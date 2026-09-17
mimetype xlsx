--- v3 (2026-07-17)
+++ v4 (2026-09-17)
@@ -21,102 +21,116 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rIdSheet1" state="visible"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Unknown</author>
   </authors>
   <commentList>    </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="0"/>
-  <fonts count="1">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="000000000000"/>
+  </numFmts>
+  <fonts count="3">
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J90"/>
+  <dimension ref="A1:J92"/>
   <sheetData>
     <row r="1" spans="1:10" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>ImageURL</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>SizeChart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Product Name</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Model</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>SKU</t>
@@ -135,3897 +149,3600 @@
       <c r="H1" s="0" t="inlineStr">
         <is>
           <t>Size</t>
         </is>
       </c>
       <c r="I1" s="0" t="inlineStr">
         <is>
           <t>MSRP</t>
         </is>
       </c>
       <c r="J1" s="0" t="inlineStr">
         <is>
           <t>AvailableQuantity</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:10" customHeight="0">
       <c r="A2" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/97ml9nlg6pq00rpyokacx/vos-m-137173-tn.jpg?rlkey=w4dv5srcfd4kydi0tn7aqreig&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Vos Men's Beanie</t>
         </is>
       </c>
-      <c r="D2" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D2" s="1">
+        <v>137173</v>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>ISU VOS M CL:137173</t>
         </is>
       </c>
-      <c r="F2" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F2" s="2">
+        <v>701137173017</v>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>ADULT</t>
         </is>
       </c>
       <c r="I2" s="0">
         <v>24.99</v>
       </c>
       <c r="J2" s="0">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="0">
       <c r="A3" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7i4asdlfgcr3wegvx7b9n/untitled-8202713.jpg?rlkey=rqnzp88ppfgsh1dsco2qy9bs7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B3" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kb6gpjzpz7smued2wfq8x/mens-hoodie-size-chartsquincy.jpg?rlkey=3rdo5zggqwj204m2wpgqik71f&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>Quincy Men's Hoodie</t>
         </is>
       </c>
-      <c r="D3" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D3" s="1">
+        <v>138621</v>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>ISU QUINCY M GY:138621A-S</t>
         </is>
       </c>
-      <c r="F3" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F3" s="2">
+        <v>801138621040</v>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I3" s="0">
         <v>59.99</v>
       </c>
       <c r="J3" s="0">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="0">
       <c r="A4" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7i4asdlfgcr3wegvx7b9n/untitled-8202713.jpg?rlkey=rqnzp88ppfgsh1dsco2qy9bs7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B4" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kb6gpjzpz7smued2wfq8x/mens-hoodie-size-chartsquincy.jpg?rlkey=3rdo5zggqwj204m2wpgqik71f&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>Quincy Men's Hoodie</t>
         </is>
       </c>
-      <c r="D4" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D4" s="1">
+        <v>138621</v>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>ISU QUINCY M GY:138621B-M</t>
         </is>
       </c>
-      <c r="F4" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F4" s="2">
+        <v>801138621057</v>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I4" s="0">
         <v>59.99</v>
       </c>
       <c r="J4" s="0">
-        <v>9</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="0">
       <c r="A5" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7i4asdlfgcr3wegvx7b9n/untitled-8202713.jpg?rlkey=rqnzp88ppfgsh1dsco2qy9bs7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B5" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kb6gpjzpz7smued2wfq8x/mens-hoodie-size-chartsquincy.jpg?rlkey=3rdo5zggqwj204m2wpgqik71f&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>Quincy Men's Hoodie</t>
         </is>
       </c>
-      <c r="D5" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D5" s="1">
+        <v>138621</v>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>ISU QUINCY M GY:138621C-L</t>
         </is>
       </c>
-      <c r="F5" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F5" s="2">
+        <v>801138621064</v>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I5" s="0">
         <v>59.99</v>
       </c>
       <c r="J5" s="0">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="0">
       <c r="A6" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7i4asdlfgcr3wegvx7b9n/untitled-8202713.jpg?rlkey=rqnzp88ppfgsh1dsco2qy9bs7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B6" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kb6gpjzpz7smued2wfq8x/mens-hoodie-size-chartsquincy.jpg?rlkey=3rdo5zggqwj204m2wpgqik71f&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>Quincy Men's Hoodie</t>
         </is>
       </c>
-      <c r="D6" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D6" s="1">
+        <v>138621</v>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>ISU QUINCY M GY:138621D-XL</t>
         </is>
       </c>
-      <c r="F6" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F6" s="2">
+        <v>801138621071</v>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I6" s="0">
         <v>59.99</v>
       </c>
       <c r="J6" s="0">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="0">
       <c r="A7" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7i4asdlfgcr3wegvx7b9n/untitled-8202713.jpg?rlkey=rqnzp88ppfgsh1dsco2qy9bs7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B7" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kb6gpjzpz7smued2wfq8x/mens-hoodie-size-chartsquincy.jpg?rlkey=3rdo5zggqwj204m2wpgqik71f&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>Quincy Men's Hoodie</t>
         </is>
       </c>
-      <c r="D7" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D7" s="1">
+        <v>138621</v>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t>ISU QUINCY M GY:138621E-2XL</t>
         </is>
       </c>
-      <c r="F7" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F7" s="2">
+        <v>801138621088</v>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I7" s="0">
         <v>59.99</v>
       </c>
       <c r="J7" s="0">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="0">
       <c r="A8" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7i4asdlfgcr3wegvx7b9n/untitled-8202713.jpg?rlkey=rqnzp88ppfgsh1dsco2qy9bs7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B8" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kb6gpjzpz7smued2wfq8x/mens-hoodie-size-chartsquincy.jpg?rlkey=3rdo5zggqwj204m2wpgqik71f&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>Quincy Men's Hoodie</t>
         </is>
       </c>
-      <c r="D8" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D8" s="1">
+        <v>138621</v>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
           <t>ISU QUINCY M GY:138621F-3XL</t>
         </is>
       </c>
-      <c r="F8" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F8" s="2">
+        <v>801138621095</v>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I8" s="0">
         <v>59.99</v>
       </c>
       <c r="J8" s="0">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="0">
       <c r="A9" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7i4asdlfgcr3wegvx7b9n/untitled-8202713.jpg?rlkey=rqnzp88ppfgsh1dsco2qy9bs7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B9" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kb6gpjzpz7smued2wfq8x/mens-hoodie-size-chartsquincy.jpg?rlkey=3rdo5zggqwj204m2wpgqik71f&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>Quincy Men's Hoodie</t>
         </is>
       </c>
-      <c r="D9" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D9" s="1">
+        <v>138621</v>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
           <t>ISU QUINCY M GY:138621Z-12PK</t>
         </is>
       </c>
-      <c r="F9" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F9" s="2">
+        <v>801138621996</v>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I9" s="0">
         <v>582</v>
       </c>
       <c r="J9" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="0">
       <c r="A10" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b8taoztkvf6jqms6zr4b9/editdsc8541-copy.jpg?rlkey=jldzr79oa5wb3h55idd5qg2op&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>Press Men's Cap</t>
         </is>
       </c>
-      <c r="D10" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D10" s="1">
+        <v>144586</v>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t>ISU PRESS A CL:144586</t>
         </is>
       </c>
-      <c r="F10" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F10" s="2">
+        <v>701144586008</v>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
           <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I10" s="0">
         <v>29.99</v>
       </c>
       <c r="J10" s="0">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="0">
       <c r="A11" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/744dtxovrzu58b0ufey11/summit-151598-tn.jpg?rlkey=abd3jjovifjom7mrwflckst5x&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B11" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9jqczxn1hnwmjj7jn4070/mens-pullover-size-chartssummit.jpg?rlkey=olxg9hazegr3hvfy80cdzpscy&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>Summit Men's Pullover</t>
         </is>
       </c>
-      <c r="D11" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D11" s="1">
+        <v>151598</v>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t>ISU SUMMIT M DG:151598A-S</t>
         </is>
       </c>
-      <c r="F11" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F11" s="2">
+        <v>801151598046</v>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I11" s="0">
         <v>59.99</v>
       </c>
       <c r="J11" s="0">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="0">
       <c r="A12" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/744dtxovrzu58b0ufey11/summit-151598-tn.jpg?rlkey=abd3jjovifjom7mrwflckst5x&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B12" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9jqczxn1hnwmjj7jn4070/mens-pullover-size-chartssummit.jpg?rlkey=olxg9hazegr3hvfy80cdzpscy&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>Summit Men's Pullover</t>
         </is>
       </c>
-      <c r="D12" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D12" s="1">
+        <v>151598</v>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
           <t>ISU SUMMIT M DG:151598B-M</t>
         </is>
       </c>
-      <c r="F12" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F12" s="2">
+        <v>801151598053</v>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I12" s="0">
         <v>59.99</v>
       </c>
       <c r="J12" s="0">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="0">
       <c r="A13" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/744dtxovrzu58b0ufey11/summit-151598-tn.jpg?rlkey=abd3jjovifjom7mrwflckst5x&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B13" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9jqczxn1hnwmjj7jn4070/mens-pullover-size-chartssummit.jpg?rlkey=olxg9hazegr3hvfy80cdzpscy&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>Summit Men's Pullover</t>
         </is>
       </c>
-      <c r="D13" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D13" s="1">
+        <v>151598</v>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
           <t>ISU SUMMIT M DG:151598C-L</t>
         </is>
       </c>
-      <c r="F13" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F13" s="2">
+        <v>801151598060</v>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I13" s="0">
         <v>59.99</v>
       </c>
       <c r="J13" s="0">
         <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="0">
       <c r="A14" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/744dtxovrzu58b0ufey11/summit-151598-tn.jpg?rlkey=abd3jjovifjom7mrwflckst5x&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B14" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9jqczxn1hnwmjj7jn4070/mens-pullover-size-chartssummit.jpg?rlkey=olxg9hazegr3hvfy80cdzpscy&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>Summit Men's Pullover</t>
         </is>
       </c>
-      <c r="D14" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D14" s="1">
+        <v>151598</v>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t>ISU SUMMIT M DG:151598D-XL</t>
         </is>
       </c>
-      <c r="F14" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F14" s="2">
+        <v>801151598077</v>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I14" s="0">
         <v>59.99</v>
       </c>
       <c r="J14" s="0">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="0">
       <c r="A15" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/744dtxovrzu58b0ufey11/summit-151598-tn.jpg?rlkey=abd3jjovifjom7mrwflckst5x&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B15" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9jqczxn1hnwmjj7jn4070/mens-pullover-size-chartssummit.jpg?rlkey=olxg9hazegr3hvfy80cdzpscy&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>Summit Men's Pullover</t>
         </is>
       </c>
-      <c r="D15" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D15" s="1">
+        <v>151598</v>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
           <t>ISU SUMMIT M DG:151598E-2XL</t>
         </is>
       </c>
-      <c r="F15" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F15" s="2">
+        <v>801151598084</v>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I15" s="0">
         <v>59.99</v>
       </c>
       <c r="J15" s="0">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="0">
       <c r="A16" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/744dtxovrzu58b0ufey11/summit-151598-tn.jpg?rlkey=abd3jjovifjom7mrwflckst5x&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B16" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9jqczxn1hnwmjj7jn4070/mens-pullover-size-chartssummit.jpg?rlkey=olxg9hazegr3hvfy80cdzpscy&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>Summit Men's Pullover</t>
         </is>
       </c>
-      <c r="D16" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D16" s="1">
+        <v>151598</v>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t>ISU SUMMIT M DG:151598F-3XL</t>
         </is>
       </c>
-      <c r="F16" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F16" s="2">
+        <v>801151598091</v>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I16" s="0">
         <v>59.99</v>
       </c>
       <c r="J16" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="0">
       <c r="A17" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/744dtxovrzu58b0ufey11/summit-151598-tn.jpg?rlkey=abd3jjovifjom7mrwflckst5x&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B17" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9jqczxn1hnwmjj7jn4070/mens-pullover-size-chartssummit.jpg?rlkey=olxg9hazegr3hvfy80cdzpscy&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>Summit Men's Pullover</t>
         </is>
       </c>
-      <c r="D17" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D17" s="1">
+        <v>151598</v>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t>ISU SUMMIT M DG:151598Z-12PK</t>
         </is>
       </c>
-      <c r="F17" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F17" s="2">
+        <v>801151598992</v>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I17" s="0">
         <v>582</v>
       </c>
       <c r="J17" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="0">
       <c r="A18" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pgjp1tpuh9inn1tznyw7b/dsc7298edit2.jpg?rlkey=h2n6uer7mibaee7ga43ks60s3&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B18" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qxdho9ux6wxzi661cq0rt/womens-size-chartssummit.jpg?rlkey=9pl6vy39pxyguj1dm745g56em&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>Summit Women's Pullover</t>
         </is>
       </c>
-      <c r="D18" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D18" s="1">
+        <v>151712</v>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
           <t>ISU SUMMIT W DG:151712A-S</t>
         </is>
       </c>
-      <c r="F18" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F18" s="2">
+        <v>801151712046</v>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I18" s="0">
         <v>59.99</v>
       </c>
       <c r="J18" s="0">
         <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="0">
       <c r="A19" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pgjp1tpuh9inn1tznyw7b/dsc7298edit2.jpg?rlkey=h2n6uer7mibaee7ga43ks60s3&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B19" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qxdho9ux6wxzi661cq0rt/womens-size-chartssummit.jpg?rlkey=9pl6vy39pxyguj1dm745g56em&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>Summit Women's Pullover</t>
         </is>
       </c>
-      <c r="D19" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D19" s="1">
+        <v>151712</v>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
           <t>ISU SUMMIT W DG:151712B-M</t>
         </is>
       </c>
-      <c r="F19" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F19" s="2">
+        <v>801151712053</v>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I19" s="0">
         <v>59.99</v>
       </c>
       <c r="J19" s="0">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="0">
       <c r="A20" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pgjp1tpuh9inn1tznyw7b/dsc7298edit2.jpg?rlkey=h2n6uer7mibaee7ga43ks60s3&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B20" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qxdho9ux6wxzi661cq0rt/womens-size-chartssummit.jpg?rlkey=9pl6vy39pxyguj1dm745g56em&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>Summit Women's Pullover</t>
         </is>
       </c>
-      <c r="D20" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D20" s="1">
+        <v>151712</v>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
           <t>ISU SUMMIT W DG:151712C-L</t>
         </is>
       </c>
-      <c r="F20" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F20" s="2">
+        <v>801151712060</v>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I20" s="0">
         <v>59.99</v>
       </c>
       <c r="J20" s="0">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="0">
       <c r="A21" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pgjp1tpuh9inn1tznyw7b/dsc7298edit2.jpg?rlkey=h2n6uer7mibaee7ga43ks60s3&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B21" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qxdho9ux6wxzi661cq0rt/womens-size-chartssummit.jpg?rlkey=9pl6vy39pxyguj1dm745g56em&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>Summit Women's Pullover</t>
         </is>
       </c>
-      <c r="D21" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D21" s="1">
+        <v>151712</v>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
           <t>ISU SUMMIT W DG:151712D-XL</t>
         </is>
       </c>
-      <c r="F21" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F21" s="2">
+        <v>801151712077</v>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I21" s="0">
         <v>59.99</v>
       </c>
       <c r="J21" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="0">
       <c r="A22" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pgjp1tpuh9inn1tznyw7b/dsc7298edit2.jpg?rlkey=h2n6uer7mibaee7ga43ks60s3&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B22" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qxdho9ux6wxzi661cq0rt/womens-size-chartssummit.jpg?rlkey=9pl6vy39pxyguj1dm745g56em&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>Summit Women's Pullover</t>
         </is>
       </c>
-      <c r="D22" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D22" s="1">
+        <v>151712</v>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
           <t>ISU SUMMIT W DG:151712E-2XL</t>
         </is>
       </c>
-      <c r="F22" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F22" s="2">
+        <v>801151712084</v>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I22" s="0">
         <v>61.99</v>
       </c>
       <c r="J22" s="0">
         <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="0">
       <c r="A23" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pgjp1tpuh9inn1tznyw7b/dsc7298edit2.jpg?rlkey=h2n6uer7mibaee7ga43ks60s3&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B23" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qxdho9ux6wxzi661cq0rt/womens-size-chartssummit.jpg?rlkey=9pl6vy39pxyguj1dm745g56em&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>Summit Women's Pullover</t>
         </is>
       </c>
-      <c r="D23" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D23" s="1">
+        <v>151712</v>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
           <t>ISU SUMMIT W DG:151712F-3XL</t>
         </is>
       </c>
-      <c r="F23" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F23" s="2">
+        <v>801151712091</v>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I23" s="0">
         <v>61.99</v>
       </c>
       <c r="J23" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="0">
       <c r="A24" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pgjp1tpuh9inn1tznyw7b/dsc7298edit2.jpg?rlkey=h2n6uer7mibaee7ga43ks60s3&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B24" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qxdho9ux6wxzi661cq0rt/womens-size-chartssummit.jpg?rlkey=9pl6vy39pxyguj1dm745g56em&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>Summit Women's Pullover</t>
         </is>
       </c>
-      <c r="D24" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D24" s="1">
+        <v>151712</v>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
           <t>ISU SUMMIT W DG:151712Z-12PK</t>
         </is>
       </c>
-      <c r="F24" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F24" s="2">
+        <v>801151712992</v>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I24" s="0">
         <v>576</v>
       </c>
       <c r="J24" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="0">
       <c r="A25" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yalaj2fzdpflm4o9ngyz0/editdsc8684-copy.jpg?rlkey=ktjspbojod694jaqiecn5809m&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B25" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hb8tk6494davfafu0smy0/mens-jackets-size-chartswaverly.jpg?rlkey=j0bniqs6mzyn4n3cqticcnksa&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>Waverly Men's Jacket</t>
         </is>
       </c>
-      <c r="D25" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D25" s="1">
+        <v>150190</v>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
           <t>ISU WAVERL M BK:150190A-S</t>
         </is>
       </c>
-      <c r="F25" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F25" s="2">
+        <v>801150190043</v>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I25" s="0">
         <v>149.99</v>
       </c>
       <c r="J25" s="0">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="0">
       <c r="A26" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yalaj2fzdpflm4o9ngyz0/editdsc8684-copy.jpg?rlkey=ktjspbojod694jaqiecn5809m&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B26" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hb8tk6494davfafu0smy0/mens-jackets-size-chartswaverly.jpg?rlkey=j0bniqs6mzyn4n3cqticcnksa&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>Waverly Men's Jacket</t>
         </is>
       </c>
-      <c r="D26" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D26" s="1">
+        <v>150190</v>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
           <t>ISU WAVERL M BK:150190B-M</t>
         </is>
       </c>
-      <c r="F26" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F26" s="2">
+        <v>801150190050</v>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I26" s="0">
         <v>149.99</v>
       </c>
       <c r="J26" s="0">
         <v>19</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="0">
       <c r="A27" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yalaj2fzdpflm4o9ngyz0/editdsc8684-copy.jpg?rlkey=ktjspbojod694jaqiecn5809m&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B27" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hb8tk6494davfafu0smy0/mens-jackets-size-chartswaverly.jpg?rlkey=j0bniqs6mzyn4n3cqticcnksa&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>Waverly Men's Jacket</t>
         </is>
       </c>
-      <c r="D27" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D27" s="1">
+        <v>150190</v>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
           <t>ISU WAVERL M BK:150190C-L</t>
         </is>
       </c>
-      <c r="F27" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F27" s="2">
+        <v>801150190067</v>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I27" s="0">
         <v>149.99</v>
       </c>
       <c r="J27" s="0">
         <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="0">
       <c r="A28" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yalaj2fzdpflm4o9ngyz0/editdsc8684-copy.jpg?rlkey=ktjspbojod694jaqiecn5809m&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B28" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hb8tk6494davfafu0smy0/mens-jackets-size-chartswaverly.jpg?rlkey=j0bniqs6mzyn4n3cqticcnksa&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>Waverly Men's Jacket</t>
         </is>
       </c>
-      <c r="D28" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D28" s="1">
+        <v>150190</v>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
           <t>ISU WAVERL M BK:150190D-XL</t>
         </is>
       </c>
-      <c r="F28" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F28" s="2">
+        <v>801150190074</v>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I28" s="0">
         <v>149.99</v>
       </c>
       <c r="J28" s="0">
         <v>22</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="0">
       <c r="A29" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yalaj2fzdpflm4o9ngyz0/editdsc8684-copy.jpg?rlkey=ktjspbojod694jaqiecn5809m&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B29" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hb8tk6494davfafu0smy0/mens-jackets-size-chartswaverly.jpg?rlkey=j0bniqs6mzyn4n3cqticcnksa&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>Waverly Men's Jacket</t>
         </is>
       </c>
-      <c r="D29" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D29" s="1">
+        <v>150190</v>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
           <t>ISU WAVERL M BK:150190E-2XL</t>
         </is>
       </c>
-      <c r="F29" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F29" s="2">
+        <v>801150190081</v>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I29" s="0">
         <v>151.99</v>
       </c>
       <c r="J29" s="0">
         <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="0">
       <c r="A30" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yalaj2fzdpflm4o9ngyz0/editdsc8684-copy.jpg?rlkey=ktjspbojod694jaqiecn5809m&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B30" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hb8tk6494davfafu0smy0/mens-jackets-size-chartswaverly.jpg?rlkey=j0bniqs6mzyn4n3cqticcnksa&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>Waverly Men's Jacket</t>
         </is>
       </c>
-      <c r="D30" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D30" s="1">
+        <v>150190</v>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
           <t>ISU WAVERL M BK:150190F-3XL</t>
         </is>
       </c>
-      <c r="F30" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F30" s="2">
+        <v>801150190098</v>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I30" s="0">
         <v>151.99</v>
       </c>
       <c r="J30" s="0">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="0">
       <c r="A31" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yalaj2fzdpflm4o9ngyz0/editdsc8684-copy.jpg?rlkey=ktjspbojod694jaqiecn5809m&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B31" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hb8tk6494davfafu0smy0/mens-jackets-size-chartswaverly.jpg?rlkey=j0bniqs6mzyn4n3cqticcnksa&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>Waverly Men's Jacket</t>
         </is>
       </c>
-      <c r="D31" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D31" s="1">
+        <v>150190</v>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
           <t>ISU WAVERL M BK:150190Z-12PK</t>
         </is>
       </c>
-      <c r="F31" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F31" s="2">
+        <v>801150190999</v>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I31" s="0">
         <v>1446</v>
       </c>
       <c r="J31" s="0">
-        <v>8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="0">
       <c r="A32" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0x3h0phx4oj8rarnsvza4/waverly-150190-tn.jpg?rlkey=iwycu9isar5d2k9nqf7eczcxk&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B32" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/dzf0zqfl7xe4iq2zy5sl6/womens-jackets-size-chartswaverly.jpg?rlkey=hv1ia6ucqznnmoiztzxwql4m2&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>Waverly Women's Jacket</t>
         </is>
       </c>
-      <c r="D32" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D32" s="1">
+        <v>151802</v>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
           <t>ISU WAVERL W BK:151802A-S</t>
         </is>
       </c>
-      <c r="F32" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F32" s="2">
+        <v>801151802044</v>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I32" s="0">
         <v>149.99</v>
       </c>
       <c r="J32" s="0">
         <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="0">
       <c r="A33" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0x3h0phx4oj8rarnsvza4/waverly-150190-tn.jpg?rlkey=iwycu9isar5d2k9nqf7eczcxk&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B33" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/dzf0zqfl7xe4iq2zy5sl6/womens-jackets-size-chartswaverly.jpg?rlkey=hv1ia6ucqznnmoiztzxwql4m2&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>Waverly Women's Jacket</t>
         </is>
       </c>
-      <c r="D33" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D33" s="1">
+        <v>151802</v>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
           <t>ISU WAVERL W BK:151802B-M</t>
         </is>
       </c>
-      <c r="F33" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F33" s="2">
+        <v>801151802051</v>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I33" s="0">
         <v>149.99</v>
       </c>
       <c r="J33" s="0">
         <v>42</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="0">
       <c r="A34" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0x3h0phx4oj8rarnsvza4/waverly-150190-tn.jpg?rlkey=iwycu9isar5d2k9nqf7eczcxk&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B34" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/dzf0zqfl7xe4iq2zy5sl6/womens-jackets-size-chartswaverly.jpg?rlkey=hv1ia6ucqznnmoiztzxwql4m2&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>Waverly Women's Jacket</t>
         </is>
       </c>
-      <c r="D34" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D34" s="1">
+        <v>151802</v>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
           <t>ISU WAVERL W BK:151802C-L</t>
         </is>
       </c>
-      <c r="F34" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F34" s="2">
+        <v>801151802068</v>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I34" s="0">
         <v>149.99</v>
       </c>
       <c r="J34" s="0">
         <v>42</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="0">
       <c r="A35" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0x3h0phx4oj8rarnsvza4/waverly-150190-tn.jpg?rlkey=iwycu9isar5d2k9nqf7eczcxk&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B35" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/dzf0zqfl7xe4iq2zy5sl6/womens-jackets-size-chartswaverly.jpg?rlkey=hv1ia6ucqznnmoiztzxwql4m2&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>Waverly Women's Jacket</t>
         </is>
       </c>
-      <c r="D35" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D35" s="1">
+        <v>151802</v>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
           <t>ISU WAVERL W BK:151802D-XL</t>
         </is>
       </c>
-      <c r="F35" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F35" s="2">
+        <v>801151802075</v>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I35" s="0">
         <v>149.99</v>
       </c>
       <c r="J35" s="0">
         <v>22</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="0">
       <c r="A36" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0x3h0phx4oj8rarnsvza4/waverly-150190-tn.jpg?rlkey=iwycu9isar5d2k9nqf7eczcxk&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B36" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/dzf0zqfl7xe4iq2zy5sl6/womens-jackets-size-chartswaverly.jpg?rlkey=hv1ia6ucqznnmoiztzxwql4m2&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>Waverly Women's Jacket</t>
         </is>
       </c>
-      <c r="D36" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D36" s="1">
+        <v>151802</v>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
           <t>ISU WAVERL W BK:151802E-2XL</t>
         </is>
       </c>
-      <c r="F36" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F36" s="2">
+        <v>801151802082</v>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I36" s="0">
         <v>149.99</v>
       </c>
       <c r="J36" s="0">
         <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="0">
       <c r="A37" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0x3h0phx4oj8rarnsvza4/waverly-150190-tn.jpg?rlkey=iwycu9isar5d2k9nqf7eczcxk&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B37" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/dzf0zqfl7xe4iq2zy5sl6/womens-jackets-size-chartswaverly.jpg?rlkey=hv1ia6ucqznnmoiztzxwql4m2&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>Waverly Women's Jacket</t>
         </is>
       </c>
-      <c r="D37" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D37" s="1">
+        <v>151802</v>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
           <t>ISU WAVERL W BK:151802F-3XL</t>
         </is>
       </c>
-      <c r="F37" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F37" s="2">
+        <v>801151802099</v>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I37" s="0">
         <v>149.99</v>
       </c>
       <c r="J37" s="0">
         <v>3</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="0">
       <c r="A38" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0x3h0phx4oj8rarnsvza4/waverly-150190-tn.jpg?rlkey=iwycu9isar5d2k9nqf7eczcxk&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B38" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/dzf0zqfl7xe4iq2zy5sl6/womens-jackets-size-chartswaverly.jpg?rlkey=hv1ia6ucqznnmoiztzxwql4m2&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>Waverly Women's Jacket</t>
         </is>
       </c>
-      <c r="D38" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D38" s="1">
+        <v>151802</v>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
           <t>ISU WAVERL W BK:151802Z-12PK</t>
         </is>
       </c>
-      <c r="F38" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F38" s="2">
+        <v>801151802990</v>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I38" s="0">
         <v>1440</v>
       </c>
       <c r="J38" s="0">
-        <v>9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="0">
       <c r="A39" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4ve5nxfn88e9tm89w94fr/vrtl-isu-aries-w-bk-0275410.jpg?rlkey=r3m9sjbeg55g4ija645puis7w&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B39" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/vn5xgjyvhs9z5xmynt8go/womens-size-chartsaries.jpg?rlkey=z8pcv2fj5d0wepf5k08yi5nt7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>Aries Women's Jacket</t>
         </is>
       </c>
-      <c r="D39" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D39" s="1">
+        <v>153713</v>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
           <t>ISU ARIES W BK:153713A-S</t>
         </is>
       </c>
-      <c r="F39" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F39" s="2">
+        <v>801153713041</v>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I39" s="0">
         <v>69.99</v>
       </c>
       <c r="J39" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="0">
       <c r="A40" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4ve5nxfn88e9tm89w94fr/vrtl-isu-aries-w-bk-0275410.jpg?rlkey=r3m9sjbeg55g4ija645puis7w&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B40" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/vn5xgjyvhs9z5xmynt8go/womens-size-chartsaries.jpg?rlkey=z8pcv2fj5d0wepf5k08yi5nt7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>Aries Women's Jacket</t>
         </is>
       </c>
-      <c r="D40" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D40" s="1">
+        <v>153713</v>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
           <t>ISU ARIES W BK:153713B-M</t>
         </is>
       </c>
-      <c r="F40" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F40" s="2">
+        <v>801153713058</v>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I40" s="0">
         <v>69.99</v>
       </c>
       <c r="J40" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="0">
       <c r="A41" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4ve5nxfn88e9tm89w94fr/vrtl-isu-aries-w-bk-0275410.jpg?rlkey=r3m9sjbeg55g4ija645puis7w&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B41" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/vn5xgjyvhs9z5xmynt8go/womens-size-chartsaries.jpg?rlkey=z8pcv2fj5d0wepf5k08yi5nt7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>Aries Women's Jacket</t>
         </is>
       </c>
-      <c r="D41" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D41" s="1">
+        <v>153713</v>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
           <t>ISU ARIES W BK:153713C-L</t>
         </is>
       </c>
-      <c r="F41" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F41" s="2">
+        <v>801153713065</v>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I41" s="0">
         <v>69.99</v>
       </c>
       <c r="J41" s="0">
         <v>7</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="0">
       <c r="A42" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4ve5nxfn88e9tm89w94fr/vrtl-isu-aries-w-bk-0275410.jpg?rlkey=r3m9sjbeg55g4ija645puis7w&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B42" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/vn5xgjyvhs9z5xmynt8go/womens-size-chartsaries.jpg?rlkey=z8pcv2fj5d0wepf5k08yi5nt7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>Aries Women's Jacket</t>
         </is>
       </c>
-      <c r="D42" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D42" s="1">
+        <v>153713</v>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
           <t>ISU ARIES W BK:153713D-XL</t>
         </is>
       </c>
-      <c r="F42" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F42" s="2">
+        <v>801153713072</v>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I42" s="0">
         <v>69.99</v>
       </c>
       <c r="J42" s="0">
         <v>5</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="0">
       <c r="A43" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4ve5nxfn88e9tm89w94fr/vrtl-isu-aries-w-bk-0275410.jpg?rlkey=r3m9sjbeg55g4ija645puis7w&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B43" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/vn5xgjyvhs9z5xmynt8go/womens-size-chartsaries.jpg?rlkey=z8pcv2fj5d0wepf5k08yi5nt7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>Aries Women's Jacket</t>
         </is>
       </c>
-      <c r="D43" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D43" s="1">
+        <v>153713</v>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
           <t>ISU ARIES W BK:153713E-2XL</t>
         </is>
       </c>
-      <c r="F43" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F43" s="2">
+        <v>801153713089</v>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I43" s="0">
         <v>71.99</v>
       </c>
       <c r="J43" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="0">
       <c r="A44" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4ve5nxfn88e9tm89w94fr/vrtl-isu-aries-w-bk-0275410.jpg?rlkey=r3m9sjbeg55g4ija645puis7w&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B44" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/vn5xgjyvhs9z5xmynt8go/womens-size-chartsaries.jpg?rlkey=z8pcv2fj5d0wepf5k08yi5nt7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>Aries Women's Jacket</t>
         </is>
       </c>
-      <c r="D44" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D44" s="1">
+        <v>153713</v>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
           <t>ISU ARIES W BK:153713F-3XL</t>
         </is>
       </c>
-      <c r="F44" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F44" s="2">
+        <v>801153713096</v>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I44" s="0">
         <v>71.99</v>
       </c>
       <c r="J44" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="0">
       <c r="A45" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cmsbcfyyywgzu7c7tfjre/alan153442f96242.jpg?rlkey=3uvq3c93gl4rcnxueld412cc4&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B45" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/w5b9fa2j2zxdmjtgzwv7b/mens-hoodie-size-chartsalan-sweatshirt.jpg?rlkey=nhb9ki8y05aweddkkykwvtlbo&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>Alan Men's Sweatshirt</t>
         </is>
       </c>
-      <c r="D45" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D45" s="1">
+        <v>153442</v>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
           <t>ISU ALAN M CL:153442A-S</t>
         </is>
       </c>
-      <c r="F45" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F45" s="2">
+        <v>801153442040</v>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I45" s="0">
         <v>39.99</v>
       </c>
       <c r="J45" s="0">
         <v>7</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="0">
       <c r="A46" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cmsbcfyyywgzu7c7tfjre/alan153442f96242.jpg?rlkey=3uvq3c93gl4rcnxueld412cc4&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B46" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/w5b9fa2j2zxdmjtgzwv7b/mens-hoodie-size-chartsalan-sweatshirt.jpg?rlkey=nhb9ki8y05aweddkkykwvtlbo&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>Alan Men's Sweatshirt</t>
         </is>
       </c>
-      <c r="D46" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D46" s="1">
+        <v>153442</v>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
           <t>ISU ALAN M CL:153442B-M</t>
         </is>
       </c>
-      <c r="F46" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F46" s="2">
+        <v>801153442057</v>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I46" s="0">
         <v>39.99</v>
       </c>
       <c r="J46" s="0">
         <v>21</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="0">
       <c r="A47" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cmsbcfyyywgzu7c7tfjre/alan153442f96242.jpg?rlkey=3uvq3c93gl4rcnxueld412cc4&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B47" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/w5b9fa2j2zxdmjtgzwv7b/mens-hoodie-size-chartsalan-sweatshirt.jpg?rlkey=nhb9ki8y05aweddkkykwvtlbo&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>Alan Men's Sweatshirt</t>
         </is>
       </c>
-      <c r="D47" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D47" s="1">
+        <v>153442</v>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
           <t>ISU ALAN M CL:153442C-L</t>
         </is>
       </c>
-      <c r="F47" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F47" s="2">
+        <v>801153442064</v>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I47" s="0">
         <v>39.99</v>
       </c>
       <c r="J47" s="0">
         <v>42</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="0">
       <c r="A48" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cmsbcfyyywgzu7c7tfjre/alan153442f96242.jpg?rlkey=3uvq3c93gl4rcnxueld412cc4&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B48" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/w5b9fa2j2zxdmjtgzwv7b/mens-hoodie-size-chartsalan-sweatshirt.jpg?rlkey=nhb9ki8y05aweddkkykwvtlbo&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>Alan Men's Sweatshirt</t>
         </is>
       </c>
-      <c r="D48" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D48" s="1">
+        <v>153442</v>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
           <t>ISU ALAN M CL:153442D-XL</t>
         </is>
       </c>
-      <c r="F48" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F48" s="2">
+        <v>801153442071</v>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I48" s="0">
         <v>39.99</v>
       </c>
       <c r="J48" s="0">
         <v>45</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="0">
       <c r="A49" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cmsbcfyyywgzu7c7tfjre/alan153442f96242.jpg?rlkey=3uvq3c93gl4rcnxueld412cc4&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B49" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/w5b9fa2j2zxdmjtgzwv7b/mens-hoodie-size-chartsalan-sweatshirt.jpg?rlkey=nhb9ki8y05aweddkkykwvtlbo&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>Alan Men's Sweatshirt</t>
         </is>
       </c>
-      <c r="D49" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D49" s="1">
+        <v>153442</v>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
           <t>ISU ALAN M CL:153442E-2XL</t>
         </is>
       </c>
-      <c r="F49" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F49" s="2">
+        <v>801153442088</v>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I49" s="0">
         <v>39.99</v>
       </c>
       <c r="J49" s="0">
         <v>28</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="0">
       <c r="A50" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cmsbcfyyywgzu7c7tfjre/alan153442f96242.jpg?rlkey=3uvq3c93gl4rcnxueld412cc4&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B50" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/w5b9fa2j2zxdmjtgzwv7b/mens-hoodie-size-chartsalan-sweatshirt.jpg?rlkey=nhb9ki8y05aweddkkykwvtlbo&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>Alan Men's Sweatshirt</t>
         </is>
       </c>
-      <c r="D50" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D50" s="1">
+        <v>153442</v>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
           <t>ISU ALAN M CL:153442F-3XL</t>
         </is>
       </c>
-      <c r="F50" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F50" s="2">
+        <v>801153442095</v>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I50" s="0">
         <v>39.99</v>
       </c>
       <c r="J50" s="0">
         <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="0">
       <c r="A51" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/q0l5gypht72oxn5rfqyl7/mazie-143887-tn.jpg?rlkey=5n9o8h0jbkctnmbyn089kcxr9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>Mazie Women's Cap ISU Commemorative</t>
         </is>
       </c>
-      <c r="D51" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D51" s="1">
+        <v>143887</v>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
           <t>ISU MAZIE W CL:143887</t>
         </is>
       </c>
-      <c r="F51" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F51" s="2">
+        <v>701143887014</v>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="I51" s="0">
         <v>24.99</v>
       </c>
       <c r="J51" s="0">
         <v>128</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="0">
       <c r="A52" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hqo0w03hotvj9mzx8205d/mazie-143886-tn.jpg?rlkey=ftknhomvj0qut15g4me5vn4de&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>Mazie Women's Cap ISU Commemorative</t>
         </is>
       </c>
-      <c r="D52" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D52" s="1">
+        <v>143886</v>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
           <t>ISU MAZIE W BK:143886</t>
         </is>
       </c>
-      <c r="F52" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F52" s="2">
+        <v>701143886017</v>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="I52" s="0">
         <v>24.99</v>
       </c>
       <c r="J52" s="0">
         <v>92</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="0">
       <c r="A53" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/luhs8eh912aqhi10svulh/hawkin-154871-tn.jpg?rlkey=tmcw9i6goow1bn3osa4qwztld&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B53" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u5z069a0m95cxxgsgyr64/mens-pullover-size-chartshawkin.jpg?rlkey=9ikzk4419p8hsiza9kkb7zgim&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>Hawkin Men's Quarter Snap Pullover</t>
         </is>
       </c>
-      <c r="D53" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D53" s="1">
+        <v>154871</v>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
           <t>ISU HAWKIN M BK:154871A-S</t>
         </is>
       </c>
-      <c r="F53" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F53" s="2">
+        <v>801154871047</v>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I53" s="0">
         <v>64.99</v>
       </c>
       <c r="J53" s="0">
         <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="0">
       <c r="A54" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/luhs8eh912aqhi10svulh/hawkin-154871-tn.jpg?rlkey=tmcw9i6goow1bn3osa4qwztld&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B54" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u5z069a0m95cxxgsgyr64/mens-pullover-size-chartshawkin.jpg?rlkey=9ikzk4419p8hsiza9kkb7zgim&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>Hawkin Men's Quarter Snap Pullover</t>
         </is>
       </c>
-      <c r="D54" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D54" s="1">
+        <v>154871</v>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
           <t>ISU HAWKIN M BK:154871B-M</t>
         </is>
       </c>
-      <c r="F54" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F54" s="2">
+        <v>801154871054</v>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I54" s="0">
         <v>64.99</v>
       </c>
       <c r="J54" s="0">
-        <v>32</v>
+        <v>30</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="0">
       <c r="A55" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/luhs8eh912aqhi10svulh/hawkin-154871-tn.jpg?rlkey=tmcw9i6goow1bn3osa4qwztld&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B55" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u5z069a0m95cxxgsgyr64/mens-pullover-size-chartshawkin.jpg?rlkey=9ikzk4419p8hsiza9kkb7zgim&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>Hawkin Men's Quarter Snap Pullover</t>
         </is>
       </c>
-      <c r="D55" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D55" s="1">
+        <v>154871</v>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
           <t>ISU HAWKIN M BK:154871C-L</t>
         </is>
       </c>
-      <c r="F55" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F55" s="2">
+        <v>801154871061</v>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I55" s="0">
         <v>64.99</v>
       </c>
       <c r="J55" s="0">
-        <v>44</v>
+        <v>40</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="0">
       <c r="A56" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/luhs8eh912aqhi10svulh/hawkin-154871-tn.jpg?rlkey=tmcw9i6goow1bn3osa4qwztld&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B56" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u5z069a0m95cxxgsgyr64/mens-pullover-size-chartshawkin.jpg?rlkey=9ikzk4419p8hsiza9kkb7zgim&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>Hawkin Men's Quarter Snap Pullover</t>
         </is>
       </c>
-      <c r="D56" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D56" s="1">
+        <v>154871</v>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
           <t>ISU HAWKIN M BK:154871D-XL</t>
         </is>
       </c>
-      <c r="F56" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F56" s="2">
+        <v>801154871078</v>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I56" s="0">
         <v>64.99</v>
       </c>
       <c r="J56" s="0">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="0">
       <c r="A57" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/luhs8eh912aqhi10svulh/hawkin-154871-tn.jpg?rlkey=tmcw9i6goow1bn3osa4qwztld&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B57" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u5z069a0m95cxxgsgyr64/mens-pullover-size-chartshawkin.jpg?rlkey=9ikzk4419p8hsiza9kkb7zgim&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>Hawkin Men's Quarter Snap Pullover</t>
         </is>
       </c>
-      <c r="D57" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D57" s="1">
+        <v>154871</v>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
           <t>ISU HAWKIN M BK:154871E-2XL</t>
         </is>
       </c>
-      <c r="F57" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F57" s="2">
+        <v>801154871085</v>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I57" s="0">
         <v>64.99</v>
       </c>
       <c r="J57" s="0">
-        <v>32</v>
+        <v>30</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="0">
       <c r="A58" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/luhs8eh912aqhi10svulh/hawkin-154871-tn.jpg?rlkey=tmcw9i6goow1bn3osa4qwztld&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B58" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u5z069a0m95cxxgsgyr64/mens-pullover-size-chartshawkin.jpg?rlkey=9ikzk4419p8hsiza9kkb7zgim&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>Hawkin Men's Quarter Snap Pullover</t>
         </is>
       </c>
-      <c r="D58" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D58" s="1">
+        <v>154871</v>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
           <t>ISU HAWKIN M BK:154871F-3XL</t>
         </is>
       </c>
-      <c r="F58" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F58" s="2">
+        <v>801154871092</v>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I58" s="0">
         <v>64.99</v>
       </c>
       <c r="J58" s="0">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="0">
       <c r="A59" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z20js4n6w8n2mrzdptnao/spencer-153611-f.jpg?rlkey=c42w2sv7t7cyo5doq4hjv7jmt&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B59" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qw2i8zqwc5aho6nsxnpz2/mens-hoodie-size-chartsspencer-holden.jpg?rlkey=ndvje3oq4z6di5zqkvxwts5r5&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>Spencer Heavyweight Men's Hoodie</t>
         </is>
       </c>
-      <c r="D59" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D59" s="1">
+        <v>153611</v>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
           <t>IOWA SPENCE M BK:153611A-S</t>
         </is>
       </c>
-      <c r="F59" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F59" s="2">
+        <v>801153611040</v>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I59" s="0">
         <v>59.99</v>
       </c>
       <c r="J59" s="0">
         <v>14</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="0">
       <c r="A60" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z20js4n6w8n2mrzdptnao/spencer-153611-f.jpg?rlkey=c42w2sv7t7cyo5doq4hjv7jmt&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B60" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qw2i8zqwc5aho6nsxnpz2/mens-hoodie-size-chartsspencer-holden.jpg?rlkey=ndvje3oq4z6di5zqkvxwts5r5&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>Spencer Heavyweight Men's Hoodie</t>
         </is>
       </c>
-      <c r="D60" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D60" s="1">
+        <v>153611</v>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
           <t>IOWA SPENCE M BK:153611B-M</t>
         </is>
       </c>
-      <c r="F60" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F60" s="2">
+        <v>801153611057</v>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I60" s="0">
         <v>59.99</v>
       </c>
       <c r="J60" s="0">
         <v>27</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="0">
       <c r="A61" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z20js4n6w8n2mrzdptnao/spencer-153611-f.jpg?rlkey=c42w2sv7t7cyo5doq4hjv7jmt&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B61" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qw2i8zqwc5aho6nsxnpz2/mens-hoodie-size-chartsspencer-holden.jpg?rlkey=ndvje3oq4z6di5zqkvxwts5r5&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>Spencer Heavyweight Men's Hoodie</t>
         </is>
       </c>
-      <c r="D61" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D61" s="1">
+        <v>153611</v>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
           <t>IOWA SPENCE M BK:153611C-L</t>
         </is>
       </c>
-      <c r="F61" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F61" s="2">
+        <v>801153611064</v>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I61" s="0">
         <v>59.99</v>
       </c>
       <c r="J61" s="0">
         <v>44</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="0">
       <c r="A62" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z20js4n6w8n2mrzdptnao/spencer-153611-f.jpg?rlkey=c42w2sv7t7cyo5doq4hjv7jmt&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B62" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qw2i8zqwc5aho6nsxnpz2/mens-hoodie-size-chartsspencer-holden.jpg?rlkey=ndvje3oq4z6di5zqkvxwts5r5&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>Spencer Heavyweight Men's Hoodie</t>
         </is>
       </c>
-      <c r="D62" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D62" s="1">
+        <v>153611</v>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
           <t>IOWA SPENCE M BK:153611D-XL</t>
         </is>
       </c>
-      <c r="F62" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F62" s="2">
+        <v>801153611071</v>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I62" s="0">
         <v>59.99</v>
       </c>
       <c r="J62" s="0">
         <v>44</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="0">
       <c r="A63" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z20js4n6w8n2mrzdptnao/spencer-153611-f.jpg?rlkey=c42w2sv7t7cyo5doq4hjv7jmt&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B63" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qw2i8zqwc5aho6nsxnpz2/mens-hoodie-size-chartsspencer-holden.jpg?rlkey=ndvje3oq4z6di5zqkvxwts5r5&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>Spencer Heavyweight Men's Hoodie</t>
         </is>
       </c>
-      <c r="D63" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D63" s="1">
+        <v>153611</v>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
           <t>IOWA SPENCE M BK:153611E-2XL</t>
         </is>
       </c>
-      <c r="F63" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F63" s="2">
+        <v>801153611088</v>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I63" s="0">
         <v>59.99</v>
       </c>
       <c r="J63" s="0">
         <v>27</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="0">
       <c r="A64" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z20js4n6w8n2mrzdptnao/spencer-153611-f.jpg?rlkey=c42w2sv7t7cyo5doq4hjv7jmt&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B64" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qw2i8zqwc5aho6nsxnpz2/mens-hoodie-size-chartsspencer-holden.jpg?rlkey=ndvje3oq4z6di5zqkvxwts5r5&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>Spencer Heavyweight Men's Hoodie</t>
         </is>
       </c>
-      <c r="D64" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D64" s="1">
+        <v>153611</v>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
           <t>IOWA SPENCE M BK:153611F-3XL</t>
         </is>
       </c>
-      <c r="F64" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F64" s="2">
+        <v>801153611095</v>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I64" s="0">
         <v>59.99</v>
       </c>
       <c r="J64" s="0">
         <v>13</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="0">
       <c r="A65" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/s2x17eko9rbxhtkpqh06r/editdsc014289431.jpg?rlkey=8l2tuksuhjh4dngtp6mz3dk3x&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B65" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/n6jjgaizeb3wcy5tbr4lh/mens-button-down-size-chartsdelta-golf.jpg?rlkey=9cew7uocsdb63jlat9mj70brw&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>Delta 2 Men's Plaid Button Down</t>
         </is>
       </c>
-      <c r="D65" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D65" s="1">
+        <v>143903</v>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
           <t>MTO DELTA M CL:143903A-S</t>
         </is>
       </c>
-      <c r="F65" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F65" s="2">
+        <v>801143903049</v>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I65" s="0">
         <v>89.99</v>
       </c>
       <c r="J65" s="0">
         <v>8</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="0">
       <c r="A66" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/s2x17eko9rbxhtkpqh06r/editdsc014289431.jpg?rlkey=8l2tuksuhjh4dngtp6mz3dk3x&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B66" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/n6jjgaizeb3wcy5tbr4lh/mens-button-down-size-chartsdelta-golf.jpg?rlkey=9cew7uocsdb63jlat9mj70brw&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>Delta 2 Men's Plaid Button Down</t>
         </is>
       </c>
-      <c r="D66" s="0" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D66" s="1">
+        <v>143903</v>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I66" s="0">
         <v>89.99</v>
       </c>
       <c r="J66" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="0">
       <c r="A67" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/s2x17eko9rbxhtkpqh06r/editdsc014289431.jpg?rlkey=8l2tuksuhjh4dngtp6mz3dk3x&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B67" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/n6jjgaizeb3wcy5tbr4lh/mens-button-down-size-chartsdelta-golf.jpg?rlkey=9cew7uocsdb63jlat9mj70brw&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>Delta 2 Men's Plaid Button Down</t>
         </is>
       </c>
-      <c r="D67" s="0" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D67" s="1">
+        <v>143903</v>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I67" s="0">
         <v>89.99</v>
       </c>
       <c r="J67" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="0">
       <c r="A68" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/s2x17eko9rbxhtkpqh06r/editdsc014289431.jpg?rlkey=8l2tuksuhjh4dngtp6mz3dk3x&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B68" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/n6jjgaizeb3wcy5tbr4lh/mens-button-down-size-chartsdelta-golf.jpg?rlkey=9cew7uocsdb63jlat9mj70brw&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>Delta 2 Men's Plaid Button Down</t>
         </is>
       </c>
-      <c r="D68" s="0" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D68" s="1">
+        <v>143903</v>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I68" s="0">
         <v>89.99</v>
       </c>
       <c r="J68" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="0">
       <c r="A69" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/s2x17eko9rbxhtkpqh06r/editdsc014289431.jpg?rlkey=8l2tuksuhjh4dngtp6mz3dk3x&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B69" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/n6jjgaizeb3wcy5tbr4lh/mens-button-down-size-chartsdelta-golf.jpg?rlkey=9cew7uocsdb63jlat9mj70brw&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>Delta 2 Men's Plaid Button Down</t>
         </is>
       </c>
-      <c r="D69" s="0" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D69" s="1">
+        <v>143903</v>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I69" s="0">
         <v>89.99</v>
       </c>
       <c r="J69" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="0">
       <c r="A70" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/s2x17eko9rbxhtkpqh06r/editdsc014289431.jpg?rlkey=8l2tuksuhjh4dngtp6mz3dk3x&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B70" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/n6jjgaizeb3wcy5tbr4lh/mens-button-down-size-chartsdelta-golf.jpg?rlkey=9cew7uocsdb63jlat9mj70brw&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>Delta 2 Men's Plaid Button Down</t>
         </is>
       </c>
-      <c r="D70" s="0" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D70" s="1">
+        <v>143903</v>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I70" s="0">
         <v>89.99</v>
       </c>
       <c r="J70" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="0">
       <c r="A71" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7yw0vz0borx9z5wczjae2/144847t.jpg?rlkey=tozrk07u4kdkfsil5ho3onsmq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>Fielder Men's Scuba Knit Hoodie</t>
         </is>
       </c>
-      <c r="D71" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D71" s="1">
+        <v>144847</v>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
           <t>ISU FIELDE M BK:144847A-S</t>
         </is>
       </c>
-      <c r="F71" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F71" s="2">
+        <v>801144847045</v>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I71" s="0">
         <v>59.99</v>
       </c>
       <c r="J71" s="0">
         <v>3</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="0">
       <c r="A72" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7yw0vz0borx9z5wczjae2/144847t.jpg?rlkey=tozrk07u4kdkfsil5ho3onsmq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>Fielder Men's Scuba Knit Hoodie</t>
         </is>
       </c>
-      <c r="D72" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D72" s="1">
+        <v>144847</v>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
           <t>ISU FIELDE M BK:144847B-M</t>
         </is>
       </c>
-      <c r="F72" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F72" s="2">
+        <v>801144847052</v>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I72" s="0">
         <v>59.99</v>
       </c>
       <c r="J72" s="0">
         <v>4</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="0">
       <c r="A73" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7yw0vz0borx9z5wczjae2/144847t.jpg?rlkey=tozrk07u4kdkfsil5ho3onsmq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>Fielder Men's Scuba Knit Hoodie</t>
         </is>
       </c>
-      <c r="D73" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D73" s="1">
+        <v>144847</v>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
           <t>ISU FIELDE M BK:144847C-L</t>
         </is>
       </c>
-      <c r="F73" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F73" s="2">
+        <v>801144847069</v>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I73" s="0">
         <v>59.99</v>
       </c>
       <c r="J73" s="0">
         <v>10</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="0">
       <c r="A74" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7yw0vz0borx9z5wczjae2/144847t.jpg?rlkey=tozrk07u4kdkfsil5ho3onsmq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>Fielder Men's Scuba Knit Hoodie</t>
         </is>
       </c>
-      <c r="D74" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D74" s="1">
+        <v>144847</v>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
           <t>ISU FIELDE M BK:144847D-XL</t>
         </is>
       </c>
-      <c r="F74" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F74" s="2">
+        <v>801144847076</v>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I74" s="0">
         <v>59.99</v>
       </c>
       <c r="J74" s="0">
         <v>7</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="0">
       <c r="A75" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7yw0vz0borx9z5wczjae2/144847t.jpg?rlkey=tozrk07u4kdkfsil5ho3onsmq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>Fielder Men's Scuba Knit Hoodie</t>
         </is>
       </c>
-      <c r="D75" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D75" s="1">
+        <v>144847</v>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
           <t>ISU FIELDE M BK:144847E-2XL</t>
         </is>
       </c>
-      <c r="F75" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F75" s="2">
+        <v>801144847083</v>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I75" s="0">
         <v>59.99</v>
       </c>
       <c r="J75" s="0">
         <v>5</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="0">
       <c r="A76" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7yw0vz0borx9z5wczjae2/144847t.jpg?rlkey=tozrk07u4kdkfsil5ho3onsmq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>Fielder Men's Scuba Knit Hoodie</t>
         </is>
       </c>
-      <c r="D76" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D76" s="1">
+        <v>144847</v>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
           <t>ISU FIELDE M BK:144847F-3XL</t>
         </is>
       </c>
-      <c r="F76" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F76" s="2">
+        <v>801144847090</v>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I76" s="0">
         <v>59.99</v>
       </c>
       <c r="J76" s="0">
         <v>4</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="0">
       <c r="A77" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7yw0vz0borx9z5wczjae2/144847t.jpg?rlkey=tozrk07u4kdkfsil5ho3onsmq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>Fielder Men's Scuba Knit Hoodie</t>
         </is>
       </c>
-      <c r="D77" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D77" s="1">
+        <v>144847</v>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
           <t>ISU FIELDE M BK:144847Z-12PK</t>
         </is>
       </c>
-      <c r="F77" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F77" s="2">
+        <v>801144847991</v>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I77" s="0">
         <v>580.7</v>
       </c>
       <c r="J77" s="0">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="0">
       <c r="A78" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6e5shzzwzdclxfyi29sxp/143850.jpg?rlkey=stq52aayyrmnm8fvzq7mwxzqi&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B78" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jq5uxudxhoadvao5qmsr6/jersey-size-chartsherman-baseball-jersey.jpg?rlkey=tobk8zrdl426mcji19xl73wxy&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>Herman Adult Jersey</t>
         </is>
       </c>
-      <c r="D78" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D78" s="1">
+        <v>143850</v>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
           <t>ISU HERMAN M CL:143850AA-XS</t>
         </is>
       </c>
-      <c r="F78" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F78" s="2">
+        <v>801143850039</v>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="I78" s="0">
         <v>59.99</v>
       </c>
       <c r="J78" s="0">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="0">
       <c r="A79" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6e5shzzwzdclxfyi29sxp/143850.jpg?rlkey=stq52aayyrmnm8fvzq7mwxzqi&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B79" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jq5uxudxhoadvao5qmsr6/jersey-size-chartsherman-baseball-jersey.jpg?rlkey=tobk8zrdl426mcji19xl73wxy&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>Herman Adult Jersey</t>
         </is>
       </c>
-      <c r="D79" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D79" s="1">
+        <v>143850</v>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
           <t>ISU HERMAN M CL:143850A-S</t>
         </is>
       </c>
-      <c r="F79" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F79" s="2">
+        <v>801143850046</v>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I79" s="0">
         <v>59.99</v>
       </c>
       <c r="J79" s="0">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="0">
       <c r="A80" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6e5shzzwzdclxfyi29sxp/143850.jpg?rlkey=stq52aayyrmnm8fvzq7mwxzqi&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B80" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jq5uxudxhoadvao5qmsr6/jersey-size-chartsherman-baseball-jersey.jpg?rlkey=tobk8zrdl426mcji19xl73wxy&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>Herman Adult Jersey</t>
         </is>
       </c>
-      <c r="D80" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D80" s="1">
+        <v>143850</v>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
           <t>ISU HERMAN M CL:143850B-M</t>
         </is>
       </c>
-      <c r="F80" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F80" s="2">
+        <v>801143850053</v>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I80" s="0">
         <v>59.99</v>
       </c>
       <c r="J80" s="0">
         <v>19</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="0">
       <c r="A81" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6e5shzzwzdclxfyi29sxp/143850.jpg?rlkey=stq52aayyrmnm8fvzq7mwxzqi&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B81" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jq5uxudxhoadvao5qmsr6/jersey-size-chartsherman-baseball-jersey.jpg?rlkey=tobk8zrdl426mcji19xl73wxy&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>Herman Adult Jersey</t>
         </is>
       </c>
-      <c r="D81" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D81" s="1">
+        <v>143850</v>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
           <t>ISU HERMAN M CL:143850C-L</t>
         </is>
       </c>
-      <c r="F81" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F81" s="2">
+        <v>801143850060</v>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I81" s="0">
         <v>59.99</v>
       </c>
       <c r="J81" s="0">
         <v>29</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="0">
       <c r="A82" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6e5shzzwzdclxfyi29sxp/143850.jpg?rlkey=stq52aayyrmnm8fvzq7mwxzqi&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B82" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jq5uxudxhoadvao5qmsr6/jersey-size-chartsherman-baseball-jersey.jpg?rlkey=tobk8zrdl426mcji19xl73wxy&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>Herman Adult Jersey</t>
         </is>
       </c>
-      <c r="D82" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D82" s="1">
+        <v>143850</v>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
           <t>ISU HERMAN M CL:143850D-XL</t>
         </is>
       </c>
-      <c r="F82" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F82" s="2">
+        <v>801143850077</v>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I82" s="0">
         <v>59.99</v>
       </c>
       <c r="J82" s="0">
         <v>34</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="0">
       <c r="A83" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6e5shzzwzdclxfyi29sxp/143850.jpg?rlkey=stq52aayyrmnm8fvzq7mwxzqi&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B83" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jq5uxudxhoadvao5qmsr6/jersey-size-chartsherman-baseball-jersey.jpg?rlkey=tobk8zrdl426mcji19xl73wxy&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>Herman Adult Jersey</t>
         </is>
       </c>
-      <c r="D83" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D83" s="1">
+        <v>143850</v>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
           <t>ISU HERMAN M CL:143850E-2XL</t>
         </is>
       </c>
-      <c r="F83" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F83" s="2">
+        <v>801143850084</v>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I83" s="0">
         <v>59.99</v>
       </c>
       <c r="J83" s="0">
         <v>22</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="0">
       <c r="A84" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6e5shzzwzdclxfyi29sxp/143850.jpg?rlkey=stq52aayyrmnm8fvzq7mwxzqi&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B84" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jq5uxudxhoadvao5qmsr6/jersey-size-chartsherman-baseball-jersey.jpg?rlkey=tobk8zrdl426mcji19xl73wxy&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>Herman Adult Jersey</t>
         </is>
       </c>
-      <c r="D84" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D84" s="1">
+        <v>143850</v>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
           <t>ISU HERMAN M CL:143850F-3XL</t>
         </is>
       </c>
-      <c r="F84" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F84" s="2">
+        <v>801143850091</v>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I84" s="0">
         <v>59.99</v>
       </c>
       <c r="J84" s="0">
         <v>5</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="0">
       <c r="A85" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yw3gjn5cthi8eg61laqe1/longsleeve-1510431.jpg?rlkey=7ud9augysqiazqncgxg0dfl5c&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B85" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ls72g22kcp9k4mp4qkzik/womens-t-shirt-size-chartsmarilynn-ls.jpg?rlkey=slulh387jipogh9g7au1lewrb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>Marilynn Women's Long Sleeve</t>
         </is>
       </c>
-      <c r="D85" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D85" s="1">
+        <v>155292</v>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
           <t>ISU MAR2LS W GY:155292A-S</t>
         </is>
       </c>
-      <c r="F85" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F85" s="2">
+        <v>801155292049</v>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I85" s="0">
         <v>32.99</v>
       </c>
       <c r="J85" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="0">
       <c r="A86" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yw3gjn5cthi8eg61laqe1/longsleeve-1510431.jpg?rlkey=7ud9augysqiazqncgxg0dfl5c&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B86" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ls72g22kcp9k4mp4qkzik/womens-t-shirt-size-chartsmarilynn-ls.jpg?rlkey=slulh387jipogh9g7au1lewrb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>Marilynn Women's Long Sleeve</t>
         </is>
       </c>
-      <c r="D86" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D86" s="1">
+        <v>155292</v>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
           <t>ISU MAR2LS W GY:155292B-M</t>
         </is>
       </c>
-      <c r="F86" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F86" s="2">
+        <v>801155292056</v>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I86" s="0">
         <v>32.99</v>
       </c>
       <c r="J86" s="0">
         <v>4</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="0">
       <c r="A87" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yw3gjn5cthi8eg61laqe1/longsleeve-1510431.jpg?rlkey=7ud9augysqiazqncgxg0dfl5c&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B87" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ls72g22kcp9k4mp4qkzik/womens-t-shirt-size-chartsmarilynn-ls.jpg?rlkey=slulh387jipogh9g7au1lewrb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>Marilynn Women's Long Sleeve</t>
         </is>
       </c>
-      <c r="D87" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D87" s="1">
+        <v>155292</v>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
           <t>ISU MAR2LS W GY:155292C-L</t>
         </is>
       </c>
-      <c r="F87" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F87" s="2">
+        <v>801155292063</v>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I87" s="0">
         <v>32.99</v>
       </c>
       <c r="J87" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="0">
       <c r="A88" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yw3gjn5cthi8eg61laqe1/longsleeve-1510431.jpg?rlkey=7ud9augysqiazqncgxg0dfl5c&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B88" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ls72g22kcp9k4mp4qkzik/womens-t-shirt-size-chartsmarilynn-ls.jpg?rlkey=slulh387jipogh9g7au1lewrb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>Marilynn Women's Long Sleeve</t>
         </is>
       </c>
-      <c r="D88" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D88" s="1">
+        <v>155292</v>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
           <t>ISU MAR2LS W GY:155292D-XL</t>
         </is>
       </c>
-      <c r="F88" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F88" s="2">
+        <v>801155292070</v>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I88" s="0">
         <v>32.99</v>
       </c>
       <c r="J88" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="0">
       <c r="A89" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yw3gjn5cthi8eg61laqe1/longsleeve-1510431.jpg?rlkey=7ud9augysqiazqncgxg0dfl5c&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B89" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ls72g22kcp9k4mp4qkzik/womens-t-shirt-size-chartsmarilynn-ls.jpg?rlkey=slulh387jipogh9g7au1lewrb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>Marilynn Women's Long Sleeve</t>
         </is>
       </c>
-      <c r="D89" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D89" s="1">
+        <v>155292</v>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
           <t>ISU MAR2LS W GY:155292E-2XL</t>
         </is>
       </c>
-      <c r="F89" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F89" s="2">
+        <v>801155292087</v>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I89" s="0">
         <v>34.99</v>
       </c>
       <c r="J89" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="0">
       <c r="A90" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yw3gjn5cthi8eg61laqe1/longsleeve-1510431.jpg?rlkey=7ud9augysqiazqncgxg0dfl5c&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B90" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ls72g22kcp9k4mp4qkzik/womens-t-shirt-size-chartsmarilynn-ls.jpg?rlkey=slulh387jipogh9g7au1lewrb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>Marilynn Women's Long Sleeve</t>
         </is>
       </c>
-      <c r="D90" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D90" s="1">
+        <v>155292</v>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
           <t>ISU MAR2LS W GY:155292F-3XL</t>
         </is>
       </c>
-      <c r="F90" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F90" s="2">
+        <v>801155292094</v>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I90" s="0">
         <v>34.99</v>
       </c>
       <c r="J90" s="0">
         <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10" customHeight="0">
+      <c r="A91" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/78aafvnp56m62w6yxsqld/160938-isu-colt-t.jpg?rlkey=y0xub2jgpif1qu84tqrgdpepf&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C91" s="0" t="inlineStr">
+        <is>
+          <t>Colt 2 Men's Cap</t>
+        </is>
+      </c>
+      <c r="D91" s="1">
+        <v>160938</v>
+      </c>
+      <c r="E91" s="0" t="inlineStr">
+        <is>
+          <t>ISU COLT 2 GD:160938</t>
+        </is>
+      </c>
+      <c r="F91" s="2">
+        <v>701160938003</v>
+      </c>
+      <c r="G91" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H91" s="0" t="inlineStr">
+        <is>
+          <t>STANDARD MENS</t>
+        </is>
+      </c>
+      <c r="I91" s="0">
+        <v>24.99</v>
+      </c>
+      <c r="J91" s="0">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10" customHeight="0">
+      <c r="A92" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9s29p3agfrds5k03tylw1/160940-isu-colt-t.jpg?rlkey=ilt9an7q2qh2vqbw7a0mu3tqs&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C92" s="0" t="inlineStr">
+        <is>
+          <t>Colt 4 Men's Cap</t>
+        </is>
+      </c>
+      <c r="D92" s="1">
+        <v>160940</v>
+      </c>
+      <c r="E92" s="0" t="inlineStr">
+        <is>
+          <t>ISU COLT 4 GY:160940</t>
+        </is>
+      </c>
+      <c r="F92" s="2">
+        <v>701160940006</v>
+      </c>
+      <c r="G92" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H92" s="0" t="inlineStr">
+        <is>
+          <t>STANDARD:58CM</t>
+        </is>
+      </c>
+      <c r="I92" s="0">
+        <v>24.99</v>
+      </c>
+      <c r="J92" s="0">
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>