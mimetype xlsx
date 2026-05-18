--- v1 (2026-03-30)
+++ v2 (2026-05-18)
@@ -72,51 +72,51 @@
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J96"/>
+  <dimension ref="A1:J90"/>
   <sheetData>
     <row r="1" spans="1:10" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>ImageURL</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>SizeChart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Product Name</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Model</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>SKU</t>
@@ -2355,51 +2355,51 @@
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
           <t>ISU MAZIE W BK:143886</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
           <t>'701143886017</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="I52" s="0">
         <v>24.99</v>
       </c>
       <c r="J52" s="0">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="0">
       <c r="A53" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/luhs8eh912aqhi10svulh/hawkin-154871-tn.jpg?rlkey=tmcw9i6goow1bn3osa4qwztld&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B53" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u5z069a0m95cxxgsgyr64/mens-pullover-size-chartshawkin.jpg?rlkey=9ikzk4419p8hsiza9kkb7zgim&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>Hawkin Men's Quarter Snap Pullover</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t>'154871</t>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
           <t>ISU HAWKIN M BK:154871A-S</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
@@ -3982,314 +3982,50 @@
       <c r="E90" s="0" t="inlineStr">
         <is>
           <t>ISU MAR2LS W GY:155292F-3XL</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
           <t>'801155292094</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I90" s="0">
         <v>34.99</v>
       </c>
       <c r="J90" s="0">
         <v>0</v>
-      </c>
-[...262 lines deleted...]
-        <v>31</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>