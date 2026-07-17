--- v2 (2026-05-18)
+++ v3 (2026-07-17)
@@ -472,51 +472,51 @@
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
           <t>ISU QUINCY M GY:138621Z-12PK</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
           <t>'801138621996</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I9" s="0">
         <v>582</v>
       </c>
       <c r="J9" s="0">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="0">
       <c r="A10" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b8taoztkvf6jqms6zr4b9/editdsc8541-copy.jpg?rlkey=jldzr79oa5wb3h55idd5qg2op&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>Press Men's Cap</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>'144586</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t>ISU PRESS A CL:144586</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
           <t>'701144586008</t>
         </is>
@@ -645,51 +645,51 @@
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
           <t>ISU SUMMIT M DG:151598C-L</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
           <t>'801151598060</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I13" s="0">
         <v>59.99</v>
       </c>
       <c r="J13" s="0">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="0">
       <c r="A14" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/744dtxovrzu58b0ufey11/summit-151598-tn.jpg?rlkey=abd3jjovifjom7mrwflckst5x&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B14" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9jqczxn1hnwmjj7jn4070/mens-pullover-size-chartssummit.jpg?rlkey=olxg9hazegr3hvfy80cdzpscy&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>Summit Men's Pullover</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t>'151598</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t>ISU SUMMIT M DG:151598D-XL</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
@@ -821,51 +821,51 @@
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t>ISU SUMMIT M DG:151598Z-12PK</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
           <t>'801151598992</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I17" s="0">
         <v>582</v>
       </c>
       <c r="J17" s="0">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="0">
       <c r="A18" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pgjp1tpuh9inn1tznyw7b/dsc7298edit2.jpg?rlkey=h2n6uer7mibaee7ga43ks60s3&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B18" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qxdho9ux6wxzi661cq0rt/womens-size-chartssummit.jpg?rlkey=9pl6vy39pxyguj1dm745g56em&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>Summit Women's Pullover</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t>'151712</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
           <t>ISU SUMMIT W DG:151712A-S</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
@@ -1129,51 +1129,51 @@
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
           <t>ISU SUMMIT W DG:151712Z-12PK</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
           <t>'801151712992</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I24" s="0">
         <v>576</v>
       </c>
       <c r="J24" s="0">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="0">
       <c r="A25" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yalaj2fzdpflm4o9ngyz0/editdsc8684-copy.jpg?rlkey=ktjspbojod694jaqiecn5809m&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B25" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hb8tk6494davfafu0smy0/mens-jackets-size-chartswaverly.jpg?rlkey=j0bniqs6mzyn4n3cqticcnksa&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>Waverly Men's Jacket</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t>'150190</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
           <t>ISU WAVERL M BK:150190A-S</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">