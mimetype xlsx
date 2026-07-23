--- v1 (2026-03-22)
+++ v2 (2026-07-23)
@@ -287,51 +287,51 @@
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>ISU RAMIR M BK:137839D-XL</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t>'801137839071</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I5" s="0">
         <v>139.99</v>
       </c>
       <c r="J5" s="0">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="0">
       <c r="A6" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uuof3divz9z28gvt2g22y/137838.jpg?rlkey=85uiwaa9ffztbojrlpmq17ip8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>Ramir Heavy-Duty Canvas Hooded Jacket</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>'137839</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>ISU RAMIR M BK:137839E-2XL</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
           <t>'801137839088</t>
         </is>