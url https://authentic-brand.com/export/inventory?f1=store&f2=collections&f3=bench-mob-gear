--- v1 (2026-08-25)
+++ v2 (2026-10-09)
@@ -691,51 +691,51 @@
       <c r="D15" s="1">
         <v>162987</v>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
           <t>BENCH MOB SLATE M HG:162987A-S</t>
         </is>
       </c>
       <c r="F15" s="2">
         <v>899162987041</v>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I15" s="0">
         <v>15</v>
       </c>
       <c r="J15" s="0">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="0">
       <c r="A16" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kkldnl9vg7ut1vyfcga0g/slate-bench-mob.jpg?rlkey=2e8md6vpedh5xmh0dnb3zhf9p&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B16" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/utirhobk5t9p1o1b37q09/mensslate-cason-axis-chase-kaden-ss.jpg?rlkey=exwyqjgg5w6qi69q73ohwdjs1&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>Bench Mob Slate T-Shirt</t>
         </is>
       </c>
       <c r="D16" s="1">
         <v>162987</v>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t>BENCH MOB SLATE M HG:162987B-M</t>
         </is>
       </c>
       <c r="F16" s="2">
         <v>899162987058</v>
       </c>
@@ -891,51 +891,51 @@
       <c r="D20" s="1">
         <v>162987</v>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
           <t>BENCH MOB SLATE M HG:162987F-3XL</t>
         </is>
       </c>
       <c r="F20" s="2">
         <v>899162987096</v>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I20" s="0">
         <v>15</v>
       </c>
       <c r="J20" s="0">
-        <v>68</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="0">
       <c r="A21" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ut910jqiymcrf6b338exd/ahrens-bench-mob.jpg?rlkey=tr9ah9mwlbbeya24n6mql8hr8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B21" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9oy6xe76g825s55hbijrr/mens-polo-size-chartsahrens.jpg?rlkey=52yp9onbp293262zabw9t61ui&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>Bench Mob Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D21" s="1">
         <v>162985</v>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
           <t>BENCH MOB AHRENS M BK:162985A-S</t>
         </is>
       </c>
       <c r="F21" s="2">
         <v>899162985047</v>
       </c>