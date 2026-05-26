--- v1 (2026-04-08)
+++ v2 (2026-05-26)
@@ -4787,227 +4787,227 @@
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
           <t>DRK JORDYN W RL:151328A-S</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
           <t>'817151328040</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I107" s="0">
         <v>89.99</v>
       </c>
       <c r="J107" s="0">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="0">
       <c r="A108" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cok4om7puqfac4jc6s6lj/jordyn.jpg?rlkey=r5txoq29diakk0usxdt4dlzjw&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B108" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3ydbyjfdkuyzggo3hlnj8/womens-jersey-size-chartsjordyn.jpg?rlkey=re001gzem39ol6zcw5asfrrrq&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>Jordyn Women's Fitted Bike Jersey</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t>'151328</t>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
           <t>DRK JORDYN W RL:151328B-M</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
           <t>'817151328057</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I108" s="0">
         <v>89.99</v>
       </c>
       <c r="J108" s="0">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="0">
       <c r="A109" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cok4om7puqfac4jc6s6lj/jordyn.jpg?rlkey=r5txoq29diakk0usxdt4dlzjw&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B109" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3ydbyjfdkuyzggo3hlnj8/womens-jersey-size-chartsjordyn.jpg?rlkey=re001gzem39ol6zcw5asfrrrq&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>Jordyn Women's Fitted Bike Jersey</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t>'151328</t>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
           <t>DRK JORDYN W RL:151328C-L</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
           <t>'817151328064</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I109" s="0">
         <v>89.99</v>
       </c>
       <c r="J109" s="0">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="0">
       <c r="A110" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cok4om7puqfac4jc6s6lj/jordyn.jpg?rlkey=r5txoq29diakk0usxdt4dlzjw&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B110" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3ydbyjfdkuyzggo3hlnj8/womens-jersey-size-chartsjordyn.jpg?rlkey=re001gzem39ol6zcw5asfrrrq&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>Jordyn Women's Fitted Bike Jersey</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t>'151328</t>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
           <t>DRK JORDYN W RL:151328D-XL</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
           <t>'817151328071</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I110" s="0">
         <v>89.99</v>
       </c>
       <c r="J110" s="0">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="0">
       <c r="A111" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cok4om7puqfac4jc6s6lj/jordyn.jpg?rlkey=r5txoq29diakk0usxdt4dlzjw&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B111" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3ydbyjfdkuyzggo3hlnj8/womens-jersey-size-chartsjordyn.jpg?rlkey=re001gzem39ol6zcw5asfrrrq&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>Jordyn Women's Fitted Bike Jersey</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t>'151328</t>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
           <t>DRK JORDYN W RL:151328E-2XL</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
           <t>'817151328088</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I111" s="0">
         <v>93.99</v>
       </c>
       <c r="J111" s="0">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="0">
       <c r="A112" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cok4om7puqfac4jc6s6lj/jordyn.jpg?rlkey=r5txoq29diakk0usxdt4dlzjw&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B112" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3ydbyjfdkuyzggo3hlnj8/womens-jersey-size-chartsjordyn.jpg?rlkey=re001gzem39ol6zcw5asfrrrq&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>Jordyn Women's Fitted Bike Jersey</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t>'151328</t>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
           <t>DRK JORDYN W RL:151328F-3XL</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
@@ -6283,315 +6283,315 @@
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
           <t>DRK JOURNE M RL:152294A-S</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
           <t>'817152294047</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I141" s="0">
         <v>89.99</v>
       </c>
       <c r="J141" s="0">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="0">
       <c r="A142" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fvseody7h5d243m5zii50/152294m2.jpg?rlkey=fsjrdtl85feom1vx4vvyx7n2s&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B142" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4ql16jxqo4bc01afgzurs/jersey-size-chartsjourney.jpg?rlkey=xv06m7vm3wfgkjb76d4w20s5o&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>Journey Men's Fitted Bike Jersey</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t>'152294</t>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
           <t>DRK JOURNE M RL:152294B-M</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
           <t>'817152294054</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I142" s="0">
         <v>89.99</v>
       </c>
       <c r="J142" s="0">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="0">
       <c r="A143" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fvseody7h5d243m5zii50/152294m2.jpg?rlkey=fsjrdtl85feom1vx4vvyx7n2s&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B143" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4ql16jxqo4bc01afgzurs/jersey-size-chartsjourney.jpg?rlkey=xv06m7vm3wfgkjb76d4w20s5o&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>Journey Men's Fitted Bike Jersey</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t>'152294</t>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
           <t>DRK JOURNE M RL:152294C-L</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
           <t>'817152294061</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I143" s="0">
         <v>89.99</v>
       </c>
       <c r="J143" s="0">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="0">
       <c r="A144" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fvseody7h5d243m5zii50/152294m2.jpg?rlkey=fsjrdtl85feom1vx4vvyx7n2s&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B144" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4ql16jxqo4bc01afgzurs/jersey-size-chartsjourney.jpg?rlkey=xv06m7vm3wfgkjb76d4w20s5o&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>Journey Men's Fitted Bike Jersey</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t>'152294</t>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
           <t>DRK JOURNE M RL:152294D-XL</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
           <t>'817152294078</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I144" s="0">
         <v>89.99</v>
       </c>
       <c r="J144" s="0">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="0">
       <c r="A145" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fvseody7h5d243m5zii50/152294m2.jpg?rlkey=fsjrdtl85feom1vx4vvyx7n2s&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B145" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4ql16jxqo4bc01afgzurs/jersey-size-chartsjourney.jpg?rlkey=xv06m7vm3wfgkjb76d4w20s5o&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>Journey Men's Fitted Bike Jersey</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t>'152294</t>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
           <t>DRK JOURNE M RL:152294E-2XL</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
           <t>'817152294085</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I145" s="0">
         <v>89.99</v>
       </c>
       <c r="J145" s="0">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="0">
       <c r="A146" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fvseody7h5d243m5zii50/152294m2.jpg?rlkey=fsjrdtl85feom1vx4vvyx7n2s&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B146" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4ql16jxqo4bc01afgzurs/jersey-size-chartsjourney.jpg?rlkey=xv06m7vm3wfgkjb76d4w20s5o&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>Journey Men's Fitted Bike Jersey</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t>'152294</t>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
           <t>DRK JOURNE M RL:152294F-3XL</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
           <t>'817152294092</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I146" s="0">
         <v>89.99</v>
       </c>
       <c r="J146" s="0">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="0">
       <c r="A147" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fvseody7h5d243m5zii50/152294m2.jpg?rlkey=fsjrdtl85feom1vx4vvyx7n2s&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B147" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4ql16jxqo4bc01afgzurs/jersey-size-chartsjourney.jpg?rlkey=xv06m7vm3wfgkjb76d4w20s5o&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>Journey Men's Fitted Bike Jersey</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t>'152294</t>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
           <t>DRK JOURNE M RL:152294Z-12PK</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
           <t>'816152293999</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I147" s="0">
         <v>840</v>
       </c>
       <c r="J147" s="0">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="0">
       <c r="A148" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/be3q2wzh3ite7xy9qf2ap/journey-151329-tn.jpg?rlkey=uvtuvptp2myaig1j1sbolx359&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B148" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4ql16jxqo4bc01afgzurs/jersey-size-chartsjourney.jpg?rlkey=xv06m7vm3wfgkjb76d4w20s5o&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>Journey Men's Fitted Bike Jersey</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t>'151329</t>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
           <t>IOWA JOURNE M BK:151329A-S</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">