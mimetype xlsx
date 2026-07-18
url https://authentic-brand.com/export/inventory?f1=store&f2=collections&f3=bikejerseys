--- v2 (2026-05-26)
+++ v3 (2026-07-18)
@@ -431,51 +431,51 @@
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
           <t>UNI KENDRI M PE:152307Z-12PK</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
           <t>'802152307996</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I8" s="0">
         <v>868.7</v>
       </c>
       <c r="J8" s="0">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="0">
       <c r="A9" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/y14644gg7r9hhj7egealg/kendrickt.jpg?rlkey=1badq8ednxcoil7oreluyrypz&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B9" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/agvqm45l7lwgo6wt892ts/jersey-size-chartskendrick.jpg?rlkey=cn4u27nevupfq7shnf1q43s7y&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>Kendrick Men's Relaxed Bike Jersey</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>'152305</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
           <t>IOWA KENDRI M BK:152305A-S</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
@@ -1267,51 +1267,51 @@
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
           <t>DRK KENDRI M RL:152308E-2XL</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
           <t>'817152308089</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I27" s="0">
         <v>89.99</v>
       </c>
       <c r="J27" s="0">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="0">
       <c r="A28" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/16p1jogi9o25cz00iaa8z/kendrick-152308-f.jpg?rlkey=uadev7vykos30h7xzhhcroieb&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B28" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/agvqm45l7lwgo6wt892ts/jersey-size-chartskendrick.jpg?rlkey=cn4u27nevupfq7shnf1q43s7y&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>Kendrick Men's Relaxed Bike Jersey</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t>'152308</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
           <t>DRK KENDRI M RL:152308F-3XL</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
@@ -4171,51 +4171,51 @@
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
           <t>IOWA JORDYN W BK:152281A-S</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
           <t>'800152281049</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I93" s="0">
         <v>89.99</v>
       </c>
       <c r="J93" s="0">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="0">
       <c r="A94" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/52fvycsj3u9uujhhipk01/jordyn.jpg?rlkey=205e1pzerwkwpdguvudr4rkeg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B94" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3ydbyjfdkuyzggo3hlnj8/womens-jersey-size-chartsjordyn.jpg?rlkey=re001gzem39ol6zcw5asfrrrq&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>Jordyn Women's Fitted Bike Jersey</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t>'152281</t>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
           <t>IOWA JORDYN W BK:152281B-M</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
@@ -4303,51 +4303,51 @@
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
           <t>IOWA JORDYN W BK:152281D-XL</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
           <t>'800152281070</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I96" s="0">
         <v>89.99</v>
       </c>
       <c r="J96" s="0">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="0">
       <c r="A97" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/52fvycsj3u9uujhhipk01/jordyn.jpg?rlkey=205e1pzerwkwpdguvudr4rkeg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B97" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3ydbyjfdkuyzggo3hlnj8/womens-jersey-size-chartsjordyn.jpg?rlkey=re001gzem39ol6zcw5asfrrrq&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>Jordyn Women's Fitted Bike Jersey</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t>'152281</t>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
           <t>IOWA JORDYN W BK:152281E-2XL</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
@@ -4479,51 +4479,51 @@
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
           <t>UNI JORDYN W PE:152283A-S</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
           <t>'802152283047</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I100" s="0">
         <v>89.99</v>
       </c>
       <c r="J100" s="0">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="0">
       <c r="A101" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/s6huiifufqmjhaxnt5vg1/jordyn152123tn54215.jpg?rlkey=1zirxgvkdsposhq2kkuqpormd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B101" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3ydbyjfdkuyzggo3hlnj8/womens-jersey-size-chartsjordyn.jpg?rlkey=re001gzem39ol6zcw5asfrrrq&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>Jordyn Women's Fitted Bike Jersey</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t>'152283</t>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
           <t>UNI JORDYN W PE:152283B-M</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
@@ -4919,51 +4919,51 @@
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
           <t>DRK JORDYN W RL:151328D-XL</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
           <t>'817151328071</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I110" s="0">
         <v>89.99</v>
       </c>
       <c r="J110" s="0">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="0">
       <c r="A111" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cok4om7puqfac4jc6s6lj/jordyn.jpg?rlkey=r5txoq29diakk0usxdt4dlzjw&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B111" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3ydbyjfdkuyzggo3hlnj8/womens-jersey-size-chartsjordyn.jpg?rlkey=re001gzem39ol6zcw5asfrrrq&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>Jordyn Women's Fitted Bike Jersey</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t>'151328</t>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
           <t>DRK JORDYN W RL:151328E-2XL</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
@@ -5271,51 +5271,51 @@
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
           <t>ISU M JOURNE BK:125936E-2XL</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
           <t>'801125936089</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I118" s="0">
         <v>89.99</v>
       </c>
       <c r="J118" s="0">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="0">
       <c r="A119" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/l4jp1gzzar3d577079ib4/journeyt.jpg?rlkey=yjwj66dkx8jsg3qv26lpouivp&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B119" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yxzkbpquq354rg3wjoky4/jersey-size-chartsjourney.jpg?rlkey=9jbucn0u3j0ep3c1xzq84iike&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>Journey Men's Semi-Fitted Bike Jersey</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t>'125936</t>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
           <t>ISU M JOURNE BK:125936F-3XL</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
@@ -6547,51 +6547,51 @@
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
           <t>DRK JOURNE M RL:152294Z-12PK</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
           <t>'816152293999</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I147" s="0">
         <v>840</v>
       </c>
       <c r="J147" s="0">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="0">
       <c r="A148" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/be3q2wzh3ite7xy9qf2ap/journey-151329-tn.jpg?rlkey=uvtuvptp2myaig1j1sbolx359&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B148" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4ql16jxqo4bc01afgzurs/jersey-size-chartsjourney.jpg?rlkey=xv06m7vm3wfgkjb76d4w20s5o&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>Journey Men's Fitted Bike Jersey</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t>'151329</t>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
           <t>IOWA JOURNE M BK:151329A-S</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
@@ -6811,51 +6811,51 @@
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
           <t>IOWA JOURNE M BK:151329F-3XL</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
           <t>'800151329094</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I153" s="0">
         <v>89.99</v>
       </c>
       <c r="J153" s="0">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="0">
       <c r="A154" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/be3q2wzh3ite7xy9qf2ap/journey-151329-tn.jpg?rlkey=uvtuvptp2myaig1j1sbolx359&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B154" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4ql16jxqo4bc01afgzurs/jersey-size-chartsjourney.jpg?rlkey=xv06m7vm3wfgkjb76d4w20s5o&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>Journey Men's Fitted Bike Jersey</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t>'151329</t>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
           <t>IOWA JOURNE M BK:151329Z-12PK</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
@@ -6987,51 +6987,51 @@
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
           <t>ISU JOURNE M CL:152289C-L</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
           <t>'801152289066</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I157" s="0">
         <v>89.99</v>
       </c>
       <c r="J157" s="0">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="0">
       <c r="A158" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xms32kwejp1z52bxzrg59/152289m2.jpg?rlkey=yl9kgwg4iuhffvj0h8qhycefu&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B158" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4ql16jxqo4bc01afgzurs/jersey-size-chartsjourney.jpg?rlkey=xv06m7vm3wfgkjb76d4w20s5o&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>Journey Men's Fitted Bike Jersey</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t>'152289</t>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
           <t>ISU JOURNE M CL:152289D-XL</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
@@ -9011,95 +9011,95 @@
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
           <t>IOWA KALANI W BK:152298Z-12PK</t>
         </is>
       </c>
       <c r="F203" s="0" t="inlineStr">
         <is>
           <t>'800152298993</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H203" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I203" s="0">
         <v>859.2</v>
       </c>
       <c r="J203" s="0">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="0">
       <c r="A204" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/l4p3xmh6fe6e1k3qw9mzl/kalani.jpg?rlkey=5yppmfezdtj3zs1xadzl7jqkr&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B204" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nodk7gqmgele1qrw6nxpq/womens-jersey-size-chartskalani.jpg?rlkey=cyqtov3v0xn4w187lvs1j92ol&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
           <t>Kalani Women's Relaxed Bike Jersey</t>
         </is>
       </c>
       <c r="D204" s="0" t="inlineStr">
         <is>
           <t>'152300</t>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
           <t>DRK KALANI W RL:152300A-S</t>
         </is>
       </c>
       <c r="F204" s="0" t="inlineStr">
         <is>
           <t>'817152300045</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I204" s="0">
         <v>89.99</v>
       </c>
       <c r="J204" s="0">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="0">
       <c r="A205" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/l4p3xmh6fe6e1k3qw9mzl/kalani.jpg?rlkey=5yppmfezdtj3zs1xadzl7jqkr&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B205" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nodk7gqmgele1qrw6nxpq/womens-jersey-size-chartskalani.jpg?rlkey=cyqtov3v0xn4w187lvs1j92ol&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
           <t>Kalani Women's Relaxed Bike Jersey</t>
         </is>
       </c>
       <c r="D205" s="0" t="inlineStr">
         <is>
           <t>'152300</t>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
           <t>DRK KALANI W RL:152300B-M</t>
         </is>
       </c>
       <c r="F205" s="0" t="inlineStr">
@@ -12503,51 +12503,51 @@
       </c>
       <c r="E283" s="0" t="inlineStr">
         <is>
           <t>LEE:102683A-S</t>
         </is>
       </c>
       <c r="F283" s="0" t="inlineStr">
         <is>
           <t>'080010268301</t>
         </is>
       </c>
       <c r="G283" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H283" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I283" s="0">
         <v>58.99</v>
       </c>
       <c r="J283" s="0">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="0">
       <c r="A284" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/doiadz61vwjc9wu4aggfk/103558-af.jpg?rlkey=83xzm9t1hncmchfrugc6yee14&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B284" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/q5plmm41hl7pbbxxfmz6r/size-charts-mens-athletic-fit-shirt-1.jpg?rlkey=oawbp991vvvibsvzbvi4z22pf&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C284" s="0" t="inlineStr">
         <is>
           <t>Lee Bike Jersey</t>
         </is>
       </c>
       <c r="D284" s="0" t="inlineStr">
         <is>
           <t>'103558</t>
         </is>
       </c>
       <c r="E284" s="0" t="inlineStr">
         <is>
           <t>LEE:103558A-S</t>
         </is>
       </c>
       <c r="F284" s="0" t="inlineStr">