--- v0 (2026-03-23)
+++ v1 (2026-05-23)
@@ -72,51 +72,51 @@
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J900"/>
+  <dimension ref="A1:J907"/>
   <sheetData>
     <row r="1" spans="1:10" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>ImageURL</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>SizeChart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Product Name</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Model</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>SKU</t>
@@ -774,51 +774,51 @@
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t>IOWA ANDREA A BK:135656</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
           <t>'700135656010</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="I17" s="0">
         <v>24.99</v>
       </c>
       <c r="J17" s="0">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="0">
       <c r="A18" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/c2gr8xjrrqv8jz6cv5ug5/andrea-138375-tn.jpg?rlkey=7l6cgmwfm719x3vap1k6b2t51&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>Andrea Women's Cap</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t>'138375</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
           <t>ISU ANDREA A BK:138375</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
           <t>'701138375014</t>
         </is>
@@ -943,12231 +943,12234 @@
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
           <t>'717144524001</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I21" s="0">
         <v>34.99</v>
       </c>
       <c r="J21" s="0">
         <v>123</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="0">
       <c r="A22" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7dqgti3tfzeqphwbd4pcs/ezra-151377-tn.jpg?rlkey=xixf7t32juthto9wtplowzd3p&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/99c3bemvbt2vo1s9aap48/ezra-151378-tn.jpg?rlkey=go7267oseu2gs63ueqexl1ymw&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>Ezra Men's Cap</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
-          <t>'151377</t>
+          <t>'151378</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>IOWA EZRA A BK:151377</t>
+          <t>ISU EZRA A BK:151378</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
-          <t>'700151377005</t>
+          <t>'701151378009</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I22" s="0">
         <v>34.99</v>
       </c>
       <c r="J22" s="0">
-        <v>3</v>
+        <v>63</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="0">
       <c r="A23" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/99c3bemvbt2vo1s9aap48/ezra-151378-tn.jpg?rlkey=go7267oseu2gs63ueqexl1ymw&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k8gcn40u0vta08imz1azd/lena-150878-tn.jpg?rlkey=ktephih46d1ryhiouzixojcwm&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>Ezra Men's Cap</t>
+          <t>Lena Women's Cap</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
-          <t>'151378</t>
+          <t>'150878</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>ISU EZRA A BK:151378</t>
+          <t>IOWA LENA A BK:150878</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
-          <t>'701151378009</t>
+          <t>'700150878008</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
-          <t>STANDARD MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="I23" s="0">
-        <v>34.99</v>
+        <v>29.99</v>
       </c>
       <c r="J23" s="0">
-        <v>63</v>
+        <v>59</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="0">
       <c r="A24" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k8gcn40u0vta08imz1azd/lena-150878-tn.jpg?rlkey=ktephih46d1ryhiouzixojcwm&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uwwi5oi3vk10hwu8stqfs/lena-150879-tn.jpg?rlkey=cqsrkf6wl1lheavz1946f5r3h&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>Lena Women's Cap</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
-          <t>'150878</t>
+          <t>'150879</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>IOWA LENA A BK:150878</t>
+          <t>ISU LENA A BK:150879</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
-          <t>'700150878008</t>
+          <t>'701150879002</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="I24" s="0">
         <v>29.99</v>
       </c>
       <c r="J24" s="0">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="0">
       <c r="A25" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uwwi5oi3vk10hwu8stqfs/lena-150879-tn.jpg?rlkey=cqsrkf6wl1lheavz1946f5r3h&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xw0pqv3ww1he5p4m3t37h/isushoot-142.jpg?rlkey=x8h96bvu5itt8wox8p6la8idp&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>Lena Women's Cap</t>
+          <t>Ezra Men's Cap</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
-          <t>'150879</t>
+          <t>'129973</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>ISU LENA A BK:150879</t>
+          <t>ISU EZRA A BK:129973</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
-          <t>'701150879002</t>
+          <t>'701129973007</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I25" s="0">
-        <v>29.99</v>
+        <v>34.99</v>
       </c>
       <c r="J25" s="0">
-        <v>61</v>
+        <v>33</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="0">
       <c r="A26" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xw0pqv3ww1he5p4m3t37h/isushoot-142.jpg?rlkey=x8h96bvu5itt8wox8p6la8idp&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/g5ilt00ppzt6n3hj9b5r7/ezra-130246-af.jpg?rlkey=d4xj18wlruyl3keze540za9mr&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>Ezra Men's Cap</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
-          <t>'129973</t>
+          <t>'130246</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>ISU EZRA A BK:129973</t>
+          <t>NDSU EZRA A BK:130246</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
-          <t>'701129973007</t>
+          <t>'713130246001</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
-        </is>
-[...3 lines deleted...]
-          <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I26" s="0">
         <v>34.99</v>
       </c>
       <c r="J26" s="0">
-        <v>34</v>
+        <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="0">
       <c r="A27" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/g5ilt00ppzt6n3hj9b5r7/ezra-130246-af.jpg?rlkey=d4xj18wlruyl3keze540za9mr&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/wdlt6a6lnybpxxonzq8uo/ezra-130922-af.jpg?rlkey=k8k7va1ljn9y45ym9b2mp0z0o&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>Ezra Men's Cap</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
-          <t>'130246</t>
+          <t>'130922</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t>NDSU EZRA A BK:130246</t>
+          <t>KSU EZRA A BK:130922</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
-          <t>'713130246001</t>
+          <t>'705130922009</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="I27" s="0">
         <v>34.99</v>
       </c>
       <c r="J27" s="0">
-        <v>17</v>
+        <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="0">
       <c r="A28" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/wdlt6a6lnybpxxonzq8uo/ezra-130922-af.jpg?rlkey=k8k7va1ljn9y45ym9b2mp0z0o&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6qt0romsfndwdrunmn7v7/ezra-130920-af.jpg?rlkey=s4gn9evjfnoal9cf6li8zpiw7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>Ezra Men's Cap</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
-          <t>'130922</t>
+          <t>'130920</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>KSU EZRA A BK:130922</t>
+          <t>USD EZRA A BK:130920</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
-          <t>'705130922009</t>
+          <t>'711130920006</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="I28" s="0">
         <v>34.99</v>
       </c>
       <c r="J28" s="0">
-        <v>10</v>
+        <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="0">
       <c r="A29" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6qt0romsfndwdrunmn7v7/ezra-130920-af.jpg?rlkey=s4gn9evjfnoal9cf6li8zpiw7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/wg1c7z8rnhsk9l88t7cql/ezra-133236-af.jpg?rlkey=ze7p3obqv9t417y8p4flo2et0&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>Ezra Men's Cap</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
-          <t>'130920</t>
+          <t>'133236</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>USD EZRA A BK:130920</t>
+          <t>LYL EZRA A BK:133236</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
-          <t>'711130920006</t>
+          <t>'715133236003</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="I29" s="0">
         <v>34.99</v>
       </c>
       <c r="J29" s="0">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="0">
       <c r="A30" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/wg1c7z8rnhsk9l88t7cql/ezra-133236-af.jpg?rlkey=ze7p3obqv9t417y8p4flo2et0&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2sdz0cxrkeywm0zydzxyh/bennett-126832-f.jpg?rlkey=jckwj9zwl8m1h7dap3uk45c8i&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B30" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/03ehfj1h0m00gzzat2aw6/mens-bottoms-size-chartsbennett.jpg?rlkey=a1oxmbv267bkuyvb0di3we9xe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>Ezra Men's Cap</t>
+          <t>Bennett Men's Shorts</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
-          <t>'133236</t>
+          <t>'126832</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>LYL EZRA A BK:133236</t>
+          <t>USD BENNET M DG:126832A-S</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
-          <t>'715133236003</t>
+          <t>'811126832013</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
+      <c r="H30" s="0" t="inlineStr">
+        <is>
+          <t>S</t>
+        </is>
+      </c>
       <c r="I30" s="0">
-        <v>34.99</v>
+        <v>29.99</v>
       </c>
       <c r="J30" s="0">
-        <v>17</v>
+        <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="0">
       <c r="A31" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2sdz0cxrkeywm0zydzxyh/bennett-126832-f.jpg?rlkey=jckwj9zwl8m1h7dap3uk45c8i&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B31" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/03ehfj1h0m00gzzat2aw6/mens-bottoms-size-chartsbennett.jpg?rlkey=a1oxmbv267bkuyvb0di3we9xe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>Bennett Men's Shorts</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t>'126832</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>USD BENNET M DG:126832A-S</t>
+          <t>USD BENNET M DG:126832B-M</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
-          <t>'811126832013</t>
+          <t>'811126832020</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I31" s="0">
         <v>29.99</v>
       </c>
       <c r="J31" s="0">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="0">
       <c r="A32" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2sdz0cxrkeywm0zydzxyh/bennett-126832-f.jpg?rlkey=jckwj9zwl8m1h7dap3uk45c8i&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B32" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/03ehfj1h0m00gzzat2aw6/mens-bottoms-size-chartsbennett.jpg?rlkey=a1oxmbv267bkuyvb0di3we9xe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>Bennett Men's Shorts</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t>'126832</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>USD BENNET M DG:126832B-M</t>
+          <t>USD BENNET M DG:126832C-L</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
-          <t>'811126832020</t>
+          <t>'811126832037</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I32" s="0">
         <v>29.99</v>
       </c>
       <c r="J32" s="0">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="0">
       <c r="A33" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2sdz0cxrkeywm0zydzxyh/bennett-126832-f.jpg?rlkey=jckwj9zwl8m1h7dap3uk45c8i&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B33" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/03ehfj1h0m00gzzat2aw6/mens-bottoms-size-chartsbennett.jpg?rlkey=a1oxmbv267bkuyvb0di3we9xe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>Bennett Men's Shorts</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t>'126832</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>USD BENNET M DG:126832C-L</t>
+          <t>USD BENNET M DG:126832D-XL</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
-          <t>'811126832037</t>
+          <t>'811126832044</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I33" s="0">
         <v>29.99</v>
       </c>
       <c r="J33" s="0">
         <v>6</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="0">
       <c r="A34" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2sdz0cxrkeywm0zydzxyh/bennett-126832-f.jpg?rlkey=jckwj9zwl8m1h7dap3uk45c8i&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B34" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/03ehfj1h0m00gzzat2aw6/mens-bottoms-size-chartsbennett.jpg?rlkey=a1oxmbv267bkuyvb0di3we9xe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>Bennett Men's Shorts</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t>'126832</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>USD BENNET M DG:126832D-XL</t>
+          <t>USD BENNET M DG:126832E-2XL</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
-          <t>'811126832044</t>
+          <t>'811126832051</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I34" s="0">
         <v>29.99</v>
       </c>
       <c r="J34" s="0">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="0">
       <c r="A35" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2sdz0cxrkeywm0zydzxyh/bennett-126832-f.jpg?rlkey=jckwj9zwl8m1h7dap3uk45c8i&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B35" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/03ehfj1h0m00gzzat2aw6/mens-bottoms-size-chartsbennett.jpg?rlkey=a1oxmbv267bkuyvb0di3we9xe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>Bennett Men's Shorts</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t>'126832</t>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>USD BENNET M DG:126832E-2XL</t>
+          <t>USD BENNET M DG:126832F-3XL</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
-          <t>'811126832051</t>
+          <t>'811126832068</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I35" s="0">
         <v>29.99</v>
       </c>
       <c r="J35" s="0">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="0">
       <c r="A36" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2sdz0cxrkeywm0zydzxyh/bennett-126832-f.jpg?rlkey=jckwj9zwl8m1h7dap3uk45c8i&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B36" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/03ehfj1h0m00gzzat2aw6/mens-bottoms-size-chartsbennett.jpg?rlkey=a1oxmbv267bkuyvb0di3we9xe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>Bennett Men's Shorts</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t>'126832</t>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>USD BENNET M DG:126832F-3XL</t>
+          <t>USD BENNET M DG 12PK:126832Z-12PK</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
-          <t>'811126832068</t>
+          <t>'811126832990</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I36" s="0">
-        <v>29.99</v>
+        <v>294</v>
       </c>
       <c r="J36" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="0">
       <c r="A37" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2sdz0cxrkeywm0zydzxyh/bennett-126832-f.jpg?rlkey=jckwj9zwl8m1h7dap3uk45c8i&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/dsyzs3sc8t9jc3fy7gqge/f22-103bc.jpg?rlkey=t9nwpowyqwgbm2sx07wky0ssv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B37" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/03ehfj1h0m00gzzat2aw6/mens-bottoms-size-chartsbennett.jpg?rlkey=a1oxmbv267bkuyvb0di3we9xe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>Bennett Men's Shorts</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
-          <t>'126832</t>
+          <t>'128902</t>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>USD BENNET M DG 12PK:126832Z-12PK</t>
+          <t>IOWA BENNET M BK:128902A-S</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
-          <t>'811126832990</t>
+          <t>'800128902015</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I37" s="0">
-        <v>294</v>
+        <v>29.99</v>
       </c>
       <c r="J37" s="0">
-        <v>2</v>
+        <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="0">
       <c r="A38" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/dsyzs3sc8t9jc3fy7gqge/f22-103bc.jpg?rlkey=t9nwpowyqwgbm2sx07wky0ssv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B38" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/03ehfj1h0m00gzzat2aw6/mens-bottoms-size-chartsbennett.jpg?rlkey=a1oxmbv267bkuyvb0di3we9xe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>Bennett Men's Shorts</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t>'128902</t>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>IOWA BENNET M BK:128902A-S</t>
+          <t>IOWA BENNET M BK:128902B-M</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
-          <t>'800128902015</t>
+          <t>'800128902022</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I38" s="0">
         <v>29.99</v>
       </c>
       <c r="J38" s="0">
-        <v>13</v>
+        <v>4</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="0">
       <c r="A39" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/dsyzs3sc8t9jc3fy7gqge/f22-103bc.jpg?rlkey=t9nwpowyqwgbm2sx07wky0ssv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B39" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/03ehfj1h0m00gzzat2aw6/mens-bottoms-size-chartsbennett.jpg?rlkey=a1oxmbv267bkuyvb0di3we9xe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>Bennett Men's Shorts</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t>'128902</t>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>IOWA BENNET M BK:128902B-M</t>
+          <t>IOWA BENNET M BK:128902C-L</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
-          <t>'800128902022</t>
+          <t>'800128902039</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I39" s="0">
         <v>29.99</v>
       </c>
       <c r="J39" s="0">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="0">
       <c r="A40" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/dsyzs3sc8t9jc3fy7gqge/f22-103bc.jpg?rlkey=t9nwpowyqwgbm2sx07wky0ssv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B40" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/03ehfj1h0m00gzzat2aw6/mens-bottoms-size-chartsbennett.jpg?rlkey=a1oxmbv267bkuyvb0di3we9xe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>Bennett Men's Shorts</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t>'128902</t>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>IOWA BENNET M BK:128902C-L</t>
+          <t>IOWA BENNET M BK:128902D-XL</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
-          <t>'800128902039</t>
+          <t>'800128902046</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I40" s="0">
         <v>29.99</v>
       </c>
       <c r="J40" s="0">
-        <v>1</v>
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="0">
       <c r="A41" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/dsyzs3sc8t9jc3fy7gqge/f22-103bc.jpg?rlkey=t9nwpowyqwgbm2sx07wky0ssv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B41" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/03ehfj1h0m00gzzat2aw6/mens-bottoms-size-chartsbennett.jpg?rlkey=a1oxmbv267bkuyvb0di3we9xe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>Bennett Men's Shorts</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t>'128902</t>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>IOWA BENNET M BK:128902D-XL</t>
+          <t>IOWA BENNET M BK:128902E-2XL</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
-          <t>'800128902046</t>
+          <t>'800128902053</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I41" s="0">
         <v>29.99</v>
       </c>
       <c r="J41" s="0">
-        <v>9</v>
+        <v>3</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="0">
       <c r="A42" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/dsyzs3sc8t9jc3fy7gqge/f22-103bc.jpg?rlkey=t9nwpowyqwgbm2sx07wky0ssv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B42" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/03ehfj1h0m00gzzat2aw6/mens-bottoms-size-chartsbennett.jpg?rlkey=a1oxmbv267bkuyvb0di3we9xe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>Bennett Men's Shorts</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t>'128902</t>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>IOWA BENNET M BK:128902E-2XL</t>
+          <t>IOWA BENNET M BK:128902F-3XL</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
-          <t>'800128902053</t>
+          <t>'800128902060</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I42" s="0">
         <v>29.99</v>
       </c>
       <c r="J42" s="0">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="0">
       <c r="A43" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/dsyzs3sc8t9jc3fy7gqge/f22-103bc.jpg?rlkey=t9nwpowyqwgbm2sx07wky0ssv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B43" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/03ehfj1h0m00gzzat2aw6/mens-bottoms-size-chartsbennett.jpg?rlkey=a1oxmbv267bkuyvb0di3we9xe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>Bennett Men's Shorts</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t>'128902</t>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>IOWA BENNET M BK:128902F-3XL</t>
+          <t>IOWA BENNET M BK 12PK:128902Z-12PK</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
-          <t>'800128902060</t>
+          <t>'800128902992</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I43" s="0">
-        <v>29.99</v>
+        <v>294</v>
       </c>
       <c r="J43" s="0">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="0">
       <c r="A44" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/dsyzs3sc8t9jc3fy7gqge/f22-103bc.jpg?rlkey=t9nwpowyqwgbm2sx07wky0ssv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pujytqlv257v8evytokh6/bennett-128905-f.jpg?rlkey=kzds69fuiv6ip2pmie657jws7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B44" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/03ehfj1h0m00gzzat2aw6/mens-bottoms-size-chartsbennett.jpg?rlkey=a1oxmbv267bkuyvb0di3we9xe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>Bennett Men's Shorts</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
-          <t>'128902</t>
+          <t>'128905</t>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>IOWA BENNET M BK 12PK:128902Z-12PK</t>
+          <t>ISU BENNET M BK:128905A-S</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
-          <t>'800128902992</t>
+          <t>'801128905013</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I44" s="0">
-        <v>294</v>
+        <v>29.99</v>
       </c>
       <c r="J44" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="0">
       <c r="A45" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pujytqlv257v8evytokh6/bennett-128905-f.jpg?rlkey=kzds69fuiv6ip2pmie657jws7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B45" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/03ehfj1h0m00gzzat2aw6/mens-bottoms-size-chartsbennett.jpg?rlkey=a1oxmbv267bkuyvb0di3we9xe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>Bennett Men's Shorts</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t>'128905</t>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>ISU BENNET M BK:128905A-S</t>
+          <t>ISU BENNET M BK:128905B-M</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
-          <t>'801128905013</t>
+          <t>'801128905020</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I45" s="0">
         <v>29.99</v>
       </c>
       <c r="J45" s="0">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="0">
       <c r="A46" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pujytqlv257v8evytokh6/bennett-128905-f.jpg?rlkey=kzds69fuiv6ip2pmie657jws7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B46" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/03ehfj1h0m00gzzat2aw6/mens-bottoms-size-chartsbennett.jpg?rlkey=a1oxmbv267bkuyvb0di3we9xe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>Bennett Men's Shorts</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t>'128905</t>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>ISU BENNET M BK:128905B-M</t>
+          <t>ISU BENNET M BK:128905C-L</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
-          <t>'801128905020</t>
+          <t>'801128905037</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I46" s="0">
         <v>29.99</v>
       </c>
       <c r="J46" s="0">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="0">
       <c r="A47" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pujytqlv257v8evytokh6/bennett-128905-f.jpg?rlkey=kzds69fuiv6ip2pmie657jws7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B47" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/03ehfj1h0m00gzzat2aw6/mens-bottoms-size-chartsbennett.jpg?rlkey=a1oxmbv267bkuyvb0di3we9xe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>Bennett Men's Shorts</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t>'128905</t>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>ISU BENNET M BK:128905C-L</t>
+          <t>ISU BENNET M BK:128905D-XL</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
-          <t>'801128905037</t>
+          <t>'801128905044</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I47" s="0">
         <v>29.99</v>
       </c>
       <c r="J47" s="0">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="0">
       <c r="A48" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pujytqlv257v8evytokh6/bennett-128905-f.jpg?rlkey=kzds69fuiv6ip2pmie657jws7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B48" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/03ehfj1h0m00gzzat2aw6/mens-bottoms-size-chartsbennett.jpg?rlkey=a1oxmbv267bkuyvb0di3we9xe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>Bennett Men's Shorts</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t>'128905</t>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>ISU BENNET M BK:128905D-XL</t>
+          <t>ISU BENNET M BK:128905E-2XL</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
-          <t>'801128905044</t>
+          <t>'801128905051</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I48" s="0">
         <v>29.99</v>
       </c>
       <c r="J48" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="0">
       <c r="A49" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pujytqlv257v8evytokh6/bennett-128905-f.jpg?rlkey=kzds69fuiv6ip2pmie657jws7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B49" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/03ehfj1h0m00gzzat2aw6/mens-bottoms-size-chartsbennett.jpg?rlkey=a1oxmbv267bkuyvb0di3we9xe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>Bennett Men's Shorts</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t>'128905</t>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>ISU BENNET M BK:128905E-2XL</t>
+          <t>ISU BENNET M BK:128905F-3XL</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
-          <t>'801128905051</t>
+          <t>'801128905068</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I49" s="0">
         <v>29.99</v>
       </c>
       <c r="J49" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="0">
       <c r="A50" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pujytqlv257v8evytokh6/bennett-128905-f.jpg?rlkey=kzds69fuiv6ip2pmie657jws7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B50" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/03ehfj1h0m00gzzat2aw6/mens-bottoms-size-chartsbennett.jpg?rlkey=a1oxmbv267bkuyvb0di3we9xe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>Bennett Men's Shorts</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t>'128905</t>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>ISU BENNET M BK:128905F-3XL</t>
+          <t>ISU BENNET M BK 12PK:128905Z-12PK</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
-          <t>'801128905068</t>
+          <t>'801128905990</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I50" s="0">
-        <v>29.99</v>
+        <v>294</v>
       </c>
       <c r="J50" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="0">
       <c r="A51" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pujytqlv257v8evytokh6/bennett-128905-f.jpg?rlkey=kzds69fuiv6ip2pmie657jws7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b2w1i45ul3nmq7ujxfnir/bennett-128904-f.jpg?rlkey=ypcq38fe8nm72stdvvxo3bgsd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B51" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/03ehfj1h0m00gzzat2aw6/mens-bottoms-size-chartsbennett.jpg?rlkey=a1oxmbv267bkuyvb0di3we9xe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>Bennett Men's Shorts</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
-          <t>'128905</t>
+          <t>'128904</t>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>ISU BENNET M BK 12PK:128905Z-12PK</t>
+          <t>ISU BENNET M CL:128904A-S</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
-          <t>'801128905990</t>
+          <t>'801128904016</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I51" s="0">
-        <v>294</v>
+        <v>29.99</v>
       </c>
       <c r="J51" s="0">
-        <v>0</v>
+        <v>21</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="0">
       <c r="A52" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b2w1i45ul3nmq7ujxfnir/bennett-128904-f.jpg?rlkey=ypcq38fe8nm72stdvvxo3bgsd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B52" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/03ehfj1h0m00gzzat2aw6/mens-bottoms-size-chartsbennett.jpg?rlkey=a1oxmbv267bkuyvb0di3we9xe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>Bennett Men's Shorts</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t>'128904</t>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>ISU BENNET M CL:128904A-S</t>
+          <t>ISU BENNET M CL:128904B-M</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
-          <t>'801128904016</t>
+          <t>'801128904023</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I52" s="0">
         <v>29.99</v>
       </c>
       <c r="J52" s="0">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="0">
       <c r="A53" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b2w1i45ul3nmq7ujxfnir/bennett-128904-f.jpg?rlkey=ypcq38fe8nm72stdvvxo3bgsd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B53" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/03ehfj1h0m00gzzat2aw6/mens-bottoms-size-chartsbennett.jpg?rlkey=a1oxmbv267bkuyvb0di3we9xe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>Bennett Men's Shorts</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t>'128904</t>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>ISU BENNET M CL:128904B-M</t>
+          <t>ISU BENNET M CL:128904C-L</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
-          <t>'801128904023</t>
+          <t>'801128904030</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I53" s="0">
         <v>29.99</v>
       </c>
       <c r="J53" s="0">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="0">
       <c r="A54" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b2w1i45ul3nmq7ujxfnir/bennett-128904-f.jpg?rlkey=ypcq38fe8nm72stdvvxo3bgsd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B54" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/03ehfj1h0m00gzzat2aw6/mens-bottoms-size-chartsbennett.jpg?rlkey=a1oxmbv267bkuyvb0di3we9xe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>Bennett Men's Shorts</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t>'128904</t>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>ISU BENNET M CL:128904C-L</t>
+          <t>ISU BENNET M CL:128904D-XL</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
-          <t>'801128904030</t>
+          <t>'801128904047</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I54" s="0">
         <v>29.99</v>
       </c>
       <c r="J54" s="0">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="0">
       <c r="A55" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b2w1i45ul3nmq7ujxfnir/bennett-128904-f.jpg?rlkey=ypcq38fe8nm72stdvvxo3bgsd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B55" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/03ehfj1h0m00gzzat2aw6/mens-bottoms-size-chartsbennett.jpg?rlkey=a1oxmbv267bkuyvb0di3we9xe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>Bennett Men's Shorts</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t>'128904</t>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>ISU BENNET M CL:128904D-XL</t>
+          <t>ISU BENNET M CL:128904E-2XL</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
-          <t>'801128904047</t>
+          <t>'801128904054</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I55" s="0">
         <v>29.99</v>
       </c>
       <c r="J55" s="0">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="0">
       <c r="A56" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b2w1i45ul3nmq7ujxfnir/bennett-128904-f.jpg?rlkey=ypcq38fe8nm72stdvvxo3bgsd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B56" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/03ehfj1h0m00gzzat2aw6/mens-bottoms-size-chartsbennett.jpg?rlkey=a1oxmbv267bkuyvb0di3we9xe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>Bennett Men's Shorts</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t>'128904</t>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>ISU BENNET M CL:128904E-2XL</t>
+          <t>ISU BENNET M CL:128904F-3XL</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
-          <t>'801128904054</t>
+          <t>'801128904061</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I56" s="0">
         <v>29.99</v>
       </c>
       <c r="J56" s="0">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="0">
       <c r="A57" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b2w1i45ul3nmq7ujxfnir/bennett-128904-f.jpg?rlkey=ypcq38fe8nm72stdvvxo3bgsd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B57" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/03ehfj1h0m00gzzat2aw6/mens-bottoms-size-chartsbennett.jpg?rlkey=a1oxmbv267bkuyvb0di3we9xe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>Bennett Men's Shorts</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t>'128904</t>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>ISU BENNET M CL:128904F-3XL</t>
+          <t>ISU BENNET M CL 12PK:128904Z-12PK</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
-          <t>'801128904061</t>
+          <t>'801128904993</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I57" s="0">
-        <v>29.99</v>
+        <v>294</v>
       </c>
       <c r="J57" s="0">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="0">
       <c r="A58" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b2w1i45ul3nmq7ujxfnir/bennett-128904-f.jpg?rlkey=ypcq38fe8nm72stdvvxo3bgsd&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nuq9j56f6lid18yofhr3q/bennett-128918-f.jpg?rlkey=7vnikqij62q81rugywdf3le3r&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B58" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/03ehfj1h0m00gzzat2aw6/mens-bottoms-size-chartsbennett.jpg?rlkey=a1oxmbv267bkuyvb0di3we9xe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>Bennett Men's Shorts</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
-          <t>'128904</t>
+          <t>'128918</t>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>ISU BENNET M CL 12PK:128904Z-12PK</t>
+          <t>UNI BENNETT M DG:128918A-S</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
-          <t>'801128904993</t>
+          <t>'802128918010</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I58" s="0">
-        <v>294</v>
+        <v>29.99</v>
       </c>
       <c r="J58" s="0">
-        <v>2</v>
+        <v>11</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="0">
       <c r="A59" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nuq9j56f6lid18yofhr3q/bennett-128918-f.jpg?rlkey=7vnikqij62q81rugywdf3le3r&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B59" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/03ehfj1h0m00gzzat2aw6/mens-bottoms-size-chartsbennett.jpg?rlkey=a1oxmbv267bkuyvb0di3we9xe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>Bennett Men's Shorts</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t>'128918</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>UNI BENNETT M DG:128918A-S</t>
+          <t>UNI BENNETT M DG:128918B-M</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
-          <t>'802128918010</t>
+          <t>'802128918027</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I59" s="0">
         <v>29.99</v>
       </c>
       <c r="J59" s="0">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="0">
       <c r="A60" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nuq9j56f6lid18yofhr3q/bennett-128918-f.jpg?rlkey=7vnikqij62q81rugywdf3le3r&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B60" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/03ehfj1h0m00gzzat2aw6/mens-bottoms-size-chartsbennett.jpg?rlkey=a1oxmbv267bkuyvb0di3we9xe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>Bennett Men's Shorts</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t>'128918</t>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>UNI BENNETT M DG:128918B-M</t>
+          <t>UNI BENNET M DG:128918C-L</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
-          <t>'802128918027</t>
+          <t>'802128918034</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I60" s="0">
         <v>29.99</v>
       </c>
       <c r="J60" s="0">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="0">
       <c r="A61" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nuq9j56f6lid18yofhr3q/bennett-128918-f.jpg?rlkey=7vnikqij62q81rugywdf3le3r&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B61" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/03ehfj1h0m00gzzat2aw6/mens-bottoms-size-chartsbennett.jpg?rlkey=a1oxmbv267bkuyvb0di3we9xe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>Bennett Men's Shorts</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t>'128918</t>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>UNI BENNET M DG:128918C-L</t>
+          <t>UNI BENNET M DG:128918D-XL</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
-          <t>'802128918034</t>
+          <t>'802128918041</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I61" s="0">
         <v>29.99</v>
       </c>
       <c r="J61" s="0">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="0">
       <c r="A62" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nuq9j56f6lid18yofhr3q/bennett-128918-f.jpg?rlkey=7vnikqij62q81rugywdf3le3r&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B62" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/03ehfj1h0m00gzzat2aw6/mens-bottoms-size-chartsbennett.jpg?rlkey=a1oxmbv267bkuyvb0di3we9xe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>Bennett Men's Shorts</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t>'128918</t>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>UNI BENNET M DG:128918D-XL</t>
+          <t>UNI BENNET M DG:128918E-2XL</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
-          <t>'802128918041</t>
+          <t>'802128918058</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I62" s="0">
         <v>29.99</v>
       </c>
       <c r="J62" s="0">
         <v>7</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="0">
       <c r="A63" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nuq9j56f6lid18yofhr3q/bennett-128918-f.jpg?rlkey=7vnikqij62q81rugywdf3le3r&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B63" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/03ehfj1h0m00gzzat2aw6/mens-bottoms-size-chartsbennett.jpg?rlkey=a1oxmbv267bkuyvb0di3we9xe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>Bennett Men's Shorts</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t>'128918</t>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>UNI BENNET M DG:128918E-2XL</t>
+          <t>UNI BENNET M DG:128918F-3XL</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
-          <t>'802128918058</t>
+          <t>'802128918065</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I63" s="0">
         <v>29.99</v>
       </c>
       <c r="J63" s="0">
-        <v>7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="0">
       <c r="A64" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nuq9j56f6lid18yofhr3q/bennett-128918-f.jpg?rlkey=7vnikqij62q81rugywdf3le3r&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B64" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/03ehfj1h0m00gzzat2aw6/mens-bottoms-size-chartsbennett.jpg?rlkey=a1oxmbv267bkuyvb0di3we9xe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>Bennett Men's Shorts</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t>'128918</t>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>UNI BENNET M DG:128918F-3XL</t>
+          <t>UNI BENNET M DG 12PK:128918Z-12PK</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
-          <t>'802128918065</t>
+          <t>'802128918997</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I64" s="0">
-        <v>29.99</v>
+        <v>294</v>
       </c>
       <c r="J64" s="0">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="0">
       <c r="A65" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nuq9j56f6lid18yofhr3q/bennett-128918-f.jpg?rlkey=7vnikqij62q81rugywdf3le3r&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xjlrkg75es09elb85vefh/bennett-130607-f.jpg?rlkey=kno2fyj0zzz6o87agmkyf6yoa&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B65" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/03ehfj1h0m00gzzat2aw6/mens-bottoms-size-chartsbennett.jpg?rlkey=a1oxmbv267bkuyvb0di3we9xe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>Bennett Men's Shorts</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
-          <t>'128918</t>
+          <t>'130607</t>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>UNI BENNET M DG 12PK:128918Z-12PK</t>
+          <t>NDSU BENNET M BK:130607A-S</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
-          <t>'802128918997</t>
+          <t>'813130607014</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I65" s="0">
-        <v>294</v>
+        <v>29.99</v>
       </c>
       <c r="J65" s="0">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="0">
       <c r="A66" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xjlrkg75es09elb85vefh/bennett-130607-f.jpg?rlkey=kno2fyj0zzz6o87agmkyf6yoa&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B66" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/03ehfj1h0m00gzzat2aw6/mens-bottoms-size-chartsbennett.jpg?rlkey=a1oxmbv267bkuyvb0di3we9xe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>Bennett Men's Shorts</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t>'130607</t>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>NDSU BENNET M BK:130607A-S</t>
+          <t>NDSU BENNET M BK:130607B-M</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
-          <t>'813130607014</t>
+          <t>'813130607021</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I66" s="0">
         <v>29.99</v>
       </c>
       <c r="J66" s="0">
-        <v>4</v>
+        <v>8</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="0">
       <c r="A67" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xjlrkg75es09elb85vefh/bennett-130607-f.jpg?rlkey=kno2fyj0zzz6o87agmkyf6yoa&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B67" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/03ehfj1h0m00gzzat2aw6/mens-bottoms-size-chartsbennett.jpg?rlkey=a1oxmbv267bkuyvb0di3we9xe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>Bennett Men's Shorts</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t>'130607</t>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>NDSU BENNET M BK:130607B-M</t>
+          <t>NDSU BENNET M BK:130607C-L</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
-          <t>'813130607021</t>
+          <t>'813130607038</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I67" s="0">
         <v>29.99</v>
       </c>
       <c r="J67" s="0">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="0">
       <c r="A68" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xjlrkg75es09elb85vefh/bennett-130607-f.jpg?rlkey=kno2fyj0zzz6o87agmkyf6yoa&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B68" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/03ehfj1h0m00gzzat2aw6/mens-bottoms-size-chartsbennett.jpg?rlkey=a1oxmbv267bkuyvb0di3we9xe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>Bennett Men's Shorts</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t>'130607</t>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>NDSU BENNET M BK:130607C-L</t>
+          <t>NDSU BENNET M BK:130607D-XL</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
-          <t>'813130607038</t>
+          <t>'813130607045</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I68" s="0">
         <v>29.99</v>
       </c>
       <c r="J68" s="0">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="0">
       <c r="A69" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xjlrkg75es09elb85vefh/bennett-130607-f.jpg?rlkey=kno2fyj0zzz6o87agmkyf6yoa&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B69" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/03ehfj1h0m00gzzat2aw6/mens-bottoms-size-chartsbennett.jpg?rlkey=a1oxmbv267bkuyvb0di3we9xe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>Bennett Men's Shorts</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t>'130607</t>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>NDSU BENNET M BK:130607D-XL</t>
+          <t>NDSU BENNET M BK:130607E-2XL</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
-          <t>'813130607045</t>
+          <t>'813130607052</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I69" s="0">
         <v>29.99</v>
       </c>
       <c r="J69" s="0">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="0">
       <c r="A70" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xjlrkg75es09elb85vefh/bennett-130607-f.jpg?rlkey=kno2fyj0zzz6o87agmkyf6yoa&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B70" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/03ehfj1h0m00gzzat2aw6/mens-bottoms-size-chartsbennett.jpg?rlkey=a1oxmbv267bkuyvb0di3we9xe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>Bennett Men's Shorts</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t>'130607</t>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>NDSU BENNET M BK:130607E-2XL</t>
+          <t>NDSU BENNET M BK:130607F-3XL</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
-          <t>'813130607052</t>
+          <t>'813130607069</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I70" s="0">
         <v>29.99</v>
       </c>
       <c r="J70" s="0">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="0">
       <c r="A71" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xjlrkg75es09elb85vefh/bennett-130607-f.jpg?rlkey=kno2fyj0zzz6o87agmkyf6yoa&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B71" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/03ehfj1h0m00gzzat2aw6/mens-bottoms-size-chartsbennett.jpg?rlkey=a1oxmbv267bkuyvb0di3we9xe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>Bennett Men's Shorts</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t>'130607</t>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>NDSU BENNET M BK:130607F-3XL</t>
+          <t>NDSU BENNET M BK 12PK:130607Z-12PK</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
-          <t>'813130607069</t>
+          <t>'813130607991</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I71" s="0">
-        <v>29.99</v>
+        <v>294</v>
       </c>
       <c r="J71" s="0">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="0">
       <c r="A72" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xjlrkg75es09elb85vefh/bennett-130607-f.jpg?rlkey=kno2fyj0zzz6o87agmkyf6yoa&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hoqce54impfe9fxj4si9x/f22-65bc.jpg?rlkey=a23jg4sm1iwh2y7lric7jd0ih&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B72" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/03ehfj1h0m00gzzat2aw6/mens-bottoms-size-chartsbennett.jpg?rlkey=a1oxmbv267bkuyvb0di3we9xe&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7vi9n9iwwznsus1zzipkc/womens-size-chartsnicole.jpg?rlkey=eww3iiwpj8br1ulb5wsdniaib&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t>Bennett Men's Shorts</t>
+          <t>Nicole Women's Shorts</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
-          <t>'130607</t>
+          <t>'127057</t>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>NDSU BENNET M BK 12PK:130607Z-12PK</t>
+          <t>IOWA NICOLE W BK:127057A-S</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
-          <t>'813130607991</t>
+          <t>'800127057013</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I72" s="0">
-        <v>294</v>
+        <v>29.99</v>
       </c>
       <c r="J72" s="0">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="0">
       <c r="A73" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hoqce54impfe9fxj4si9x/f22-65bc.jpg?rlkey=a23jg4sm1iwh2y7lric7jd0ih&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B73" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7vi9n9iwwznsus1zzipkc/womens-size-chartsnicole.jpg?rlkey=eww3iiwpj8br1ulb5wsdniaib&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>Nicole Women's Shorts</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t>'127057</t>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>IOWA NICOLE W BK:127057A-S</t>
+          <t>IOWA NICOLE W BK:127057B-M</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
-          <t>'800127057013</t>
+          <t>'800127057020</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I73" s="0">
         <v>29.99</v>
       </c>
       <c r="J73" s="0">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="0">
       <c r="A74" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hoqce54impfe9fxj4si9x/f22-65bc.jpg?rlkey=a23jg4sm1iwh2y7lric7jd0ih&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B74" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7vi9n9iwwznsus1zzipkc/womens-size-chartsnicole.jpg?rlkey=eww3iiwpj8br1ulb5wsdniaib&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>Nicole Women's Shorts</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t>'127057</t>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>IOWA NICOLE W BK:127057B-M</t>
+          <t>IOWA NICOLE W BK:127057C-L</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
-          <t>'800127057020</t>
+          <t>'800127057037</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I74" s="0">
         <v>29.99</v>
       </c>
       <c r="J74" s="0">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="0">
       <c r="A75" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hoqce54impfe9fxj4si9x/f22-65bc.jpg?rlkey=a23jg4sm1iwh2y7lric7jd0ih&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B75" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7vi9n9iwwznsus1zzipkc/womens-size-chartsnicole.jpg?rlkey=eww3iiwpj8br1ulb5wsdniaib&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>Nicole Women's Shorts</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t>'127057</t>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>IOWA NICOLE W BK:127057C-L</t>
+          <t>IOWA NICOLE W BK:127057D-XL</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
-          <t>'800127057037</t>
+          <t>'800127057044</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I75" s="0">
         <v>29.99</v>
       </c>
       <c r="J75" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="0">
       <c r="A76" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hoqce54impfe9fxj4si9x/f22-65bc.jpg?rlkey=a23jg4sm1iwh2y7lric7jd0ih&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B76" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7vi9n9iwwznsus1zzipkc/womens-size-chartsnicole.jpg?rlkey=eww3iiwpj8br1ulb5wsdniaib&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>Nicole Women's Shorts</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t>'127057</t>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>IOWA NICOLE W BK:127057D-XL</t>
+          <t>IOWA NICOLE W BK:127057E-2XL</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
-          <t>'800127057044</t>
+          <t>'800127057051</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I76" s="0">
-        <v>29.99</v>
+        <v>31.99</v>
       </c>
       <c r="J76" s="0">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="0">
       <c r="A77" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hoqce54impfe9fxj4si9x/f22-65bc.jpg?rlkey=a23jg4sm1iwh2y7lric7jd0ih&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B77" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7vi9n9iwwznsus1zzipkc/womens-size-chartsnicole.jpg?rlkey=eww3iiwpj8br1ulb5wsdniaib&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>Nicole Women's Shorts</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t>'127057</t>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>IOWA NICOLE W BK:127057E-2XL</t>
+          <t>IOWA NICOLE W BK:127057F-3XL</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
-          <t>'800127057051</t>
+          <t>'800127057068</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I77" s="0">
         <v>31.99</v>
       </c>
       <c r="J77" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="0">
       <c r="A78" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hoqce54impfe9fxj4si9x/f22-65bc.jpg?rlkey=a23jg4sm1iwh2y7lric7jd0ih&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B78" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7vi9n9iwwznsus1zzipkc/womens-size-chartsnicole.jpg?rlkey=eww3iiwpj8br1ulb5wsdniaib&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>Nicole Women's Shorts</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t>'127057</t>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>IOWA NICOLE W BK:127057F-3XL</t>
+          <t>IOWA NICOLE W BK 12PK:127057Z-12PK</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
-          <t>'800127057068</t>
+          <t>'800127057990</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I78" s="0">
-        <v>31.99</v>
+        <v>288</v>
       </c>
       <c r="J78" s="0">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="0">
       <c r="A79" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hoqce54impfe9fxj4si9x/f22-65bc.jpg?rlkey=a23jg4sm1iwh2y7lric7jd0ih&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eerl0fon2w81gk8x37trx/128941-af.jpg?rlkey=0hti6jhzakx9cw5szvuvpoxyo&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B79" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7vi9n9iwwznsus1zzipkc/womens-size-chartsnicole.jpg?rlkey=eww3iiwpj8br1ulb5wsdniaib&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>Nicole Women's Shorts</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
-          <t>'127057</t>
+          <t>'128941</t>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>IOWA NICOLE W BK 12PK:127057Z-12PK</t>
+          <t>ISU NICOLE W BK:128941A-S</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
-          <t>'800127057990</t>
+          <t>'801128941011</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I79" s="0">
-        <v>288</v>
+        <v>29.99</v>
       </c>
       <c r="J79" s="0">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="0">
       <c r="A80" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eerl0fon2w81gk8x37trx/128941-af.jpg?rlkey=0hti6jhzakx9cw5szvuvpoxyo&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B80" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7vi9n9iwwznsus1zzipkc/womens-size-chartsnicole.jpg?rlkey=eww3iiwpj8br1ulb5wsdniaib&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>Nicole Women's Shorts</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t>'128941</t>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>ISU NICOLE W BK:128941A-S</t>
+          <t>ISU NICOLE W BK:128941B-M</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
-          <t>'801128941011</t>
+          <t>'801128941028</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I80" s="0">
         <v>29.99</v>
       </c>
       <c r="J80" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="0">
       <c r="A81" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eerl0fon2w81gk8x37trx/128941-af.jpg?rlkey=0hti6jhzakx9cw5szvuvpoxyo&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B81" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7vi9n9iwwznsus1zzipkc/womens-size-chartsnicole.jpg?rlkey=eww3iiwpj8br1ulb5wsdniaib&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>Nicole Women's Shorts</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t>'128941</t>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>ISU NICOLE W BK:128941B-M</t>
+          <t>ISU NICOLE W BK:128941C-L</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
-          <t>'801128941028</t>
+          <t>'801128941035</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I81" s="0">
         <v>29.99</v>
       </c>
       <c r="J81" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="0">
       <c r="A82" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eerl0fon2w81gk8x37trx/128941-af.jpg?rlkey=0hti6jhzakx9cw5szvuvpoxyo&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B82" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7vi9n9iwwznsus1zzipkc/womens-size-chartsnicole.jpg?rlkey=eww3iiwpj8br1ulb5wsdniaib&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>Nicole Women's Shorts</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t>'128941</t>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>ISU NICOLE W BK:128941C-L</t>
+          <t>ISU NICOLE W BK:128941D-XL</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
-          <t>'801128941035</t>
+          <t>'801128941042</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I82" s="0">
         <v>29.99</v>
       </c>
       <c r="J82" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="0">
       <c r="A83" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eerl0fon2w81gk8x37trx/128941-af.jpg?rlkey=0hti6jhzakx9cw5szvuvpoxyo&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B83" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7vi9n9iwwznsus1zzipkc/womens-size-chartsnicole.jpg?rlkey=eww3iiwpj8br1ulb5wsdniaib&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>Nicole Women's Shorts</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t>'128941</t>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>ISU NICOLE W BK:128941D-XL</t>
+          <t>ISU NICOLE W BK:128941E-2XL</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
-          <t>'801128941042</t>
+          <t>'801128941059</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I83" s="0">
-        <v>29.99</v>
+        <v>31.99</v>
       </c>
       <c r="J83" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="0">
       <c r="A84" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eerl0fon2w81gk8x37trx/128941-af.jpg?rlkey=0hti6jhzakx9cw5szvuvpoxyo&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B84" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7vi9n9iwwznsus1zzipkc/womens-size-chartsnicole.jpg?rlkey=eww3iiwpj8br1ulb5wsdniaib&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>Nicole Women's Shorts</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t>'128941</t>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>ISU NICOLE W BK:128941E-2XL</t>
+          <t>ISU NICOLE W BK:128941F-3XL</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
-          <t>'801128941059</t>
+          <t>'801128941066</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I84" s="0">
         <v>31.99</v>
       </c>
       <c r="J84" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="0">
       <c r="A85" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eerl0fon2w81gk8x37trx/128941-af.jpg?rlkey=0hti6jhzakx9cw5szvuvpoxyo&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B85" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7vi9n9iwwznsus1zzipkc/womens-size-chartsnicole.jpg?rlkey=eww3iiwpj8br1ulb5wsdniaib&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>Nicole Women's Shorts</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t>'128941</t>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>ISU NICOLE W BK:128941F-3XL</t>
+          <t>ISU NICOLE W BK 12PK:128941Z-12PK</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
-          <t>'801128941066</t>
+          <t>'801128941998</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I85" s="0">
-        <v>31.99</v>
+        <v>288</v>
       </c>
       <c r="J85" s="0">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="0">
       <c r="A86" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eerl0fon2w81gk8x37trx/128941-af.jpg?rlkey=0hti6jhzakx9cw5szvuvpoxyo&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sg0nram8cw7b008745xgp/128940-af.jpg?rlkey=oa8ruust64x864tmk561a5705&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B86" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7vi9n9iwwznsus1zzipkc/womens-size-chartsnicole.jpg?rlkey=eww3iiwpj8br1ulb5wsdniaib&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>Nicole Women's Shorts</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
-          <t>'128941</t>
+          <t>'128940</t>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>ISU NICOLE W BK 12PK:128941Z-12PK</t>
+          <t>UNI NICOLE W BK:128940A-S</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
-          <t>'801128941998</t>
+          <t>'802128940011</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I86" s="0">
-        <v>288</v>
+        <v>29.99</v>
       </c>
       <c r="J86" s="0">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="0">
       <c r="A87" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sg0nram8cw7b008745xgp/128940-af.jpg?rlkey=oa8ruust64x864tmk561a5705&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B87" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7vi9n9iwwznsus1zzipkc/womens-size-chartsnicole.jpg?rlkey=eww3iiwpj8br1ulb5wsdniaib&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>Nicole Women's Shorts</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t>'128940</t>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>UNI NICOLE W BK:128940A-S</t>
+          <t>UNI NICOLE W BK:128940B-M</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
-          <t>'802128940011</t>
+          <t>'802128940028</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I87" s="0">
         <v>29.99</v>
       </c>
       <c r="J87" s="0">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="0">
       <c r="A88" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sg0nram8cw7b008745xgp/128940-af.jpg?rlkey=oa8ruust64x864tmk561a5705&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B88" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7vi9n9iwwznsus1zzipkc/womens-size-chartsnicole.jpg?rlkey=eww3iiwpj8br1ulb5wsdniaib&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>Nicole Women's Shorts</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t>'128940</t>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>UNI NICOLE W BK:128940B-M</t>
+          <t>UNI NICOLE W BK:128940C-L</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
-          <t>'802128940028</t>
+          <t>'802128940035</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I88" s="0">
         <v>29.99</v>
       </c>
       <c r="J88" s="0">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="0">
       <c r="A89" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sg0nram8cw7b008745xgp/128940-af.jpg?rlkey=oa8ruust64x864tmk561a5705&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B89" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7vi9n9iwwznsus1zzipkc/womens-size-chartsnicole.jpg?rlkey=eww3iiwpj8br1ulb5wsdniaib&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>Nicole Women's Shorts</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t>'128940</t>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>UNI NICOLE W BK:128940C-L</t>
+          <t>UNI NICOLE W BK:128940D-XL</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
-          <t>'802128940035</t>
+          <t>'802128940042</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I89" s="0">
         <v>29.99</v>
       </c>
       <c r="J89" s="0">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="0">
       <c r="A90" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sg0nram8cw7b008745xgp/128940-af.jpg?rlkey=oa8ruust64x864tmk561a5705&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B90" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7vi9n9iwwznsus1zzipkc/womens-size-chartsnicole.jpg?rlkey=eww3iiwpj8br1ulb5wsdniaib&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>Nicole Women's Shorts</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t>'128940</t>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>UNI NICOLE W BK:128940D-XL</t>
+          <t>UNI NICOLE W BK:128940E-2XL</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
-          <t>'802128940042</t>
+          <t>'802128940059</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I90" s="0">
-        <v>29.99</v>
+        <v>31.99</v>
       </c>
       <c r="J90" s="0">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="0">
       <c r="A91" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sg0nram8cw7b008745xgp/128940-af.jpg?rlkey=oa8ruust64x864tmk561a5705&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B91" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7vi9n9iwwznsus1zzipkc/womens-size-chartsnicole.jpg?rlkey=eww3iiwpj8br1ulb5wsdniaib&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>Nicole Women's Shorts</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t>'128940</t>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>UNI NICOLE W BK:128940E-2XL</t>
+          <t>UNI NICOLE W BK:128940F-3XL</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
-          <t>'802128940059</t>
+          <t>'802128940066</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I91" s="0">
         <v>31.99</v>
       </c>
       <c r="J91" s="0">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="0">
       <c r="A92" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sg0nram8cw7b008745xgp/128940-af.jpg?rlkey=oa8ruust64x864tmk561a5705&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B92" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7vi9n9iwwznsus1zzipkc/womens-size-chartsnicole.jpg?rlkey=eww3iiwpj8br1ulb5wsdniaib&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>Nicole Women's Shorts</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t>'128940</t>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>UNI NICOLE W BK:128940F-3XL</t>
+          <t>UNI NICOLE W BK 12PK:128940Z-12PK</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
-          <t>'802128940066</t>
+          <t>'802128940998</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I92" s="0">
-        <v>31.99</v>
+        <v>288</v>
       </c>
       <c r="J92" s="0">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="0">
       <c r="A93" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sg0nram8cw7b008745xgp/128940-af.jpg?rlkey=oa8ruust64x864tmk561a5705&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kz1thh31373u9zoqhtzyl/130787-af.jpg?rlkey=agl2qkm9crnlf3vvnbk2qngt0&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B93" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7vi9n9iwwznsus1zzipkc/womens-size-chartsnicole.jpg?rlkey=eww3iiwpj8br1ulb5wsdniaib&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>Nicole Women's Shorts</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
-          <t>'128940</t>
+          <t>'130787</t>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>UNI NICOLE W BK 12PK:128940Z-12PK</t>
+          <t>USD NICOLE W DG:130787A-S</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
-          <t>'802128940998</t>
+          <t>'811130787019</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I93" s="0">
-        <v>288</v>
+        <v>29.99</v>
       </c>
       <c r="J93" s="0">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="0">
       <c r="A94" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kz1thh31373u9zoqhtzyl/130787-af.jpg?rlkey=agl2qkm9crnlf3vvnbk2qngt0&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B94" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7vi9n9iwwznsus1zzipkc/womens-size-chartsnicole.jpg?rlkey=eww3iiwpj8br1ulb5wsdniaib&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>Nicole Women's Shorts</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t>'130787</t>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>USD NICOLE W DG:130787A-S</t>
+          <t>USD NICOLE W DG:130787B-M</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
-          <t>'811130787019</t>
+          <t>'811130787026</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I94" s="0">
         <v>29.99</v>
       </c>
       <c r="J94" s="0">
-        <v>4</v>
+        <v>8</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="0">
       <c r="A95" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kz1thh31373u9zoqhtzyl/130787-af.jpg?rlkey=agl2qkm9crnlf3vvnbk2qngt0&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B95" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7vi9n9iwwznsus1zzipkc/womens-size-chartsnicole.jpg?rlkey=eww3iiwpj8br1ulb5wsdniaib&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>Nicole Women's Shorts</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t>'130787</t>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>USD NICOLE W DG:130787B-M</t>
+          <t>USD NICOLE W DG:130787C-L</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
-          <t>'811130787026</t>
+          <t>'811130787033</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I95" s="0">
         <v>29.99</v>
       </c>
       <c r="J95" s="0">
         <v>8</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="0">
       <c r="A96" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kz1thh31373u9zoqhtzyl/130787-af.jpg?rlkey=agl2qkm9crnlf3vvnbk2qngt0&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B96" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7vi9n9iwwznsus1zzipkc/womens-size-chartsnicole.jpg?rlkey=eww3iiwpj8br1ulb5wsdniaib&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>Nicole Women's Shorts</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t>'130787</t>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>USD NICOLE W DG:130787C-L</t>
+          <t>USD NICOLE W DG:130787D-XL</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
-          <t>'811130787033</t>
+          <t>'811130787040</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I96" s="0">
         <v>29.99</v>
       </c>
       <c r="J96" s="0">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="0">
       <c r="A97" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kz1thh31373u9zoqhtzyl/130787-af.jpg?rlkey=agl2qkm9crnlf3vvnbk2qngt0&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B97" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7vi9n9iwwznsus1zzipkc/womens-size-chartsnicole.jpg?rlkey=eww3iiwpj8br1ulb5wsdniaib&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>Nicole Women's Shorts</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t>'130787</t>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>USD NICOLE W DG:130787D-XL</t>
+          <t>USD NICOLE W DG:130787E-2XL</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
-          <t>'811130787040</t>
+          <t>'811130787057</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I97" s="0">
-        <v>29.99</v>
+        <v>31.99</v>
       </c>
       <c r="J97" s="0">
         <v>4</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="0">
       <c r="A98" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kz1thh31373u9zoqhtzyl/130787-af.jpg?rlkey=agl2qkm9crnlf3vvnbk2qngt0&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B98" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7vi9n9iwwznsus1zzipkc/womens-size-chartsnicole.jpg?rlkey=eww3iiwpj8br1ulb5wsdniaib&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>Nicole Women's Shorts</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t>'130787</t>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>USD NICOLE W DG:130787E-2XL</t>
+          <t>USD NICOLE W DG:130787F-3XL</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
-          <t>'811130787057</t>
+          <t>'811130787064</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I98" s="0">
         <v>31.99</v>
       </c>
       <c r="J98" s="0">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="0">
       <c r="A99" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kz1thh31373u9zoqhtzyl/130787-af.jpg?rlkey=agl2qkm9crnlf3vvnbk2qngt0&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B99" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7vi9n9iwwznsus1zzipkc/womens-size-chartsnicole.jpg?rlkey=eww3iiwpj8br1ulb5wsdniaib&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>Nicole Women's Shorts</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t>'130787</t>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>USD NICOLE W DG:130787F-3XL</t>
+          <t>USD NICOLE W DG 12PK:130787Z-12PK</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
-          <t>'811130787064</t>
+          <t>'811130787996</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I99" s="0">
-        <v>31.99</v>
+        <v>288</v>
       </c>
       <c r="J99" s="0">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="0">
       <c r="A100" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kz1thh31373u9zoqhtzyl/130787-af.jpg?rlkey=agl2qkm9crnlf3vvnbk2qngt0&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zbc1smtul540gf71j6s8x/f22-120bc2.jpg?rlkey=6qcexjfrqzfu0zozk2u5h1bhm&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B100" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7vi9n9iwwznsus1zzipkc/womens-size-chartsnicole.jpg?rlkey=eww3iiwpj8br1ulb5wsdniaib&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
-          <t>Nicole Women's Shorts</t>
+          <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
-          <t>'130787</t>
+          <t>'126957</t>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>USD NICOLE W DG 12PK:130787Z-12PK</t>
+          <t>IOWA AHRENS M BK:126957A-S</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
-          <t>'811130787996</t>
+          <t>'800126957048</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I100" s="0">
-        <v>288</v>
+        <v>49.99</v>
       </c>
       <c r="J100" s="0">
-        <v>2</v>
+        <v>21</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="0">
       <c r="A101" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zbc1smtul540gf71j6s8x/f22-120bc2.jpg?rlkey=6qcexjfrqzfu0zozk2u5h1bhm&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B101" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t>'126957</t>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>IOWA AHRENS M BK:126957A-S</t>
+          <t>IOWA AHRENS M BK:126957B-M</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
-          <t>'800126957048</t>
+          <t>'800126957055</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I101" s="0">
         <v>49.99</v>
       </c>
       <c r="J101" s="0">
-        <v>17</v>
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="0">
       <c r="A102" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zbc1smtul540gf71j6s8x/f22-120bc2.jpg?rlkey=6qcexjfrqzfu0zozk2u5h1bhm&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B102" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t>'126957</t>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>IOWA AHRENS M BK:126957B-M</t>
+          <t>IOWA AHRENS M BK:126957C-L</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
-          <t>'800126957055</t>
+          <t>'800126957062</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I102" s="0">
         <v>49.99</v>
       </c>
       <c r="J102" s="0">
-        <v>6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="0">
       <c r="A103" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zbc1smtul540gf71j6s8x/f22-120bc2.jpg?rlkey=6qcexjfrqzfu0zozk2u5h1bhm&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B103" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t>'126957</t>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>IOWA AHRENS M BK:126957C-L</t>
+          <t>IOWA AHRENS M BK:126957D-XL</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
-          <t>'800126957062</t>
+          <t>'800126957079</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I103" s="0">
         <v>49.99</v>
       </c>
       <c r="J103" s="0">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="0">
       <c r="A104" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zbc1smtul540gf71j6s8x/f22-120bc2.jpg?rlkey=6qcexjfrqzfu0zozk2u5h1bhm&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B104" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t>'126957</t>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>IOWA AHRENS M BK:126957D-XL</t>
+          <t>IOWA AHRENS M BK:126957E-2XL</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
-          <t>'800126957079</t>
+          <t>'800126957086</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I104" s="0">
         <v>49.99</v>
       </c>
       <c r="J104" s="0">
-        <v>3</v>
+        <v>13</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="0">
       <c r="A105" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zbc1smtul540gf71j6s8x/f22-120bc2.jpg?rlkey=6qcexjfrqzfu0zozk2u5h1bhm&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B105" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t>'126957</t>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>IOWA AHRENS M BK:126957E-2XL</t>
+          <t>IOWA AHRENS M BK:126957F-3XL</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
-          <t>'800126957086</t>
+          <t>'800126957093</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I105" s="0">
         <v>49.99</v>
       </c>
       <c r="J105" s="0">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="0">
       <c r="A106" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zbc1smtul540gf71j6s8x/f22-120bc2.jpg?rlkey=6qcexjfrqzfu0zozk2u5h1bhm&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B106" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t>'126957</t>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>IOWA AHRENS M BK:126957F-3XL</t>
+          <t>IOWA AHRENS M BK 12PK:126957Z-12PK</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
-          <t>'800126957093</t>
+          <t>'800126957994</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I106" s="0">
-        <v>49.99</v>
+        <v>482</v>
       </c>
       <c r="J106" s="0">
-        <v>9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="0">
       <c r="A107" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zbc1smtul540gf71j6s8x/f22-120bc2.jpg?rlkey=6qcexjfrqzfu0zozk2u5h1bhm&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ktdlgxa6ycnlkgkh4aplh/ahrens-129917-f.jpg?rlkey=9b75k036qxy2pgz6sftg3ynlq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B107" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
-          <t>'126957</t>
+          <t>'129917</t>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>IOWA AHRENS M BK 12PK:126957Z-12PK</t>
+          <t>DRK AHRENS M RL:129917A-S</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
-          <t>'800126957994</t>
+          <t>'817129917047</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I107" s="0">
-        <v>482</v>
+        <v>49.99</v>
       </c>
       <c r="J107" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="0">
       <c r="A108" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ktdlgxa6ycnlkgkh4aplh/ahrens-129917-f.jpg?rlkey=9b75k036qxy2pgz6sftg3ynlq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B108" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t>'129917</t>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>DRK AHRENS M RL:129917A-S</t>
+          <t>DRK AHRENS M RL:129917B-M</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
-          <t>'817129917047</t>
+          <t>'817129917054</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I108" s="0">
         <v>49.99</v>
       </c>
       <c r="J108" s="0">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="0">
       <c r="A109" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ktdlgxa6ycnlkgkh4aplh/ahrens-129917-f.jpg?rlkey=9b75k036qxy2pgz6sftg3ynlq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B109" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t>'129917</t>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>DRK AHRENS M RL:129917B-M</t>
+          <t>DRK AHRENS M RL:129917C-L</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
-          <t>'817129917054</t>
+          <t>'817129917061</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I109" s="0">
         <v>49.99</v>
       </c>
       <c r="J109" s="0">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="0">
       <c r="A110" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ktdlgxa6ycnlkgkh4aplh/ahrens-129917-f.jpg?rlkey=9b75k036qxy2pgz6sftg3ynlq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B110" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t>'129917</t>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>DRK AHRENS M RL:129917C-L</t>
+          <t>DRK AHRENS M RL:129917D-XL</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
-          <t>'817129917061</t>
+          <t>'817129917078</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I110" s="0">
         <v>49.99</v>
       </c>
       <c r="J110" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="0">
       <c r="A111" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ktdlgxa6ycnlkgkh4aplh/ahrens-129917-f.jpg?rlkey=9b75k036qxy2pgz6sftg3ynlq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B111" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t>'129917</t>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>DRK AHRENS M RL:129917D-XL</t>
+          <t>DRK AHRENS M RL:129917E-2XL</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
-          <t>'817129917078</t>
+          <t>'817129917085</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I111" s="0">
         <v>49.99</v>
       </c>
       <c r="J111" s="0">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="0">
       <c r="A112" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ktdlgxa6ycnlkgkh4aplh/ahrens-129917-f.jpg?rlkey=9b75k036qxy2pgz6sftg3ynlq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B112" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t>'129917</t>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>DRK AHRENS M RL:129917E-2XL</t>
+          <t>DRK AHRENS M RL:129917F-3XL</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
-          <t>'817129917085</t>
+          <t>'817129917092</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I112" s="0">
         <v>49.99</v>
       </c>
       <c r="J112" s="0">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="0">
       <c r="A113" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ktdlgxa6ycnlkgkh4aplh/ahrens-129917-f.jpg?rlkey=9b75k036qxy2pgz6sftg3ynlq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B113" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t>'129917</t>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>DRK AHRENS M RL:129917F-3XL</t>
+          <t>DRK AHRENS M RL 12PK:129917Z-12PK</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
-          <t>'817129917092</t>
+          <t>'817129917993</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I113" s="0">
-        <v>49.99</v>
+        <v>482</v>
       </c>
       <c r="J113" s="0">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="0">
       <c r="A114" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ktdlgxa6ycnlkgkh4aplh/ahrens-129917-f.jpg?rlkey=9b75k036qxy2pgz6sftg3ynlq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ejofva7wfrgiv4xhm1jrm/ahrens-129916-f.jpg?rlkey=7jsjcz1k7z3193v7o836f8m8o&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B114" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
-          <t>'129917</t>
+          <t>'129916</t>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>DRK AHRENS M RL 12PK:129917Z-12PK</t>
+          <t>UNI AHRENS M PE:129916A-S</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
-          <t>'817129917993</t>
+          <t>'802129916046</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I114" s="0">
-        <v>482</v>
+        <v>49.99</v>
       </c>
       <c r="J114" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="0">
       <c r="A115" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ejofva7wfrgiv4xhm1jrm/ahrens-129916-f.jpg?rlkey=7jsjcz1k7z3193v7o836f8m8o&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B115" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t>'129916</t>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>UNI AHRENS M PE:129916A-S</t>
+          <t>UNI AHRENS M PE:129916B-M</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
-          <t>'802129916046</t>
+          <t>'802129916053</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I115" s="0">
         <v>49.99</v>
       </c>
       <c r="J115" s="0">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="0">
       <c r="A116" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ejofva7wfrgiv4xhm1jrm/ahrens-129916-f.jpg?rlkey=7jsjcz1k7z3193v7o836f8m8o&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B116" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t>'129916</t>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>UNI AHRENS M PE:129916B-M</t>
+          <t>UNI AHRENS M PE:129916C-L</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
-          <t>'802129916053</t>
+          <t>'802129916060</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I116" s="0">
         <v>49.99</v>
       </c>
       <c r="J116" s="0">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="0">
       <c r="A117" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ejofva7wfrgiv4xhm1jrm/ahrens-129916-f.jpg?rlkey=7jsjcz1k7z3193v7o836f8m8o&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B117" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t>'129916</t>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>UNI AHRENS M PE:129916C-L</t>
+          <t>UNI AHRENS M PE:129916D-XL</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
-          <t>'802129916060</t>
+          <t>'802129916077</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I117" s="0">
         <v>49.99</v>
       </c>
       <c r="J117" s="0">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="0">
       <c r="A118" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ejofva7wfrgiv4xhm1jrm/ahrens-129916-f.jpg?rlkey=7jsjcz1k7z3193v7o836f8m8o&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B118" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t>'129916</t>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>UNI AHRENS M PE:129916D-XL</t>
+          <t>UNI AHRENS M PE:129916E-2XL</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
-          <t>'802129916077</t>
+          <t>'802129916084</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I118" s="0">
         <v>49.99</v>
       </c>
       <c r="J118" s="0">
-        <v>9</v>
+        <v>4</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="0">
       <c r="A119" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ejofva7wfrgiv4xhm1jrm/ahrens-129916-f.jpg?rlkey=7jsjcz1k7z3193v7o836f8m8o&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B119" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t>'129916</t>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>UNI AHRENS M PE:129916E-2XL</t>
+          <t>UNI AHRENS M PE:129916F-3XL</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
-          <t>'802129916084</t>
+          <t>'802129916091</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I119" s="0">
         <v>49.99</v>
       </c>
       <c r="J119" s="0">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="0">
       <c r="A120" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ejofva7wfrgiv4xhm1jrm/ahrens-129916-f.jpg?rlkey=7jsjcz1k7z3193v7o836f8m8o&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B120" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t>'129916</t>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>UNI AHRENS M PE:129916F-3XL</t>
+          <t>UNI AHRENS M PE 12PK:129916Z-12PK</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
-          <t>'802129916091</t>
+          <t>'802129916992</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I120" s="0">
-        <v>49.99</v>
+        <v>482</v>
       </c>
       <c r="J120" s="0">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="0">
       <c r="A121" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ejofva7wfrgiv4xhm1jrm/ahrens-129916-f.jpg?rlkey=7jsjcz1k7z3193v7o836f8m8o&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7xcjhxdegak84uwxbda3x/ahrens-129915-f.jpg?rlkey=kjdcwqg4yrxzhi74pfwftr4h3&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B121" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
-          <t>'129916</t>
+          <t>'129915</t>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>UNI AHRENS M PE 12PK:129916Z-12PK</t>
+          <t>ISU AHRENS M CL:129915A-S</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
-          <t>'802129916992</t>
+          <t>'801129915042</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I121" s="0">
-        <v>482</v>
+        <v>49.99</v>
       </c>
       <c r="J121" s="0">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="0">
       <c r="A122" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7xcjhxdegak84uwxbda3x/ahrens-129915-f.jpg?rlkey=kjdcwqg4yrxzhi74pfwftr4h3&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B122" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t>'129915</t>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>ISU AHRENS M CL:129915A-S</t>
+          <t>ISU AHRENS M CL:129915B-M</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
-          <t>'801129915042</t>
+          <t>'801129915059</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I122" s="0">
         <v>49.99</v>
       </c>
       <c r="J122" s="0">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="0">
       <c r="A123" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7xcjhxdegak84uwxbda3x/ahrens-129915-f.jpg?rlkey=kjdcwqg4yrxzhi74pfwftr4h3&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B123" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t>'129915</t>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>ISU AHRENS M CL:129915B-M</t>
+          <t>ISU AHRENS M CL:129915C-L</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
-          <t>'801129915059</t>
+          <t>'801129915066</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I123" s="0">
         <v>49.99</v>
       </c>
       <c r="J123" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="0">
       <c r="A124" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7xcjhxdegak84uwxbda3x/ahrens-129915-f.jpg?rlkey=kjdcwqg4yrxzhi74pfwftr4h3&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B124" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t>'129915</t>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>ISU AHRENS M CL:129915C-L</t>
+          <t>ISU AHRENS M CL:129915D-XL</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
-          <t>'801129915066</t>
+          <t>'801129915073</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I124" s="0">
         <v>49.99</v>
       </c>
       <c r="J124" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="0">
       <c r="A125" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7xcjhxdegak84uwxbda3x/ahrens-129915-f.jpg?rlkey=kjdcwqg4yrxzhi74pfwftr4h3&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B125" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t>'129915</t>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>ISU AHRENS M CL:129915D-XL</t>
+          <t>ISU AHRENS M CL:129915E-2XL</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
-          <t>'801129915073</t>
+          <t>'801129915080</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I125" s="0">
         <v>49.99</v>
       </c>
       <c r="J125" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="0">
       <c r="A126" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7xcjhxdegak84uwxbda3x/ahrens-129915-f.jpg?rlkey=kjdcwqg4yrxzhi74pfwftr4h3&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B126" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t>'129915</t>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>ISU AHRENS M CL:129915E-2XL</t>
+          <t>ISU AHRENS M CL:129915F-3XL</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
-          <t>'801129915080</t>
+          <t>'801129915097</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I126" s="0">
         <v>49.99</v>
       </c>
       <c r="J126" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="0">
       <c r="A127" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7xcjhxdegak84uwxbda3x/ahrens-129915-f.jpg?rlkey=kjdcwqg4yrxzhi74pfwftr4h3&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B127" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t>'129915</t>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>ISU AHRENS M CL:129915F-3XL</t>
+          <t>ISU AHRENS M CL 12PK:129915Z-12PK</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
-          <t>'801129915097</t>
+          <t>'801129915998</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I127" s="0">
-        <v>49.99</v>
+        <v>482</v>
       </c>
       <c r="J127" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="0">
       <c r="A128" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7xcjhxdegak84uwxbda3x/ahrens-129915-f.jpg?rlkey=kjdcwqg4yrxzhi74pfwftr4h3&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3ub21m0d8gd7cfrd99bde/ahrens-130528-f.jpg?rlkey=57jeq73jijg3ayetlr9yeykbg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B128" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
-          <t>'129915</t>
+          <t>'130528</t>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>ISU AHRENS M CL 12PK:129915Z-12PK</t>
+          <t>CU AHRENS M NY:130528A-S</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
-          <t>'801129915998</t>
+          <t>'810130528042</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I128" s="0">
-        <v>482</v>
+        <v>49.99</v>
       </c>
       <c r="J128" s="0">
-        <v>0</v>
+        <v>12</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="0">
       <c r="A129" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3ub21m0d8gd7cfrd99bde/ahrens-130528-f.jpg?rlkey=57jeq73jijg3ayetlr9yeykbg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B129" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t>'130528</t>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>CU AHRENS M NY:130528A-S</t>
+          <t>CU AHRENS M NY:130528B-M</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
-          <t>'810130528042</t>
+          <t>'810130528059</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I129" s="0">
         <v>49.99</v>
       </c>
       <c r="J129" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="0">
       <c r="A130" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3ub21m0d8gd7cfrd99bde/ahrens-130528-f.jpg?rlkey=57jeq73jijg3ayetlr9yeykbg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B130" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t>'130528</t>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>CU AHRENS M NY:130528B-M</t>
+          <t>CU AHRENS M NY:130528C-L</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
-          <t>'810130528059</t>
+          <t>'810130528066</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I130" s="0">
         <v>49.99</v>
       </c>
       <c r="J130" s="0">
-        <v>9</v>
+        <v>2</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="0">
       <c r="A131" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3ub21m0d8gd7cfrd99bde/ahrens-130528-f.jpg?rlkey=57jeq73jijg3ayetlr9yeykbg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B131" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t>'130528</t>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>CU AHRENS M NY:130528C-L</t>
+          <t>CU AHRENS M NY:130528D-XL</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
-          <t>'810130528066</t>
+          <t>'810130528073</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I131" s="0">
         <v>49.99</v>
       </c>
       <c r="J131" s="0">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="0">
       <c r="A132" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3ub21m0d8gd7cfrd99bde/ahrens-130528-f.jpg?rlkey=57jeq73jijg3ayetlr9yeykbg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B132" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t>'130528</t>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>CU AHRENS M NY:130528D-XL</t>
+          <t>CU AHRENS M NY:130528E-2XL</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
-          <t>'810130528073</t>
+          <t>'810130528080</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I132" s="0">
         <v>49.99</v>
       </c>
       <c r="J132" s="0">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="0">
       <c r="A133" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3ub21m0d8gd7cfrd99bde/ahrens-130528-f.jpg?rlkey=57jeq73jijg3ayetlr9yeykbg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B133" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t>'130528</t>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>CU AHRENS M NY:130528E-2XL</t>
+          <t>CU AHRENS M NY:130528F-3XL</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
-          <t>'810130528080</t>
+          <t>'810130528097</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I133" s="0">
         <v>49.99</v>
       </c>
       <c r="J133" s="0">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="0">
       <c r="A134" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3ub21m0d8gd7cfrd99bde/ahrens-130528-f.jpg?rlkey=57jeq73jijg3ayetlr9yeykbg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B134" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t>'130528</t>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>CU AHRENS M NY:130528F-3XL</t>
+          <t>CU AHRENS M NY 12PK:130528Z-12PK</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
-          <t>'810130528097</t>
+          <t>'810130528998</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I134" s="0">
-        <v>49.99</v>
+        <v>482</v>
       </c>
       <c r="J134" s="0">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="0">
       <c r="A135" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3ub21m0d8gd7cfrd99bde/ahrens-130528-f.jpg?rlkey=57jeq73jijg3ayetlr9yeykbg&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/g2atvfpntpwycfh344m54/ahrens-130527f.jpg?rlkey=nt0cvb23bv5b488w34hmvv9oa&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B135" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
-          <t>'130528</t>
+          <t>'130527</t>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>CU AHRENS M NY 12PK:130528Z-12PK</t>
+          <t>IND AHRENS M CL:130527A-S</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
-          <t>'810130528998</t>
+          <t>'806130527048</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I135" s="0">
-        <v>482</v>
+        <v>49.99</v>
       </c>
       <c r="J135" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="0">
       <c r="A136" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/g2atvfpntpwycfh344m54/ahrens-130527f.jpg?rlkey=nt0cvb23bv5b488w34hmvv9oa&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B136" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t>'130527</t>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>IND AHRENS M CL:130527A-S</t>
+          <t>IND AHRENS M CL:130527B-M</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
-          <t>'806130527048</t>
+          <t>'806130527055</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I136" s="0">
         <v>49.99</v>
       </c>
       <c r="J136" s="0">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="0">
       <c r="A137" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/g2atvfpntpwycfh344m54/ahrens-130527f.jpg?rlkey=nt0cvb23bv5b488w34hmvv9oa&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B137" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t>'130527</t>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>IND AHRENS M CL:130527B-M</t>
+          <t>IND AHRENS M CL:130527C-L</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
-          <t>'806130527055</t>
+          <t>'806130527062</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I137" s="0">
         <v>49.99</v>
       </c>
       <c r="J137" s="0">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="0">
       <c r="A138" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/g2atvfpntpwycfh344m54/ahrens-130527f.jpg?rlkey=nt0cvb23bv5b488w34hmvv9oa&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B138" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t>'130527</t>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>IND AHRENS M CL:130527C-L</t>
+          <t>IND AHRENS M CL:130527D-XL</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
-          <t>'806130527062</t>
+          <t>'806130527079</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I138" s="0">
         <v>49.99</v>
       </c>
       <c r="J138" s="0">
         <v>12</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="0">
       <c r="A139" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/g2atvfpntpwycfh344m54/ahrens-130527f.jpg?rlkey=nt0cvb23bv5b488w34hmvv9oa&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B139" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t>'130527</t>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>IND AHRENS M CL:130527D-XL</t>
+          <t>IND AHRENS M CL:130527E-2XL</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
-          <t>'806130527079</t>
+          <t>'806130527086</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I139" s="0">
         <v>49.99</v>
       </c>
       <c r="J139" s="0">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="0">
       <c r="A140" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/g2atvfpntpwycfh344m54/ahrens-130527f.jpg?rlkey=nt0cvb23bv5b488w34hmvv9oa&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B140" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t>'130527</t>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>IND AHRENS M CL:130527E-2XL</t>
+          <t>IND AHRENS M CL:130527F-3XL</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
-          <t>'806130527086</t>
+          <t>'806130527093</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I140" s="0">
         <v>49.99</v>
       </c>
       <c r="J140" s="0">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="0">
       <c r="A141" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/g2atvfpntpwycfh344m54/ahrens-130527f.jpg?rlkey=nt0cvb23bv5b488w34hmvv9oa&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B141" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t>'130527</t>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>IND AHRENS M CL:130527F-3XL</t>
+          <t>IND AHRENS M CL 12PK:130527Z-12PK</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
-          <t>'806130527093</t>
+          <t>'806130527994</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I141" s="0">
-        <v>49.99</v>
+        <v>482</v>
       </c>
       <c r="J141" s="0">
         <v>4</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="0">
       <c r="A142" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/g2atvfpntpwycfh344m54/ahrens-130527f.jpg?rlkey=nt0cvb23bv5b488w34hmvv9oa&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jwgfxz75s8dyvjudgz0z3/ahrens-130526-f.jpg?rlkey=df5irjnl90ak8qpq3zvgg33n7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B142" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
-          <t>'130527</t>
+          <t>'130526</t>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>IND AHRENS M CL 12PK:130527Z-12PK</t>
+          <t>KSU AHRENS M PE:130526A-S</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
-          <t>'806130527994</t>
+          <t>'805130526044</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I142" s="0">
-        <v>482</v>
+        <v>49.99</v>
       </c>
       <c r="J142" s="0">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="0">
       <c r="A143" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jwgfxz75s8dyvjudgz0z3/ahrens-130526-f.jpg?rlkey=df5irjnl90ak8qpq3zvgg33n7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B143" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t>'130526</t>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>KSU AHRENS M PE:130526A-S</t>
+          <t>KSU AHRENS M PE:130526B-M</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
-          <t>'805130526044</t>
+          <t>'805130526051</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I143" s="0">
         <v>49.99</v>
       </c>
       <c r="J143" s="0">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="0">
       <c r="A144" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jwgfxz75s8dyvjudgz0z3/ahrens-130526-f.jpg?rlkey=df5irjnl90ak8qpq3zvgg33n7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B144" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t>'130526</t>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>KSU AHRENS M PE:130526B-M</t>
+          <t>KSU AHRENS M PE:130526C-L</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
-          <t>'805130526051</t>
+          <t>'805130526068</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I144" s="0">
         <v>49.99</v>
       </c>
       <c r="J144" s="0">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="0">
       <c r="A145" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jwgfxz75s8dyvjudgz0z3/ahrens-130526-f.jpg?rlkey=df5irjnl90ak8qpq3zvgg33n7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B145" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t>'130526</t>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>KSU AHRENS M PE:130526C-L</t>
+          <t>KSU AHRENS M PE:130526D-XL</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
-          <t>'805130526068</t>
+          <t>'805130526075</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I145" s="0">
         <v>49.99</v>
       </c>
       <c r="J145" s="0">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="0">
       <c r="A146" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jwgfxz75s8dyvjudgz0z3/ahrens-130526-f.jpg?rlkey=df5irjnl90ak8qpq3zvgg33n7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B146" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t>'130526</t>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>KSU AHRENS M PE:130526D-XL</t>
+          <t>KSU AHRENS M PE:130526E-2XL</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
-          <t>'805130526075</t>
+          <t>'805130526082</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I146" s="0">
         <v>49.99</v>
       </c>
       <c r="J146" s="0">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="0">
       <c r="A147" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jwgfxz75s8dyvjudgz0z3/ahrens-130526-f.jpg?rlkey=df5irjnl90ak8qpq3zvgg33n7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B147" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t>'130526</t>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>KSU AHRENS M PE:130526E-2XL</t>
+          <t>KSU AHRENS M PE:130526F-3XL</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
-          <t>'805130526082</t>
+          <t>'805130526099</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I147" s="0">
         <v>49.99</v>
       </c>
       <c r="J147" s="0">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="0">
       <c r="A148" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jwgfxz75s8dyvjudgz0z3/ahrens-130526-f.jpg?rlkey=df5irjnl90ak8qpq3zvgg33n7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B148" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t>'130526</t>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>KSU AHRENS M PE:130526F-3XL</t>
+          <t>KSU AHRENS M PE 12PK:130526Z-12PK</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
-          <t>'805130526099</t>
+          <t>'805130526990</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I148" s="0">
-        <v>49.99</v>
+        <v>482</v>
       </c>
       <c r="J148" s="0">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="0">
       <c r="A149" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jwgfxz75s8dyvjudgz0z3/ahrens-130526-f.jpg?rlkey=df5irjnl90ak8qpq3zvgg33n7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0wj4r2478vtb05ifr6k6b/ahrens-130523-f.jpg?rlkey=dlo799gylvvzzszz79fpb5s9o&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B149" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
-          <t>'130526</t>
+          <t>'130523</t>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>KSU AHRENS M PE 12PK:130526Z-12PK</t>
+          <t>SDSU AHRENS M RL:130523A-S</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
-          <t>'805130526990</t>
+          <t>'816130523049</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I149" s="0">
-        <v>482</v>
+        <v>49.99</v>
       </c>
       <c r="J149" s="0">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="0">
       <c r="A150" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0wj4r2478vtb05ifr6k6b/ahrens-130523-f.jpg?rlkey=dlo799gylvvzzszz79fpb5s9o&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B150" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t>'130523</t>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>SDSU AHRENS M RL:130523A-S</t>
+          <t>SDSU AHRENS M RL:130523B-M</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
-          <t>'816130523049</t>
+          <t>'816130523056</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I150" s="0">
         <v>49.99</v>
       </c>
       <c r="J150" s="0">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="0">
       <c r="A151" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0wj4r2478vtb05ifr6k6b/ahrens-130523-f.jpg?rlkey=dlo799gylvvzzszz79fpb5s9o&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B151" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t>'130523</t>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>SDSU AHRENS M RL:130523B-M</t>
+          <t>SDSU AHRENS M RL:130523C-L</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
-          <t>'816130523056</t>
+          <t>'816130523063</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I151" s="0">
         <v>49.99</v>
       </c>
       <c r="J151" s="0">
-        <v>12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="0">
       <c r="A152" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0wj4r2478vtb05ifr6k6b/ahrens-130523-f.jpg?rlkey=dlo799gylvvzzszz79fpb5s9o&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B152" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t>'130523</t>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>SDSU AHRENS M RL:130523C-L</t>
+          <t>SDSU AHRENS M RL:130523D-XL</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
-          <t>'816130523063</t>
+          <t>'816130523070</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I152" s="0">
         <v>49.99</v>
       </c>
       <c r="J152" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="0">
       <c r="A153" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0wj4r2478vtb05ifr6k6b/ahrens-130523-f.jpg?rlkey=dlo799gylvvzzszz79fpb5s9o&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B153" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t>'130523</t>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>SDSU AHRENS M RL:130523D-XL</t>
+          <t>SDSU AHRENS M RL:130523E-2XL</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
-          <t>'816130523070</t>
+          <t>'816130523087</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I153" s="0">
         <v>49.99</v>
       </c>
       <c r="J153" s="0">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="0">
       <c r="A154" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0wj4r2478vtb05ifr6k6b/ahrens-130523-f.jpg?rlkey=dlo799gylvvzzszz79fpb5s9o&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B154" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t>'130523</t>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>SDSU AHRENS M RL:130523E-2XL</t>
+          <t>SDSU AHRENS M RL:130523F-3XL</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
-          <t>'816130523087</t>
+          <t>'816130523094</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I154" s="0">
         <v>49.99</v>
       </c>
       <c r="J154" s="0">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="0">
       <c r="A155" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0wj4r2478vtb05ifr6k6b/ahrens-130523-f.jpg?rlkey=dlo799gylvvzzszz79fpb5s9o&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B155" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t>'130523</t>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>SDSU AHRENS M RL:130523F-3XL</t>
+          <t>SDSU AHRENS M RL 12PK:130523Z-12PK</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
-          <t>'816130523094</t>
+          <t>'816130523995</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I155" s="0">
-        <v>49.99</v>
+        <v>482</v>
       </c>
       <c r="J155" s="0">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="0">
       <c r="A156" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0wj4r2478vtb05ifr6k6b/ahrens-130523-f.jpg?rlkey=dlo799gylvvzzszz79fpb5s9o&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ko3y103cmjjw3tzgkv6fh/144384f.jpg?rlkey=7lgstddd9yq5dx539sj1srjik&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B156" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
-          <t>'130523</t>
+          <t>'144384</t>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>SDSU AHRENS M RL 12PK:130523Z-12PK</t>
+          <t>IOWA AHRENS M GY:144384A-S</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
-          <t>'816130523995</t>
+          <t>'800144384048</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I156" s="0">
-        <v>482</v>
+        <v>49.99</v>
       </c>
       <c r="J156" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="0">
       <c r="A157" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ko3y103cmjjw3tzgkv6fh/144384f.jpg?rlkey=7lgstddd9yq5dx539sj1srjik&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B157" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t>'144384</t>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>IOWA AHRENS M GY:144384A-S</t>
+          <t>IOWA AHRENS M GY:144384B-M</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
-          <t>'800144384048</t>
+          <t>'800144384055</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I157" s="0">
         <v>49.99</v>
       </c>
       <c r="J157" s="0">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="0">
       <c r="A158" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ko3y103cmjjw3tzgkv6fh/144384f.jpg?rlkey=7lgstddd9yq5dx539sj1srjik&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B158" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t>'144384</t>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>IOWA AHRENS M GY:144384B-M</t>
+          <t>IOWA AHRENS M GY:144384C-L</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
-          <t>'800144384055</t>
+          <t>'800144384062</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I158" s="0">
         <v>49.99</v>
       </c>
       <c r="J158" s="0">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="0">
       <c r="A159" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ko3y103cmjjw3tzgkv6fh/144384f.jpg?rlkey=7lgstddd9yq5dx539sj1srjik&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B159" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t>'144384</t>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>IOWA AHRENS M GY:144384C-L</t>
+          <t>IOWA AHRENS M GY:144384D-XL</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
-          <t>'800144384062</t>
+          <t>'800144384079</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I159" s="0">
         <v>49.99</v>
       </c>
       <c r="J159" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="0">
       <c r="A160" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ko3y103cmjjw3tzgkv6fh/144384f.jpg?rlkey=7lgstddd9yq5dx539sj1srjik&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B160" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t>'144384</t>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>IOWA AHRENS M GY:144384D-XL</t>
+          <t>IOWA AHRENS M GY:144384E-2XL</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
-          <t>'800144384079</t>
+          <t>'800144384086</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I160" s="0">
         <v>49.99</v>
       </c>
       <c r="J160" s="0">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="0">
       <c r="A161" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ko3y103cmjjw3tzgkv6fh/144384f.jpg?rlkey=7lgstddd9yq5dx539sj1srjik&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B161" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t>'144384</t>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>IOWA AHRENS M GY:144384E-2XL</t>
+          <t>IOWA AHRENS M GY:144384F-3XL</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
-          <t>'800144384086</t>
+          <t>'800144384093</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I161" s="0">
         <v>49.99</v>
       </c>
       <c r="J161" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="0">
       <c r="A162" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ko3y103cmjjw3tzgkv6fh/144384f.jpg?rlkey=7lgstddd9yq5dx539sj1srjik&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lwiw13d25rhvjosqiukaz/g-individual-09-drake.jpg?rlkey=p8byjxui6d6063k0qu1d6gziv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B162" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
-          <t>Ahrens Men's Polo</t>
+          <t>Elizabeth Women's Polo Tank</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
-          <t>'144384</t>
+          <t>'130150</t>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>IOWA AHRENS M GY:144384F-3XL</t>
+          <t>DRK ELIZAB W RL:130150A-S</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
-          <t>'800144384093</t>
+          <t>'817130150044</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I162" s="0">
         <v>49.99</v>
       </c>
       <c r="J162" s="0">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="0">
       <c r="A163" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/d1cwgit4wz06xg9n4uxr9/126870-f.jpg?rlkey=082045vta3308olq2qvy9pn7t&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lwiw13d25rhvjosqiukaz/g-individual-09-drake.jpg?rlkey=p8byjxui6d6063k0qu1d6gziv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B163" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>Elizabeth Women's Polo Tank</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
-          <t>'126870</t>
+          <t>'130150</t>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>IOWA ELIZAB W BK:126870A-S</t>
+          <t>DRK ELIZAB W RL:130150B-M</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
-          <t>'800126870040</t>
+          <t>'817130150051</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I163" s="0">
         <v>49.99</v>
       </c>
       <c r="J163" s="0">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="0">
       <c r="A164" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/d1cwgit4wz06xg9n4uxr9/126870-f.jpg?rlkey=082045vta3308olq2qvy9pn7t&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lwiw13d25rhvjosqiukaz/g-individual-09-drake.jpg?rlkey=p8byjxui6d6063k0qu1d6gziv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B164" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>Elizabeth Women's Polo Tank</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
-          <t>'126870</t>
+          <t>'130150</t>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>IOWA ELIZAB W BK:126870B-M</t>
+          <t>DRK ELIZAB W RL:130150C-L</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
-          <t>'800126870057</t>
+          <t>'817130150068</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I164" s="0">
         <v>49.99</v>
       </c>
       <c r="J164" s="0">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="0">
       <c r="A165" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/d1cwgit4wz06xg9n4uxr9/126870-f.jpg?rlkey=082045vta3308olq2qvy9pn7t&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lwiw13d25rhvjosqiukaz/g-individual-09-drake.jpg?rlkey=p8byjxui6d6063k0qu1d6gziv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B165" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>Elizabeth Women's Polo Tank</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
-          <t>'126870</t>
+          <t>'130150</t>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>IOWA ELIZAB W BK:126870C-L</t>
+          <t>DRK ELIZAB W RL:130150D-XL</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
-          <t>'800126870064</t>
+          <t>'817130150075</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I165" s="0">
         <v>49.99</v>
       </c>
       <c r="J165" s="0">
-        <v>13</v>
+        <v>3</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="0">
       <c r="A166" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/d1cwgit4wz06xg9n4uxr9/126870-f.jpg?rlkey=082045vta3308olq2qvy9pn7t&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lwiw13d25rhvjosqiukaz/g-individual-09-drake.jpg?rlkey=p8byjxui6d6063k0qu1d6gziv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B166" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>Elizabeth Women's Polo Tank</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
-          <t>'126870</t>
+          <t>'130150</t>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>IOWA ELIZAB W BK:126870D-XL</t>
+          <t>DRK ELIZAB W RL:130150E-2XL</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
-          <t>'800126870071</t>
+          <t>'817130150082</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I166" s="0">
-        <v>49.99</v>
+        <v>51.99</v>
       </c>
       <c r="J166" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="0">
       <c r="A167" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/d1cwgit4wz06xg9n4uxr9/126870-f.jpg?rlkey=082045vta3308olq2qvy9pn7t&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lwiw13d25rhvjosqiukaz/g-individual-09-drake.jpg?rlkey=p8byjxui6d6063k0qu1d6gziv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B167" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>Elizabeth Women's Polo Tank</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
-          <t>'126870</t>
+          <t>'130150</t>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>IOWA ELIZAB W BK:126870E-2XL</t>
+          <t>DRK ELIZAB W RL:130150F-3XL</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
-          <t>'800126870088</t>
+          <t>'817130150099</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I167" s="0">
         <v>51.99</v>
       </c>
       <c r="J167" s="0">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="0">
       <c r="A168" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/d1cwgit4wz06xg9n4uxr9/126870-f.jpg?rlkey=082045vta3308olq2qvy9pn7t&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lwiw13d25rhvjosqiukaz/g-individual-09-drake.jpg?rlkey=p8byjxui6d6063k0qu1d6gziv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B168" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>Elizabeth Women's Polo Tank</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
-          <t>'126870</t>
+          <t>'130150</t>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>IOWA ELIZAB W BK:126870F-3XL</t>
+          <t>DRK ELIZAB W RL 12PK:130150Z-12PK</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
-          <t>'800126870095</t>
+          <t>'817130150990</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I168" s="0">
-        <v>51.99</v>
+        <v>480</v>
       </c>
       <c r="J168" s="0">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="0">
       <c r="A169" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/d1cwgit4wz06xg9n4uxr9/126870-f.jpg?rlkey=082045vta3308olq2qvy9pn7t&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ko8an5wgplqhluplmvfqt/elizabeth-130149-f.jpg?rlkey=ht0unul7sw1rxeo641quqk2xc&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B169" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>Elizabeth Women's Polo Tank</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
-          <t>'126870</t>
+          <t>'130149</t>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>IOWA ELIZAB W BK 12PK:126870Z-12PK</t>
+          <t>UNI ELIZAB W PE:130149A-S</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
-          <t>'800126870996</t>
+          <t>'802130149044</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I169" s="0">
-        <v>480</v>
+        <v>49.99</v>
       </c>
       <c r="J169" s="0">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="0">
       <c r="A170" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lwiw13d25rhvjosqiukaz/g-individual-09-drake.jpg?rlkey=p8byjxui6d6063k0qu1d6gziv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ko8an5wgplqhluplmvfqt/elizabeth-130149-f.jpg?rlkey=ht0unul7sw1rxeo641quqk2xc&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B170" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>Elizabeth Women's Polo Tank</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
-          <t>'130150</t>
+          <t>'130149</t>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>DRK ELIZAB W RL:130150A-S</t>
+          <t>UNI ELIZAB W PE:130149B-M</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
-          <t>'817130150044</t>
+          <t>'802130149051</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I170" s="0">
         <v>49.99</v>
       </c>
       <c r="J170" s="0">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="0">
       <c r="A171" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lwiw13d25rhvjosqiukaz/g-individual-09-drake.jpg?rlkey=p8byjxui6d6063k0qu1d6gziv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ko8an5wgplqhluplmvfqt/elizabeth-130149-f.jpg?rlkey=ht0unul7sw1rxeo641quqk2xc&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B171" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>Elizabeth Women's Polo Tank</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
-          <t>'130150</t>
+          <t>'130149</t>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>DRK ELIZAB W RL:130150B-M</t>
+          <t>UNI ELIZAB W PE:130149C-L</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
-          <t>'817130150051</t>
+          <t>'802130149068</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I171" s="0">
         <v>49.99</v>
       </c>
       <c r="J171" s="0">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="0">
       <c r="A172" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lwiw13d25rhvjosqiukaz/g-individual-09-drake.jpg?rlkey=p8byjxui6d6063k0qu1d6gziv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ko8an5wgplqhluplmvfqt/elizabeth-130149-f.jpg?rlkey=ht0unul7sw1rxeo641quqk2xc&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B172" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>Elizabeth Women's Polo Tank</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
-          <t>'130150</t>
+          <t>'130149</t>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>DRK ELIZAB W RL:130150C-L</t>
+          <t>UNI ELIZAB W PE:130149D-XL</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
-          <t>'817130150068</t>
+          <t>'802130149075</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I172" s="0">
         <v>49.99</v>
       </c>
       <c r="J172" s="0">
-        <v>15</v>
+        <v>3</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="0">
       <c r="A173" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lwiw13d25rhvjosqiukaz/g-individual-09-drake.jpg?rlkey=p8byjxui6d6063k0qu1d6gziv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ko8an5wgplqhluplmvfqt/elizabeth-130149-f.jpg?rlkey=ht0unul7sw1rxeo641quqk2xc&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B173" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>Elizabeth Women's Polo Tank</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
-          <t>'130150</t>
+          <t>'130149</t>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>DRK ELIZAB W RL:130150D-XL</t>
+          <t>UNI ELIZAB W PE:130149E-2XL</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
-          <t>'817130150075</t>
+          <t>'802130149082</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I173" s="0">
-        <v>49.99</v>
+        <v>51.99</v>
       </c>
       <c r="J173" s="0">
-        <v>7</v>
+        <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="0">
       <c r="A174" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lwiw13d25rhvjosqiukaz/g-individual-09-drake.jpg?rlkey=p8byjxui6d6063k0qu1d6gziv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ko8an5wgplqhluplmvfqt/elizabeth-130149-f.jpg?rlkey=ht0unul7sw1rxeo641quqk2xc&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B174" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>Elizabeth Women's Polo Tank</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
-          <t>'130150</t>
+          <t>'130149</t>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>DRK ELIZAB W RL:130150E-2XL</t>
+          <t>UNI ELIZAB W PE:130149F-3XL</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
-          <t>'817130150082</t>
+          <t>'802130149099</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I174" s="0">
         <v>51.99</v>
       </c>
       <c r="J174" s="0">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="0">
       <c r="A175" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lwiw13d25rhvjosqiukaz/g-individual-09-drake.jpg?rlkey=p8byjxui6d6063k0qu1d6gziv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ko8an5wgplqhluplmvfqt/elizabeth-130149-f.jpg?rlkey=ht0unul7sw1rxeo641quqk2xc&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B175" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>Elizabeth Women's Polo Tank</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
-          <t>'130150</t>
+          <t>'130149</t>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>DRK ELIZAB W RL:130150F-3XL</t>
+          <t>UNI ELIZAB W PE 12PK:130149Z-12PK</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
-          <t>'817130150099</t>
+          <t>'802130149990</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I175" s="0">
-        <v>51.99</v>
+        <v>480</v>
       </c>
       <c r="J175" s="0">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="0">
       <c r="A176" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lwiw13d25rhvjosqiukaz/g-individual-09-drake.jpg?rlkey=p8byjxui6d6063k0qu1d6gziv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qvany9of5qkonxto6i0am/g-individual-20-isu.jpg?rlkey=ikxue3t2923gkgzzbiqz0jomc&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B176" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>Elizabeth Women's Polo Tank</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
-          <t>'130150</t>
+          <t>'130148</t>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
-          <t>DRK ELIZAB W RL 12PK:130150Z-12PK</t>
+          <t>ISU ELIZAB W CL:130148A-S</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
-          <t>'817130150990</t>
+          <t>'801130148040</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I176" s="0">
-        <v>480</v>
+        <v>49.99</v>
       </c>
       <c r="J176" s="0">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="0">
       <c r="A177" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ko8an5wgplqhluplmvfqt/elizabeth-130149-f.jpg?rlkey=ht0unul7sw1rxeo641quqk2xc&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qvany9of5qkonxto6i0am/g-individual-20-isu.jpg?rlkey=ikxue3t2923gkgzzbiqz0jomc&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B177" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>Elizabeth Women's Polo Tank</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
-          <t>'130149</t>
+          <t>'130148</t>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>UNI ELIZAB W PE:130149A-S</t>
+          <t>ISU ELIZAB W CL:130148B-M</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
-          <t>'802130149044</t>
+          <t>'801130148057</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I177" s="0">
         <v>49.99</v>
       </c>
       <c r="J177" s="0">
-        <v>6</v>
+        <v>16</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="0">
       <c r="A178" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ko8an5wgplqhluplmvfqt/elizabeth-130149-f.jpg?rlkey=ht0unul7sw1rxeo641quqk2xc&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qvany9of5qkonxto6i0am/g-individual-20-isu.jpg?rlkey=ikxue3t2923gkgzzbiqz0jomc&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B178" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
           <t>Elizabeth Women's Polo Tank</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
-          <t>'130149</t>
+          <t>'130148</t>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>UNI ELIZAB W PE:130149B-M</t>
+          <t>ISU ELIZAB W CL:130148C-L</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
-          <t>'802130149051</t>
+          <t>'801130148064</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I178" s="0">
         <v>49.99</v>
       </c>
       <c r="J178" s="0">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="0">
       <c r="A179" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ko8an5wgplqhluplmvfqt/elizabeth-130149-f.jpg?rlkey=ht0unul7sw1rxeo641quqk2xc&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qvany9of5qkonxto6i0am/g-individual-20-isu.jpg?rlkey=ikxue3t2923gkgzzbiqz0jomc&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B179" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
           <t>Elizabeth Women's Polo Tank</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
-          <t>'130149</t>
+          <t>'130148</t>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>UNI ELIZAB W PE:130149C-L</t>
+          <t>ISU ELIZAB W CL:130148D-XL</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
-          <t>'802130149068</t>
+          <t>'801130148071</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I179" s="0">
         <v>49.99</v>
       </c>
       <c r="J179" s="0">
-        <v>9</v>
+        <v>4</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="0">
       <c r="A180" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ko8an5wgplqhluplmvfqt/elizabeth-130149-f.jpg?rlkey=ht0unul7sw1rxeo641quqk2xc&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qvany9of5qkonxto6i0am/g-individual-20-isu.jpg?rlkey=ikxue3t2923gkgzzbiqz0jomc&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B180" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
           <t>Elizabeth Women's Polo Tank</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
-          <t>'130149</t>
+          <t>'130148</t>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
-          <t>UNI ELIZAB W PE:130149D-XL</t>
+          <t>ISU ELIZAB W CL:130148E-2XL</t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
-          <t>'802130149075</t>
+          <t>'801130148088</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I180" s="0">
-        <v>49.99</v>
+        <v>51.99</v>
       </c>
       <c r="J180" s="0">
         <v>3</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="0">
       <c r="A181" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ko8an5wgplqhluplmvfqt/elizabeth-130149-f.jpg?rlkey=ht0unul7sw1rxeo641quqk2xc&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qvany9of5qkonxto6i0am/g-individual-20-isu.jpg?rlkey=ikxue3t2923gkgzzbiqz0jomc&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B181" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
           <t>Elizabeth Women's Polo Tank</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
-          <t>'130149</t>
+          <t>'130148</t>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>UNI ELIZAB W PE:130149E-2XL</t>
+          <t>ISU ELIZAB W CL:130148F-3XL</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
-          <t>'802130149082</t>
+          <t>'801130148095</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I181" s="0">
         <v>51.99</v>
       </c>
       <c r="J181" s="0">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="0">
       <c r="A182" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ko8an5wgplqhluplmvfqt/elizabeth-130149-f.jpg?rlkey=ht0unul7sw1rxeo641quqk2xc&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qvany9of5qkonxto6i0am/g-individual-20-isu.jpg?rlkey=ikxue3t2923gkgzzbiqz0jomc&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B182" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
           <t>Elizabeth Women's Polo Tank</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
-          <t>'130149</t>
+          <t>'130148</t>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>UNI ELIZAB W PE:130149F-3XL</t>
+          <t>ISU ELIZAB W CL:130148Z-12PK</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
-          <t>'802130149099</t>
+          <t>'801130148996</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I182" s="0">
-        <v>51.99</v>
+        <v>480</v>
       </c>
       <c r="J182" s="0">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="0">
       <c r="A183" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ko8an5wgplqhluplmvfqt/elizabeth-130149-f.jpg?rlkey=ht0unul7sw1rxeo641quqk2xc&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7rvsl6axwoa20vmanhw2b/elizabeth-130719-f.jpg?rlkey=lko6e6ugwlvn7taoytckc41sc&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B183" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
           <t>Elizabeth Women's Polo Tank</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
-          <t>'130149</t>
+          <t>'130719</t>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>UNI ELIZAB W PE 12PK:130149Z-12PK</t>
+          <t>CU ELIZAB W NY:130719A-S</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
-          <t>'802130149990</t>
+          <t>'810130719044</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I183" s="0">
-        <v>480</v>
+        <v>49.99</v>
       </c>
       <c r="J183" s="0">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="0">
       <c r="A184" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qvany9of5qkonxto6i0am/g-individual-20-isu.jpg?rlkey=ikxue3t2923gkgzzbiqz0jomc&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7rvsl6axwoa20vmanhw2b/elizabeth-130719-f.jpg?rlkey=lko6e6ugwlvn7taoytckc41sc&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B184" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
           <t>Elizabeth Women's Polo Tank</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
-          <t>'130148</t>
+          <t>'130719</t>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>ISU ELIZAB W CL:130148A-S</t>
+          <t>CU ELIZAB W NY:130719B-M</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
-          <t>'801130148040</t>
+          <t>'810130719051</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I184" s="0">
         <v>49.99</v>
       </c>
       <c r="J184" s="0">
-        <v>8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="0">
       <c r="A185" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qvany9of5qkonxto6i0am/g-individual-20-isu.jpg?rlkey=ikxue3t2923gkgzzbiqz0jomc&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7rvsl6axwoa20vmanhw2b/elizabeth-130719-f.jpg?rlkey=lko6e6ugwlvn7taoytckc41sc&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B185" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
           <t>Elizabeth Women's Polo Tank</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
-          <t>'130148</t>
+          <t>'130719</t>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>ISU ELIZAB W CL:130148B-M</t>
+          <t>CU ELIZAB W NY:130719C-L</t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
-          <t>'801130148057</t>
+          <t>'810130719068</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I185" s="0">
         <v>49.99</v>
       </c>
       <c r="J185" s="0">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="0">
       <c r="A186" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qvany9of5qkonxto6i0am/g-individual-20-isu.jpg?rlkey=ikxue3t2923gkgzzbiqz0jomc&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7rvsl6axwoa20vmanhw2b/elizabeth-130719-f.jpg?rlkey=lko6e6ugwlvn7taoytckc41sc&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B186" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
           <t>Elizabeth Women's Polo Tank</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
-          <t>'130148</t>
+          <t>'130719</t>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>ISU ELIZAB W CL:130148C-L</t>
+          <t>CU ELIZAB W NY:130719D-XL</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
-          <t>'801130148064</t>
+          <t>'810130719075</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I186" s="0">
         <v>49.99</v>
       </c>
       <c r="J186" s="0">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="0">
       <c r="A187" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qvany9of5qkonxto6i0am/g-individual-20-isu.jpg?rlkey=ikxue3t2923gkgzzbiqz0jomc&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7rvsl6axwoa20vmanhw2b/elizabeth-130719-f.jpg?rlkey=lko6e6ugwlvn7taoytckc41sc&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B187" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
           <t>Elizabeth Women's Polo Tank</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
-          <t>'130148</t>
+          <t>'130719</t>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>ISU ELIZAB W CL:130148D-XL</t>
+          <t>CU ELIZAB W NY:130719E-2XL</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
-          <t>'801130148071</t>
+          <t>'810130719082</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I187" s="0">
-        <v>49.99</v>
+        <v>51.99</v>
       </c>
       <c r="J187" s="0">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="0">
       <c r="A188" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qvany9of5qkonxto6i0am/g-individual-20-isu.jpg?rlkey=ikxue3t2923gkgzzbiqz0jomc&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7rvsl6axwoa20vmanhw2b/elizabeth-130719-f.jpg?rlkey=lko6e6ugwlvn7taoytckc41sc&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B188" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
           <t>Elizabeth Women's Polo Tank</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
-          <t>'130148</t>
+          <t>'130719</t>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>ISU ELIZAB W CL:130148E-2XL</t>
+          <t>CU ELIZAB W NY:130719F-3XL</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
-          <t>'801130148088</t>
+          <t>'810130719099</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I188" s="0">
         <v>51.99</v>
       </c>
       <c r="J188" s="0">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="0">
       <c r="A189" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qvany9of5qkonxto6i0am/g-individual-20-isu.jpg?rlkey=ikxue3t2923gkgzzbiqz0jomc&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7rvsl6axwoa20vmanhw2b/elizabeth-130719-f.jpg?rlkey=lko6e6ugwlvn7taoytckc41sc&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B189" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
           <t>Elizabeth Women's Polo Tank</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
-          <t>'130148</t>
+          <t>'130719</t>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>ISU ELIZAB W CL:130148F-3XL</t>
+          <t>CU ELIZAB W NY 12PK:130719Z-12PK</t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
-          <t>'801130148095</t>
+          <t>'810130719990</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I189" s="0">
-        <v>51.99</v>
+        <v>480</v>
       </c>
       <c r="J189" s="0">
-        <v>12</v>
+        <v>3</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="0">
       <c r="A190" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qvany9of5qkonxto6i0am/g-individual-20-isu.jpg?rlkey=ikxue3t2923gkgzzbiqz0jomc&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/puj3twdw9gcmarlpc2jex/elizabeth-130717-f.jpg?rlkey=00mukxfyxs0pae0d90jabveer&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B190" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>Elizabeth Women's Polo Tank</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
-          <t>'130148</t>
+          <t>'130717</t>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>ISU ELIZAB W CL:130148Z-12PK</t>
+          <t>KSU ELIZAB W PE:130717A-S</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
-          <t>'801130148996</t>
+          <t>'805130717046</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I190" s="0">
-        <v>480</v>
+        <v>49.99</v>
       </c>
       <c r="J190" s="0">
-        <v>2</v>
+        <v>8</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="0">
       <c r="A191" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7rvsl6axwoa20vmanhw2b/elizabeth-130719-f.jpg?rlkey=lko6e6ugwlvn7taoytckc41sc&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/puj3twdw9gcmarlpc2jex/elizabeth-130717-f.jpg?rlkey=00mukxfyxs0pae0d90jabveer&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B191" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
           <t>Elizabeth Women's Polo Tank</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
-          <t>'130719</t>
+          <t>'130717</t>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>CU ELIZAB W NY:130719A-S</t>
+          <t>KSU ELIZAB W PE:130717B-M</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
-          <t>'810130719044</t>
+          <t>'805130717053</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I191" s="0">
         <v>49.99</v>
       </c>
       <c r="J191" s="0">
-        <v>7</v>
+        <v>16</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="0">
       <c r="A192" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7rvsl6axwoa20vmanhw2b/elizabeth-130719-f.jpg?rlkey=lko6e6ugwlvn7taoytckc41sc&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/puj3twdw9gcmarlpc2jex/elizabeth-130717-f.jpg?rlkey=00mukxfyxs0pae0d90jabveer&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B192" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
           <t>Elizabeth Women's Polo Tank</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
-          <t>'130719</t>
+          <t>'130717</t>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>CU ELIZAB W NY:130719B-M</t>
+          <t>KSU ELIZAB W PE:130717C-L</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
-          <t>'810130719051</t>
+          <t>'805130717060</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I192" s="0">
         <v>49.99</v>
       </c>
       <c r="J192" s="0">
-        <v>12</v>
+        <v>16</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="0">
       <c r="A193" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7rvsl6axwoa20vmanhw2b/elizabeth-130719-f.jpg?rlkey=lko6e6ugwlvn7taoytckc41sc&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/puj3twdw9gcmarlpc2jex/elizabeth-130717-f.jpg?rlkey=00mukxfyxs0pae0d90jabveer&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B193" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
           <t>Elizabeth Women's Polo Tank</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
-          <t>'130719</t>
+          <t>'130717</t>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
-          <t>CU ELIZAB W NY:130719C-L</t>
+          <t>KSU ELIZAB W PE:130717D-XL</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
-          <t>'810130719068</t>
+          <t>'805130717077</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I193" s="0">
         <v>49.99</v>
       </c>
       <c r="J193" s="0">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="0">
       <c r="A194" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7rvsl6axwoa20vmanhw2b/elizabeth-130719-f.jpg?rlkey=lko6e6ugwlvn7taoytckc41sc&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/puj3twdw9gcmarlpc2jex/elizabeth-130717-f.jpg?rlkey=00mukxfyxs0pae0d90jabveer&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B194" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
           <t>Elizabeth Women's Polo Tank</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
-          <t>'130719</t>
+          <t>'130717</t>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>CU ELIZAB W NY:130719D-XL</t>
+          <t>KSU ELIZAB W PE:130717E-2XL</t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
-          <t>'810130719075</t>
+          <t>'805130717084</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H194" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I194" s="0">
-        <v>49.99</v>
+        <v>51.99</v>
       </c>
       <c r="J194" s="0">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="0">
       <c r="A195" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7rvsl6axwoa20vmanhw2b/elizabeth-130719-f.jpg?rlkey=lko6e6ugwlvn7taoytckc41sc&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/puj3twdw9gcmarlpc2jex/elizabeth-130717-f.jpg?rlkey=00mukxfyxs0pae0d90jabveer&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B195" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
           <t>Elizabeth Women's Polo Tank</t>
         </is>
       </c>
       <c r="D195" s="0" t="inlineStr">
         <is>
-          <t>'130719</t>
+          <t>'130717</t>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
-          <t>CU ELIZAB W NY:130719E-2XL</t>
+          <t>KSU ELIZAB W PE:130717F-3XL</t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
-          <t>'810130719082</t>
+          <t>'805130717091</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I195" s="0">
         <v>51.99</v>
       </c>
       <c r="J195" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="0">
       <c r="A196" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7rvsl6axwoa20vmanhw2b/elizabeth-130719-f.jpg?rlkey=lko6e6ugwlvn7taoytckc41sc&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/puj3twdw9gcmarlpc2jex/elizabeth-130717-f.jpg?rlkey=00mukxfyxs0pae0d90jabveer&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B196" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
           <t>Elizabeth Women's Polo Tank</t>
         </is>
       </c>
       <c r="D196" s="0" t="inlineStr">
         <is>
-          <t>'130719</t>
+          <t>'130717</t>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
-          <t>CU ELIZAB W NY:130719F-3XL</t>
+          <t>KSU ELIZAB W PE 12PK:130717Z-12PK</t>
         </is>
       </c>
       <c r="F196" s="0" t="inlineStr">
         <is>
-          <t>'810130719099</t>
+          <t>'805130717992</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I196" s="0">
-        <v>51.99</v>
+        <v>480</v>
       </c>
       <c r="J196" s="0">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="0">
       <c r="A197" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7rvsl6axwoa20vmanhw2b/elizabeth-130719-f.jpg?rlkey=lko6e6ugwlvn7taoytckc41sc&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ujriur1c52imilt40uxpy/elizabeth-133057-f.jpg?rlkey=m2sv8u6kejao5vwu1xby50bjq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B197" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
           <t>Elizabeth Women's Polo Tank</t>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
-          <t>'130719</t>
+          <t>'133057</t>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
-          <t>CU ELIZAB W NY 12PK:130719Z-12PK</t>
+          <t>UNO ELIZAB W BK:133057A-S</t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
-          <t>'810130719990</t>
+          <t>'809133057048</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I197" s="0">
-        <v>480</v>
+        <v>49.99</v>
       </c>
       <c r="J197" s="0">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="0">
       <c r="A198" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/puj3twdw9gcmarlpc2jex/elizabeth-130717-f.jpg?rlkey=00mukxfyxs0pae0d90jabveer&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ujriur1c52imilt40uxpy/elizabeth-133057-f.jpg?rlkey=m2sv8u6kejao5vwu1xby50bjq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B198" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
           <t>Elizabeth Women's Polo Tank</t>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
-          <t>'130717</t>
+          <t>'133057</t>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
-          <t>KSU ELIZAB W PE:130717A-S</t>
+          <t>UNO ELIZAB W BK:133057B-M</t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
-          <t>'805130717046</t>
+          <t>'809133057055</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I198" s="0">
         <v>49.99</v>
       </c>
       <c r="J198" s="0">
-        <v>8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="0">
       <c r="A199" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/puj3twdw9gcmarlpc2jex/elizabeth-130717-f.jpg?rlkey=00mukxfyxs0pae0d90jabveer&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ujriur1c52imilt40uxpy/elizabeth-133057-f.jpg?rlkey=m2sv8u6kejao5vwu1xby50bjq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B199" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
           <t>Elizabeth Women's Polo Tank</t>
         </is>
       </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
-          <t>'130717</t>
+          <t>'133057</t>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
-          <t>KSU ELIZAB W PE:130717B-M</t>
+          <t>UNO ELIZAB W BK:133057C-L</t>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
-          <t>'805130717053</t>
+          <t>'809133057062</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I199" s="0">
         <v>49.99</v>
       </c>
       <c r="J199" s="0">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="0">
       <c r="A200" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/puj3twdw9gcmarlpc2jex/elizabeth-130717-f.jpg?rlkey=00mukxfyxs0pae0d90jabveer&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ujriur1c52imilt40uxpy/elizabeth-133057-f.jpg?rlkey=m2sv8u6kejao5vwu1xby50bjq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B200" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
           <t>Elizabeth Women's Polo Tank</t>
         </is>
       </c>
       <c r="D200" s="0" t="inlineStr">
         <is>
-          <t>'130717</t>
+          <t>'133057</t>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
-          <t>KSU ELIZAB W PE:130717C-L</t>
+          <t>UNO ELIZAB W BK:133057D-XL</t>
         </is>
       </c>
       <c r="F200" s="0" t="inlineStr">
         <is>
-          <t>'805130717060</t>
+          <t>'809133057079</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H200" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I200" s="0">
         <v>49.99</v>
       </c>
       <c r="J200" s="0">
-        <v>16</v>
+        <v>6</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="0">
       <c r="A201" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/puj3twdw9gcmarlpc2jex/elizabeth-130717-f.jpg?rlkey=00mukxfyxs0pae0d90jabveer&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ujriur1c52imilt40uxpy/elizabeth-133057-f.jpg?rlkey=m2sv8u6kejao5vwu1xby50bjq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B201" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
           <t>Elizabeth Women's Polo Tank</t>
         </is>
       </c>
       <c r="D201" s="0" t="inlineStr">
         <is>
-          <t>'130717</t>
+          <t>'133057</t>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
-          <t>KSU ELIZAB W PE:130717D-XL</t>
+          <t>UNO ELIZAB W BK:133057E-2XL</t>
         </is>
       </c>
       <c r="F201" s="0" t="inlineStr">
         <is>
-          <t>'805130717077</t>
+          <t>'809133057086</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I201" s="0">
-        <v>49.99</v>
+        <v>51.99</v>
       </c>
       <c r="J201" s="0">
-        <v>8</v>
+        <v>3</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="0">
       <c r="A202" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/puj3twdw9gcmarlpc2jex/elizabeth-130717-f.jpg?rlkey=00mukxfyxs0pae0d90jabveer&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ujriur1c52imilt40uxpy/elizabeth-133057-f.jpg?rlkey=m2sv8u6kejao5vwu1xby50bjq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B202" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
           <t>Elizabeth Women's Polo Tank</t>
         </is>
       </c>
       <c r="D202" s="0" t="inlineStr">
         <is>
-          <t>'130717</t>
+          <t>'133057</t>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
-          <t>KSU ELIZAB W PE:130717E-2XL</t>
+          <t>UNO ELIZAB W BK:133057F-3XL</t>
         </is>
       </c>
       <c r="F202" s="0" t="inlineStr">
         <is>
-          <t>'805130717084</t>
+          <t>'809133057093</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H202" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I202" s="0">
         <v>51.99</v>
       </c>
       <c r="J202" s="0">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="0">
       <c r="A203" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/puj3twdw9gcmarlpc2jex/elizabeth-130717-f.jpg?rlkey=00mukxfyxs0pae0d90jabveer&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ujriur1c52imilt40uxpy/elizabeth-133057-f.jpg?rlkey=m2sv8u6kejao5vwu1xby50bjq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B203" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
           <t>Elizabeth Women's Polo Tank</t>
         </is>
       </c>
       <c r="D203" s="0" t="inlineStr">
         <is>
-          <t>'130717</t>
+          <t>'133057</t>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
-          <t>KSU ELIZAB W PE:130717F-3XL</t>
+          <t>UNO ELIZAB W BK 12PK:133057Z-12PK</t>
         </is>
       </c>
       <c r="F203" s="0" t="inlineStr">
         <is>
-          <t>'805130717091</t>
+          <t>'809133057994</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H203" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I203" s="0">
-        <v>51.99</v>
+        <v>480</v>
       </c>
       <c r="J203" s="0">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="0">
       <c r="A204" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/puj3twdw9gcmarlpc2jex/elizabeth-130717-f.jpg?rlkey=00mukxfyxs0pae0d90jabveer&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6jsggftithnccyn2bndp6/fleet.jpg?rlkey=tbdazmgiws97mbe5criy83fg2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B204" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t1ueagcgldtet97qoh9sz/womens-polo-size-chartsfleet.jpg?rlkey=i92sz4ijl6ehor8mgwrqsqvl3&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
-          <t>Elizabeth Women's Polo Tank</t>
+          <t>Fleet Women's Polo</t>
         </is>
       </c>
       <c r="D204" s="0" t="inlineStr">
         <is>
-          <t>'130717</t>
+          <t>'151698</t>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
-          <t>KSU ELIZAB W PE 12PK:130717Z-12PK</t>
+          <t>ISU FLEET W CL:151698A-S</t>
         </is>
       </c>
       <c r="F204" s="0" t="inlineStr">
         <is>
-          <t>'805130717992</t>
+          <t>'801151698043</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I204" s="0">
-        <v>480</v>
+        <v>54.99</v>
       </c>
       <c r="J204" s="0">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="0">
       <c r="A205" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ujriur1c52imilt40uxpy/elizabeth-133057-f.jpg?rlkey=m2sv8u6kejao5vwu1xby50bjq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6jsggftithnccyn2bndp6/fleet.jpg?rlkey=tbdazmgiws97mbe5criy83fg2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B205" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t1ueagcgldtet97qoh9sz/womens-polo-size-chartsfleet.jpg?rlkey=i92sz4ijl6ehor8mgwrqsqvl3&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
-          <t>Elizabeth Women's Polo Tank</t>
+          <t>Fleet Women's Polo</t>
         </is>
       </c>
       <c r="D205" s="0" t="inlineStr">
         <is>
-          <t>'133057</t>
+          <t>'151698</t>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
-          <t>UNO ELIZAB W BK:133057A-S</t>
+          <t>ISU FLEET W CL:151698B-M</t>
         </is>
       </c>
       <c r="F205" s="0" t="inlineStr">
         <is>
-          <t>'809133057048</t>
+          <t>'801151698050</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H205" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I205" s="0">
-        <v>49.99</v>
+        <v>54.99</v>
       </c>
       <c r="J205" s="0">
-        <v>7</v>
+        <v>19</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="0">
       <c r="A206" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ujriur1c52imilt40uxpy/elizabeth-133057-f.jpg?rlkey=m2sv8u6kejao5vwu1xby50bjq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6jsggftithnccyn2bndp6/fleet.jpg?rlkey=tbdazmgiws97mbe5criy83fg2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B206" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t1ueagcgldtet97qoh9sz/womens-polo-size-chartsfleet.jpg?rlkey=i92sz4ijl6ehor8mgwrqsqvl3&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
-          <t>Elizabeth Women's Polo Tank</t>
+          <t>Fleet Women's Polo</t>
         </is>
       </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
-          <t>'133057</t>
+          <t>'151698</t>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>UNO ELIZAB W BK:133057B-M</t>
+          <t>ISU FLEET W CL:151698C-L</t>
         </is>
       </c>
       <c r="F206" s="0" t="inlineStr">
         <is>
-          <t>'809133057055</t>
+          <t>'801151698067</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H206" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I206" s="0">
-        <v>49.99</v>
+        <v>54.99</v>
       </c>
       <c r="J206" s="0">
-        <v>12</v>
+        <v>19</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="0">
       <c r="A207" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ujriur1c52imilt40uxpy/elizabeth-133057-f.jpg?rlkey=m2sv8u6kejao5vwu1xby50bjq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6jsggftithnccyn2bndp6/fleet.jpg?rlkey=tbdazmgiws97mbe5criy83fg2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B207" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t1ueagcgldtet97qoh9sz/womens-polo-size-chartsfleet.jpg?rlkey=i92sz4ijl6ehor8mgwrqsqvl3&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
-          <t>Elizabeth Women's Polo Tank</t>
+          <t>Fleet Women's Polo</t>
         </is>
       </c>
       <c r="D207" s="0" t="inlineStr">
         <is>
-          <t>'133057</t>
+          <t>'151698</t>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
-          <t>UNO ELIZAB W BK:133057C-L</t>
+          <t>ISU FLEET W CL:151698D-XL</t>
         </is>
       </c>
       <c r="F207" s="0" t="inlineStr">
         <is>
-          <t>'809133057062</t>
+          <t>'801151698074</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H207" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I207" s="0">
-        <v>49.99</v>
+        <v>54.99</v>
       </c>
       <c r="J207" s="0">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="0">
       <c r="A208" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ujriur1c52imilt40uxpy/elizabeth-133057-f.jpg?rlkey=m2sv8u6kejao5vwu1xby50bjq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6jsggftithnccyn2bndp6/fleet.jpg?rlkey=tbdazmgiws97mbe5criy83fg2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B208" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t1ueagcgldtet97qoh9sz/womens-polo-size-chartsfleet.jpg?rlkey=i92sz4ijl6ehor8mgwrqsqvl3&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
-          <t>Elizabeth Women's Polo Tank</t>
+          <t>Fleet Women's Polo</t>
         </is>
       </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
-          <t>'133057</t>
+          <t>'151698</t>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
-          <t>UNO ELIZAB W BK:133057D-XL</t>
+          <t>ISU FLEET W CL:151698E-2XL</t>
         </is>
       </c>
       <c r="F208" s="0" t="inlineStr">
         <is>
-          <t>'809133057079</t>
+          <t>'801151698081</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H208" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I208" s="0">
-        <v>49.99</v>
+        <v>54.99</v>
       </c>
       <c r="J208" s="0">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="0">
       <c r="A209" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ujriur1c52imilt40uxpy/elizabeth-133057-f.jpg?rlkey=m2sv8u6kejao5vwu1xby50bjq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6jsggftithnccyn2bndp6/fleet.jpg?rlkey=tbdazmgiws97mbe5criy83fg2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B209" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t1ueagcgldtet97qoh9sz/womens-polo-size-chartsfleet.jpg?rlkey=i92sz4ijl6ehor8mgwrqsqvl3&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
-          <t>Elizabeth Women's Polo Tank</t>
+          <t>Fleet Women's Polo</t>
         </is>
       </c>
       <c r="D209" s="0" t="inlineStr">
         <is>
-          <t>'133057</t>
+          <t>'151698</t>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
-          <t>UNO ELIZAB W BK:133057E-2XL</t>
+          <t>ISU FLEET W CL:151698F-3XL</t>
         </is>
       </c>
       <c r="F209" s="0" t="inlineStr">
         <is>
-          <t>'809133057086</t>
+          <t>'801151698098</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H209" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I209" s="0">
-        <v>51.99</v>
+        <v>54.99</v>
       </c>
       <c r="J209" s="0">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="0">
       <c r="A210" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ujriur1c52imilt40uxpy/elizabeth-133057-f.jpg?rlkey=m2sv8u6kejao5vwu1xby50bjq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6jsggftithnccyn2bndp6/fleet.jpg?rlkey=tbdazmgiws97mbe5criy83fg2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B210" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t1ueagcgldtet97qoh9sz/womens-polo-size-chartsfleet.jpg?rlkey=i92sz4ijl6ehor8mgwrqsqvl3&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
-          <t>Elizabeth Women's Polo Tank</t>
+          <t>Fleet Women's Polo</t>
         </is>
       </c>
       <c r="D210" s="0" t="inlineStr">
         <is>
-          <t>'133057</t>
+          <t>'151698</t>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
-          <t>UNO ELIZAB W BK:133057F-3XL</t>
+          <t>ISU FLEET W CL:151698Z-12PK</t>
         </is>
       </c>
       <c r="F210" s="0" t="inlineStr">
         <is>
-          <t>'809133057093</t>
+          <t>'801151698999</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H210" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I210" s="0">
-        <v>51.99</v>
+        <v>528</v>
       </c>
       <c r="J210" s="0">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="0">
       <c r="A211" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ujriur1c52imilt40uxpy/elizabeth-133057-f.jpg?rlkey=m2sv8u6kejao5vwu1xby50bjq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ozaozmc1s2gdeyfxj3d4m/omar.jpg?rlkey=b4k2cnt84rs0535tpfs9no0h0&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B211" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yie0cy8zt4x0nm93dmw1d/womens-polo-size-chartselizabeth.jpg?rlkey=7hgbhxt17o3r6bzguwzc9bk8q&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
-          <t>Elizabeth Women's Polo Tank</t>
+          <t>Omar Men's Pullover</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
-          <t>'133057</t>
+          <t>'123771</t>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
-          <t>UNO ELIZAB W BK 12PK:133057Z-12PK</t>
+          <t>IOWA OMAR M CO:123771A-S</t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
-          <t>'809133057994</t>
+          <t>'800123771043</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I211" s="0">
-        <v>480</v>
+        <v>59.99</v>
       </c>
       <c r="J211" s="0">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="0">
       <c r="A212" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6jsggftithnccyn2bndp6/fleet.jpg?rlkey=tbdazmgiws97mbe5criy83fg2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ozaozmc1s2gdeyfxj3d4m/omar.jpg?rlkey=b4k2cnt84rs0535tpfs9no0h0&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B212" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t1ueagcgldtet97qoh9sz/womens-polo-size-chartsfleet.jpg?rlkey=i92sz4ijl6ehor8mgwrqsqvl3&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
-          <t>Fleet Women's Polo</t>
+          <t>Omar Men's Pullover</t>
         </is>
       </c>
       <c r="D212" s="0" t="inlineStr">
         <is>
-          <t>'151698</t>
+          <t>'123771</t>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
-          <t>ISU FLEET W CL:151698A-S</t>
+          <t>IOWA OMAR M CO:123771B-M</t>
         </is>
       </c>
       <c r="F212" s="0" t="inlineStr">
         <is>
-          <t>'801151698043</t>
+          <t>'800123771050</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H212" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I212" s="0">
-        <v>54.99</v>
+        <v>59.99</v>
       </c>
       <c r="J212" s="0">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="0">
       <c r="A213" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6jsggftithnccyn2bndp6/fleet.jpg?rlkey=tbdazmgiws97mbe5criy83fg2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ozaozmc1s2gdeyfxj3d4m/omar.jpg?rlkey=b4k2cnt84rs0535tpfs9no0h0&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B213" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t1ueagcgldtet97qoh9sz/womens-polo-size-chartsfleet.jpg?rlkey=i92sz4ijl6ehor8mgwrqsqvl3&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
-          <t>Fleet Women's Polo</t>
+          <t>Omar Men's Pullover</t>
         </is>
       </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
-          <t>'151698</t>
+          <t>'123771</t>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
-          <t>ISU FLEET W CL:151698B-M</t>
+          <t>IOWA OMAR M CO:123771C-L</t>
         </is>
       </c>
       <c r="F213" s="0" t="inlineStr">
         <is>
-          <t>'801151698050</t>
+          <t>'800123771067</t>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H213" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I213" s="0">
-        <v>54.99</v>
+        <v>59.99</v>
       </c>
       <c r="J213" s="0">
-        <v>19</v>
+        <v>3</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="0">
       <c r="A214" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6jsggftithnccyn2bndp6/fleet.jpg?rlkey=tbdazmgiws97mbe5criy83fg2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ozaozmc1s2gdeyfxj3d4m/omar.jpg?rlkey=b4k2cnt84rs0535tpfs9no0h0&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B214" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t1ueagcgldtet97qoh9sz/womens-polo-size-chartsfleet.jpg?rlkey=i92sz4ijl6ehor8mgwrqsqvl3&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
-          <t>Fleet Women's Polo</t>
+          <t>Omar Men's Pullover</t>
         </is>
       </c>
       <c r="D214" s="0" t="inlineStr">
         <is>
-          <t>'151698</t>
+          <t>'123771</t>
         </is>
       </c>
       <c r="E214" s="0" t="inlineStr">
         <is>
-          <t>ISU FLEET W CL:151698C-L</t>
+          <t>IOWA OMAR M CO:123771D-XL</t>
         </is>
       </c>
       <c r="F214" s="0" t="inlineStr">
         <is>
-          <t>'801151698067</t>
+          <t>'800123771074</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H214" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I214" s="0">
-        <v>54.99</v>
+        <v>59.99</v>
       </c>
       <c r="J214" s="0">
-        <v>19</v>
+        <v>7</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="0">
       <c r="A215" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6jsggftithnccyn2bndp6/fleet.jpg?rlkey=tbdazmgiws97mbe5criy83fg2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ozaozmc1s2gdeyfxj3d4m/omar.jpg?rlkey=b4k2cnt84rs0535tpfs9no0h0&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B215" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t1ueagcgldtet97qoh9sz/womens-polo-size-chartsfleet.jpg?rlkey=i92sz4ijl6ehor8mgwrqsqvl3&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
-          <t>Fleet Women's Polo</t>
+          <t>Omar Men's Pullover</t>
         </is>
       </c>
       <c r="D215" s="0" t="inlineStr">
         <is>
-          <t>'151698</t>
+          <t>'123771</t>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
-          <t>ISU FLEET W CL:151698D-XL</t>
+          <t>IOWA OMAR M CO:123771E-2XL</t>
         </is>
       </c>
       <c r="F215" s="0" t="inlineStr">
         <is>
-          <t>'801151698074</t>
+          <t>'800123771081</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H215" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I215" s="0">
-        <v>54.99</v>
+        <v>59.99</v>
       </c>
       <c r="J215" s="0">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="0">
       <c r="A216" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6jsggftithnccyn2bndp6/fleet.jpg?rlkey=tbdazmgiws97mbe5criy83fg2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ozaozmc1s2gdeyfxj3d4m/omar.jpg?rlkey=b4k2cnt84rs0535tpfs9no0h0&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B216" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t1ueagcgldtet97qoh9sz/womens-polo-size-chartsfleet.jpg?rlkey=i92sz4ijl6ehor8mgwrqsqvl3&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C216" s="0" t="inlineStr">
         <is>
-          <t>Fleet Women's Polo</t>
+          <t>Omar Men's Pullover</t>
         </is>
       </c>
       <c r="D216" s="0" t="inlineStr">
         <is>
-          <t>'151698</t>
+          <t>'123771</t>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
-          <t>ISU FLEET W CL:151698E-2XL</t>
+          <t>IOWA OMAR M CO:123771F-3XL</t>
         </is>
       </c>
       <c r="F216" s="0" t="inlineStr">
         <is>
-          <t>'801151698081</t>
+          <t>'800123771098</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H216" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I216" s="0">
-        <v>54.99</v>
+        <v>59.99</v>
       </c>
       <c r="J216" s="0">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="0">
       <c r="A217" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6jsggftithnccyn2bndp6/fleet.jpg?rlkey=tbdazmgiws97mbe5criy83fg2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ozaozmc1s2gdeyfxj3d4m/omar.jpg?rlkey=b4k2cnt84rs0535tpfs9no0h0&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B217" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t1ueagcgldtet97qoh9sz/womens-polo-size-chartsfleet.jpg?rlkey=i92sz4ijl6ehor8mgwrqsqvl3&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
-          <t>Fleet Women's Polo</t>
+          <t>Omar Men's Pullover</t>
         </is>
       </c>
       <c r="D217" s="0" t="inlineStr">
         <is>
-          <t>'151698</t>
+          <t>'123771</t>
         </is>
       </c>
       <c r="E217" s="0" t="inlineStr">
         <is>
-          <t>ISU FLEET W CL:151698F-3XL</t>
+          <t>IOWA OMAR M CO 12PK:123771Z-12PK</t>
         </is>
       </c>
       <c r="F217" s="0" t="inlineStr">
         <is>
-          <t>'801151698098</t>
+          <t>'800123771999</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H217" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I217" s="0">
-        <v>54.99</v>
+        <v>582</v>
       </c>
       <c r="J217" s="0">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="0">
       <c r="A218" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6jsggftithnccyn2bndp6/fleet.jpg?rlkey=tbdazmgiws97mbe5criy83fg2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2il4ebobdrrc7bixx1kam/124521t.jpg?rlkey=ke4xkrzh6s6q1wcqlvzjmplak&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B218" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t1ueagcgldtet97qoh9sz/womens-polo-size-chartsfleet.jpg?rlkey=i92sz4ijl6ehor8mgwrqsqvl3&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C218" s="0" t="inlineStr">
         <is>
-          <t>Fleet Women's Polo</t>
+          <t>Omar Men's Pullover</t>
         </is>
       </c>
       <c r="D218" s="0" t="inlineStr">
         <is>
-          <t>'151698</t>
+          <t>'124521</t>
         </is>
       </c>
       <c r="E218" s="0" t="inlineStr">
         <is>
-          <t>ISU FLEET W CL:151698Z-12PK</t>
+          <t>ISU OMAR M CO:124521A-S</t>
         </is>
       </c>
       <c r="F218" s="0" t="inlineStr">
         <is>
-          <t>'801151698999</t>
+          <t>'801124521040</t>
         </is>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H218" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I218" s="0">
-        <v>528</v>
+        <v>59.99</v>
       </c>
       <c r="J218" s="0">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="0">
       <c r="A219" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ozaozmc1s2gdeyfxj3d4m/omar.jpg?rlkey=b4k2cnt84rs0535tpfs9no0h0&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2il4ebobdrrc7bixx1kam/124521t.jpg?rlkey=ke4xkrzh6s6q1wcqlvzjmplak&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B219" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C219" s="0" t="inlineStr">
         <is>
           <t>Omar Men's Pullover</t>
         </is>
       </c>
       <c r="D219" s="0" t="inlineStr">
         <is>
-          <t>'123771</t>
+          <t>'124521</t>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
-          <t>IOWA OMAR M CO:123771A-S</t>
+          <t>ISU OMAR M CO:124521B-M</t>
         </is>
       </c>
       <c r="F219" s="0" t="inlineStr">
         <is>
-          <t>'800123771043</t>
+          <t>'801124521057</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H219" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I219" s="0">
         <v>59.99</v>
       </c>
       <c r="J219" s="0">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="0">
       <c r="A220" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ozaozmc1s2gdeyfxj3d4m/omar.jpg?rlkey=b4k2cnt84rs0535tpfs9no0h0&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2il4ebobdrrc7bixx1kam/124521t.jpg?rlkey=ke4xkrzh6s6q1wcqlvzjmplak&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B220" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C220" s="0" t="inlineStr">
         <is>
           <t>Omar Men's Pullover</t>
         </is>
       </c>
       <c r="D220" s="0" t="inlineStr">
         <is>
-          <t>'123771</t>
+          <t>'124521</t>
         </is>
       </c>
       <c r="E220" s="0" t="inlineStr">
         <is>
-          <t>IOWA OMAR M CO:123771B-M</t>
+          <t>ISU OMAR M CO:124521C-L</t>
         </is>
       </c>
       <c r="F220" s="0" t="inlineStr">
         <is>
-          <t>'800123771050</t>
+          <t>'801124521064</t>
         </is>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H220" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I220" s="0">
         <v>59.99</v>
       </c>
       <c r="J220" s="0">
         <v>6</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="0">
       <c r="A221" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ozaozmc1s2gdeyfxj3d4m/omar.jpg?rlkey=b4k2cnt84rs0535tpfs9no0h0&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2il4ebobdrrc7bixx1kam/124521t.jpg?rlkey=ke4xkrzh6s6q1wcqlvzjmplak&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B221" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C221" s="0" t="inlineStr">
         <is>
           <t>Omar Men's Pullover</t>
         </is>
       </c>
       <c r="D221" s="0" t="inlineStr">
         <is>
-          <t>'123771</t>
+          <t>'124521</t>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
-          <t>IOWA OMAR M CO:123771C-L</t>
+          <t>ISU OMAR M CO:124521D-XL</t>
         </is>
       </c>
       <c r="F221" s="0" t="inlineStr">
         <is>
-          <t>'800123771067</t>
+          <t>'801124521071</t>
         </is>
       </c>
       <c r="G221" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H221" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I221" s="0">
         <v>59.99</v>
       </c>
       <c r="J221" s="0">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="0">
       <c r="A222" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ozaozmc1s2gdeyfxj3d4m/omar.jpg?rlkey=b4k2cnt84rs0535tpfs9no0h0&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2il4ebobdrrc7bixx1kam/124521t.jpg?rlkey=ke4xkrzh6s6q1wcqlvzjmplak&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B222" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C222" s="0" t="inlineStr">
         <is>
           <t>Omar Men's Pullover</t>
         </is>
       </c>
       <c r="D222" s="0" t="inlineStr">
         <is>
-          <t>'123771</t>
+          <t>'124521</t>
         </is>
       </c>
       <c r="E222" s="0" t="inlineStr">
         <is>
-          <t>IOWA OMAR M CO:123771D-XL</t>
+          <t>ISU OMAR M CO:124521E-2XL</t>
         </is>
       </c>
       <c r="F222" s="0" t="inlineStr">
         <is>
-          <t>'800123771074</t>
+          <t>'801124521088</t>
         </is>
       </c>
       <c r="G222" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H222" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I222" s="0">
         <v>59.99</v>
       </c>
       <c r="J222" s="0">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="0">
       <c r="A223" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ozaozmc1s2gdeyfxj3d4m/omar.jpg?rlkey=b4k2cnt84rs0535tpfs9no0h0&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2il4ebobdrrc7bixx1kam/124521t.jpg?rlkey=ke4xkrzh6s6q1wcqlvzjmplak&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B223" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
           <t>Omar Men's Pullover</t>
         </is>
       </c>
       <c r="D223" s="0" t="inlineStr">
         <is>
-          <t>'123771</t>
+          <t>'124521</t>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
-          <t>IOWA OMAR M CO:123771E-2XL</t>
+          <t>ISU OMAR M CO:124521F-3XL</t>
         </is>
       </c>
       <c r="F223" s="0" t="inlineStr">
         <is>
-          <t>'800123771081</t>
+          <t>'801124521095</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H223" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I223" s="0">
         <v>59.99</v>
       </c>
       <c r="J223" s="0">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="0">
       <c r="A224" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ozaozmc1s2gdeyfxj3d4m/omar.jpg?rlkey=b4k2cnt84rs0535tpfs9no0h0&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2il4ebobdrrc7bixx1kam/124521t.jpg?rlkey=ke4xkrzh6s6q1wcqlvzjmplak&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B224" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
           <t>Omar Men's Pullover</t>
         </is>
       </c>
       <c r="D224" s="0" t="inlineStr">
         <is>
-          <t>'123771</t>
+          <t>'124521</t>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
-          <t>IOWA OMAR M CO:123771F-3XL</t>
+          <t>ISU OMAR M CO 12PK:124521Z-12PK</t>
         </is>
       </c>
       <c r="F224" s="0" t="inlineStr">
         <is>
-          <t>'800123771098</t>
+          <t>'801124521996</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H224" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I224" s="0">
-        <v>59.99</v>
+        <v>582</v>
       </c>
       <c r="J224" s="0">
-        <v>6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="0">
       <c r="A225" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ozaozmc1s2gdeyfxj3d4m/omar.jpg?rlkey=b4k2cnt84rs0535tpfs9no0h0&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0emi1ncp3udak0o2tjhss/124520t.jpg?rlkey=gdk6g5b79x4icz1rdbl8h7751&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B225" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C225" s="0" t="inlineStr">
         <is>
           <t>Omar Men's Pullover</t>
         </is>
       </c>
       <c r="D225" s="0" t="inlineStr">
         <is>
-          <t>'123771</t>
+          <t>'124520</t>
         </is>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
-          <t>IOWA OMAR M CO 12PK:123771Z-12PK</t>
+          <t>UNI OMAR M CO:124520A-S</t>
         </is>
       </c>
       <c r="F225" s="0" t="inlineStr">
         <is>
-          <t>'800123771999</t>
+          <t>'802124520040</t>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H225" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I225" s="0">
-        <v>582</v>
+        <v>59.99</v>
       </c>
       <c r="J225" s="0">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="0">
       <c r="A226" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2il4ebobdrrc7bixx1kam/124521t.jpg?rlkey=ke4xkrzh6s6q1wcqlvzjmplak&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0emi1ncp3udak0o2tjhss/124520t.jpg?rlkey=gdk6g5b79x4icz1rdbl8h7751&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B226" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C226" s="0" t="inlineStr">
         <is>
           <t>Omar Men's Pullover</t>
         </is>
       </c>
       <c r="D226" s="0" t="inlineStr">
         <is>
-          <t>'124521</t>
+          <t>'124520</t>
         </is>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
-          <t>ISU OMAR M CO:124521A-S</t>
+          <t>UNI OMAR M CO:124520B-M</t>
         </is>
       </c>
       <c r="F226" s="0" t="inlineStr">
         <is>
-          <t>'801124521040</t>
+          <t>'802124520057</t>
         </is>
       </c>
       <c r="G226" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H226" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I226" s="0">
         <v>59.99</v>
       </c>
       <c r="J226" s="0">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="0">
       <c r="A227" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2il4ebobdrrc7bixx1kam/124521t.jpg?rlkey=ke4xkrzh6s6q1wcqlvzjmplak&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0emi1ncp3udak0o2tjhss/124520t.jpg?rlkey=gdk6g5b79x4icz1rdbl8h7751&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B227" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C227" s="0" t="inlineStr">
         <is>
           <t>Omar Men's Pullover</t>
         </is>
       </c>
       <c r="D227" s="0" t="inlineStr">
         <is>
-          <t>'124521</t>
+          <t>'124520</t>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
-          <t>ISU OMAR M CO:124521B-M</t>
+          <t>UNI OMAR M CO:124520C-L</t>
         </is>
       </c>
       <c r="F227" s="0" t="inlineStr">
         <is>
-          <t>'801124521057</t>
+          <t>'802124520064</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H227" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I227" s="0">
         <v>59.99</v>
       </c>
       <c r="J227" s="0">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="0">
       <c r="A228" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2il4ebobdrrc7bixx1kam/124521t.jpg?rlkey=ke4xkrzh6s6q1wcqlvzjmplak&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0emi1ncp3udak0o2tjhss/124520t.jpg?rlkey=gdk6g5b79x4icz1rdbl8h7751&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B228" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
           <t>Omar Men's Pullover</t>
         </is>
       </c>
       <c r="D228" s="0" t="inlineStr">
         <is>
-          <t>'124521</t>
+          <t>'124520</t>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
-          <t>ISU OMAR M CO:124521C-L</t>
+          <t>UNI OMAR M CO:124520D-XL</t>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
-          <t>'801124521064</t>
+          <t>'802124520071</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I228" s="0">
         <v>59.99</v>
       </c>
       <c r="J228" s="0">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="0">
       <c r="A229" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2il4ebobdrrc7bixx1kam/124521t.jpg?rlkey=ke4xkrzh6s6q1wcqlvzjmplak&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0emi1ncp3udak0o2tjhss/124520t.jpg?rlkey=gdk6g5b79x4icz1rdbl8h7751&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B229" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
           <t>Omar Men's Pullover</t>
         </is>
       </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
-          <t>'124521</t>
+          <t>'124520</t>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
-          <t>ISU OMAR M CO:124521D-XL</t>
+          <t>UNI OMAR M CO:124520E-2XL</t>
         </is>
       </c>
       <c r="F229" s="0" t="inlineStr">
         <is>
-          <t>'801124521071</t>
+          <t>'802124520088</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H229" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I229" s="0">
         <v>59.99</v>
       </c>
       <c r="J229" s="0">
-        <v>8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="0">
       <c r="A230" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2il4ebobdrrc7bixx1kam/124521t.jpg?rlkey=ke4xkrzh6s6q1wcqlvzjmplak&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0emi1ncp3udak0o2tjhss/124520t.jpg?rlkey=gdk6g5b79x4icz1rdbl8h7751&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B230" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C230" s="0" t="inlineStr">
         <is>
           <t>Omar Men's Pullover</t>
         </is>
       </c>
       <c r="D230" s="0" t="inlineStr">
         <is>
-          <t>'124521</t>
+          <t>'124520</t>
         </is>
       </c>
       <c r="E230" s="0" t="inlineStr">
         <is>
-          <t>ISU OMAR M CO:124521E-2XL</t>
+          <t>UNI OMAR M CO:124520F-3XL</t>
         </is>
       </c>
       <c r="F230" s="0" t="inlineStr">
         <is>
-          <t>'801124521088</t>
+          <t>'802124520095</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H230" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I230" s="0">
         <v>59.99</v>
       </c>
       <c r="J230" s="0">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="0">
       <c r="A231" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2il4ebobdrrc7bixx1kam/124521t.jpg?rlkey=ke4xkrzh6s6q1wcqlvzjmplak&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0emi1ncp3udak0o2tjhss/124520t.jpg?rlkey=gdk6g5b79x4icz1rdbl8h7751&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B231" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C231" s="0" t="inlineStr">
         <is>
           <t>Omar Men's Pullover</t>
         </is>
       </c>
       <c r="D231" s="0" t="inlineStr">
         <is>
-          <t>'124521</t>
+          <t>'124520</t>
         </is>
       </c>
       <c r="E231" s="0" t="inlineStr">
         <is>
-          <t>ISU OMAR M CO:124521F-3XL</t>
+          <t>UNI OMAR M CO 12PK:124520Z-12PK</t>
         </is>
       </c>
       <c r="F231" s="0" t="inlineStr">
         <is>
-          <t>'801124521095</t>
+          <t>'802124520996</t>
         </is>
       </c>
       <c r="G231" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H231" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I231" s="0">
-        <v>59.99</v>
+        <v>582</v>
       </c>
       <c r="J231" s="0">
-        <v>8</v>
+        <v>2</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="0">
       <c r="A232" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2il4ebobdrrc7bixx1kam/124521t.jpg?rlkey=ke4xkrzh6s6q1wcqlvzjmplak&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7pqeuxhq47rql8n0vgzis/127797t.jpg?rlkey=l97xhe4dvmnb3uc7orph6zye2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B232" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C232" s="0" t="inlineStr">
         <is>
           <t>Omar Men's Pullover</t>
         </is>
       </c>
       <c r="D232" s="0" t="inlineStr">
         <is>
-          <t>'124521</t>
+          <t>'127797</t>
         </is>
       </c>
       <c r="E232" s="0" t="inlineStr">
         <is>
-          <t>ISU OMAR M CO 12PK:124521Z-12PK</t>
+          <t>SDSU OMAR M CO:127797A-S</t>
         </is>
       </c>
       <c r="F232" s="0" t="inlineStr">
         <is>
-          <t>'801124521996</t>
+          <t>'816127797040</t>
         </is>
       </c>
       <c r="G232" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H232" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I232" s="0">
-        <v>582</v>
+        <v>59.99</v>
       </c>
       <c r="J232" s="0">
-        <v>2</v>
+        <v>13</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="0">
       <c r="A233" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0emi1ncp3udak0o2tjhss/124520t.jpg?rlkey=gdk6g5b79x4icz1rdbl8h7751&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7pqeuxhq47rql8n0vgzis/127797t.jpg?rlkey=l97xhe4dvmnb3uc7orph6zye2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B233" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C233" s="0" t="inlineStr">
         <is>
           <t>Omar Men's Pullover</t>
         </is>
       </c>
       <c r="D233" s="0" t="inlineStr">
         <is>
-          <t>'124520</t>
+          <t>'127797</t>
         </is>
       </c>
       <c r="E233" s="0" t="inlineStr">
         <is>
-          <t>UNI OMAR M CO:124520A-S</t>
+          <t>SDSU OMAR M CO:127797B-M</t>
         </is>
       </c>
       <c r="F233" s="0" t="inlineStr">
         <is>
-          <t>'802124520040</t>
+          <t>'816127797057</t>
         </is>
       </c>
       <c r="G233" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H233" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I233" s="0">
         <v>59.99</v>
       </c>
       <c r="J233" s="0">
-        <v>4</v>
+        <v>32</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="0">
       <c r="A234" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0emi1ncp3udak0o2tjhss/124520t.jpg?rlkey=gdk6g5b79x4icz1rdbl8h7751&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7pqeuxhq47rql8n0vgzis/127797t.jpg?rlkey=l97xhe4dvmnb3uc7orph6zye2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B234" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C234" s="0" t="inlineStr">
         <is>
           <t>Omar Men's Pullover</t>
         </is>
       </c>
       <c r="D234" s="0" t="inlineStr">
         <is>
-          <t>'124520</t>
+          <t>'127797</t>
         </is>
       </c>
       <c r="E234" s="0" t="inlineStr">
         <is>
-          <t>UNI OMAR M CO:124520B-M</t>
+          <t>SDSU OMAR M CO:127797C-L</t>
         </is>
       </c>
       <c r="F234" s="0" t="inlineStr">
         <is>
-          <t>'802124520057</t>
+          <t>'816127797064</t>
         </is>
       </c>
       <c r="G234" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H234" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I234" s="0">
         <v>59.99</v>
       </c>
       <c r="J234" s="0">
-        <v>5</v>
+        <v>46</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="0">
       <c r="A235" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0emi1ncp3udak0o2tjhss/124520t.jpg?rlkey=gdk6g5b79x4icz1rdbl8h7751&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7pqeuxhq47rql8n0vgzis/127797t.jpg?rlkey=l97xhe4dvmnb3uc7orph6zye2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B235" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C235" s="0" t="inlineStr">
         <is>
           <t>Omar Men's Pullover</t>
         </is>
       </c>
       <c r="D235" s="0" t="inlineStr">
         <is>
-          <t>'124520</t>
+          <t>'127797</t>
         </is>
       </c>
       <c r="E235" s="0" t="inlineStr">
         <is>
-          <t>UNI OMAR M CO:124520C-L</t>
+          <t>SDSU OMAR M CO:127797D-XL</t>
         </is>
       </c>
       <c r="F235" s="0" t="inlineStr">
         <is>
-          <t>'802124520064</t>
+          <t>'816127797071</t>
         </is>
       </c>
       <c r="G235" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H235" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I235" s="0">
         <v>59.99</v>
       </c>
       <c r="J235" s="0">
-        <v>8</v>
+        <v>52</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="0">
       <c r="A236" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0emi1ncp3udak0o2tjhss/124520t.jpg?rlkey=gdk6g5b79x4icz1rdbl8h7751&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7pqeuxhq47rql8n0vgzis/127797t.jpg?rlkey=l97xhe4dvmnb3uc7orph6zye2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B236" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C236" s="0" t="inlineStr">
         <is>
           <t>Omar Men's Pullover</t>
         </is>
       </c>
       <c r="D236" s="0" t="inlineStr">
         <is>
-          <t>'124520</t>
+          <t>'127797</t>
         </is>
       </c>
       <c r="E236" s="0" t="inlineStr">
         <is>
-          <t>UNI OMAR M CO:124520D-XL</t>
+          <t>SDSU OMAR M CO:127797E-2XL</t>
         </is>
       </c>
       <c r="F236" s="0" t="inlineStr">
         <is>
-          <t>'802124520071</t>
+          <t>'816127797088</t>
         </is>
       </c>
       <c r="G236" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H236" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I236" s="0">
         <v>59.99</v>
       </c>
       <c r="J236" s="0">
-        <v>9</v>
+        <v>35</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="0">
       <c r="A237" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0emi1ncp3udak0o2tjhss/124520t.jpg?rlkey=gdk6g5b79x4icz1rdbl8h7751&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7pqeuxhq47rql8n0vgzis/127797t.jpg?rlkey=l97xhe4dvmnb3uc7orph6zye2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B237" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C237" s="0" t="inlineStr">
         <is>
           <t>Omar Men's Pullover</t>
         </is>
       </c>
       <c r="D237" s="0" t="inlineStr">
         <is>
-          <t>'124520</t>
+          <t>'127797</t>
         </is>
       </c>
       <c r="E237" s="0" t="inlineStr">
         <is>
-          <t>UNI OMAR M CO:124520E-2XL</t>
+          <t>SDSU OMAR M CO:127797F-3XL</t>
         </is>
       </c>
       <c r="F237" s="0" t="inlineStr">
         <is>
-          <t>'802124520088</t>
+          <t>'816127797095</t>
         </is>
       </c>
       <c r="G237" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H237" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I237" s="0">
         <v>59.99</v>
       </c>
       <c r="J237" s="0">
-        <v>6</v>
+        <v>19</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="0">
       <c r="A238" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0emi1ncp3udak0o2tjhss/124520t.jpg?rlkey=gdk6g5b79x4icz1rdbl8h7751&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7pqeuxhq47rql8n0vgzis/127797t.jpg?rlkey=l97xhe4dvmnb3uc7orph6zye2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B238" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C238" s="0" t="inlineStr">
         <is>
           <t>Omar Men's Pullover</t>
         </is>
       </c>
       <c r="D238" s="0" t="inlineStr">
         <is>
-          <t>'124520</t>
+          <t>'127797</t>
         </is>
       </c>
       <c r="E238" s="0" t="inlineStr">
         <is>
-          <t>UNI OMAR M CO:124520F-3XL</t>
+          <t>SDSU OMAR M CO 12PK:127797Z-12PK</t>
         </is>
       </c>
       <c r="F238" s="0" t="inlineStr">
         <is>
-          <t>'802124520095</t>
+          <t>'816127797996</t>
         </is>
       </c>
       <c r="G238" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H238" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I238" s="0">
-        <v>59.99</v>
+        <v>582</v>
       </c>
       <c r="J238" s="0">
-        <v>4</v>
+        <v>13</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="0">
       <c r="A239" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0emi1ncp3udak0o2tjhss/124520t.jpg?rlkey=gdk6g5b79x4icz1rdbl8h7751&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3mfg90brwbqgnlv6gd4y6/127812t.jpg?rlkey=7465d5iv4ip5g22jwgul5ojul&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B239" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C239" s="0" t="inlineStr">
         <is>
           <t>Omar Men's Pullover</t>
         </is>
       </c>
       <c r="D239" s="0" t="inlineStr">
         <is>
-          <t>'124520</t>
+          <t>'127812</t>
         </is>
       </c>
       <c r="E239" s="0" t="inlineStr">
         <is>
-          <t>UNI OMAR M CO 12PK:124520Z-12PK</t>
+          <t>NDSU OMAR M CO:127812A-S</t>
         </is>
       </c>
       <c r="F239" s="0" t="inlineStr">
         <is>
-          <t>'802124520996</t>
+          <t>'813127812049</t>
         </is>
       </c>
       <c r="G239" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H239" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I239" s="0">
-        <v>582</v>
+        <v>59.99</v>
       </c>
       <c r="J239" s="0">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="0">
       <c r="A240" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7pqeuxhq47rql8n0vgzis/127797t.jpg?rlkey=l97xhe4dvmnb3uc7orph6zye2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3mfg90brwbqgnlv6gd4y6/127812t.jpg?rlkey=7465d5iv4ip5g22jwgul5ojul&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B240" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C240" s="0" t="inlineStr">
         <is>
           <t>Omar Men's Pullover</t>
         </is>
       </c>
       <c r="D240" s="0" t="inlineStr">
         <is>
-          <t>'127797</t>
+          <t>'127812</t>
         </is>
       </c>
       <c r="E240" s="0" t="inlineStr">
         <is>
-          <t>SDSU OMAR M CO:127797A-S</t>
+          <t>NDSU OMAR M CO:127812B-M</t>
         </is>
       </c>
       <c r="F240" s="0" t="inlineStr">
         <is>
-          <t>'816127797040</t>
+          <t>'813127812056</t>
         </is>
       </c>
       <c r="G240" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H240" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I240" s="0">
         <v>59.99</v>
       </c>
       <c r="J240" s="0">
-        <v>13</v>
+        <v>3</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="0">
       <c r="A241" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7pqeuxhq47rql8n0vgzis/127797t.jpg?rlkey=l97xhe4dvmnb3uc7orph6zye2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3mfg90brwbqgnlv6gd4y6/127812t.jpg?rlkey=7465d5iv4ip5g22jwgul5ojul&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B241" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C241" s="0" t="inlineStr">
         <is>
           <t>Omar Men's Pullover</t>
         </is>
       </c>
       <c r="D241" s="0" t="inlineStr">
         <is>
-          <t>'127797</t>
+          <t>'127812</t>
         </is>
       </c>
       <c r="E241" s="0" t="inlineStr">
         <is>
-          <t>SDSU OMAR M CO:127797B-M</t>
+          <t>NDSU OMAR M CO:127812C-L</t>
         </is>
       </c>
       <c r="F241" s="0" t="inlineStr">
         <is>
-          <t>'816127797057</t>
+          <t>'813127812063</t>
         </is>
       </c>
       <c r="G241" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H241" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I241" s="0">
         <v>59.99</v>
       </c>
       <c r="J241" s="0">
-        <v>32</v>
+        <v>6</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="0">
       <c r="A242" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7pqeuxhq47rql8n0vgzis/127797t.jpg?rlkey=l97xhe4dvmnb3uc7orph6zye2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3mfg90brwbqgnlv6gd4y6/127812t.jpg?rlkey=7465d5iv4ip5g22jwgul5ojul&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B242" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C242" s="0" t="inlineStr">
         <is>
           <t>Omar Men's Pullover</t>
         </is>
       </c>
       <c r="D242" s="0" t="inlineStr">
         <is>
-          <t>'127797</t>
+          <t>'127812</t>
         </is>
       </c>
       <c r="E242" s="0" t="inlineStr">
         <is>
-          <t>SDSU OMAR M CO:127797C-L</t>
+          <t>NDSU OMAR M CO:127812D-XL</t>
         </is>
       </c>
       <c r="F242" s="0" t="inlineStr">
         <is>
-          <t>'816127797064</t>
+          <t>'813127812070</t>
         </is>
       </c>
       <c r="G242" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H242" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I242" s="0">
         <v>59.99</v>
       </c>
       <c r="J242" s="0">
-        <v>46</v>
+        <v>2</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="0">
       <c r="A243" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7pqeuxhq47rql8n0vgzis/127797t.jpg?rlkey=l97xhe4dvmnb3uc7orph6zye2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3mfg90brwbqgnlv6gd4y6/127812t.jpg?rlkey=7465d5iv4ip5g22jwgul5ojul&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B243" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C243" s="0" t="inlineStr">
         <is>
           <t>Omar Men's Pullover</t>
         </is>
       </c>
       <c r="D243" s="0" t="inlineStr">
         <is>
-          <t>'127797</t>
+          <t>'127812</t>
         </is>
       </c>
       <c r="E243" s="0" t="inlineStr">
         <is>
-          <t>SDSU OMAR M CO:127797D-XL</t>
+          <t>NDSU OMAR M CO:127812E-2XL</t>
         </is>
       </c>
       <c r="F243" s="0" t="inlineStr">
         <is>
-          <t>'816127797071</t>
+          <t>'813127812087</t>
         </is>
       </c>
       <c r="G243" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H243" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I243" s="0">
         <v>59.99</v>
       </c>
       <c r="J243" s="0">
-        <v>52</v>
+        <v>0</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="0">
       <c r="A244" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7pqeuxhq47rql8n0vgzis/127797t.jpg?rlkey=l97xhe4dvmnb3uc7orph6zye2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3mfg90brwbqgnlv6gd4y6/127812t.jpg?rlkey=7465d5iv4ip5g22jwgul5ojul&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B244" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C244" s="0" t="inlineStr">
         <is>
           <t>Omar Men's Pullover</t>
         </is>
       </c>
       <c r="D244" s="0" t="inlineStr">
         <is>
-          <t>'127797</t>
+          <t>'127812</t>
         </is>
       </c>
       <c r="E244" s="0" t="inlineStr">
         <is>
-          <t>SDSU OMAR M CO:127797E-2XL</t>
+          <t>NDSU OMAR M CO:127812F-3XL</t>
         </is>
       </c>
       <c r="F244" s="0" t="inlineStr">
         <is>
-          <t>'816127797088</t>
+          <t>'813127812094</t>
         </is>
       </c>
       <c r="G244" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H244" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I244" s="0">
         <v>59.99</v>
       </c>
       <c r="J244" s="0">
-        <v>35</v>
+        <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="0">
       <c r="A245" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7pqeuxhq47rql8n0vgzis/127797t.jpg?rlkey=l97xhe4dvmnb3uc7orph6zye2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3mfg90brwbqgnlv6gd4y6/127812t.jpg?rlkey=7465d5iv4ip5g22jwgul5ojul&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B245" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C245" s="0" t="inlineStr">
         <is>
           <t>Omar Men's Pullover</t>
         </is>
       </c>
       <c r="D245" s="0" t="inlineStr">
         <is>
-          <t>'127797</t>
+          <t>'127812</t>
         </is>
       </c>
       <c r="E245" s="0" t="inlineStr">
         <is>
-          <t>SDSU OMAR M CO:127797F-3XL</t>
+          <t>NDSU OMAR M CO 12PK:127812Z-12PK</t>
         </is>
       </c>
       <c r="F245" s="0" t="inlineStr">
         <is>
-          <t>'816127797095</t>
+          <t>'813127812995</t>
         </is>
       </c>
       <c r="G245" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H245" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I245" s="0">
-        <v>59.99</v>
+        <v>582</v>
       </c>
       <c r="J245" s="0">
-        <v>19</v>
+        <v>0</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="0">
       <c r="A246" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7pqeuxhq47rql8n0vgzis/127797t.jpg?rlkey=l97xhe4dvmnb3uc7orph6zye2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sjtwoo6i5twv1451v6v9v/128150t.jpg?rlkey=84nxz2msx2rke7yrud9u3ktq2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B246" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C246" s="0" t="inlineStr">
         <is>
           <t>Omar Men's Pullover</t>
         </is>
       </c>
       <c r="D246" s="0" t="inlineStr">
         <is>
-          <t>'127797</t>
+          <t>'128150</t>
         </is>
       </c>
       <c r="E246" s="0" t="inlineStr">
         <is>
-          <t>SDSU OMAR M CO 12PK:127797Z-12PK</t>
+          <t>CU OMAR M CO:128150A-S</t>
         </is>
       </c>
       <c r="F246" s="0" t="inlineStr">
         <is>
-          <t>'816127797996</t>
+          <t>'810128150040</t>
         </is>
       </c>
       <c r="G246" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H246" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I246" s="0">
-        <v>582</v>
+        <v>59.99</v>
       </c>
       <c r="J246" s="0">
-        <v>13</v>
+        <v>0</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="0">
       <c r="A247" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3mfg90brwbqgnlv6gd4y6/127812t.jpg?rlkey=7465d5iv4ip5g22jwgul5ojul&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sjtwoo6i5twv1451v6v9v/128150t.jpg?rlkey=84nxz2msx2rke7yrud9u3ktq2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B247" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C247" s="0" t="inlineStr">
         <is>
           <t>Omar Men's Pullover</t>
         </is>
       </c>
       <c r="D247" s="0" t="inlineStr">
         <is>
-          <t>'127812</t>
+          <t>'128150</t>
         </is>
       </c>
       <c r="E247" s="0" t="inlineStr">
         <is>
-          <t>NDSU OMAR M CO:127812A-S</t>
+          <t>CU OMAR M CO:128150B-M</t>
         </is>
       </c>
       <c r="F247" s="0" t="inlineStr">
         <is>
-          <t>'813127812049</t>
+          <t>'810128150057</t>
         </is>
       </c>
       <c r="G247" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H247" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I247" s="0">
         <v>59.99</v>
       </c>
       <c r="J247" s="0">
         <v>3</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="0">
       <c r="A248" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3mfg90brwbqgnlv6gd4y6/127812t.jpg?rlkey=7465d5iv4ip5g22jwgul5ojul&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sjtwoo6i5twv1451v6v9v/128150t.jpg?rlkey=84nxz2msx2rke7yrud9u3ktq2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B248" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C248" s="0" t="inlineStr">
         <is>
           <t>Omar Men's Pullover</t>
         </is>
       </c>
       <c r="D248" s="0" t="inlineStr">
         <is>
-          <t>'127812</t>
+          <t>'128150</t>
         </is>
       </c>
       <c r="E248" s="0" t="inlineStr">
         <is>
-          <t>NDSU OMAR M CO:127812B-M</t>
+          <t>CU OMAR M CO:128150C-L</t>
         </is>
       </c>
       <c r="F248" s="0" t="inlineStr">
         <is>
-          <t>'813127812056</t>
+          <t>'810128150064</t>
         </is>
       </c>
       <c r="G248" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H248" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I248" s="0">
         <v>59.99</v>
       </c>
       <c r="J248" s="0">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="0">
       <c r="A249" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3mfg90brwbqgnlv6gd4y6/127812t.jpg?rlkey=7465d5iv4ip5g22jwgul5ojul&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sjtwoo6i5twv1451v6v9v/128150t.jpg?rlkey=84nxz2msx2rke7yrud9u3ktq2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B249" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C249" s="0" t="inlineStr">
         <is>
           <t>Omar Men's Pullover</t>
         </is>
       </c>
       <c r="D249" s="0" t="inlineStr">
         <is>
-          <t>'127812</t>
+          <t>'128150</t>
         </is>
       </c>
       <c r="E249" s="0" t="inlineStr">
         <is>
-          <t>NDSU OMAR M CO:127812C-L</t>
+          <t>CU OMAR M CO:128150D-XL</t>
         </is>
       </c>
       <c r="F249" s="0" t="inlineStr">
         <is>
-          <t>'813127812063</t>
+          <t>'810128150071</t>
         </is>
       </c>
       <c r="G249" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H249" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I249" s="0">
         <v>59.99</v>
       </c>
       <c r="J249" s="0">
         <v>6</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="0">
       <c r="A250" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3mfg90brwbqgnlv6gd4y6/127812t.jpg?rlkey=7465d5iv4ip5g22jwgul5ojul&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sjtwoo6i5twv1451v6v9v/128150t.jpg?rlkey=84nxz2msx2rke7yrud9u3ktq2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B250" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C250" s="0" t="inlineStr">
         <is>
           <t>Omar Men's Pullover</t>
         </is>
       </c>
       <c r="D250" s="0" t="inlineStr">
         <is>
-          <t>'127812</t>
+          <t>'128150</t>
         </is>
       </c>
       <c r="E250" s="0" t="inlineStr">
         <is>
-          <t>NDSU OMAR M CO:127812D-XL</t>
+          <t>CU OMAR M CO:128150E-2XL</t>
         </is>
       </c>
       <c r="F250" s="0" t="inlineStr">
         <is>
-          <t>'813127812070</t>
+          <t>'810128150088</t>
         </is>
       </c>
       <c r="G250" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H250" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I250" s="0">
         <v>59.99</v>
       </c>
       <c r="J250" s="0">
-        <v>2</v>
+        <v>7</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="0">
       <c r="A251" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3mfg90brwbqgnlv6gd4y6/127812t.jpg?rlkey=7465d5iv4ip5g22jwgul5ojul&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sjtwoo6i5twv1451v6v9v/128150t.jpg?rlkey=84nxz2msx2rke7yrud9u3ktq2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B251" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C251" s="0" t="inlineStr">
         <is>
           <t>Omar Men's Pullover</t>
         </is>
       </c>
       <c r="D251" s="0" t="inlineStr">
         <is>
-          <t>'127812</t>
+          <t>'128150</t>
         </is>
       </c>
       <c r="E251" s="0" t="inlineStr">
         <is>
-          <t>NDSU OMAR M CO:127812E-2XL</t>
+          <t>CU OMAR M CO:128150F-3XL</t>
         </is>
       </c>
       <c r="F251" s="0" t="inlineStr">
         <is>
-          <t>'813127812087</t>
+          <t>'810128150095</t>
         </is>
       </c>
       <c r="G251" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H251" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I251" s="0">
         <v>59.99</v>
       </c>
       <c r="J251" s="0">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="0">
       <c r="A252" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3mfg90brwbqgnlv6gd4y6/127812t.jpg?rlkey=7465d5iv4ip5g22jwgul5ojul&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sjtwoo6i5twv1451v6v9v/128150t.jpg?rlkey=84nxz2msx2rke7yrud9u3ktq2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B252" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C252" s="0" t="inlineStr">
         <is>
           <t>Omar Men's Pullover</t>
         </is>
       </c>
       <c r="D252" s="0" t="inlineStr">
         <is>
-          <t>'127812</t>
+          <t>'128150</t>
         </is>
       </c>
       <c r="E252" s="0" t="inlineStr">
         <is>
-          <t>NDSU OMAR M CO:127812F-3XL</t>
+          <t>CU OMAR M CO 12PK:128150Z-12PK</t>
         </is>
       </c>
       <c r="F252" s="0" t="inlineStr">
         <is>
-          <t>'813127812094</t>
+          <t>'810128150996</t>
         </is>
       </c>
       <c r="G252" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H252" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I252" s="0">
-        <v>59.99</v>
+        <v>582</v>
       </c>
       <c r="J252" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="0">
       <c r="A253" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3mfg90brwbqgnlv6gd4y6/127812t.jpg?rlkey=7465d5iv4ip5g22jwgul5ojul&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/78r8ntr7c1i7dndft26a8/134036-af.jpg?rlkey=jaapfu24reffcwkdqhm70txwa&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B253" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/55hv8pu954yr5yw91v18j/graphic-update2022-youth.jpg?rlkey=nlnj28etw0hpqqn0snbq2lw9v&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C253" s="0" t="inlineStr">
         <is>
-          <t>Omar Men's Pullover</t>
+          <t>Court Youth Pullover</t>
         </is>
       </c>
       <c r="D253" s="0" t="inlineStr">
         <is>
-          <t>'127812</t>
+          <t>'Y13244</t>
         </is>
       </c>
       <c r="E253" s="0" t="inlineStr">
         <is>
-          <t>NDSU OMAR M CO 12PK:127812Z-12PK</t>
+          <t>IOWA COURT Y BK:Y13244B-YS</t>
         </is>
       </c>
       <c r="F253" s="0" t="inlineStr">
         <is>
-          <t>'813127812995</t>
+          <t>'800132448011</t>
         </is>
       </c>
       <c r="G253" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>YOUTH</t>
         </is>
       </c>
       <c r="H253" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>YS</t>
         </is>
       </c>
       <c r="I253" s="0">
-        <v>582</v>
+        <v>42.99</v>
       </c>
       <c r="J253" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="0">
       <c r="A254" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sjtwoo6i5twv1451v6v9v/128150t.jpg?rlkey=84nxz2msx2rke7yrud9u3ktq2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/78r8ntr7c1i7dndft26a8/134036-af.jpg?rlkey=jaapfu24reffcwkdqhm70txwa&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B254" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/55hv8pu954yr5yw91v18j/graphic-update2022-youth.jpg?rlkey=nlnj28etw0hpqqn0snbq2lw9v&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C254" s="0" t="inlineStr">
         <is>
-          <t>Omar Men's Pullover</t>
+          <t>Court Youth Pullover</t>
         </is>
       </c>
       <c r="D254" s="0" t="inlineStr">
         <is>
-          <t>'128150</t>
+          <t>'Y13244</t>
         </is>
       </c>
       <c r="E254" s="0" t="inlineStr">
         <is>
-          <t>CU OMAR M CO:128150A-S</t>
+          <t>IOWA COURT Y BK:Y13244C-YM</t>
         </is>
       </c>
       <c r="F254" s="0" t="inlineStr">
         <is>
-          <t>'810128150040</t>
+          <t>'800132448028</t>
         </is>
       </c>
       <c r="G254" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>YOUTH</t>
         </is>
       </c>
       <c r="H254" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>YM</t>
         </is>
       </c>
       <c r="I254" s="0">
-        <v>59.99</v>
+        <v>42.99</v>
       </c>
       <c r="J254" s="0">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="0">
       <c r="A255" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sjtwoo6i5twv1451v6v9v/128150t.jpg?rlkey=84nxz2msx2rke7yrud9u3ktq2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/78r8ntr7c1i7dndft26a8/134036-af.jpg?rlkey=jaapfu24reffcwkdqhm70txwa&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B255" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/55hv8pu954yr5yw91v18j/graphic-update2022-youth.jpg?rlkey=nlnj28etw0hpqqn0snbq2lw9v&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C255" s="0" t="inlineStr">
         <is>
-          <t>Omar Men's Pullover</t>
+          <t>Court Youth Pullover</t>
         </is>
       </c>
       <c r="D255" s="0" t="inlineStr">
         <is>
-          <t>'128150</t>
+          <t>'Y13244</t>
         </is>
       </c>
       <c r="E255" s="0" t="inlineStr">
         <is>
-          <t>CU OMAR M CO:128150B-M</t>
+          <t>IOWA COURT Y BK:Y13244D-YL</t>
         </is>
       </c>
       <c r="F255" s="0" t="inlineStr">
         <is>
-          <t>'810128150057</t>
+          <t>'800132448035</t>
         </is>
       </c>
       <c r="G255" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>YOUTH</t>
         </is>
       </c>
       <c r="H255" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>YL</t>
         </is>
       </c>
       <c r="I255" s="0">
-        <v>59.99</v>
+        <v>42.99</v>
       </c>
       <c r="J255" s="0">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="0">
       <c r="A256" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sjtwoo6i5twv1451v6v9v/128150t.jpg?rlkey=84nxz2msx2rke7yrud9u3ktq2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/78r8ntr7c1i7dndft26a8/134036-af.jpg?rlkey=jaapfu24reffcwkdqhm70txwa&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B256" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/55hv8pu954yr5yw91v18j/graphic-update2022-youth.jpg?rlkey=nlnj28etw0hpqqn0snbq2lw9v&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C256" s="0" t="inlineStr">
         <is>
-          <t>Omar Men's Pullover</t>
+          <t>Court Youth Pullover</t>
         </is>
       </c>
       <c r="D256" s="0" t="inlineStr">
         <is>
-          <t>'128150</t>
+          <t>'Y13244</t>
         </is>
       </c>
       <c r="E256" s="0" t="inlineStr">
         <is>
-          <t>CU OMAR M CO:128150C-L</t>
+          <t>IOWA COURT Y BK:Y13244E-YXL</t>
         </is>
       </c>
       <c r="F256" s="0" t="inlineStr">
         <is>
-          <t>'810128150064</t>
+          <t>'800132448042</t>
         </is>
       </c>
       <c r="G256" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>YOUTH</t>
         </is>
       </c>
       <c r="H256" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>YXL</t>
         </is>
       </c>
       <c r="I256" s="0">
-        <v>59.99</v>
+        <v>42.99</v>
       </c>
       <c r="J256" s="0">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="0">
       <c r="A257" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sjtwoo6i5twv1451v6v9v/128150t.jpg?rlkey=84nxz2msx2rke7yrud9u3ktq2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/78r8ntr7c1i7dndft26a8/134036-af.jpg?rlkey=jaapfu24reffcwkdqhm70txwa&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B257" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/55hv8pu954yr5yw91v18j/graphic-update2022-youth.jpg?rlkey=nlnj28etw0hpqqn0snbq2lw9v&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C257" s="0" t="inlineStr">
         <is>
-          <t>Omar Men's Pullover</t>
+          <t>Court Youth Pullover</t>
         </is>
       </c>
       <c r="D257" s="0" t="inlineStr">
         <is>
-          <t>'128150</t>
+          <t>'Y13244</t>
         </is>
       </c>
       <c r="E257" s="0" t="inlineStr">
         <is>
-          <t>CU OMAR M CO:128150D-XL</t>
+          <t>IOWA COURT Y BK 12PK:Y13244Z-12PK</t>
         </is>
       </c>
       <c r="F257" s="0" t="inlineStr">
         <is>
-          <t>'810128150071</t>
+          <t>'800132448998</t>
         </is>
       </c>
       <c r="G257" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>YOUTH</t>
         </is>
       </c>
       <c r="H257" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I257" s="0">
-        <v>59.99</v>
+        <v>412.7</v>
       </c>
       <c r="J257" s="0">
-        <v>6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="0">
       <c r="A258" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sjtwoo6i5twv1451v6v9v/128150t.jpg?rlkey=84nxz2msx2rke7yrud9u3ktq2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i0g1fpeetfba6xpwpn0c6/court-134219-tn.jpg?rlkey=6ud2u5y83mzy9e7c4zku5afa8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B258" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/55hv8pu954yr5yw91v18j/graphic-update2022-youth.jpg?rlkey=nlnj28etw0hpqqn0snbq2lw9v&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C258" s="0" t="inlineStr">
         <is>
-          <t>Omar Men's Pullover</t>
+          <t>Court Youth Pullover</t>
         </is>
       </c>
       <c r="D258" s="0" t="inlineStr">
         <is>
-          <t>'128150</t>
+          <t>'Y13421</t>
         </is>
       </c>
       <c r="E258" s="0" t="inlineStr">
         <is>
-          <t>CU OMAR M CO:128150E-2XL</t>
+          <t>NDSU COURT Y GN:Y13421B-YS</t>
         </is>
       </c>
       <c r="F258" s="0" t="inlineStr">
         <is>
-          <t>'810128150088</t>
+          <t>'813134219015</t>
         </is>
       </c>
       <c r="G258" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>YOUTH</t>
         </is>
       </c>
       <c r="H258" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>YS</t>
         </is>
       </c>
       <c r="I258" s="0">
-        <v>59.99</v>
+        <v>42.99</v>
       </c>
       <c r="J258" s="0">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="0">
       <c r="A259" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sjtwoo6i5twv1451v6v9v/128150t.jpg?rlkey=84nxz2msx2rke7yrud9u3ktq2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i0g1fpeetfba6xpwpn0c6/court-134219-tn.jpg?rlkey=6ud2u5y83mzy9e7c4zku5afa8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B259" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/55hv8pu954yr5yw91v18j/graphic-update2022-youth.jpg?rlkey=nlnj28etw0hpqqn0snbq2lw9v&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C259" s="0" t="inlineStr">
         <is>
-          <t>Omar Men's Pullover</t>
+          <t>Court Youth Pullover</t>
         </is>
       </c>
       <c r="D259" s="0" t="inlineStr">
         <is>
-          <t>'128150</t>
+          <t>'Y13421</t>
         </is>
       </c>
       <c r="E259" s="0" t="inlineStr">
         <is>
-          <t>CU OMAR M CO:128150F-3XL</t>
+          <t>NDSU COURT Y GN:Y13421C-YM</t>
         </is>
       </c>
       <c r="F259" s="0" t="inlineStr">
         <is>
-          <t>'810128150095</t>
+          <t>'813134219022</t>
         </is>
       </c>
       <c r="G259" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>YOUTH</t>
         </is>
       </c>
       <c r="H259" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>YM</t>
         </is>
       </c>
       <c r="I259" s="0">
-        <v>59.99</v>
+        <v>42.99</v>
       </c>
       <c r="J259" s="0">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="0">
       <c r="A260" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sjtwoo6i5twv1451v6v9v/128150t.jpg?rlkey=84nxz2msx2rke7yrud9u3ktq2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i0g1fpeetfba6xpwpn0c6/court-134219-tn.jpg?rlkey=6ud2u5y83mzy9e7c4zku5afa8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B260" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/55hv8pu954yr5yw91v18j/graphic-update2022-youth.jpg?rlkey=nlnj28etw0hpqqn0snbq2lw9v&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C260" s="0" t="inlineStr">
         <is>
-          <t>Omar Men's Pullover</t>
+          <t>Court Youth Pullover</t>
         </is>
       </c>
       <c r="D260" s="0" t="inlineStr">
         <is>
-          <t>'128150</t>
+          <t>'Y13421</t>
         </is>
       </c>
       <c r="E260" s="0" t="inlineStr">
         <is>
-          <t>CU OMAR M CO 12PK:128150Z-12PK</t>
+          <t>NDSU COURT Y GN:Y13421D-YL</t>
         </is>
       </c>
       <c r="F260" s="0" t="inlineStr">
         <is>
-          <t>'810128150996</t>
+          <t>'813134219039</t>
         </is>
       </c>
       <c r="G260" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>YOUTH</t>
         </is>
       </c>
       <c r="H260" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>YL</t>
         </is>
       </c>
       <c r="I260" s="0">
-        <v>582</v>
+        <v>42.99</v>
       </c>
       <c r="J260" s="0">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="0">
       <c r="A261" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/78r8ntr7c1i7dndft26a8/134036-af.jpg?rlkey=jaapfu24reffcwkdqhm70txwa&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i0g1fpeetfba6xpwpn0c6/court-134219-tn.jpg?rlkey=6ud2u5y83mzy9e7c4zku5afa8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B261" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/55hv8pu954yr5yw91v18j/graphic-update2022-youth.jpg?rlkey=nlnj28etw0hpqqn0snbq2lw9v&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C261" s="0" t="inlineStr">
         <is>
           <t>Court Youth Pullover</t>
         </is>
       </c>
       <c r="D261" s="0" t="inlineStr">
         <is>
-          <t>'Y13244</t>
+          <t>'Y13421</t>
         </is>
       </c>
       <c r="E261" s="0" t="inlineStr">
         <is>
-          <t>IOWA COURT Y BK:Y13244B-YS</t>
+          <t>NDSU COURT Y GN:Y13421E-YXL</t>
         </is>
       </c>
       <c r="F261" s="0" t="inlineStr">
         <is>
-          <t>'800132448011</t>
+          <t>'813134219046</t>
         </is>
       </c>
       <c r="G261" s="0" t="inlineStr">
         <is>
           <t>YOUTH</t>
         </is>
       </c>
       <c r="H261" s="0" t="inlineStr">
         <is>
-          <t>YS</t>
+          <t>YXL</t>
         </is>
       </c>
       <c r="I261" s="0">
         <v>42.99</v>
       </c>
       <c r="J261" s="0">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="0">
       <c r="A262" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/78r8ntr7c1i7dndft26a8/134036-af.jpg?rlkey=jaapfu24reffcwkdqhm70txwa&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i0g1fpeetfba6xpwpn0c6/court-134219-tn.jpg?rlkey=6ud2u5y83mzy9e7c4zku5afa8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B262" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/55hv8pu954yr5yw91v18j/graphic-update2022-youth.jpg?rlkey=nlnj28etw0hpqqn0snbq2lw9v&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C262" s="0" t="inlineStr">
         <is>
           <t>Court Youth Pullover</t>
         </is>
       </c>
       <c r="D262" s="0" t="inlineStr">
         <is>
-          <t>'Y13244</t>
+          <t>'Y13421</t>
         </is>
       </c>
       <c r="E262" s="0" t="inlineStr">
         <is>
-          <t>IOWA COURT Y BK:Y13244C-YM</t>
+          <t>NDSU COURT Y GN 12PK:Y13421Z-12PK</t>
         </is>
       </c>
       <c r="F262" s="0" t="inlineStr">
         <is>
-          <t>'800132448028</t>
+          <t>'813134219992</t>
         </is>
       </c>
       <c r="G262" s="0" t="inlineStr">
         <is>
           <t>YOUTH</t>
         </is>
       </c>
       <c r="H262" s="0" t="inlineStr">
         <is>
-          <t>YM</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I262" s="0">
-        <v>42.99</v>
+        <v>412.7</v>
       </c>
       <c r="J262" s="0">
-        <v>7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="0">
       <c r="A263" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/78r8ntr7c1i7dndft26a8/134036-af.jpg?rlkey=jaapfu24reffcwkdqhm70txwa&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cdn34g7mvrvwauc2q9edg/court-134215-tn.jpg?rlkey=khih3ch66yr5b4ynppec6tndo&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B263" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/55hv8pu954yr5yw91v18j/graphic-update2022-youth.jpg?rlkey=nlnj28etw0hpqqn0snbq2lw9v&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C263" s="0" t="inlineStr">
         <is>
           <t>Court Youth Pullover</t>
         </is>
       </c>
       <c r="D263" s="0" t="inlineStr">
         <is>
-          <t>'Y13244</t>
+          <t>'Y13421</t>
         </is>
       </c>
       <c r="E263" s="0" t="inlineStr">
         <is>
-          <t>IOWA COURT Y BK:Y13244D-YL</t>
+          <t>ISU COURT Y CL:Y13421B-YS</t>
         </is>
       </c>
       <c r="F263" s="0" t="inlineStr">
         <is>
-          <t>'800132448035</t>
+          <t>'801134215014</t>
         </is>
       </c>
       <c r="G263" s="0" t="inlineStr">
         <is>
           <t>YOUTH</t>
         </is>
       </c>
       <c r="H263" s="0" t="inlineStr">
         <is>
-          <t>YL</t>
+          <t>YS</t>
         </is>
       </c>
       <c r="I263" s="0">
         <v>42.99</v>
       </c>
       <c r="J263" s="0">
-        <v>6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="0">
       <c r="A264" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/78r8ntr7c1i7dndft26a8/134036-af.jpg?rlkey=jaapfu24reffcwkdqhm70txwa&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cdn34g7mvrvwauc2q9edg/court-134215-tn.jpg?rlkey=khih3ch66yr5b4ynppec6tndo&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B264" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/55hv8pu954yr5yw91v18j/graphic-update2022-youth.jpg?rlkey=nlnj28etw0hpqqn0snbq2lw9v&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C264" s="0" t="inlineStr">
         <is>
           <t>Court Youth Pullover</t>
         </is>
       </c>
       <c r="D264" s="0" t="inlineStr">
         <is>
-          <t>'Y13244</t>
+          <t>'Y13421</t>
         </is>
       </c>
       <c r="E264" s="0" t="inlineStr">
         <is>
-          <t>IOWA COURT Y BK:Y13244E-YXL</t>
+          <t>ISU COURT Y CL:Y13421C-YM</t>
         </is>
       </c>
       <c r="F264" s="0" t="inlineStr">
         <is>
-          <t>'800132448042</t>
+          <t>'801134215021</t>
         </is>
       </c>
       <c r="G264" s="0" t="inlineStr">
         <is>
           <t>YOUTH</t>
         </is>
       </c>
       <c r="H264" s="0" t="inlineStr">
         <is>
-          <t>YXL</t>
+          <t>YM</t>
         </is>
       </c>
       <c r="I264" s="0">
         <v>42.99</v>
       </c>
       <c r="J264" s="0">
-        <v>7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="0">
       <c r="A265" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/78r8ntr7c1i7dndft26a8/134036-af.jpg?rlkey=jaapfu24reffcwkdqhm70txwa&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cdn34g7mvrvwauc2q9edg/court-134215-tn.jpg?rlkey=khih3ch66yr5b4ynppec6tndo&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B265" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/55hv8pu954yr5yw91v18j/graphic-update2022-youth.jpg?rlkey=nlnj28etw0hpqqn0snbq2lw9v&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C265" s="0" t="inlineStr">
         <is>
           <t>Court Youth Pullover</t>
         </is>
       </c>
       <c r="D265" s="0" t="inlineStr">
         <is>
-          <t>'Y13244</t>
+          <t>'Y13421</t>
         </is>
       </c>
       <c r="E265" s="0" t="inlineStr">
         <is>
-          <t>IOWA COURT Y BK 12PK:Y13244Z-12PK</t>
+          <t>ISU COURT Y CL:Y13421D-YL</t>
         </is>
       </c>
       <c r="F265" s="0" t="inlineStr">
         <is>
-          <t>'800132448998</t>
+          <t>'801134215038</t>
         </is>
       </c>
       <c r="G265" s="0" t="inlineStr">
         <is>
           <t>YOUTH</t>
         </is>
       </c>
       <c r="H265" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>YL</t>
         </is>
       </c>
       <c r="I265" s="0">
-        <v>412.7</v>
+        <v>42.99</v>
       </c>
       <c r="J265" s="0">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="0">
       <c r="A266" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i0g1fpeetfba6xpwpn0c6/court-134219-tn.jpg?rlkey=6ud2u5y83mzy9e7c4zku5afa8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cdn34g7mvrvwauc2q9edg/court-134215-tn.jpg?rlkey=khih3ch66yr5b4ynppec6tndo&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B266" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/55hv8pu954yr5yw91v18j/graphic-update2022-youth.jpg?rlkey=nlnj28etw0hpqqn0snbq2lw9v&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C266" s="0" t="inlineStr">
         <is>
           <t>Court Youth Pullover</t>
         </is>
       </c>
       <c r="D266" s="0" t="inlineStr">
         <is>
           <t>'Y13421</t>
         </is>
       </c>
       <c r="E266" s="0" t="inlineStr">
         <is>
-          <t>NDSU COURT Y GN:Y13421B-YS</t>
+          <t>ISU COURT Y CL:Y13421E-YXL</t>
         </is>
       </c>
       <c r="F266" s="0" t="inlineStr">
         <is>
-          <t>'813134219015</t>
+          <t>'801134215045</t>
         </is>
       </c>
       <c r="G266" s="0" t="inlineStr">
         <is>
           <t>YOUTH</t>
         </is>
       </c>
       <c r="H266" s="0" t="inlineStr">
         <is>
-          <t>YS</t>
+          <t>YXL</t>
         </is>
       </c>
       <c r="I266" s="0">
         <v>42.99</v>
       </c>
       <c r="J266" s="0">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="0">
       <c r="A267" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i0g1fpeetfba6xpwpn0c6/court-134219-tn.jpg?rlkey=6ud2u5y83mzy9e7c4zku5afa8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cdn34g7mvrvwauc2q9edg/court-134215-tn.jpg?rlkey=khih3ch66yr5b4ynppec6tndo&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B267" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/55hv8pu954yr5yw91v18j/graphic-update2022-youth.jpg?rlkey=nlnj28etw0hpqqn0snbq2lw9v&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C267" s="0" t="inlineStr">
         <is>
           <t>Court Youth Pullover</t>
         </is>
       </c>
       <c r="D267" s="0" t="inlineStr">
         <is>
           <t>'Y13421</t>
         </is>
       </c>
       <c r="E267" s="0" t="inlineStr">
         <is>
-          <t>NDSU COURT Y GN:Y13421C-YM</t>
+          <t>ISU COURT Y CL 12PK:Y13421Z-12PK</t>
         </is>
       </c>
       <c r="F267" s="0" t="inlineStr">
         <is>
-          <t>'813134219022</t>
+          <t>'801134215991</t>
         </is>
       </c>
       <c r="G267" s="0" t="inlineStr">
         <is>
           <t>YOUTH</t>
         </is>
       </c>
       <c r="H267" s="0" t="inlineStr">
         <is>
-          <t>YM</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I267" s="0">
-        <v>42.99</v>
+        <v>412.7</v>
       </c>
       <c r="J267" s="0">
-        <v>9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="0">
       <c r="A268" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i0g1fpeetfba6xpwpn0c6/court-134219-tn.jpg?rlkey=6ud2u5y83mzy9e7c4zku5afa8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5fuv6sovfa1d9w6smdc34/spartan-134647-t.jpg?rlkey=fhah30ob6yu6ytqd22tlp6fbv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B268" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/55hv8pu954yr5yw91v18j/graphic-update2022-youth.jpg?rlkey=nlnj28etw0hpqqn0snbq2lw9v&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zc6k7yalkpm8vt3u8gcvb/mens-bottoms-size-chartsspartan.jpg?rlkey=2uwlscd42g8e0mouo0ukpft65&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C268" s="0" t="inlineStr">
         <is>
-          <t>Court Youth Pullover</t>
+          <t>Spartan Men's Shorts</t>
         </is>
       </c>
       <c r="D268" s="0" t="inlineStr">
         <is>
-          <t>'Y13421</t>
+          <t>'134647</t>
         </is>
       </c>
       <c r="E268" s="0" t="inlineStr">
         <is>
-          <t>NDSU COURT Y GN:Y13421D-YL</t>
+          <t>UNI SPARTA M BK:134647A-S</t>
         </is>
       </c>
       <c r="F268" s="0" t="inlineStr">
         <is>
-          <t>'813134219039</t>
+          <t>'802134647010</t>
         </is>
       </c>
       <c r="G268" s="0" t="inlineStr">
         <is>
-          <t>YOUTH</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H268" s="0" t="inlineStr">
         <is>
-          <t>YL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I268" s="0">
-        <v>42.99</v>
+        <v>39.99</v>
       </c>
       <c r="J268" s="0">
-        <v>9</v>
+        <v>3</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="0">
       <c r="A269" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i0g1fpeetfba6xpwpn0c6/court-134219-tn.jpg?rlkey=6ud2u5y83mzy9e7c4zku5afa8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5fuv6sovfa1d9w6smdc34/spartan-134647-t.jpg?rlkey=fhah30ob6yu6ytqd22tlp6fbv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B269" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/55hv8pu954yr5yw91v18j/graphic-update2022-youth.jpg?rlkey=nlnj28etw0hpqqn0snbq2lw9v&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zc6k7yalkpm8vt3u8gcvb/mens-bottoms-size-chartsspartan.jpg?rlkey=2uwlscd42g8e0mouo0ukpft65&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C269" s="0" t="inlineStr">
         <is>
-          <t>Court Youth Pullover</t>
+          <t>Spartan Men's Shorts</t>
         </is>
       </c>
       <c r="D269" s="0" t="inlineStr">
         <is>
-          <t>'Y13421</t>
+          <t>'134647</t>
         </is>
       </c>
       <c r="E269" s="0" t="inlineStr">
         <is>
-          <t>NDSU COURT Y GN:Y13421E-YXL</t>
+          <t>UNI SPARTA M BK:134647B-M</t>
         </is>
       </c>
       <c r="F269" s="0" t="inlineStr">
         <is>
-          <t>'813134219046</t>
+          <t>'802134647027</t>
         </is>
       </c>
       <c r="G269" s="0" t="inlineStr">
         <is>
-          <t>YOUTH</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H269" s="0" t="inlineStr">
         <is>
-          <t>YXL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I269" s="0">
-        <v>42.99</v>
+        <v>39.99</v>
       </c>
       <c r="J269" s="0">
-        <v>9</v>
+        <v>5</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="0">
       <c r="A270" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i0g1fpeetfba6xpwpn0c6/court-134219-tn.jpg?rlkey=6ud2u5y83mzy9e7c4zku5afa8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5fuv6sovfa1d9w6smdc34/spartan-134647-t.jpg?rlkey=fhah30ob6yu6ytqd22tlp6fbv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B270" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/55hv8pu954yr5yw91v18j/graphic-update2022-youth.jpg?rlkey=nlnj28etw0hpqqn0snbq2lw9v&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zc6k7yalkpm8vt3u8gcvb/mens-bottoms-size-chartsspartan.jpg?rlkey=2uwlscd42g8e0mouo0ukpft65&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C270" s="0" t="inlineStr">
         <is>
-          <t>Court Youth Pullover</t>
+          <t>Spartan Men's Shorts</t>
         </is>
       </c>
       <c r="D270" s="0" t="inlineStr">
         <is>
-          <t>'Y13421</t>
+          <t>'134647</t>
         </is>
       </c>
       <c r="E270" s="0" t="inlineStr">
         <is>
-          <t>NDSU COURT Y GN 12PK:Y13421Z-12PK</t>
+          <t>UNI SPARTA M BK:134647C-L</t>
         </is>
       </c>
       <c r="F270" s="0" t="inlineStr">
         <is>
-          <t>'813134219992</t>
+          <t>'802134647034</t>
         </is>
       </c>
       <c r="G270" s="0" t="inlineStr">
         <is>
-          <t>YOUTH</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H270" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I270" s="0">
-        <v>412.7</v>
+        <v>39.99</v>
       </c>
       <c r="J270" s="0">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="0">
       <c r="A271" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cdn34g7mvrvwauc2q9edg/court-134215-tn.jpg?rlkey=khih3ch66yr5b4ynppec6tndo&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5fuv6sovfa1d9w6smdc34/spartan-134647-t.jpg?rlkey=fhah30ob6yu6ytqd22tlp6fbv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B271" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/55hv8pu954yr5yw91v18j/graphic-update2022-youth.jpg?rlkey=nlnj28etw0hpqqn0snbq2lw9v&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zc6k7yalkpm8vt3u8gcvb/mens-bottoms-size-chartsspartan.jpg?rlkey=2uwlscd42g8e0mouo0ukpft65&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C271" s="0" t="inlineStr">
         <is>
-          <t>Court Youth Pullover</t>
+          <t>Spartan Men's Shorts</t>
         </is>
       </c>
       <c r="D271" s="0" t="inlineStr">
         <is>
-          <t>'Y13421</t>
+          <t>'134647</t>
         </is>
       </c>
       <c r="E271" s="0" t="inlineStr">
         <is>
-          <t>ISU COURT Y CL:Y13421B-YS</t>
+          <t>UNI SPARTA M BK:134647D-XL</t>
         </is>
       </c>
       <c r="F271" s="0" t="inlineStr">
         <is>
-          <t>'801134215014</t>
+          <t>'802134647041</t>
         </is>
       </c>
       <c r="G271" s="0" t="inlineStr">
         <is>
-          <t>YOUTH</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H271" s="0" t="inlineStr">
         <is>
-          <t>YS</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I271" s="0">
-        <v>42.99</v>
+        <v>39.99</v>
       </c>
       <c r="J271" s="0">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="0">
       <c r="A272" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cdn34g7mvrvwauc2q9edg/court-134215-tn.jpg?rlkey=khih3ch66yr5b4ynppec6tndo&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5fuv6sovfa1d9w6smdc34/spartan-134647-t.jpg?rlkey=fhah30ob6yu6ytqd22tlp6fbv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B272" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/55hv8pu954yr5yw91v18j/graphic-update2022-youth.jpg?rlkey=nlnj28etw0hpqqn0snbq2lw9v&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zc6k7yalkpm8vt3u8gcvb/mens-bottoms-size-chartsspartan.jpg?rlkey=2uwlscd42g8e0mouo0ukpft65&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C272" s="0" t="inlineStr">
         <is>
-          <t>Court Youth Pullover</t>
+          <t>Spartan Men's Shorts</t>
         </is>
       </c>
       <c r="D272" s="0" t="inlineStr">
         <is>
-          <t>'Y13421</t>
+          <t>'134647</t>
         </is>
       </c>
       <c r="E272" s="0" t="inlineStr">
         <is>
-          <t>ISU COURT Y CL:Y13421C-YM</t>
+          <t>UNI SPARTA M BK:134647E-2XL</t>
         </is>
       </c>
       <c r="F272" s="0" t="inlineStr">
         <is>
-          <t>'801134215021</t>
+          <t>'802134647058</t>
         </is>
       </c>
       <c r="G272" s="0" t="inlineStr">
         <is>
-          <t>YOUTH</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H272" s="0" t="inlineStr">
         <is>
-          <t>YM</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I272" s="0">
-        <v>42.99</v>
+        <v>39.99</v>
       </c>
       <c r="J272" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="0">
       <c r="A273" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cdn34g7mvrvwauc2q9edg/court-134215-tn.jpg?rlkey=khih3ch66yr5b4ynppec6tndo&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5fuv6sovfa1d9w6smdc34/spartan-134647-t.jpg?rlkey=fhah30ob6yu6ytqd22tlp6fbv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B273" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/55hv8pu954yr5yw91v18j/graphic-update2022-youth.jpg?rlkey=nlnj28etw0hpqqn0snbq2lw9v&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zc6k7yalkpm8vt3u8gcvb/mens-bottoms-size-chartsspartan.jpg?rlkey=2uwlscd42g8e0mouo0ukpft65&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C273" s="0" t="inlineStr">
         <is>
-          <t>Court Youth Pullover</t>
+          <t>Spartan Men's Shorts</t>
         </is>
       </c>
       <c r="D273" s="0" t="inlineStr">
         <is>
-          <t>'Y13421</t>
+          <t>'134647</t>
         </is>
       </c>
       <c r="E273" s="0" t="inlineStr">
         <is>
-          <t>ISU COURT Y CL:Y13421D-YL</t>
+          <t>UNI SPARTA M BK:134647F-3XL</t>
         </is>
       </c>
       <c r="F273" s="0" t="inlineStr">
         <is>
-          <t>'801134215038</t>
+          <t>'802134647065</t>
         </is>
       </c>
       <c r="G273" s="0" t="inlineStr">
         <is>
-          <t>YOUTH</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H273" s="0" t="inlineStr">
         <is>
-          <t>YL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I273" s="0">
-        <v>42.99</v>
+        <v>39.99</v>
       </c>
       <c r="J273" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="0">
       <c r="A274" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cdn34g7mvrvwauc2q9edg/court-134215-tn.jpg?rlkey=khih3ch66yr5b4ynppec6tndo&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5fuv6sovfa1d9w6smdc34/spartan-134647-t.jpg?rlkey=fhah30ob6yu6ytqd22tlp6fbv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B274" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/55hv8pu954yr5yw91v18j/graphic-update2022-youth.jpg?rlkey=nlnj28etw0hpqqn0snbq2lw9v&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zc6k7yalkpm8vt3u8gcvb/mens-bottoms-size-chartsspartan.jpg?rlkey=2uwlscd42g8e0mouo0ukpft65&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C274" s="0" t="inlineStr">
         <is>
-          <t>Court Youth Pullover</t>
+          <t>Spartan Men's Shorts</t>
         </is>
       </c>
       <c r="D274" s="0" t="inlineStr">
         <is>
-          <t>'Y13421</t>
+          <t>'134647</t>
         </is>
       </c>
       <c r="E274" s="0" t="inlineStr">
         <is>
-          <t>ISU COURT Y CL:Y13421E-YXL</t>
+          <t>:134647AA-XS</t>
         </is>
       </c>
       <c r="F274" s="0" t="inlineStr">
         <is>
-          <t>'801134215045</t>
+          <t>'000000000000</t>
         </is>
       </c>
       <c r="G274" s="0" t="inlineStr">
         <is>
-          <t>YOUTH</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H274" s="0" t="inlineStr">
         <is>
-          <t>YXL</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="I274" s="0">
-        <v>42.99</v>
+        <v>39.99</v>
       </c>
       <c r="J274" s="0">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="0">
       <c r="A275" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cdn34g7mvrvwauc2q9edg/court-134215-tn.jpg?rlkey=khih3ch66yr5b4ynppec6tndo&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5fuv6sovfa1d9w6smdc34/spartan-134647-t.jpg?rlkey=fhah30ob6yu6ytqd22tlp6fbv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B275" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/55hv8pu954yr5yw91v18j/graphic-update2022-youth.jpg?rlkey=nlnj28etw0hpqqn0snbq2lw9v&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zc6k7yalkpm8vt3u8gcvb/mens-bottoms-size-chartsspartan.jpg?rlkey=2uwlscd42g8e0mouo0ukpft65&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C275" s="0" t="inlineStr">
         <is>
-          <t>Court Youth Pullover</t>
+          <t>Spartan Men's Shorts</t>
         </is>
       </c>
       <c r="D275" s="0" t="inlineStr">
         <is>
-          <t>'Y13421</t>
+          <t>'134647</t>
         </is>
       </c>
       <c r="E275" s="0" t="inlineStr">
         <is>
-          <t>ISU COURT Y CL 12PK:Y13421Z-12PK</t>
+          <t>UNI SPARTA M BK 12PK:134647Z-12PK</t>
         </is>
       </c>
       <c r="F275" s="0" t="inlineStr">
         <is>
-          <t>'801134215991</t>
+          <t>'802134647997</t>
         </is>
       </c>
       <c r="G275" s="0" t="inlineStr">
         <is>
-          <t>YOUTH</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H275" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I275" s="0">
-        <v>412.7</v>
+        <v>390</v>
       </c>
       <c r="J275" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="0">
       <c r="A276" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5fuv6sovfa1d9w6smdc34/spartan-134647-t.jpg?rlkey=fhah30ob6yu6ytqd22tlp6fbv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9vjtxb627upw2q2t0n518/spartan-134649-t.jpg?rlkey=r3n0mvs75bjgk91w9jdbvwbwg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B276" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zc6k7yalkpm8vt3u8gcvb/mens-bottoms-size-chartsspartan.jpg?rlkey=2uwlscd42g8e0mouo0ukpft65&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C276" s="0" t="inlineStr">
         <is>
           <t>Spartan Men's Shorts</t>
         </is>
       </c>
       <c r="D276" s="0" t="inlineStr">
         <is>
-          <t>'134647</t>
+          <t>'134649</t>
         </is>
       </c>
       <c r="E276" s="0" t="inlineStr">
         <is>
-          <t>UNI SPARTA M BK:134647A-S</t>
+          <t>DRK SPARTA M BK:134649A-S</t>
         </is>
       </c>
       <c r="F276" s="0" t="inlineStr">
         <is>
-          <t>'802134647010</t>
+          <t>'817134649018</t>
         </is>
       </c>
       <c r="G276" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H276" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I276" s="0">
         <v>39.99</v>
       </c>
       <c r="J276" s="0">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="0">
       <c r="A277" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5fuv6sovfa1d9w6smdc34/spartan-134647-t.jpg?rlkey=fhah30ob6yu6ytqd22tlp6fbv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9vjtxb627upw2q2t0n518/spartan-134649-t.jpg?rlkey=r3n0mvs75bjgk91w9jdbvwbwg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B277" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zc6k7yalkpm8vt3u8gcvb/mens-bottoms-size-chartsspartan.jpg?rlkey=2uwlscd42g8e0mouo0ukpft65&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C277" s="0" t="inlineStr">
         <is>
           <t>Spartan Men's Shorts</t>
         </is>
       </c>
       <c r="D277" s="0" t="inlineStr">
         <is>
-          <t>'134647</t>
+          <t>'134649</t>
         </is>
       </c>
       <c r="E277" s="0" t="inlineStr">
         <is>
-          <t>UNI SPARTA M BK:134647B-M</t>
+          <t>DRK SPARTA M BK:134649B-M</t>
         </is>
       </c>
       <c r="F277" s="0" t="inlineStr">
         <is>
-          <t>'802134647027</t>
+          <t>'817134649025</t>
         </is>
       </c>
       <c r="G277" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H277" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I277" s="0">
         <v>39.99</v>
       </c>
       <c r="J277" s="0">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="0">
       <c r="A278" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5fuv6sovfa1d9w6smdc34/spartan-134647-t.jpg?rlkey=fhah30ob6yu6ytqd22tlp6fbv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9vjtxb627upw2q2t0n518/spartan-134649-t.jpg?rlkey=r3n0mvs75bjgk91w9jdbvwbwg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B278" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zc6k7yalkpm8vt3u8gcvb/mens-bottoms-size-chartsspartan.jpg?rlkey=2uwlscd42g8e0mouo0ukpft65&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C278" s="0" t="inlineStr">
         <is>
           <t>Spartan Men's Shorts</t>
         </is>
       </c>
       <c r="D278" s="0" t="inlineStr">
         <is>
-          <t>'134647</t>
+          <t>'134649</t>
         </is>
       </c>
       <c r="E278" s="0" t="inlineStr">
         <is>
-          <t>UNI SPARTA M BK:134647C-L</t>
+          <t>DRK SPARTA M BK:134649C-L</t>
         </is>
       </c>
       <c r="F278" s="0" t="inlineStr">
         <is>
-          <t>'802134647034</t>
+          <t>'817134649032</t>
         </is>
       </c>
       <c r="G278" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H278" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I278" s="0">
         <v>39.99</v>
       </c>
       <c r="J278" s="0">
         <v>7</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="0">
       <c r="A279" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5fuv6sovfa1d9w6smdc34/spartan-134647-t.jpg?rlkey=fhah30ob6yu6ytqd22tlp6fbv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9vjtxb627upw2q2t0n518/spartan-134649-t.jpg?rlkey=r3n0mvs75bjgk91w9jdbvwbwg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B279" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zc6k7yalkpm8vt3u8gcvb/mens-bottoms-size-chartsspartan.jpg?rlkey=2uwlscd42g8e0mouo0ukpft65&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C279" s="0" t="inlineStr">
         <is>
           <t>Spartan Men's Shorts</t>
         </is>
       </c>
       <c r="D279" s="0" t="inlineStr">
         <is>
-          <t>'134647</t>
+          <t>'134649</t>
         </is>
       </c>
       <c r="E279" s="0" t="inlineStr">
         <is>
-          <t>UNI SPARTA M BK:134647D-XL</t>
+          <t>DRK SPARTA M BK:134649D-XL</t>
         </is>
       </c>
       <c r="F279" s="0" t="inlineStr">
         <is>
-          <t>'802134647041</t>
+          <t>'817134649049</t>
         </is>
       </c>
       <c r="G279" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H279" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I279" s="0">
         <v>39.99</v>
       </c>
       <c r="J279" s="0">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="0">
       <c r="A280" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5fuv6sovfa1d9w6smdc34/spartan-134647-t.jpg?rlkey=fhah30ob6yu6ytqd22tlp6fbv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9vjtxb627upw2q2t0n518/spartan-134649-t.jpg?rlkey=r3n0mvs75bjgk91w9jdbvwbwg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B280" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zc6k7yalkpm8vt3u8gcvb/mens-bottoms-size-chartsspartan.jpg?rlkey=2uwlscd42g8e0mouo0ukpft65&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C280" s="0" t="inlineStr">
         <is>
           <t>Spartan Men's Shorts</t>
         </is>
       </c>
       <c r="D280" s="0" t="inlineStr">
         <is>
-          <t>'134647</t>
+          <t>'134649</t>
         </is>
       </c>
       <c r="E280" s="0" t="inlineStr">
         <is>
-          <t>UNI SPARTA M BK:134647E-2XL</t>
+          <t>DRK SPARTA M BK:134649E-2XL</t>
         </is>
       </c>
       <c r="F280" s="0" t="inlineStr">
         <is>
-          <t>'802134647058</t>
+          <t>'817134649056</t>
         </is>
       </c>
       <c r="G280" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H280" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I280" s="0">
         <v>39.99</v>
       </c>
       <c r="J280" s="0">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="0">
       <c r="A281" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5fuv6sovfa1d9w6smdc34/spartan-134647-t.jpg?rlkey=fhah30ob6yu6ytqd22tlp6fbv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9vjtxb627upw2q2t0n518/spartan-134649-t.jpg?rlkey=r3n0mvs75bjgk91w9jdbvwbwg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B281" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zc6k7yalkpm8vt3u8gcvb/mens-bottoms-size-chartsspartan.jpg?rlkey=2uwlscd42g8e0mouo0ukpft65&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C281" s="0" t="inlineStr">
         <is>
           <t>Spartan Men's Shorts</t>
         </is>
       </c>
       <c r="D281" s="0" t="inlineStr">
         <is>
-          <t>'134647</t>
+          <t>'134649</t>
         </is>
       </c>
       <c r="E281" s="0" t="inlineStr">
         <is>
-          <t>UNI SPARTA M BK:134647F-3XL</t>
+          <t>DRK SPARTA M BK:134649F-3XL</t>
         </is>
       </c>
       <c r="F281" s="0" t="inlineStr">
         <is>
-          <t>'802134647065</t>
+          <t>'817134649063</t>
         </is>
       </c>
       <c r="G281" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H281" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I281" s="0">
         <v>39.99</v>
       </c>
       <c r="J281" s="0">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="0">
       <c r="A282" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5fuv6sovfa1d9w6smdc34/spartan-134647-t.jpg?rlkey=fhah30ob6yu6ytqd22tlp6fbv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9vjtxb627upw2q2t0n518/spartan-134649-t.jpg?rlkey=r3n0mvs75bjgk91w9jdbvwbwg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B282" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zc6k7yalkpm8vt3u8gcvb/mens-bottoms-size-chartsspartan.jpg?rlkey=2uwlscd42g8e0mouo0ukpft65&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C282" s="0" t="inlineStr">
         <is>
           <t>Spartan Men's Shorts</t>
         </is>
       </c>
       <c r="D282" s="0" t="inlineStr">
         <is>
-          <t>'134647</t>
+          <t>'134649</t>
         </is>
       </c>
       <c r="E282" s="0" t="inlineStr">
         <is>
-          <t>:134647AA-XS</t>
+          <t>DRK SPARTA M BK:134649AA-XS</t>
         </is>
       </c>
       <c r="F282" s="0" t="inlineStr">
         <is>
-          <t>'000000000000</t>
+          <t>'817134649001</t>
         </is>
       </c>
       <c r="G282" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H282" s="0" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="I282" s="0">
         <v>39.99</v>
       </c>
       <c r="J282" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="0">
       <c r="A283" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5fuv6sovfa1d9w6smdc34/spartan-134647-t.jpg?rlkey=fhah30ob6yu6ytqd22tlp6fbv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9vjtxb627upw2q2t0n518/spartan-134649-t.jpg?rlkey=r3n0mvs75bjgk91w9jdbvwbwg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B283" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zc6k7yalkpm8vt3u8gcvb/mens-bottoms-size-chartsspartan.jpg?rlkey=2uwlscd42g8e0mouo0ukpft65&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C283" s="0" t="inlineStr">
         <is>
           <t>Spartan Men's Shorts</t>
         </is>
       </c>
       <c r="D283" s="0" t="inlineStr">
         <is>
-          <t>'134647</t>
+          <t>'134649</t>
         </is>
       </c>
       <c r="E283" s="0" t="inlineStr">
         <is>
-          <t>UNI SPARTA M BK 12PK:134647Z-12PK</t>
+          <t>DRK SPARTA M BK 12PK:134649Z-12PK</t>
         </is>
       </c>
       <c r="F283" s="0" t="inlineStr">
         <is>
-          <t>'802134647997</t>
+          <t>'817134649995</t>
         </is>
       </c>
       <c r="G283" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H283" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I283" s="0">
         <v>390</v>
       </c>
       <c r="J283" s="0">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="0">
       <c r="A284" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9vjtxb627upw2q2t0n518/spartan-134649-t.jpg?rlkey=r3n0mvs75bjgk91w9jdbvwbwg&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xkdf5yiz5e16ndpnkba6b/spartan-134652-t.jpg?rlkey=4auv5hjsw6c0bstu9x45tjy5d&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B284" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zc6k7yalkpm8vt3u8gcvb/mens-bottoms-size-chartsspartan.jpg?rlkey=2uwlscd42g8e0mouo0ukpft65&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C284" s="0" t="inlineStr">
         <is>
           <t>Spartan Men's Shorts</t>
         </is>
       </c>
       <c r="D284" s="0" t="inlineStr">
         <is>
-          <t>'134649</t>
+          <t>'134652</t>
         </is>
       </c>
       <c r="E284" s="0" t="inlineStr">
         <is>
-          <t>DRK SPARTA M BK:134649A-S</t>
+          <t>NDSU SPARTA M BK:134652A-S</t>
         </is>
       </c>
       <c r="F284" s="0" t="inlineStr">
         <is>
-          <t>'817134649018</t>
+          <t>'813134652010</t>
         </is>
       </c>
       <c r="G284" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H284" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I284" s="0">
         <v>39.99</v>
       </c>
       <c r="J284" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="0">
       <c r="A285" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9vjtxb627upw2q2t0n518/spartan-134649-t.jpg?rlkey=r3n0mvs75bjgk91w9jdbvwbwg&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xkdf5yiz5e16ndpnkba6b/spartan-134652-t.jpg?rlkey=4auv5hjsw6c0bstu9x45tjy5d&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B285" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zc6k7yalkpm8vt3u8gcvb/mens-bottoms-size-chartsspartan.jpg?rlkey=2uwlscd42g8e0mouo0ukpft65&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C285" s="0" t="inlineStr">
         <is>
           <t>Spartan Men's Shorts</t>
         </is>
       </c>
       <c r="D285" s="0" t="inlineStr">
         <is>
-          <t>'134649</t>
+          <t>'134652</t>
         </is>
       </c>
       <c r="E285" s="0" t="inlineStr">
         <is>
-          <t>DRK SPARTA M BK:134649B-M</t>
+          <t>NDSU SPARTA M BK:134652B-M</t>
         </is>
       </c>
       <c r="F285" s="0" t="inlineStr">
         <is>
-          <t>'817134649025</t>
+          <t>'813134652027</t>
         </is>
       </c>
       <c r="G285" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H285" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I285" s="0">
         <v>39.99</v>
       </c>
       <c r="J285" s="0">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="0">
       <c r="A286" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9vjtxb627upw2q2t0n518/spartan-134649-t.jpg?rlkey=r3n0mvs75bjgk91w9jdbvwbwg&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xkdf5yiz5e16ndpnkba6b/spartan-134652-t.jpg?rlkey=4auv5hjsw6c0bstu9x45tjy5d&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B286" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zc6k7yalkpm8vt3u8gcvb/mens-bottoms-size-chartsspartan.jpg?rlkey=2uwlscd42g8e0mouo0ukpft65&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C286" s="0" t="inlineStr">
         <is>
           <t>Spartan Men's Shorts</t>
         </is>
       </c>
       <c r="D286" s="0" t="inlineStr">
         <is>
-          <t>'134649</t>
+          <t>'134652</t>
         </is>
       </c>
       <c r="E286" s="0" t="inlineStr">
         <is>
-          <t>DRK SPARTA M BK:134649C-L</t>
+          <t>NDSU SPARTA M BK:134652C-L</t>
         </is>
       </c>
       <c r="F286" s="0" t="inlineStr">
         <is>
-          <t>'817134649032</t>
+          <t>'813134652034</t>
         </is>
       </c>
       <c r="G286" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H286" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I286" s="0">
         <v>39.99</v>
       </c>
       <c r="J286" s="0">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="0">
       <c r="A287" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9vjtxb627upw2q2t0n518/spartan-134649-t.jpg?rlkey=r3n0mvs75bjgk91w9jdbvwbwg&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xkdf5yiz5e16ndpnkba6b/spartan-134652-t.jpg?rlkey=4auv5hjsw6c0bstu9x45tjy5d&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B287" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zc6k7yalkpm8vt3u8gcvb/mens-bottoms-size-chartsspartan.jpg?rlkey=2uwlscd42g8e0mouo0ukpft65&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C287" s="0" t="inlineStr">
         <is>
           <t>Spartan Men's Shorts</t>
         </is>
       </c>
       <c r="D287" s="0" t="inlineStr">
         <is>
-          <t>'134649</t>
+          <t>'134652</t>
         </is>
       </c>
       <c r="E287" s="0" t="inlineStr">
         <is>
-          <t>DRK SPARTA M BK:134649D-XL</t>
+          <t>NDSU SPARTA M BK:134652D-XL</t>
         </is>
       </c>
       <c r="F287" s="0" t="inlineStr">
         <is>
-          <t>'817134649049</t>
+          <t>'813134652041</t>
         </is>
       </c>
       <c r="G287" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H287" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I287" s="0">
         <v>39.99</v>
       </c>
       <c r="J287" s="0">
-        <v>12</v>
+        <v>5</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="0">
       <c r="A288" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9vjtxb627upw2q2t0n518/spartan-134649-t.jpg?rlkey=r3n0mvs75bjgk91w9jdbvwbwg&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xkdf5yiz5e16ndpnkba6b/spartan-134652-t.jpg?rlkey=4auv5hjsw6c0bstu9x45tjy5d&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B288" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zc6k7yalkpm8vt3u8gcvb/mens-bottoms-size-chartsspartan.jpg?rlkey=2uwlscd42g8e0mouo0ukpft65&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C288" s="0" t="inlineStr">
         <is>
           <t>Spartan Men's Shorts</t>
         </is>
       </c>
       <c r="D288" s="0" t="inlineStr">
         <is>
-          <t>'134649</t>
+          <t>'134652</t>
         </is>
       </c>
       <c r="E288" s="0" t="inlineStr">
         <is>
-          <t>DRK SPARTA M BK:134649E-2XL</t>
+          <t>NDSU SPARTA M BK:134652E-2XL</t>
         </is>
       </c>
       <c r="F288" s="0" t="inlineStr">
         <is>
-          <t>'817134649056</t>
+          <t>'813134652058</t>
         </is>
       </c>
       <c r="G288" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H288" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I288" s="0">
         <v>39.99</v>
       </c>
       <c r="J288" s="0">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="0">
       <c r="A289" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9vjtxb627upw2q2t0n518/spartan-134649-t.jpg?rlkey=r3n0mvs75bjgk91w9jdbvwbwg&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xkdf5yiz5e16ndpnkba6b/spartan-134652-t.jpg?rlkey=4auv5hjsw6c0bstu9x45tjy5d&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B289" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zc6k7yalkpm8vt3u8gcvb/mens-bottoms-size-chartsspartan.jpg?rlkey=2uwlscd42g8e0mouo0ukpft65&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C289" s="0" t="inlineStr">
         <is>
           <t>Spartan Men's Shorts</t>
         </is>
       </c>
       <c r="D289" s="0" t="inlineStr">
         <is>
-          <t>'134649</t>
+          <t>'134652</t>
         </is>
       </c>
       <c r="E289" s="0" t="inlineStr">
         <is>
-          <t>DRK SPARTA M BK:134649F-3XL</t>
+          <t>NDSU SPARTA M BK:134652F-3XL</t>
         </is>
       </c>
       <c r="F289" s="0" t="inlineStr">
         <is>
-          <t>'817134649063</t>
+          <t>'813134652065</t>
         </is>
       </c>
       <c r="G289" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H289" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I289" s="0">
         <v>39.99</v>
       </c>
       <c r="J289" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="0">
       <c r="A290" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9vjtxb627upw2q2t0n518/spartan-134649-t.jpg?rlkey=r3n0mvs75bjgk91w9jdbvwbwg&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xkdf5yiz5e16ndpnkba6b/spartan-134652-t.jpg?rlkey=4auv5hjsw6c0bstu9x45tjy5d&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B290" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zc6k7yalkpm8vt3u8gcvb/mens-bottoms-size-chartsspartan.jpg?rlkey=2uwlscd42g8e0mouo0ukpft65&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C290" s="0" t="inlineStr">
         <is>
           <t>Spartan Men's Shorts</t>
         </is>
       </c>
       <c r="D290" s="0" t="inlineStr">
         <is>
-          <t>'134649</t>
+          <t>'134652</t>
         </is>
       </c>
       <c r="E290" s="0" t="inlineStr">
         <is>
-          <t>DRK SPARTA M BK:134649AA-XS</t>
+          <t>:134652AA-XS</t>
         </is>
       </c>
       <c r="F290" s="0" t="inlineStr">
         <is>
-          <t>'817134649001</t>
+          <t>'000000000000</t>
         </is>
       </c>
       <c r="G290" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H290" s="0" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="I290" s="0">
         <v>39.99</v>
       </c>
       <c r="J290" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="0">
       <c r="A291" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9vjtxb627upw2q2t0n518/spartan-134649-t.jpg?rlkey=r3n0mvs75bjgk91w9jdbvwbwg&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xkdf5yiz5e16ndpnkba6b/spartan-134652-t.jpg?rlkey=4auv5hjsw6c0bstu9x45tjy5d&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B291" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zc6k7yalkpm8vt3u8gcvb/mens-bottoms-size-chartsspartan.jpg?rlkey=2uwlscd42g8e0mouo0ukpft65&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C291" s="0" t="inlineStr">
         <is>
           <t>Spartan Men's Shorts</t>
         </is>
       </c>
       <c r="D291" s="0" t="inlineStr">
         <is>
-          <t>'134649</t>
+          <t>'134652</t>
         </is>
       </c>
       <c r="E291" s="0" t="inlineStr">
         <is>
-          <t>DRK SPARTA M BK 12PK:134649Z-12PK</t>
+          <t>NDSU SPARTA M BK 12PK:134652Z-12PK</t>
         </is>
       </c>
       <c r="F291" s="0" t="inlineStr">
         <is>
-          <t>'817134649995</t>
+          <t>'813134652997</t>
         </is>
       </c>
       <c r="G291" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H291" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I291" s="0">
         <v>390</v>
       </c>
       <c r="J291" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="0">
       <c r="A292" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xkdf5yiz5e16ndpnkba6b/spartan-134652-t.jpg?rlkey=4auv5hjsw6c0bstu9x45tjy5d&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/v462hzdn7vsfsippjdnoy/spartan-134665-t.jpg?rlkey=n8vs9418fkyng8tc49h0t5oae&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B292" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zc6k7yalkpm8vt3u8gcvb/mens-bottoms-size-chartsspartan.jpg?rlkey=2uwlscd42g8e0mouo0ukpft65&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C292" s="0" t="inlineStr">
         <is>
           <t>Spartan Men's Shorts</t>
         </is>
       </c>
       <c r="D292" s="0" t="inlineStr">
         <is>
-          <t>'134652</t>
+          <t>'134665</t>
         </is>
       </c>
       <c r="E292" s="0" t="inlineStr">
         <is>
-          <t>NDSU SPARTA M BK:134652A-S</t>
+          <t>MU SPARTA M BK:134665A-S</t>
         </is>
       </c>
       <c r="F292" s="0" t="inlineStr">
         <is>
-          <t>'813134652010</t>
+          <t>'803134665011</t>
         </is>
       </c>
       <c r="G292" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H292" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I292" s="0">
         <v>39.99</v>
       </c>
       <c r="J292" s="0">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="0">
       <c r="A293" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xkdf5yiz5e16ndpnkba6b/spartan-134652-t.jpg?rlkey=4auv5hjsw6c0bstu9x45tjy5d&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/v462hzdn7vsfsippjdnoy/spartan-134665-t.jpg?rlkey=n8vs9418fkyng8tc49h0t5oae&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B293" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zc6k7yalkpm8vt3u8gcvb/mens-bottoms-size-chartsspartan.jpg?rlkey=2uwlscd42g8e0mouo0ukpft65&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C293" s="0" t="inlineStr">
         <is>
           <t>Spartan Men's Shorts</t>
         </is>
       </c>
       <c r="D293" s="0" t="inlineStr">
         <is>
-          <t>'134652</t>
+          <t>'134665</t>
         </is>
       </c>
       <c r="E293" s="0" t="inlineStr">
         <is>
-          <t>NDSU SPARTA M BK:134652B-M</t>
+          <t>MU SPARTA M BK:134665B-M</t>
         </is>
       </c>
       <c r="F293" s="0" t="inlineStr">
         <is>
-          <t>'813134652027</t>
+          <t>'803134665028</t>
         </is>
       </c>
       <c r="G293" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H293" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I293" s="0">
         <v>39.99</v>
       </c>
       <c r="J293" s="0">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="0">
       <c r="A294" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xkdf5yiz5e16ndpnkba6b/spartan-134652-t.jpg?rlkey=4auv5hjsw6c0bstu9x45tjy5d&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/v462hzdn7vsfsippjdnoy/spartan-134665-t.jpg?rlkey=n8vs9418fkyng8tc49h0t5oae&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B294" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zc6k7yalkpm8vt3u8gcvb/mens-bottoms-size-chartsspartan.jpg?rlkey=2uwlscd42g8e0mouo0ukpft65&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C294" s="0" t="inlineStr">
         <is>
           <t>Spartan Men's Shorts</t>
         </is>
       </c>
       <c r="D294" s="0" t="inlineStr">
         <is>
-          <t>'134652</t>
+          <t>'134665</t>
         </is>
       </c>
       <c r="E294" s="0" t="inlineStr">
         <is>
-          <t>NDSU SPARTA M BK:134652C-L</t>
+          <t>MU SPARTA M BK:134665C-L</t>
         </is>
       </c>
       <c r="F294" s="0" t="inlineStr">
         <is>
-          <t>'813134652034</t>
+          <t>'803134665035</t>
         </is>
       </c>
       <c r="G294" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H294" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I294" s="0">
         <v>39.99</v>
       </c>
       <c r="J294" s="0">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="0">
       <c r="A295" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xkdf5yiz5e16ndpnkba6b/spartan-134652-t.jpg?rlkey=4auv5hjsw6c0bstu9x45tjy5d&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/v462hzdn7vsfsippjdnoy/spartan-134665-t.jpg?rlkey=n8vs9418fkyng8tc49h0t5oae&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B295" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zc6k7yalkpm8vt3u8gcvb/mens-bottoms-size-chartsspartan.jpg?rlkey=2uwlscd42g8e0mouo0ukpft65&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C295" s="0" t="inlineStr">
         <is>
           <t>Spartan Men's Shorts</t>
         </is>
       </c>
       <c r="D295" s="0" t="inlineStr">
         <is>
-          <t>'134652</t>
+          <t>'134665</t>
         </is>
       </c>
       <c r="E295" s="0" t="inlineStr">
         <is>
-          <t>NDSU SPARTA M BK:134652D-XL</t>
+          <t>MU SPARTA M BK:134665D-XL</t>
         </is>
       </c>
       <c r="F295" s="0" t="inlineStr">
         <is>
-          <t>'813134652041</t>
+          <t>'803134665042</t>
         </is>
       </c>
       <c r="G295" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H295" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I295" s="0">
         <v>39.99</v>
       </c>
       <c r="J295" s="0">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="0">
       <c r="A296" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xkdf5yiz5e16ndpnkba6b/spartan-134652-t.jpg?rlkey=4auv5hjsw6c0bstu9x45tjy5d&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/v462hzdn7vsfsippjdnoy/spartan-134665-t.jpg?rlkey=n8vs9418fkyng8tc49h0t5oae&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B296" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zc6k7yalkpm8vt3u8gcvb/mens-bottoms-size-chartsspartan.jpg?rlkey=2uwlscd42g8e0mouo0ukpft65&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C296" s="0" t="inlineStr">
         <is>
           <t>Spartan Men's Shorts</t>
         </is>
       </c>
       <c r="D296" s="0" t="inlineStr">
         <is>
-          <t>'134652</t>
+          <t>'134665</t>
         </is>
       </c>
       <c r="E296" s="0" t="inlineStr">
         <is>
-          <t>NDSU SPARTA M BK:134652E-2XL</t>
+          <t>MU SPARTA M BK:134665E-2XL</t>
         </is>
       </c>
       <c r="F296" s="0" t="inlineStr">
         <is>
-          <t>'813134652058</t>
+          <t>'803134665059</t>
         </is>
       </c>
       <c r="G296" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H296" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I296" s="0">
         <v>39.99</v>
       </c>
       <c r="J296" s="0">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="0">
       <c r="A297" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xkdf5yiz5e16ndpnkba6b/spartan-134652-t.jpg?rlkey=4auv5hjsw6c0bstu9x45tjy5d&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/v462hzdn7vsfsippjdnoy/spartan-134665-t.jpg?rlkey=n8vs9418fkyng8tc49h0t5oae&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B297" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zc6k7yalkpm8vt3u8gcvb/mens-bottoms-size-chartsspartan.jpg?rlkey=2uwlscd42g8e0mouo0ukpft65&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C297" s="0" t="inlineStr">
         <is>
           <t>Spartan Men's Shorts</t>
         </is>
       </c>
       <c r="D297" s="0" t="inlineStr">
         <is>
-          <t>'134652</t>
+          <t>'134665</t>
         </is>
       </c>
       <c r="E297" s="0" t="inlineStr">
         <is>
-          <t>NDSU SPARTA M BK:134652F-3XL</t>
+          <t>MU SPARTA M BK:134665F-3XL</t>
         </is>
       </c>
       <c r="F297" s="0" t="inlineStr">
         <is>
-          <t>'813134652065</t>
+          <t>'803134665066</t>
         </is>
       </c>
       <c r="G297" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H297" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I297" s="0">
         <v>39.99</v>
       </c>
       <c r="J297" s="0">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="0">
       <c r="A298" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xkdf5yiz5e16ndpnkba6b/spartan-134652-t.jpg?rlkey=4auv5hjsw6c0bstu9x45tjy5d&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/v462hzdn7vsfsippjdnoy/spartan-134665-t.jpg?rlkey=n8vs9418fkyng8tc49h0t5oae&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B298" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zc6k7yalkpm8vt3u8gcvb/mens-bottoms-size-chartsspartan.jpg?rlkey=2uwlscd42g8e0mouo0ukpft65&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C298" s="0" t="inlineStr">
         <is>
           <t>Spartan Men's Shorts</t>
         </is>
       </c>
       <c r="D298" s="0" t="inlineStr">
         <is>
-          <t>'134652</t>
+          <t>'134665</t>
         </is>
       </c>
       <c r="E298" s="0" t="inlineStr">
         <is>
-          <t>:134652AA-XS</t>
+          <t>MU SPARTA M BK:134665AA-XS</t>
         </is>
       </c>
       <c r="F298" s="0" t="inlineStr">
         <is>
-          <t>'000000000000</t>
+          <t>'803134665004</t>
         </is>
       </c>
       <c r="G298" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H298" s="0" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="I298" s="0">
         <v>39.99</v>
       </c>
       <c r="J298" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="0">
       <c r="A299" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xkdf5yiz5e16ndpnkba6b/spartan-134652-t.jpg?rlkey=4auv5hjsw6c0bstu9x45tjy5d&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/v462hzdn7vsfsippjdnoy/spartan-134665-t.jpg?rlkey=n8vs9418fkyng8tc49h0t5oae&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B299" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zc6k7yalkpm8vt3u8gcvb/mens-bottoms-size-chartsspartan.jpg?rlkey=2uwlscd42g8e0mouo0ukpft65&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C299" s="0" t="inlineStr">
         <is>
           <t>Spartan Men's Shorts</t>
         </is>
       </c>
       <c r="D299" s="0" t="inlineStr">
         <is>
-          <t>'134652</t>
+          <t>'134665</t>
         </is>
       </c>
       <c r="E299" s="0" t="inlineStr">
         <is>
-          <t>NDSU SPARTA M BK 12PK:134652Z-12PK</t>
+          <t>MU SPARTA M BK 12PK:134665Z-12PK</t>
         </is>
       </c>
       <c r="F299" s="0" t="inlineStr">
         <is>
-          <t>'813134652997</t>
+          <t>'803134665998</t>
         </is>
       </c>
       <c r="G299" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H299" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I299" s="0">
         <v>390</v>
       </c>
       <c r="J299" s="0">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="0">
       <c r="A300" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3e6k6d5iz9r2q9dr8r2w3/132447-af.jpg?rlkey=nmgyr9q98acwxcshjzw3cj6mg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B300" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b0fkc7cfm8zn8guv1le7o/graphic-update2022-mens.jpg?rlkey=tk1g781vxtavng90uz9k9krtg&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C300" s="0" t="inlineStr">
         <is>
           <t>Court Men's Pullover</t>
         </is>
       </c>
       <c r="D300" s="0" t="inlineStr">
         <is>
           <t>'132447</t>
         </is>
       </c>
       <c r="E300" s="0" t="inlineStr">
         <is>
           <t>ISU COURT M CL:132447A-S</t>
         </is>
       </c>
       <c r="F300" s="0" t="inlineStr">
@@ -14267,51 +14270,51 @@
       </c>
       <c r="E325" s="0" t="inlineStr">
         <is>
           <t>DRK COURT M RL:134018E-2XL</t>
         </is>
       </c>
       <c r="F325" s="0" t="inlineStr">
         <is>
           <t>'817134018081</t>
         </is>
       </c>
       <c r="G325" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H325" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I325" s="0">
         <v>54.99</v>
       </c>
       <c r="J325" s="0">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="0">
       <c r="A326" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/iamuq5jhb1exspfc18u1r/court-134018-tn.jpg?rlkey=tfrm10sr84fcq86znqj7vy0dq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B326" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b0fkc7cfm8zn8guv1le7o/graphic-update2022-mens.jpg?rlkey=tk1g781vxtavng90uz9k9krtg&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C326" s="0" t="inlineStr">
         <is>
           <t>Court Men's Pullover</t>
         </is>
       </c>
       <c r="D326" s="0" t="inlineStr">
         <is>
           <t>'134018</t>
         </is>
       </c>
       <c r="E326" s="0" t="inlineStr">
         <is>
           <t>DRK COURT M RL:134018F-3XL</t>
         </is>
       </c>
       <c r="F326" s="0" t="inlineStr">
@@ -19268,623 +19271,623 @@
       </c>
       <c r="E439" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT2 M BK:133220A-S</t>
         </is>
       </c>
       <c r="F439" s="0" t="inlineStr">
         <is>
           <t>'800133220043</t>
         </is>
       </c>
       <c r="G439" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H439" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I439" s="0">
         <v>44.99</v>
       </c>
       <c r="J439" s="0">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="0">
       <c r="A440" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3higrpcdlff506dyxi3kh/flint97734.jpg?rlkey=a10hjx89mmfk2pgn9pfdpifz1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B440" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/65uiyxansiwd70r1nqf38/mens-pullover-size-chartsflint.jpg?rlkey=fjnlce0o14cen1je3gh9jnftx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C440" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zip</t>
         </is>
       </c>
       <c r="D440" s="0" t="inlineStr">
         <is>
           <t>'133220</t>
         </is>
       </c>
       <c r="E440" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT2 M BK:133220B-M</t>
         </is>
       </c>
       <c r="F440" s="0" t="inlineStr">
         <is>
           <t>'800133220050</t>
         </is>
       </c>
       <c r="G440" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H440" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I440" s="0">
         <v>44.99</v>
       </c>
       <c r="J440" s="0">
-        <v>40</v>
+        <v>80</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="0">
       <c r="A441" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3higrpcdlff506dyxi3kh/flint97734.jpg?rlkey=a10hjx89mmfk2pgn9pfdpifz1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B441" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/65uiyxansiwd70r1nqf38/mens-pullover-size-chartsflint.jpg?rlkey=fjnlce0o14cen1je3gh9jnftx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C441" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zip</t>
         </is>
       </c>
       <c r="D441" s="0" t="inlineStr">
         <is>
           <t>'133220</t>
         </is>
       </c>
       <c r="E441" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT2 M BK:133220C-L</t>
         </is>
       </c>
       <c r="F441" s="0" t="inlineStr">
         <is>
           <t>'800133220067</t>
         </is>
       </c>
       <c r="G441" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H441" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I441" s="0">
         <v>44.99</v>
       </c>
       <c r="J441" s="0">
-        <v>40</v>
+        <v>80</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="0">
       <c r="A442" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3higrpcdlff506dyxi3kh/flint97734.jpg?rlkey=a10hjx89mmfk2pgn9pfdpifz1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B442" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/65uiyxansiwd70r1nqf38/mens-pullover-size-chartsflint.jpg?rlkey=fjnlce0o14cen1je3gh9jnftx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C442" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zip</t>
         </is>
       </c>
       <c r="D442" s="0" t="inlineStr">
         <is>
           <t>'133220</t>
         </is>
       </c>
       <c r="E442" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT2 M BK:133220D-XL</t>
         </is>
       </c>
       <c r="F442" s="0" t="inlineStr">
         <is>
           <t>'800133220074</t>
         </is>
       </c>
       <c r="G442" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H442" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I442" s="0">
         <v>44.99</v>
       </c>
       <c r="J442" s="0">
-        <v>40</v>
+        <v>80</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="0">
       <c r="A443" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3higrpcdlff506dyxi3kh/flint97734.jpg?rlkey=a10hjx89mmfk2pgn9pfdpifz1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B443" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/65uiyxansiwd70r1nqf38/mens-pullover-size-chartsflint.jpg?rlkey=fjnlce0o14cen1je3gh9jnftx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C443" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zip</t>
         </is>
       </c>
       <c r="D443" s="0" t="inlineStr">
         <is>
           <t>'133220</t>
         </is>
       </c>
       <c r="E443" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT2 M BK:133220E-2XL</t>
         </is>
       </c>
       <c r="F443" s="0" t="inlineStr">
         <is>
           <t>'800133220081</t>
         </is>
       </c>
       <c r="G443" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H443" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I443" s="0">
         <v>46.99</v>
       </c>
       <c r="J443" s="0">
-        <v>40</v>
+        <v>80</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="0">
       <c r="A444" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3higrpcdlff506dyxi3kh/flint97734.jpg?rlkey=a10hjx89mmfk2pgn9pfdpifz1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B444" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/65uiyxansiwd70r1nqf38/mens-pullover-size-chartsflint.jpg?rlkey=fjnlce0o14cen1je3gh9jnftx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C444" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zip</t>
         </is>
       </c>
       <c r="D444" s="0" t="inlineStr">
         <is>
           <t>'133220</t>
         </is>
       </c>
       <c r="E444" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT2 M BK:133220F-3XL</t>
         </is>
       </c>
       <c r="F444" s="0" t="inlineStr">
         <is>
           <t>'800133220098</t>
         </is>
       </c>
       <c r="G444" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H444" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I444" s="0">
         <v>46.99</v>
       </c>
       <c r="J444" s="0">
-        <v>40</v>
+        <v>48</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="0">
       <c r="A445" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lgjk4kn419kefut4y2tfh/flint-cl.jpg?rlkey=1na3hvs1e7o46d3gmioa51g17&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B445" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/65uiyxansiwd70r1nqf38/mens-pullover-size-chartsflint.jpg?rlkey=fjnlce0o14cen1je3gh9jnftx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C445" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zip</t>
         </is>
       </c>
       <c r="D445" s="0" t="inlineStr">
         <is>
           <t>'133221</t>
         </is>
       </c>
       <c r="E445" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT2 M CL:133221A-S</t>
         </is>
       </c>
       <c r="F445" s="0" t="inlineStr">
         <is>
           <t>'801133221047</t>
         </is>
       </c>
       <c r="G445" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H445" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I445" s="0">
         <v>44.99</v>
       </c>
       <c r="J445" s="0">
-        <v>20</v>
+        <v>23</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="0">
       <c r="A446" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lgjk4kn419kefut4y2tfh/flint-cl.jpg?rlkey=1na3hvs1e7o46d3gmioa51g17&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B446" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/65uiyxansiwd70r1nqf38/mens-pullover-size-chartsflint.jpg?rlkey=fjnlce0o14cen1je3gh9jnftx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C446" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zip</t>
         </is>
       </c>
       <c r="D446" s="0" t="inlineStr">
         <is>
           <t>'133221</t>
         </is>
       </c>
       <c r="E446" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT2 M CL:133221B-M</t>
         </is>
       </c>
       <c r="F446" s="0" t="inlineStr">
         <is>
           <t>'801133221054</t>
         </is>
       </c>
       <c r="G446" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H446" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I446" s="0">
         <v>44.99</v>
       </c>
       <c r="J446" s="0">
-        <v>20</v>
+        <v>60</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="0">
       <c r="A447" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lgjk4kn419kefut4y2tfh/flint-cl.jpg?rlkey=1na3hvs1e7o46d3gmioa51g17&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B447" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/65uiyxansiwd70r1nqf38/mens-pullover-size-chartsflint.jpg?rlkey=fjnlce0o14cen1je3gh9jnftx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C447" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zip</t>
         </is>
       </c>
       <c r="D447" s="0" t="inlineStr">
         <is>
           <t>'133221</t>
         </is>
       </c>
       <c r="E447" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT2 M CL:133221C-L</t>
         </is>
       </c>
       <c r="F447" s="0" t="inlineStr">
         <is>
           <t>'801133221061</t>
         </is>
       </c>
       <c r="G447" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H447" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I447" s="0">
         <v>44.99</v>
       </c>
       <c r="J447" s="0">
-        <v>20</v>
+        <v>82</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="0">
       <c r="A448" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lgjk4kn419kefut4y2tfh/flint-cl.jpg?rlkey=1na3hvs1e7o46d3gmioa51g17&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B448" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/65uiyxansiwd70r1nqf38/mens-pullover-size-chartsflint.jpg?rlkey=fjnlce0o14cen1je3gh9jnftx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C448" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zip</t>
         </is>
       </c>
       <c r="D448" s="0" t="inlineStr">
         <is>
           <t>'133221</t>
         </is>
       </c>
       <c r="E448" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT2 M CL:133221D-XL</t>
         </is>
       </c>
       <c r="F448" s="0" t="inlineStr">
         <is>
           <t>'801133221078</t>
         </is>
       </c>
       <c r="G448" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H448" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I448" s="0">
         <v>44.99</v>
       </c>
       <c r="J448" s="0">
-        <v>20</v>
+        <v>99</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="0">
       <c r="A449" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lgjk4kn419kefut4y2tfh/flint-cl.jpg?rlkey=1na3hvs1e7o46d3gmioa51g17&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B449" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/65uiyxansiwd70r1nqf38/mens-pullover-size-chartsflint.jpg?rlkey=fjnlce0o14cen1je3gh9jnftx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C449" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zip</t>
         </is>
       </c>
       <c r="D449" s="0" t="inlineStr">
         <is>
           <t>'133221</t>
         </is>
       </c>
       <c r="E449" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT2 M CL:133221E-2XL</t>
         </is>
       </c>
       <c r="F449" s="0" t="inlineStr">
         <is>
           <t>'801133221085</t>
         </is>
       </c>
       <c r="G449" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H449" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I449" s="0">
         <v>46.99</v>
       </c>
       <c r="J449" s="0">
-        <v>20</v>
+        <v>71</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="0">
       <c r="A450" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lgjk4kn419kefut4y2tfh/flint-cl.jpg?rlkey=1na3hvs1e7o46d3gmioa51g17&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B450" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/65uiyxansiwd70r1nqf38/mens-pullover-size-chartsflint.jpg?rlkey=fjnlce0o14cen1je3gh9jnftx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C450" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zip</t>
         </is>
       </c>
       <c r="D450" s="0" t="inlineStr">
         <is>
           <t>'133221</t>
         </is>
       </c>
       <c r="E450" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT2 M CL:133221F-3XL</t>
         </is>
       </c>
       <c r="F450" s="0" t="inlineStr">
         <is>
           <t>'801133221092</t>
         </is>
       </c>
       <c r="G450" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H450" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I450" s="0">
         <v>46.99</v>
       </c>
       <c r="J450" s="0">
-        <v>20</v>
+        <v>34</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="0">
       <c r="A451" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4bjsu4883mb52fwrs3kck/flint-gd.jpg?rlkey=ehipjv74v9v4fj3h6jdj1ynof&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B451" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/65uiyxansiwd70r1nqf38/mens-pullover-size-chartsflint.jpg?rlkey=fjnlce0o14cen1je3gh9jnftx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C451" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zip</t>
         </is>
       </c>
       <c r="D451" s="0" t="inlineStr">
         <is>
           <t>'139111</t>
         </is>
       </c>
       <c r="E451" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT M GD:139111A-S</t>
         </is>
       </c>
       <c r="F451" s="0" t="inlineStr">
         <is>
           <t>'801139111045</t>
         </is>
       </c>
       <c r="G451" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H451" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I451" s="0">
         <v>44.99</v>
       </c>
       <c r="J451" s="0">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="0">
       <c r="A452" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4bjsu4883mb52fwrs3kck/flint-gd.jpg?rlkey=ehipjv74v9v4fj3h6jdj1ynof&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B452" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/65uiyxansiwd70r1nqf38/mens-pullover-size-chartsflint.jpg?rlkey=fjnlce0o14cen1je3gh9jnftx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C452" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zip</t>
         </is>
       </c>
       <c r="D452" s="0" t="inlineStr">
         <is>
           <t>'139111</t>
         </is>
       </c>
       <c r="E452" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT M GD:139111B-M</t>
         </is>
       </c>
       <c r="F452" s="0" t="inlineStr">
         <is>
           <t>'801139111052</t>
         </is>
       </c>
       <c r="G452" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H452" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I452" s="0">
         <v>44.99</v>
       </c>
       <c r="J452" s="0">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="0">
       <c r="A453" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4bjsu4883mb52fwrs3kck/flint-gd.jpg?rlkey=ehipjv74v9v4fj3h6jdj1ynof&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B453" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/65uiyxansiwd70r1nqf38/mens-pullover-size-chartsflint.jpg?rlkey=fjnlce0o14cen1je3gh9jnftx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C453" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zip</t>
         </is>
       </c>
       <c r="D453" s="0" t="inlineStr">
         <is>
           <t>'139111</t>
         </is>
       </c>
       <c r="E453" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT M GD:139111C-L</t>
         </is>
       </c>
       <c r="F453" s="0" t="inlineStr">
@@ -19972,51 +19975,51 @@
       </c>
       <c r="E455" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT M GD:139111E-2XL</t>
         </is>
       </c>
       <c r="F455" s="0" t="inlineStr">
         <is>
           <t>'801139111083</t>
         </is>
       </c>
       <c r="G455" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H455" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I455" s="0">
         <v>46.99</v>
       </c>
       <c r="J455" s="0">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="0">
       <c r="A456" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4bjsu4883mb52fwrs3kck/flint-gd.jpg?rlkey=ehipjv74v9v4fj3h6jdj1ynof&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B456" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/65uiyxansiwd70r1nqf38/mens-pullover-size-chartsflint.jpg?rlkey=fjnlce0o14cen1je3gh9jnftx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C456" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zip</t>
         </is>
       </c>
       <c r="D456" s="0" t="inlineStr">
         <is>
           <t>'139111</t>
         </is>
       </c>
       <c r="E456" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT M GD:139111F-3XL</t>
         </is>
       </c>
       <c r="F456" s="0" t="inlineStr">
@@ -20321,51 +20324,51 @@
       </c>
       <c r="E463" s="0" t="inlineStr">
         <is>
           <t>IOWA EZRA A BK:155245</t>
         </is>
       </c>
       <c r="F463" s="0" t="inlineStr">
         <is>
           <t>'700155245003</t>
         </is>
       </c>
       <c r="G463" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H463" s="0" t="inlineStr">
         <is>
           <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I463" s="0">
         <v>39.99</v>
       </c>
       <c r="J463" s="0">
-        <v>143</v>
+        <v>141</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="0">
       <c r="A464" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cw67hydc757k6ok52hggo/301594source1707249115.jpg?rlkey=o80kbju3veiy8hkf9ckxms0jz&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C464" s="0" t="inlineStr">
         <is>
           <t>Waffle Knit Sports Towels</t>
         </is>
       </c>
       <c r="D464" s="0" t="inlineStr">
         <is>
           <t>'152386</t>
         </is>
       </c>
       <c r="E464" s="0" t="inlineStr">
         <is>
           <t>MTO WAFFLE BK:152386</t>
         </is>
       </c>
       <c r="F464" s="0" t="inlineStr">
         <is>
           <t>'900152386017</t>
         </is>
@@ -20383,51 +20386,51 @@
       </c>
       <c r="C465" s="0" t="inlineStr">
         <is>
           <t>Waffle Knit Sports Towels</t>
         </is>
       </c>
       <c r="D465" s="0" t="inlineStr">
         <is>
           <t>'152390</t>
         </is>
       </c>
       <c r="E465" s="0" t="inlineStr">
         <is>
           <t>MTO WAFFLE WE:152390</t>
         </is>
       </c>
       <c r="F465" s="0" t="inlineStr">
         <is>
           <t>'900152390014</t>
         </is>
       </c>
       <c r="I465" s="0">
         <v>14.99</v>
       </c>
       <c r="J465" s="0">
-        <v>263</v>
+        <v>227</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="0">
       <c r="A466" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/vgtmewne4yj1y9tgnc27m/301598source1707249338.jpg?rlkey=ra2z7bw1ahqkqrcqo84p3s3bs&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C466" s="0" t="inlineStr">
         <is>
           <t>Waffle Knit Sports Towels</t>
         </is>
       </c>
       <c r="D466" s="0" t="inlineStr">
         <is>
           <t>'152389</t>
         </is>
       </c>
       <c r="E466" s="0" t="inlineStr">
         <is>
           <t>MTO WAFFLE BK:152389</t>
         </is>
       </c>
       <c r="F466" s="0" t="inlineStr">
         <is>
           <t>'900152389018</t>
         </is>
@@ -20748,51 +20751,51 @@
       </c>
       <c r="E474" s="0" t="inlineStr">
         <is>
           <t>MAGGIE:99692B-M</t>
         </is>
       </c>
       <c r="F474" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G474" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H474" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I474" s="0">
         <v>44.99</v>
       </c>
       <c r="J474" s="0">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="0">
       <c r="A475" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5hl4emp55yv29d056d193/99692af.jpg?rlkey=cpp1y5i7glquqnxs7rqpxw5v5&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B475" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xlyp0u396gyg64p6s1z2r/graphic-update2022-womens.jpg?rlkey=h9vcfoty6d3msuk59utram24y&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C475" s="0" t="inlineStr">
         <is>
           <t>Maggie Women's Polo</t>
         </is>
       </c>
       <c r="D475" s="0" t="inlineStr">
         <is>
           <t>'99692</t>
         </is>
       </c>
       <c r="E475" s="0" t="inlineStr">
         <is>
           <t>MAGGIE:99692C-L</t>
         </is>
       </c>
       <c r="F475" s="0" t="inlineStr">
@@ -21602,51 +21605,51 @@
       </c>
       <c r="E494" s="0" t="inlineStr">
         <is>
           <t>IOWA BRUCE MENS WHITE:113901D-XL</t>
         </is>
       </c>
       <c r="F494" s="0" t="inlineStr">
         <is>
           <t>'800113901078</t>
         </is>
       </c>
       <c r="G494" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H494" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I494" s="0">
         <v>40.99</v>
       </c>
       <c r="J494" s="0">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="0">
       <c r="A495" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2jt884ejrsp4hh5sgv2l0/113901-af.jpg?rlkey=iwb8kkexit2i7hfu69b147l6y&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B495" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nta5qtrwoqkwg6igxbd7j/mens-polo-size-chartsbruce.jpg?rlkey=g178as5xqnvjik19t0t9o10b7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C495" s="0" t="inlineStr">
         <is>
           <t>Bruce Men's Golf Polo</t>
         </is>
       </c>
       <c r="D495" s="0" t="inlineStr">
         <is>
           <t>'113901</t>
         </is>
       </c>
       <c r="E495" s="0" t="inlineStr">
         <is>
           <t>IOWA BRUCE MENS WHITE:113901E-2XL</t>
         </is>
       </c>
       <c r="F495" s="0" t="inlineStr">
@@ -22047,17393 +22050,17706 @@
       </c>
       <c r="F504" s="0" t="inlineStr">
         <is>
           <t>'801113951995</t>
         </is>
       </c>
       <c r="G504" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H504" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I504" s="0">
         <v>420</v>
       </c>
       <c r="J504" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="505" spans="1:10" customHeight="0">
       <c r="A505" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/q03s62njw7595mh882x1l/113949-af.jpg?rlkey=91uhjsor0my9m928nhlfrk1vr&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5vg00ces9vp0jd5ufzj5d/113950-af.jpg?rlkey=55efdwy3gvxngxsj1rotqkomk&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B505" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nta5qtrwoqkwg6igxbd7j/mens-polo-size-chartsbruce.jpg?rlkey=g178as5xqnvjik19t0t9o10b7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C505" s="0" t="inlineStr">
         <is>
           <t>Bruce Men's Golf Polo</t>
         </is>
       </c>
       <c r="D505" s="0" t="inlineStr">
         <is>
-          <t>'113949</t>
+          <t>'113950</t>
         </is>
       </c>
       <c r="E505" s="0" t="inlineStr">
         <is>
-          <t>PURDUE BRUCE M WHITE:113949A-S</t>
+          <t>INDIANA BRUCE M WHITE:113950A-S</t>
         </is>
       </c>
       <c r="F505" s="0" t="inlineStr">
         <is>
-          <t>'804113949047</t>
+          <t>'806113950047</t>
         </is>
       </c>
       <c r="G505" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H505" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I505" s="0">
         <v>40.99</v>
       </c>
       <c r="J505" s="0">
         <v>4</v>
       </c>
     </row>
     <row r="506" spans="1:10" customHeight="0">
       <c r="A506" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/q03s62njw7595mh882x1l/113949-af.jpg?rlkey=91uhjsor0my9m928nhlfrk1vr&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5vg00ces9vp0jd5ufzj5d/113950-af.jpg?rlkey=55efdwy3gvxngxsj1rotqkomk&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B506" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nta5qtrwoqkwg6igxbd7j/mens-polo-size-chartsbruce.jpg?rlkey=g178as5xqnvjik19t0t9o10b7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C506" s="0" t="inlineStr">
         <is>
           <t>Bruce Men's Golf Polo</t>
         </is>
       </c>
       <c r="D506" s="0" t="inlineStr">
         <is>
-          <t>'113949</t>
+          <t>'113950</t>
         </is>
       </c>
       <c r="E506" s="0" t="inlineStr">
         <is>
-          <t>PURDUE BRUCE M WHITE:113949B-M</t>
+          <t>INDIANA BRUCE M WHITE:113950B-M</t>
         </is>
       </c>
       <c r="F506" s="0" t="inlineStr">
         <is>
-          <t>'804113949054</t>
+          <t>'806113950054</t>
         </is>
       </c>
       <c r="G506" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H506" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I506" s="0">
         <v>40.99</v>
       </c>
       <c r="J506" s="0">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="507" spans="1:10" customHeight="0">
       <c r="A507" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/q03s62njw7595mh882x1l/113949-af.jpg?rlkey=91uhjsor0my9m928nhlfrk1vr&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5vg00ces9vp0jd5ufzj5d/113950-af.jpg?rlkey=55efdwy3gvxngxsj1rotqkomk&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B507" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nta5qtrwoqkwg6igxbd7j/mens-polo-size-chartsbruce.jpg?rlkey=g178as5xqnvjik19t0t9o10b7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C507" s="0" t="inlineStr">
         <is>
           <t>Bruce Men's Golf Polo</t>
         </is>
       </c>
       <c r="D507" s="0" t="inlineStr">
         <is>
-          <t>'113949</t>
+          <t>'113950</t>
         </is>
       </c>
       <c r="E507" s="0" t="inlineStr">
         <is>
-          <t>PURDUE BRUCE M WHITE:113949C-L</t>
+          <t>INDIANA BRUCE M WHITE:113950C-L</t>
         </is>
       </c>
       <c r="F507" s="0" t="inlineStr">
         <is>
-          <t>'804113949061</t>
+          <t>'806113950061</t>
         </is>
       </c>
       <c r="G507" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H507" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I507" s="0">
         <v>40.99</v>
       </c>
       <c r="J507" s="0">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="508" spans="1:10" customHeight="0">
       <c r="A508" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/q03s62njw7595mh882x1l/113949-af.jpg?rlkey=91uhjsor0my9m928nhlfrk1vr&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5vg00ces9vp0jd5ufzj5d/113950-af.jpg?rlkey=55efdwy3gvxngxsj1rotqkomk&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B508" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nta5qtrwoqkwg6igxbd7j/mens-polo-size-chartsbruce.jpg?rlkey=g178as5xqnvjik19t0t9o10b7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C508" s="0" t="inlineStr">
         <is>
           <t>Bruce Men's Golf Polo</t>
         </is>
       </c>
       <c r="D508" s="0" t="inlineStr">
         <is>
-          <t>'113949</t>
+          <t>'113950</t>
         </is>
       </c>
       <c r="E508" s="0" t="inlineStr">
         <is>
-          <t>PURDUE BRUCE M WHITE:113949D-XL</t>
+          <t>INDIANA BRUCE M WHITE:113950D-XL</t>
         </is>
       </c>
       <c r="F508" s="0" t="inlineStr">
         <is>
-          <t>'804113949078</t>
+          <t>'806113950078</t>
         </is>
       </c>
       <c r="G508" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H508" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I508" s="0">
         <v>40.99</v>
       </c>
       <c r="J508" s="0">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="509" spans="1:10" customHeight="0">
       <c r="A509" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/q03s62njw7595mh882x1l/113949-af.jpg?rlkey=91uhjsor0my9m928nhlfrk1vr&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5vg00ces9vp0jd5ufzj5d/113950-af.jpg?rlkey=55efdwy3gvxngxsj1rotqkomk&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B509" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nta5qtrwoqkwg6igxbd7j/mens-polo-size-chartsbruce.jpg?rlkey=g178as5xqnvjik19t0t9o10b7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C509" s="0" t="inlineStr">
         <is>
           <t>Bruce Men's Golf Polo</t>
         </is>
       </c>
       <c r="D509" s="0" t="inlineStr">
         <is>
-          <t>'113949</t>
+          <t>'113950</t>
         </is>
       </c>
       <c r="E509" s="0" t="inlineStr">
         <is>
-          <t>PURDUE BRUCE M WHITE:113949E-2XL</t>
+          <t>INDIANA BRUCE M WHITE:113950E-2XL</t>
         </is>
       </c>
       <c r="F509" s="0" t="inlineStr">
         <is>
-          <t>'804113949085</t>
+          <t>'806113950085</t>
         </is>
       </c>
       <c r="G509" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H509" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I509" s="0">
         <v>42.99</v>
       </c>
       <c r="J509" s="0">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="510" spans="1:10" customHeight="0">
       <c r="A510" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/q03s62njw7595mh882x1l/113949-af.jpg?rlkey=91uhjsor0my9m928nhlfrk1vr&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5vg00ces9vp0jd5ufzj5d/113950-af.jpg?rlkey=55efdwy3gvxngxsj1rotqkomk&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B510" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nta5qtrwoqkwg6igxbd7j/mens-polo-size-chartsbruce.jpg?rlkey=g178as5xqnvjik19t0t9o10b7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C510" s="0" t="inlineStr">
         <is>
           <t>Bruce Men's Golf Polo</t>
         </is>
       </c>
       <c r="D510" s="0" t="inlineStr">
         <is>
-          <t>'113949</t>
+          <t>'113950</t>
         </is>
       </c>
       <c r="E510" s="0" t="inlineStr">
         <is>
-          <t>PURDUE BRUCE M WHITE:113949F-3XL</t>
+          <t>INDIANA BRUCE M WHITE:113950F-3XL</t>
         </is>
       </c>
       <c r="F510" s="0" t="inlineStr">
         <is>
-          <t>'804113949092</t>
+          <t>'806113950092</t>
         </is>
       </c>
       <c r="G510" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H510" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I510" s="0">
         <v>42.99</v>
       </c>
       <c r="J510" s="0">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="511" spans="1:10" customHeight="0">
       <c r="A511" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/q03s62njw7595mh882x1l/113949-af.jpg?rlkey=91uhjsor0my9m928nhlfrk1vr&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5vg00ces9vp0jd5ufzj5d/113950-af.jpg?rlkey=55efdwy3gvxngxsj1rotqkomk&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B511" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nta5qtrwoqkwg6igxbd7j/mens-polo-size-chartsbruce.jpg?rlkey=g178as5xqnvjik19t0t9o10b7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C511" s="0" t="inlineStr">
         <is>
           <t>Bruce Men's Golf Polo</t>
         </is>
       </c>
       <c r="D511" s="0" t="inlineStr">
         <is>
-          <t>'113949</t>
+          <t>'113950</t>
         </is>
       </c>
       <c r="E511" s="0" t="inlineStr">
         <is>
-          <t>PURDUE BRUCE M WHITE 12 PACK:113949Z-12PK</t>
+          <t>INDIANA BRUCE M WHITE 12 PACK:113950Z-12PK</t>
         </is>
       </c>
       <c r="F511" s="0" t="inlineStr">
         <is>
-          <t>'804113949993</t>
+          <t>'806113950993</t>
         </is>
       </c>
       <c r="G511" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H511" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I511" s="0">
         <v>420</v>
       </c>
       <c r="J511" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="512" spans="1:10" customHeight="0">
       <c r="A512" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rx0njj8k7lkrfcq5vl0it/113948-af.jpg?rlkey=xbjtoh6f0nzn7q7sweddf07rg&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/q03s62njw7595mh882x1l/113949-af.jpg?rlkey=91uhjsor0my9m928nhlfrk1vr&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B512" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nta5qtrwoqkwg6igxbd7j/mens-polo-size-chartsbruce.jpg?rlkey=g178as5xqnvjik19t0t9o10b7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C512" s="0" t="inlineStr">
         <is>
           <t>Bruce Men's Golf Polo</t>
         </is>
       </c>
       <c r="D512" s="0" t="inlineStr">
         <is>
-          <t>'113948</t>
+          <t>'113949</t>
         </is>
       </c>
       <c r="E512" s="0" t="inlineStr">
         <is>
-          <t>KSU BRUCE M WHITE:113948A-S</t>
+          <t>PURDUE BRUCE M WHITE:113949A-S</t>
         </is>
       </c>
       <c r="F512" s="0" t="inlineStr">
         <is>
-          <t>'805113948047</t>
+          <t>'804113949047</t>
         </is>
       </c>
       <c r="G512" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H512" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I512" s="0">
         <v>40.99</v>
       </c>
       <c r="J512" s="0">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="513" spans="1:10" customHeight="0">
       <c r="A513" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rx0njj8k7lkrfcq5vl0it/113948-af.jpg?rlkey=xbjtoh6f0nzn7q7sweddf07rg&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/q03s62njw7595mh882x1l/113949-af.jpg?rlkey=91uhjsor0my9m928nhlfrk1vr&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B513" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nta5qtrwoqkwg6igxbd7j/mens-polo-size-chartsbruce.jpg?rlkey=g178as5xqnvjik19t0t9o10b7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C513" s="0" t="inlineStr">
         <is>
           <t>Bruce Men's Golf Polo</t>
         </is>
       </c>
       <c r="D513" s="0" t="inlineStr">
         <is>
-          <t>'113948</t>
+          <t>'113949</t>
         </is>
       </c>
       <c r="E513" s="0" t="inlineStr">
         <is>
-          <t>KSU BRUCE M WHITE:113948B-M</t>
+          <t>PURDUE BRUCE M WHITE:113949B-M</t>
         </is>
       </c>
       <c r="F513" s="0" t="inlineStr">
         <is>
-          <t>'805113948054</t>
+          <t>'804113949054</t>
         </is>
       </c>
       <c r="G513" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H513" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I513" s="0">
         <v>40.99</v>
       </c>
       <c r="J513" s="0">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="514" spans="1:10" customHeight="0">
       <c r="A514" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rx0njj8k7lkrfcq5vl0it/113948-af.jpg?rlkey=xbjtoh6f0nzn7q7sweddf07rg&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/q03s62njw7595mh882x1l/113949-af.jpg?rlkey=91uhjsor0my9m928nhlfrk1vr&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B514" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nta5qtrwoqkwg6igxbd7j/mens-polo-size-chartsbruce.jpg?rlkey=g178as5xqnvjik19t0t9o10b7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C514" s="0" t="inlineStr">
         <is>
           <t>Bruce Men's Golf Polo</t>
         </is>
       </c>
       <c r="D514" s="0" t="inlineStr">
         <is>
-          <t>'113948</t>
+          <t>'113949</t>
         </is>
       </c>
       <c r="E514" s="0" t="inlineStr">
         <is>
-          <t>KSU BRUCE M WHITE:113948C-L</t>
+          <t>PURDUE BRUCE M WHITE:113949C-L</t>
         </is>
       </c>
       <c r="F514" s="0" t="inlineStr">
         <is>
-          <t>'805113948061</t>
+          <t>'804113949061</t>
         </is>
       </c>
       <c r="G514" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H514" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I514" s="0">
         <v>40.99</v>
       </c>
       <c r="J514" s="0">
         <v>10</v>
       </c>
     </row>
     <row r="515" spans="1:10" customHeight="0">
       <c r="A515" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rx0njj8k7lkrfcq5vl0it/113948-af.jpg?rlkey=xbjtoh6f0nzn7q7sweddf07rg&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/q03s62njw7595mh882x1l/113949-af.jpg?rlkey=91uhjsor0my9m928nhlfrk1vr&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B515" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nta5qtrwoqkwg6igxbd7j/mens-polo-size-chartsbruce.jpg?rlkey=g178as5xqnvjik19t0t9o10b7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C515" s="0" t="inlineStr">
         <is>
           <t>Bruce Men's Golf Polo</t>
         </is>
       </c>
       <c r="D515" s="0" t="inlineStr">
         <is>
-          <t>'113948</t>
+          <t>'113949</t>
         </is>
       </c>
       <c r="E515" s="0" t="inlineStr">
         <is>
-          <t>KSU BRUCE M WHITE:113948D-XL</t>
+          <t>PURDUE BRUCE M WHITE:113949D-XL</t>
         </is>
       </c>
       <c r="F515" s="0" t="inlineStr">
         <is>
-          <t>'805113948078</t>
+          <t>'804113949078</t>
         </is>
       </c>
       <c r="G515" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H515" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I515" s="0">
         <v>40.99</v>
       </c>
       <c r="J515" s="0">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="516" spans="1:10" customHeight="0">
       <c r="A516" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rx0njj8k7lkrfcq5vl0it/113948-af.jpg?rlkey=xbjtoh6f0nzn7q7sweddf07rg&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/q03s62njw7595mh882x1l/113949-af.jpg?rlkey=91uhjsor0my9m928nhlfrk1vr&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B516" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nta5qtrwoqkwg6igxbd7j/mens-polo-size-chartsbruce.jpg?rlkey=g178as5xqnvjik19t0t9o10b7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C516" s="0" t="inlineStr">
         <is>
           <t>Bruce Men's Golf Polo</t>
         </is>
       </c>
       <c r="D516" s="0" t="inlineStr">
         <is>
-          <t>'113948</t>
+          <t>'113949</t>
         </is>
       </c>
       <c r="E516" s="0" t="inlineStr">
         <is>
-          <t>KSU BRUCE M WHITE:113948E-2XL</t>
+          <t>PURDUE BRUCE M WHITE:113949E-2XL</t>
         </is>
       </c>
       <c r="F516" s="0" t="inlineStr">
         <is>
-          <t>'805113948085</t>
+          <t>'804113949085</t>
         </is>
       </c>
       <c r="G516" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H516" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I516" s="0">
         <v>42.99</v>
       </c>
       <c r="J516" s="0">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="517" spans="1:10" customHeight="0">
       <c r="A517" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rx0njj8k7lkrfcq5vl0it/113948-af.jpg?rlkey=xbjtoh6f0nzn7q7sweddf07rg&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/q03s62njw7595mh882x1l/113949-af.jpg?rlkey=91uhjsor0my9m928nhlfrk1vr&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B517" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nta5qtrwoqkwg6igxbd7j/mens-polo-size-chartsbruce.jpg?rlkey=g178as5xqnvjik19t0t9o10b7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C517" s="0" t="inlineStr">
         <is>
           <t>Bruce Men's Golf Polo</t>
         </is>
       </c>
       <c r="D517" s="0" t="inlineStr">
         <is>
-          <t>'113948</t>
+          <t>'113949</t>
         </is>
       </c>
       <c r="E517" s="0" t="inlineStr">
         <is>
-          <t>KSU BRUCE M WHITE:113948F-3XL</t>
+          <t>PURDUE BRUCE M WHITE:113949F-3XL</t>
         </is>
       </c>
       <c r="F517" s="0" t="inlineStr">
         <is>
-          <t>'805113948092</t>
+          <t>'804113949092</t>
         </is>
       </c>
       <c r="G517" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H517" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I517" s="0">
         <v>42.99</v>
       </c>
       <c r="J517" s="0">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="518" spans="1:10" customHeight="0">
       <c r="A518" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rx0njj8k7lkrfcq5vl0it/113948-af.jpg?rlkey=xbjtoh6f0nzn7q7sweddf07rg&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/q03s62njw7595mh882x1l/113949-af.jpg?rlkey=91uhjsor0my9m928nhlfrk1vr&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B518" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nta5qtrwoqkwg6igxbd7j/mens-polo-size-chartsbruce.jpg?rlkey=g178as5xqnvjik19t0t9o10b7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C518" s="0" t="inlineStr">
         <is>
           <t>Bruce Men's Golf Polo</t>
         </is>
       </c>
       <c r="D518" s="0" t="inlineStr">
         <is>
-          <t>'113948</t>
+          <t>'113949</t>
         </is>
       </c>
       <c r="E518" s="0" t="inlineStr">
         <is>
-          <t>KSU BRUCE M WHITE 12 PACK:113948Z-12PK</t>
+          <t>PURDUE BRUCE M WHITE 12 PACK:113949Z-12PK</t>
         </is>
       </c>
       <c r="F518" s="0" t="inlineStr">
         <is>
-          <t>'805113948993</t>
+          <t>'804113949993</t>
         </is>
       </c>
       <c r="G518" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H518" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I518" s="0">
         <v>420</v>
       </c>
       <c r="J518" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="519" spans="1:10" customHeight="0">
       <c r="A519" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8nq4buyp81g7vglgn7q3i/113947-af.jpg?rlkey=1lp7o7yqvfdthzstd0wdirgtd&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rx0njj8k7lkrfcq5vl0it/113948-af.jpg?rlkey=xbjtoh6f0nzn7q7sweddf07rg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B519" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nta5qtrwoqkwg6igxbd7j/mens-polo-size-chartsbruce.jpg?rlkey=g178as5xqnvjik19t0t9o10b7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C519" s="0" t="inlineStr">
         <is>
           <t>Bruce Men's Golf Polo</t>
         </is>
       </c>
       <c r="D519" s="0" t="inlineStr">
         <is>
-          <t>'113947</t>
+          <t>'113948</t>
         </is>
       </c>
       <c r="E519" s="0" t="inlineStr">
         <is>
-          <t>MU BRUCE M WHITE:113947A-S</t>
+          <t>KSU BRUCE M WHITE:113948A-S</t>
         </is>
       </c>
       <c r="F519" s="0" t="inlineStr">
         <is>
-          <t>'803113947046</t>
+          <t>'805113948047</t>
         </is>
       </c>
       <c r="G519" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H519" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I519" s="0">
         <v>40.99</v>
       </c>
       <c r="J519" s="0">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="520" spans="1:10" customHeight="0">
       <c r="A520" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8nq4buyp81g7vglgn7q3i/113947-af.jpg?rlkey=1lp7o7yqvfdthzstd0wdirgtd&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rx0njj8k7lkrfcq5vl0it/113948-af.jpg?rlkey=xbjtoh6f0nzn7q7sweddf07rg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B520" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nta5qtrwoqkwg6igxbd7j/mens-polo-size-chartsbruce.jpg?rlkey=g178as5xqnvjik19t0t9o10b7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C520" s="0" t="inlineStr">
         <is>
           <t>Bruce Men's Golf Polo</t>
         </is>
       </c>
       <c r="D520" s="0" t="inlineStr">
         <is>
-          <t>'113947</t>
+          <t>'113948</t>
         </is>
       </c>
       <c r="E520" s="0" t="inlineStr">
         <is>
-          <t>MU BRUCE M WHITE:113947B-M</t>
+          <t>KSU BRUCE M WHITE:113948B-M</t>
         </is>
       </c>
       <c r="F520" s="0" t="inlineStr">
         <is>
-          <t>'803113947053</t>
+          <t>'805113948054</t>
         </is>
       </c>
       <c r="G520" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H520" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I520" s="0">
         <v>40.99</v>
       </c>
       <c r="J520" s="0">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="521" spans="1:10" customHeight="0">
       <c r="A521" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8nq4buyp81g7vglgn7q3i/113947-af.jpg?rlkey=1lp7o7yqvfdthzstd0wdirgtd&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rx0njj8k7lkrfcq5vl0it/113948-af.jpg?rlkey=xbjtoh6f0nzn7q7sweddf07rg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B521" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nta5qtrwoqkwg6igxbd7j/mens-polo-size-chartsbruce.jpg?rlkey=g178as5xqnvjik19t0t9o10b7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C521" s="0" t="inlineStr">
         <is>
           <t>Bruce Men's Golf Polo</t>
         </is>
       </c>
       <c r="D521" s="0" t="inlineStr">
         <is>
-          <t>'113947</t>
+          <t>'113948</t>
         </is>
       </c>
       <c r="E521" s="0" t="inlineStr">
         <is>
-          <t>MU BRUCE M WHITE:113947C-L</t>
+          <t>KSU BRUCE M WHITE:113948C-L</t>
         </is>
       </c>
       <c r="F521" s="0" t="inlineStr">
         <is>
-          <t>'803113947060</t>
+          <t>'805113948061</t>
         </is>
       </c>
       <c r="G521" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H521" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I521" s="0">
         <v>40.99</v>
       </c>
       <c r="J521" s="0">
         <v>10</v>
       </c>
     </row>
     <row r="522" spans="1:10" customHeight="0">
       <c r="A522" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8nq4buyp81g7vglgn7q3i/113947-af.jpg?rlkey=1lp7o7yqvfdthzstd0wdirgtd&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rx0njj8k7lkrfcq5vl0it/113948-af.jpg?rlkey=xbjtoh6f0nzn7q7sweddf07rg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B522" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nta5qtrwoqkwg6igxbd7j/mens-polo-size-chartsbruce.jpg?rlkey=g178as5xqnvjik19t0t9o10b7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C522" s="0" t="inlineStr">
         <is>
           <t>Bruce Men's Golf Polo</t>
         </is>
       </c>
       <c r="D522" s="0" t="inlineStr">
         <is>
-          <t>'113947</t>
+          <t>'113948</t>
         </is>
       </c>
       <c r="E522" s="0" t="inlineStr">
         <is>
-          <t>MU BRUCE M WHITE:113947D-XL</t>
+          <t>KSU BRUCE M WHITE:113948D-XL</t>
         </is>
       </c>
       <c r="F522" s="0" t="inlineStr">
         <is>
-          <t>'803113947077</t>
+          <t>'805113948078</t>
         </is>
       </c>
       <c r="G522" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H522" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I522" s="0">
         <v>40.99</v>
       </c>
       <c r="J522" s="0">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="523" spans="1:10" customHeight="0">
       <c r="A523" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8nq4buyp81g7vglgn7q3i/113947-af.jpg?rlkey=1lp7o7yqvfdthzstd0wdirgtd&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rx0njj8k7lkrfcq5vl0it/113948-af.jpg?rlkey=xbjtoh6f0nzn7q7sweddf07rg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B523" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nta5qtrwoqkwg6igxbd7j/mens-polo-size-chartsbruce.jpg?rlkey=g178as5xqnvjik19t0t9o10b7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C523" s="0" t="inlineStr">
         <is>
           <t>Bruce Men's Golf Polo</t>
         </is>
       </c>
       <c r="D523" s="0" t="inlineStr">
         <is>
-          <t>'113947</t>
+          <t>'113948</t>
         </is>
       </c>
       <c r="E523" s="0" t="inlineStr">
         <is>
-          <t>MU BRUCE M WHITE:113947E-2XL</t>
+          <t>KSU BRUCE M WHITE:113948E-2XL</t>
         </is>
       </c>
       <c r="F523" s="0" t="inlineStr">
         <is>
-          <t>'803113947084</t>
+          <t>'805113948085</t>
         </is>
       </c>
       <c r="G523" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H523" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I523" s="0">
         <v>42.99</v>
       </c>
       <c r="J523" s="0">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="524" spans="1:10" customHeight="0">
       <c r="A524" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8nq4buyp81g7vglgn7q3i/113947-af.jpg?rlkey=1lp7o7yqvfdthzstd0wdirgtd&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rx0njj8k7lkrfcq5vl0it/113948-af.jpg?rlkey=xbjtoh6f0nzn7q7sweddf07rg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B524" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nta5qtrwoqkwg6igxbd7j/mens-polo-size-chartsbruce.jpg?rlkey=g178as5xqnvjik19t0t9o10b7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C524" s="0" t="inlineStr">
         <is>
           <t>Bruce Men's Golf Polo</t>
         </is>
       </c>
       <c r="D524" s="0" t="inlineStr">
         <is>
-          <t>'113947</t>
+          <t>'113948</t>
         </is>
       </c>
       <c r="E524" s="0" t="inlineStr">
         <is>
-          <t>MU BRUCE M WHITE:113947F-3XL</t>
+          <t>KSU BRUCE M WHITE:113948F-3XL</t>
         </is>
       </c>
       <c r="F524" s="0" t="inlineStr">
         <is>
-          <t>'803113947091</t>
+          <t>'805113948092</t>
         </is>
       </c>
       <c r="G524" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H524" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I524" s="0">
         <v>42.99</v>
       </c>
       <c r="J524" s="0">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="525" spans="1:10" customHeight="0">
       <c r="A525" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8nq4buyp81g7vglgn7q3i/113947-af.jpg?rlkey=1lp7o7yqvfdthzstd0wdirgtd&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rx0njj8k7lkrfcq5vl0it/113948-af.jpg?rlkey=xbjtoh6f0nzn7q7sweddf07rg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B525" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nta5qtrwoqkwg6igxbd7j/mens-polo-size-chartsbruce.jpg?rlkey=g178as5xqnvjik19t0t9o10b7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C525" s="0" t="inlineStr">
         <is>
           <t>Bruce Men's Golf Polo</t>
         </is>
       </c>
       <c r="D525" s="0" t="inlineStr">
         <is>
-          <t>'113947</t>
+          <t>'113948</t>
         </is>
       </c>
       <c r="E525" s="0" t="inlineStr">
         <is>
-          <t>MU BRUCE M WHITE 12 PACK:113947Z-12PK</t>
+          <t>KSU BRUCE M WHITE 12 PACK:113948Z-12PK</t>
         </is>
       </c>
       <c r="F525" s="0" t="inlineStr">
         <is>
-          <t>'803113947992</t>
+          <t>'805113948993</t>
         </is>
       </c>
       <c r="G525" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H525" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I525" s="0">
         <v>420</v>
       </c>
       <c r="J525" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="526" spans="1:10" customHeight="0">
       <c r="A526" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uzrlqbkdoq42osfkhfwyr/113946-af.jpg?rlkey=xzta11w8s1z0dmo6eg1ll3rar&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8nq4buyp81g7vglgn7q3i/113947-af.jpg?rlkey=1lp7o7yqvfdthzstd0wdirgtd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B526" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nta5qtrwoqkwg6igxbd7j/mens-polo-size-chartsbruce.jpg?rlkey=g178as5xqnvjik19t0t9o10b7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C526" s="0" t="inlineStr">
         <is>
           <t>Bruce Men's Golf Polo</t>
         </is>
       </c>
       <c r="D526" s="0" t="inlineStr">
         <is>
-          <t>'113946</t>
+          <t>'113947</t>
         </is>
       </c>
       <c r="E526" s="0" t="inlineStr">
         <is>
-          <t>UNI BRUCE M WHITE:113946A-S</t>
+          <t>MU BRUCE M WHITE:113947A-S</t>
         </is>
       </c>
       <c r="F526" s="0" t="inlineStr">
         <is>
-          <t>'802113946042</t>
+          <t>'803113947046</t>
         </is>
       </c>
       <c r="G526" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H526" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I526" s="0">
         <v>40.99</v>
       </c>
       <c r="J526" s="0">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="527" spans="1:10" customHeight="0">
       <c r="A527" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uzrlqbkdoq42osfkhfwyr/113946-af.jpg?rlkey=xzta11w8s1z0dmo6eg1ll3rar&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8nq4buyp81g7vglgn7q3i/113947-af.jpg?rlkey=1lp7o7yqvfdthzstd0wdirgtd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B527" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nta5qtrwoqkwg6igxbd7j/mens-polo-size-chartsbruce.jpg?rlkey=g178as5xqnvjik19t0t9o10b7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C527" s="0" t="inlineStr">
         <is>
           <t>Bruce Men's Golf Polo</t>
         </is>
       </c>
       <c r="D527" s="0" t="inlineStr">
         <is>
-          <t>'113946</t>
+          <t>'113947</t>
         </is>
       </c>
       <c r="E527" s="0" t="inlineStr">
         <is>
-          <t>UNI BRUCE M WHITE:113946B-M</t>
+          <t>MU BRUCE M WHITE:113947B-M</t>
         </is>
       </c>
       <c r="F527" s="0" t="inlineStr">
         <is>
-          <t>'802113946059</t>
+          <t>'803113947053</t>
         </is>
       </c>
       <c r="G527" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H527" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I527" s="0">
         <v>40.99</v>
       </c>
       <c r="J527" s="0">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="528" spans="1:10" customHeight="0">
       <c r="A528" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uzrlqbkdoq42osfkhfwyr/113946-af.jpg?rlkey=xzta11w8s1z0dmo6eg1ll3rar&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8nq4buyp81g7vglgn7q3i/113947-af.jpg?rlkey=1lp7o7yqvfdthzstd0wdirgtd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B528" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nta5qtrwoqkwg6igxbd7j/mens-polo-size-chartsbruce.jpg?rlkey=g178as5xqnvjik19t0t9o10b7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C528" s="0" t="inlineStr">
         <is>
           <t>Bruce Men's Golf Polo</t>
         </is>
       </c>
       <c r="D528" s="0" t="inlineStr">
         <is>
-          <t>'113946</t>
+          <t>'113947</t>
         </is>
       </c>
       <c r="E528" s="0" t="inlineStr">
         <is>
-          <t>UNI BRUCE M WHITE:113946C-L</t>
+          <t>MU BRUCE M WHITE:113947C-L</t>
         </is>
       </c>
       <c r="F528" s="0" t="inlineStr">
         <is>
-          <t>'802113946066</t>
+          <t>'803113947060</t>
         </is>
       </c>
       <c r="G528" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H528" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I528" s="0">
         <v>40.99</v>
       </c>
       <c r="J528" s="0">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="529" spans="1:10" customHeight="0">
       <c r="A529" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uzrlqbkdoq42osfkhfwyr/113946-af.jpg?rlkey=xzta11w8s1z0dmo6eg1ll3rar&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8nq4buyp81g7vglgn7q3i/113947-af.jpg?rlkey=1lp7o7yqvfdthzstd0wdirgtd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B529" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nta5qtrwoqkwg6igxbd7j/mens-polo-size-chartsbruce.jpg?rlkey=g178as5xqnvjik19t0t9o10b7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C529" s="0" t="inlineStr">
         <is>
           <t>Bruce Men's Golf Polo</t>
         </is>
       </c>
       <c r="D529" s="0" t="inlineStr">
         <is>
-          <t>'113946</t>
+          <t>'113947</t>
         </is>
       </c>
       <c r="E529" s="0" t="inlineStr">
         <is>
-          <t>UNI BRUCE M WHITE:113946D-XL</t>
+          <t>MU BRUCE M WHITE:113947D-XL</t>
         </is>
       </c>
       <c r="F529" s="0" t="inlineStr">
         <is>
-          <t>'802113946073</t>
+          <t>'803113947077</t>
         </is>
       </c>
       <c r="G529" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H529" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I529" s="0">
         <v>40.99</v>
       </c>
       <c r="J529" s="0">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="530" spans="1:10" customHeight="0">
       <c r="A530" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uzrlqbkdoq42osfkhfwyr/113946-af.jpg?rlkey=xzta11w8s1z0dmo6eg1ll3rar&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8nq4buyp81g7vglgn7q3i/113947-af.jpg?rlkey=1lp7o7yqvfdthzstd0wdirgtd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B530" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nta5qtrwoqkwg6igxbd7j/mens-polo-size-chartsbruce.jpg?rlkey=g178as5xqnvjik19t0t9o10b7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C530" s="0" t="inlineStr">
         <is>
           <t>Bruce Men's Golf Polo</t>
         </is>
       </c>
       <c r="D530" s="0" t="inlineStr">
         <is>
-          <t>'113946</t>
+          <t>'113947</t>
         </is>
       </c>
       <c r="E530" s="0" t="inlineStr">
         <is>
-          <t>UNI BRUCE M WHITE:113946E-2XL</t>
+          <t>MU BRUCE M WHITE:113947E-2XL</t>
         </is>
       </c>
       <c r="F530" s="0" t="inlineStr">
         <is>
-          <t>'802113946080</t>
+          <t>'803113947084</t>
         </is>
       </c>
       <c r="G530" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H530" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I530" s="0">
         <v>42.99</v>
       </c>
       <c r="J530" s="0">
-        <v>9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="531" spans="1:10" customHeight="0">
       <c r="A531" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uzrlqbkdoq42osfkhfwyr/113946-af.jpg?rlkey=xzta11w8s1z0dmo6eg1ll3rar&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8nq4buyp81g7vglgn7q3i/113947-af.jpg?rlkey=1lp7o7yqvfdthzstd0wdirgtd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B531" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nta5qtrwoqkwg6igxbd7j/mens-polo-size-chartsbruce.jpg?rlkey=g178as5xqnvjik19t0t9o10b7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C531" s="0" t="inlineStr">
         <is>
           <t>Bruce Men's Golf Polo</t>
         </is>
       </c>
       <c r="D531" s="0" t="inlineStr">
         <is>
-          <t>'113946</t>
+          <t>'113947</t>
         </is>
       </c>
       <c r="E531" s="0" t="inlineStr">
         <is>
-          <t>UNI BRUCE M WHITE:113946F-3XL</t>
+          <t>MU BRUCE M WHITE:113947F-3XL</t>
         </is>
       </c>
       <c r="F531" s="0" t="inlineStr">
         <is>
-          <t>'802113946097</t>
+          <t>'803113947091</t>
         </is>
       </c>
       <c r="G531" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H531" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I531" s="0">
         <v>42.99</v>
       </c>
       <c r="J531" s="0">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="532" spans="1:10" customHeight="0">
       <c r="A532" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uzrlqbkdoq42osfkhfwyr/113946-af.jpg?rlkey=xzta11w8s1z0dmo6eg1ll3rar&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8nq4buyp81g7vglgn7q3i/113947-af.jpg?rlkey=1lp7o7yqvfdthzstd0wdirgtd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B532" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nta5qtrwoqkwg6igxbd7j/mens-polo-size-chartsbruce.jpg?rlkey=g178as5xqnvjik19t0t9o10b7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C532" s="0" t="inlineStr">
         <is>
           <t>Bruce Men's Golf Polo</t>
         </is>
       </c>
       <c r="D532" s="0" t="inlineStr">
         <is>
-          <t>'113946</t>
+          <t>'113947</t>
         </is>
       </c>
       <c r="E532" s="0" t="inlineStr">
         <is>
-          <t>UNI BRUCE M WHITE 12 PACK:113946Z-12PK</t>
+          <t>MU BRUCE M WHITE 12 PACK:113947Z-12PK</t>
         </is>
       </c>
       <c r="F532" s="0" t="inlineStr">
         <is>
-          <t>'802113946998</t>
+          <t>'803113947992</t>
         </is>
       </c>
       <c r="G532" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H532" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I532" s="0">
         <v>420</v>
       </c>
       <c r="J532" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="533" spans="1:10" customHeight="0">
       <c r="A533" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ios6fz689rmc9imbo1x5u/ia-af.jpg?rlkey=v6mf1yy3agd9le1v58pu3tmxi&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uzrlqbkdoq42osfkhfwyr/113946-af.jpg?rlkey=xzta11w8s1z0dmo6eg1ll3rar&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B533" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nta5qtrwoqkwg6igxbd7j/mens-polo-size-chartsbruce.jpg?rlkey=g178as5xqnvjik19t0t9o10b7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C533" s="0" t="inlineStr">
         <is>
-          <t>Trisha Womens Golf Polo</t>
+          <t>Bruce Men's Golf Polo</t>
         </is>
       </c>
       <c r="D533" s="0" t="inlineStr">
         <is>
-          <t>'113906</t>
+          <t>'113946</t>
         </is>
       </c>
       <c r="E533" s="0" t="inlineStr">
         <is>
-          <t>IOWA TRISHA W BLACK:113906A-S</t>
+          <t>UNI BRUCE M WHITE:113946A-S</t>
         </is>
       </c>
       <c r="F533" s="0" t="inlineStr">
         <is>
-          <t>'800113906042</t>
+          <t>'802113946042</t>
         </is>
       </c>
       <c r="G533" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H533" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I533" s="0">
-        <v>40.98</v>
+        <v>40.99</v>
       </c>
       <c r="J533" s="0">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="534" spans="1:10" customHeight="0">
       <c r="A534" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ios6fz689rmc9imbo1x5u/ia-af.jpg?rlkey=v6mf1yy3agd9le1v58pu3tmxi&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uzrlqbkdoq42osfkhfwyr/113946-af.jpg?rlkey=xzta11w8s1z0dmo6eg1ll3rar&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B534" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nta5qtrwoqkwg6igxbd7j/mens-polo-size-chartsbruce.jpg?rlkey=g178as5xqnvjik19t0t9o10b7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C534" s="0" t="inlineStr">
         <is>
-          <t>Trisha Womens Golf Polo</t>
+          <t>Bruce Men's Golf Polo</t>
         </is>
       </c>
       <c r="D534" s="0" t="inlineStr">
         <is>
-          <t>'113906</t>
+          <t>'113946</t>
         </is>
       </c>
       <c r="E534" s="0" t="inlineStr">
         <is>
-          <t>IOWA TRISHA W BLACK:113906B-M</t>
+          <t>UNI BRUCE M WHITE:113946B-M</t>
         </is>
       </c>
       <c r="F534" s="0" t="inlineStr">
         <is>
-          <t>'800113906059</t>
+          <t>'802113946059</t>
         </is>
       </c>
       <c r="G534" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H534" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I534" s="0">
-        <v>40.98</v>
+        <v>40.99</v>
       </c>
       <c r="J534" s="0">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="535" spans="1:10" customHeight="0">
       <c r="A535" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ios6fz689rmc9imbo1x5u/ia-af.jpg?rlkey=v6mf1yy3agd9le1v58pu3tmxi&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uzrlqbkdoq42osfkhfwyr/113946-af.jpg?rlkey=xzta11w8s1z0dmo6eg1ll3rar&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B535" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nta5qtrwoqkwg6igxbd7j/mens-polo-size-chartsbruce.jpg?rlkey=g178as5xqnvjik19t0t9o10b7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C535" s="0" t="inlineStr">
         <is>
-          <t>Trisha Womens Golf Polo</t>
+          <t>Bruce Men's Golf Polo</t>
         </is>
       </c>
       <c r="D535" s="0" t="inlineStr">
         <is>
-          <t>'113906</t>
+          <t>'113946</t>
         </is>
       </c>
       <c r="E535" s="0" t="inlineStr">
         <is>
-          <t>IOWA TRISHA W BLACK:113906C-L</t>
+          <t>UNI BRUCE M WHITE:113946C-L</t>
         </is>
       </c>
       <c r="F535" s="0" t="inlineStr">
         <is>
-          <t>'800113906066</t>
+          <t>'802113946066</t>
         </is>
       </c>
       <c r="G535" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H535" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I535" s="0">
-        <v>40.98</v>
+        <v>40.99</v>
       </c>
       <c r="J535" s="0">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="536" spans="1:10" customHeight="0">
       <c r="A536" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ios6fz689rmc9imbo1x5u/ia-af.jpg?rlkey=v6mf1yy3agd9le1v58pu3tmxi&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uzrlqbkdoq42osfkhfwyr/113946-af.jpg?rlkey=xzta11w8s1z0dmo6eg1ll3rar&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B536" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nta5qtrwoqkwg6igxbd7j/mens-polo-size-chartsbruce.jpg?rlkey=g178as5xqnvjik19t0t9o10b7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C536" s="0" t="inlineStr">
         <is>
-          <t>Trisha Womens Golf Polo</t>
+          <t>Bruce Men's Golf Polo</t>
         </is>
       </c>
       <c r="D536" s="0" t="inlineStr">
         <is>
-          <t>'113906</t>
+          <t>'113946</t>
         </is>
       </c>
       <c r="E536" s="0" t="inlineStr">
         <is>
-          <t>IOWA TRISHA W BLACK:113906D-XL</t>
+          <t>UNI BRUCE M WHITE:113946D-XL</t>
         </is>
       </c>
       <c r="F536" s="0" t="inlineStr">
         <is>
-          <t>'800113906073</t>
+          <t>'802113946073</t>
         </is>
       </c>
       <c r="G536" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H536" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I536" s="0">
-        <v>40.98</v>
+        <v>40.99</v>
       </c>
       <c r="J536" s="0">
-        <v>1</v>
+        <v>14</v>
       </c>
     </row>
     <row r="537" spans="1:10" customHeight="0">
       <c r="A537" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ios6fz689rmc9imbo1x5u/ia-af.jpg?rlkey=v6mf1yy3agd9le1v58pu3tmxi&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uzrlqbkdoq42osfkhfwyr/113946-af.jpg?rlkey=xzta11w8s1z0dmo6eg1ll3rar&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B537" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nta5qtrwoqkwg6igxbd7j/mens-polo-size-chartsbruce.jpg?rlkey=g178as5xqnvjik19t0t9o10b7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C537" s="0" t="inlineStr">
         <is>
-          <t>Trisha Womens Golf Polo</t>
+          <t>Bruce Men's Golf Polo</t>
         </is>
       </c>
       <c r="D537" s="0" t="inlineStr">
         <is>
-          <t>'113906</t>
+          <t>'113946</t>
         </is>
       </c>
       <c r="E537" s="0" t="inlineStr">
         <is>
-          <t>IOWA TRISHA W BLACK:113906E-2XL</t>
+          <t>UNI BRUCE M WHITE:113946E-2XL</t>
         </is>
       </c>
       <c r="F537" s="0" t="inlineStr">
         <is>
-          <t>'800113906080</t>
+          <t>'802113946080</t>
         </is>
       </c>
       <c r="G537" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H537" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I537" s="0">
-        <v>42.98</v>
+        <v>42.99</v>
       </c>
       <c r="J537" s="0">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="538" spans="1:10" customHeight="0">
       <c r="A538" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ios6fz689rmc9imbo1x5u/ia-af.jpg?rlkey=v6mf1yy3agd9le1v58pu3tmxi&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uzrlqbkdoq42osfkhfwyr/113946-af.jpg?rlkey=xzta11w8s1z0dmo6eg1ll3rar&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B538" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nta5qtrwoqkwg6igxbd7j/mens-polo-size-chartsbruce.jpg?rlkey=g178as5xqnvjik19t0t9o10b7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C538" s="0" t="inlineStr">
         <is>
-          <t>Trisha Womens Golf Polo</t>
+          <t>Bruce Men's Golf Polo</t>
         </is>
       </c>
       <c r="D538" s="0" t="inlineStr">
         <is>
-          <t>'113906</t>
+          <t>'113946</t>
         </is>
       </c>
       <c r="E538" s="0" t="inlineStr">
         <is>
-          <t>IOWA TRISHA W BLACK:113906F-3XL</t>
+          <t>UNI BRUCE M WHITE:113946F-3XL</t>
         </is>
       </c>
       <c r="F538" s="0" t="inlineStr">
         <is>
-          <t>'800113906097</t>
+          <t>'802113946097</t>
         </is>
       </c>
       <c r="G538" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H538" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I538" s="0">
-        <v>42.98</v>
+        <v>42.99</v>
       </c>
       <c r="J538" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="539" spans="1:10" customHeight="0">
       <c r="A539" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ios6fz689rmc9imbo1x5u/ia-af.jpg?rlkey=v6mf1yy3agd9le1v58pu3tmxi&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uzrlqbkdoq42osfkhfwyr/113946-af.jpg?rlkey=xzta11w8s1z0dmo6eg1ll3rar&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B539" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nta5qtrwoqkwg6igxbd7j/mens-polo-size-chartsbruce.jpg?rlkey=g178as5xqnvjik19t0t9o10b7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C539" s="0" t="inlineStr">
         <is>
-          <t>Trisha Womens Golf Polo</t>
+          <t>Bruce Men's Golf Polo</t>
         </is>
       </c>
       <c r="D539" s="0" t="inlineStr">
         <is>
-          <t>'113906</t>
+          <t>'113946</t>
         </is>
       </c>
       <c r="E539" s="0" t="inlineStr">
         <is>
-          <t>IOWA TRISHA W BLACK 12 PACK:113906Z-12PK</t>
+          <t>UNI BRUCE M WHITE 12 PACK:113946Z-12PK</t>
         </is>
       </c>
       <c r="F539" s="0" t="inlineStr">
         <is>
-          <t>'800113906998</t>
+          <t>'802113946998</t>
         </is>
       </c>
       <c r="G539" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H539" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I539" s="0">
-        <v>473.76</v>
+        <v>420</v>
       </c>
       <c r="J539" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="540" spans="1:10" customHeight="0">
       <c r="A540" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qcm1zo8w6748hcdp7xxf9/indianaaf.jpg?rlkey=m7q3n2jzyvqy0mkjfa6cxzrr7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ios6fz689rmc9imbo1x5u/ia-af.jpg?rlkey=v6mf1yy3agd9le1v58pu3tmxi&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B540" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C540" s="0" t="inlineStr">
         <is>
           <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D540" s="0" t="inlineStr">
         <is>
-          <t>'113961</t>
+          <t>'113906</t>
         </is>
       </c>
       <c r="E540" s="0" t="inlineStr">
         <is>
-          <t>INDIANA TRISHA W CRIMSON:113961A-S</t>
+          <t>IOWA TRISHA W BLACK:113906A-S</t>
         </is>
       </c>
       <c r="F540" s="0" t="inlineStr">
         <is>
-          <t>'806113961043</t>
+          <t>'800113906042</t>
         </is>
       </c>
       <c r="G540" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H540" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I540" s="0">
         <v>40.98</v>
       </c>
       <c r="J540" s="0">
-        <v>8</v>
+        <v>3</v>
       </c>
     </row>
     <row r="541" spans="1:10" customHeight="0">
       <c r="A541" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qcm1zo8w6748hcdp7xxf9/indianaaf.jpg?rlkey=m7q3n2jzyvqy0mkjfa6cxzrr7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ios6fz689rmc9imbo1x5u/ia-af.jpg?rlkey=v6mf1yy3agd9le1v58pu3tmxi&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B541" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C541" s="0" t="inlineStr">
         <is>
           <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D541" s="0" t="inlineStr">
         <is>
-          <t>'113961</t>
+          <t>'113906</t>
         </is>
       </c>
       <c r="E541" s="0" t="inlineStr">
         <is>
-          <t>INDIANA TRISHA W CRIMSON:113961B-M</t>
+          <t>IOWA TRISHA W BLACK:113906B-M</t>
         </is>
       </c>
       <c r="F541" s="0" t="inlineStr">
         <is>
-          <t>'806113961050</t>
+          <t>'800113906059</t>
         </is>
       </c>
       <c r="G541" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H541" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I541" s="0">
         <v>40.98</v>
       </c>
       <c r="J541" s="0">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="542" spans="1:10" customHeight="0">
       <c r="A542" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qcm1zo8w6748hcdp7xxf9/indianaaf.jpg?rlkey=m7q3n2jzyvqy0mkjfa6cxzrr7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ios6fz689rmc9imbo1x5u/ia-af.jpg?rlkey=v6mf1yy3agd9le1v58pu3tmxi&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B542" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C542" s="0" t="inlineStr">
         <is>
           <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D542" s="0" t="inlineStr">
         <is>
-          <t>'113961</t>
+          <t>'113906</t>
         </is>
       </c>
       <c r="E542" s="0" t="inlineStr">
         <is>
-          <t>INDIANA TRISHA W CRIMSON:113961C-L</t>
+          <t>IOWA TRISHA W BLACK:113906C-L</t>
         </is>
       </c>
       <c r="F542" s="0" t="inlineStr">
         <is>
-          <t>'806113961067</t>
+          <t>'800113906066</t>
         </is>
       </c>
       <c r="G542" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H542" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I542" s="0">
         <v>40.98</v>
       </c>
       <c r="J542" s="0">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="543" spans="1:10" customHeight="0">
       <c r="A543" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qcm1zo8w6748hcdp7xxf9/indianaaf.jpg?rlkey=m7q3n2jzyvqy0mkjfa6cxzrr7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ios6fz689rmc9imbo1x5u/ia-af.jpg?rlkey=v6mf1yy3agd9le1v58pu3tmxi&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B543" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C543" s="0" t="inlineStr">
         <is>
           <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D543" s="0" t="inlineStr">
         <is>
-          <t>'113961</t>
+          <t>'113906</t>
         </is>
       </c>
       <c r="E543" s="0" t="inlineStr">
         <is>
-          <t>INDIANA TRISHA W CRIMSON:113961D-XL</t>
+          <t>IOWA TRISHA W BLACK:113906D-XL</t>
         </is>
       </c>
       <c r="F543" s="0" t="inlineStr">
         <is>
-          <t>'806113961074</t>
+          <t>'800113906073</t>
         </is>
       </c>
       <c r="G543" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H543" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I543" s="0">
         <v>40.98</v>
       </c>
       <c r="J543" s="0">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="544" spans="1:10" customHeight="0">
       <c r="A544" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qcm1zo8w6748hcdp7xxf9/indianaaf.jpg?rlkey=m7q3n2jzyvqy0mkjfa6cxzrr7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ios6fz689rmc9imbo1x5u/ia-af.jpg?rlkey=v6mf1yy3agd9le1v58pu3tmxi&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B544" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C544" s="0" t="inlineStr">
         <is>
           <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D544" s="0" t="inlineStr">
         <is>
-          <t>'113961</t>
+          <t>'113906</t>
         </is>
       </c>
       <c r="E544" s="0" t="inlineStr">
         <is>
-          <t>INDIANA TRISHA W CRIMSON:113961E-2XL</t>
+          <t>IOWA TRISHA W BLACK:113906E-2XL</t>
         </is>
       </c>
       <c r="F544" s="0" t="inlineStr">
         <is>
-          <t>'806113961081</t>
+          <t>'800113906080</t>
         </is>
       </c>
       <c r="G544" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H544" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I544" s="0">
         <v>42.98</v>
       </c>
       <c r="J544" s="0">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="545" spans="1:10" customHeight="0">
       <c r="A545" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qcm1zo8w6748hcdp7xxf9/indianaaf.jpg?rlkey=m7q3n2jzyvqy0mkjfa6cxzrr7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ios6fz689rmc9imbo1x5u/ia-af.jpg?rlkey=v6mf1yy3agd9le1v58pu3tmxi&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B545" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C545" s="0" t="inlineStr">
         <is>
           <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D545" s="0" t="inlineStr">
         <is>
-          <t>'113961</t>
+          <t>'113906</t>
         </is>
       </c>
       <c r="E545" s="0" t="inlineStr">
         <is>
-          <t>INDIANA TRISHA W CRIMSON:113961F-3XL</t>
+          <t>IOWA TRISHA W BLACK:113906F-3XL</t>
         </is>
       </c>
       <c r="F545" s="0" t="inlineStr">
         <is>
-          <t>'806113961098</t>
+          <t>'800113906097</t>
         </is>
       </c>
       <c r="G545" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H545" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I545" s="0">
         <v>42.98</v>
       </c>
       <c r="J545" s="0">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="546" spans="1:10" customHeight="0">
       <c r="A546" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qcm1zo8w6748hcdp7xxf9/indianaaf.jpg?rlkey=m7q3n2jzyvqy0mkjfa6cxzrr7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ios6fz689rmc9imbo1x5u/ia-af.jpg?rlkey=v6mf1yy3agd9le1v58pu3tmxi&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B546" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C546" s="0" t="inlineStr">
         <is>
           <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D546" s="0" t="inlineStr">
         <is>
-          <t>'113961</t>
+          <t>'113906</t>
         </is>
       </c>
       <c r="E546" s="0" t="inlineStr">
         <is>
-          <t>INDIANA TRISHA W CRIMSON 12 PACK:113961Z-12PK</t>
+          <t>IOWA TRISHA W BLACK 12 PACK:113906Z-12PK</t>
         </is>
       </c>
       <c r="F546" s="0" t="inlineStr">
         <is>
-          <t>'806113961999</t>
+          <t>'800113906998</t>
         </is>
       </c>
       <c r="G546" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H546" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I546" s="0">
         <v>473.76</v>
       </c>
       <c r="J546" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="547" spans="1:10" customHeight="0">
       <c r="A547" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8npee3966m0v40k36u3nw/ksu-af.jpg?rlkey=poywlo76i2ln3nut1dqugavh9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qcm1zo8w6748hcdp7xxf9/indianaaf.jpg?rlkey=m7q3n2jzyvqy0mkjfa6cxzrr7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B547" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C547" s="0" t="inlineStr">
         <is>
           <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D547" s="0" t="inlineStr">
         <is>
-          <t>'113960</t>
+          <t>'113961</t>
         </is>
       </c>
       <c r="E547" s="0" t="inlineStr">
         <is>
-          <t>KSU TRISHA W PURPLE:113960A-S</t>
+          <t>INDIANA TRISHA W CRIMSON:113961A-S</t>
         </is>
       </c>
       <c r="F547" s="0" t="inlineStr">
         <is>
-          <t>'805113960049</t>
+          <t>'806113961043</t>
         </is>
       </c>
       <c r="G547" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H547" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I547" s="0">
         <v>40.98</v>
       </c>
       <c r="J547" s="0">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="548" spans="1:10" customHeight="0">
       <c r="A548" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8npee3966m0v40k36u3nw/ksu-af.jpg?rlkey=poywlo76i2ln3nut1dqugavh9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qcm1zo8w6748hcdp7xxf9/indianaaf.jpg?rlkey=m7q3n2jzyvqy0mkjfa6cxzrr7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B548" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C548" s="0" t="inlineStr">
         <is>
           <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D548" s="0" t="inlineStr">
         <is>
-          <t>'113960</t>
+          <t>'113961</t>
         </is>
       </c>
       <c r="E548" s="0" t="inlineStr">
         <is>
-          <t>KSU TRISHA W PURPLE:113960B-M</t>
+          <t>INDIANA TRISHA W CRIMSON:113961B-M</t>
         </is>
       </c>
       <c r="F548" s="0" t="inlineStr">
         <is>
-          <t>'805113960056</t>
+          <t>'806113961050</t>
         </is>
       </c>
       <c r="G548" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H548" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I548" s="0">
         <v>40.98</v>
       </c>
       <c r="J548" s="0">
-        <v>11</v>
+        <v>16</v>
       </c>
     </row>
     <row r="549" spans="1:10" customHeight="0">
       <c r="A549" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8npee3966m0v40k36u3nw/ksu-af.jpg?rlkey=poywlo76i2ln3nut1dqugavh9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qcm1zo8w6748hcdp7xxf9/indianaaf.jpg?rlkey=m7q3n2jzyvqy0mkjfa6cxzrr7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B549" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C549" s="0" t="inlineStr">
         <is>
           <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D549" s="0" t="inlineStr">
         <is>
-          <t>'113960</t>
+          <t>'113961</t>
         </is>
       </c>
       <c r="E549" s="0" t="inlineStr">
         <is>
-          <t>KSU TRISHA W PURPLE:113960C-L</t>
+          <t>INDIANA TRISHA W CRIMSON:113961C-L</t>
         </is>
       </c>
       <c r="F549" s="0" t="inlineStr">
         <is>
-          <t>'805113960063</t>
+          <t>'806113961067</t>
         </is>
       </c>
       <c r="G549" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H549" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I549" s="0">
         <v>40.98</v>
       </c>
       <c r="J549" s="0">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="550" spans="1:10" customHeight="0">
       <c r="A550" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8npee3966m0v40k36u3nw/ksu-af.jpg?rlkey=poywlo76i2ln3nut1dqugavh9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qcm1zo8w6748hcdp7xxf9/indianaaf.jpg?rlkey=m7q3n2jzyvqy0mkjfa6cxzrr7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B550" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C550" s="0" t="inlineStr">
         <is>
           <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D550" s="0" t="inlineStr">
         <is>
-          <t>'113960</t>
+          <t>'113961</t>
         </is>
       </c>
       <c r="E550" s="0" t="inlineStr">
         <is>
-          <t>KSU TRISHA W PURPLE:113960D-XL</t>
+          <t>INDIANA TRISHA W CRIMSON:113961D-XL</t>
         </is>
       </c>
       <c r="F550" s="0" t="inlineStr">
         <is>
-          <t>'805113960070</t>
+          <t>'806113961074</t>
         </is>
       </c>
       <c r="G550" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H550" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I550" s="0">
         <v>40.98</v>
       </c>
       <c r="J550" s="0">
         <v>8</v>
       </c>
     </row>
     <row r="551" spans="1:10" customHeight="0">
       <c r="A551" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8npee3966m0v40k36u3nw/ksu-af.jpg?rlkey=poywlo76i2ln3nut1dqugavh9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qcm1zo8w6748hcdp7xxf9/indianaaf.jpg?rlkey=m7q3n2jzyvqy0mkjfa6cxzrr7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B551" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C551" s="0" t="inlineStr">
         <is>
           <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D551" s="0" t="inlineStr">
         <is>
-          <t>'113960</t>
+          <t>'113961</t>
         </is>
       </c>
       <c r="E551" s="0" t="inlineStr">
         <is>
-          <t>KSU TRISHA W PURPLE:113960E-2XL</t>
+          <t>INDIANA TRISHA W CRIMSON:113961E-2XL</t>
         </is>
       </c>
       <c r="F551" s="0" t="inlineStr">
         <is>
-          <t>'805113960087</t>
+          <t>'806113961081</t>
         </is>
       </c>
       <c r="G551" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H551" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I551" s="0">
         <v>42.98</v>
       </c>
       <c r="J551" s="0">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="552" spans="1:10" customHeight="0">
       <c r="A552" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8npee3966m0v40k36u3nw/ksu-af.jpg?rlkey=poywlo76i2ln3nut1dqugavh9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qcm1zo8w6748hcdp7xxf9/indianaaf.jpg?rlkey=m7q3n2jzyvqy0mkjfa6cxzrr7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B552" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C552" s="0" t="inlineStr">
         <is>
           <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D552" s="0" t="inlineStr">
         <is>
-          <t>'113960</t>
+          <t>'113961</t>
         </is>
       </c>
       <c r="E552" s="0" t="inlineStr">
         <is>
-          <t>KSU TRISHA W PURPLE:113960F-3XL</t>
+          <t>INDIANA TRISHA W CRIMSON:113961F-3XL</t>
         </is>
       </c>
       <c r="F552" s="0" t="inlineStr">
         <is>
-          <t>'805113960094</t>
+          <t>'806113961098</t>
         </is>
       </c>
       <c r="G552" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H552" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I552" s="0">
         <v>42.98</v>
       </c>
       <c r="J552" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="553" spans="1:10" customHeight="0">
       <c r="A553" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8npee3966m0v40k36u3nw/ksu-af.jpg?rlkey=poywlo76i2ln3nut1dqugavh9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qcm1zo8w6748hcdp7xxf9/indianaaf.jpg?rlkey=m7q3n2jzyvqy0mkjfa6cxzrr7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B553" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C553" s="0" t="inlineStr">
         <is>
           <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D553" s="0" t="inlineStr">
         <is>
-          <t>'113960</t>
+          <t>'113961</t>
         </is>
       </c>
       <c r="E553" s="0" t="inlineStr">
         <is>
-          <t>KSU TRISHA W PURPLE 12 PACK:113960Z-12PK</t>
+          <t>INDIANA TRISHA W CRIMSON 12 PACK:113961Z-12PK</t>
         </is>
       </c>
       <c r="F553" s="0" t="inlineStr">
         <is>
-          <t>'805113960995</t>
+          <t>'806113961999</t>
         </is>
       </c>
       <c r="G553" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H553" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I553" s="0">
         <v>473.76</v>
       </c>
       <c r="J553" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="554" spans="1:10" customHeight="0">
       <c r="A554" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eflfvxjw9o4enns8dn1s7/muaf.jpg?rlkey=8fx39b2ngcizbl3edn1zgn08i&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8npee3966m0v40k36u3nw/ksu-af.jpg?rlkey=poywlo76i2ln3nut1dqugavh9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B554" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C554" s="0" t="inlineStr">
         <is>
           <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D554" s="0" t="inlineStr">
         <is>
-          <t>'113959</t>
+          <t>'113960</t>
         </is>
       </c>
       <c r="E554" s="0" t="inlineStr">
         <is>
-          <t>MU TRISHA W BLACK:113959A-S</t>
+          <t>KSU TRISHA W PURPLE:113960A-S</t>
         </is>
       </c>
       <c r="F554" s="0" t="inlineStr">
         <is>
-          <t>'803113959049</t>
+          <t>'805113960049</t>
         </is>
       </c>
       <c r="G554" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H554" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I554" s="0">
         <v>40.98</v>
       </c>
       <c r="J554" s="0">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="555" spans="1:10" customHeight="0">
       <c r="A555" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eflfvxjw9o4enns8dn1s7/muaf.jpg?rlkey=8fx39b2ngcizbl3edn1zgn08i&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8npee3966m0v40k36u3nw/ksu-af.jpg?rlkey=poywlo76i2ln3nut1dqugavh9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B555" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C555" s="0" t="inlineStr">
         <is>
           <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D555" s="0" t="inlineStr">
         <is>
-          <t>'113959</t>
+          <t>'113960</t>
         </is>
       </c>
       <c r="E555" s="0" t="inlineStr">
         <is>
-          <t>MU TRISHA W BLACK:113959B-M</t>
+          <t>KSU TRISHA W PURPLE:113960B-M</t>
         </is>
       </c>
       <c r="F555" s="0" t="inlineStr">
         <is>
-          <t>'803113959056</t>
+          <t>'805113960056</t>
         </is>
       </c>
       <c r="G555" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H555" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I555" s="0">
         <v>40.98</v>
       </c>
       <c r="J555" s="0">
         <v>11</v>
       </c>
     </row>
     <row r="556" spans="1:10" customHeight="0">
       <c r="A556" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eflfvxjw9o4enns8dn1s7/muaf.jpg?rlkey=8fx39b2ngcizbl3edn1zgn08i&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8npee3966m0v40k36u3nw/ksu-af.jpg?rlkey=poywlo76i2ln3nut1dqugavh9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B556" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C556" s="0" t="inlineStr">
         <is>
           <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D556" s="0" t="inlineStr">
         <is>
-          <t>'113959</t>
+          <t>'113960</t>
         </is>
       </c>
       <c r="E556" s="0" t="inlineStr">
         <is>
-          <t>MU TRISHA W BLACK:113959C-L</t>
+          <t>KSU TRISHA W PURPLE:113960C-L</t>
         </is>
       </c>
       <c r="F556" s="0" t="inlineStr">
         <is>
-          <t>'803113959063</t>
+          <t>'805113960063</t>
         </is>
       </c>
       <c r="G556" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H556" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I556" s="0">
         <v>40.98</v>
       </c>
       <c r="J556" s="0">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="557" spans="1:10" customHeight="0">
       <c r="A557" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eflfvxjw9o4enns8dn1s7/muaf.jpg?rlkey=8fx39b2ngcizbl3edn1zgn08i&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8npee3966m0v40k36u3nw/ksu-af.jpg?rlkey=poywlo76i2ln3nut1dqugavh9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B557" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C557" s="0" t="inlineStr">
         <is>
           <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D557" s="0" t="inlineStr">
         <is>
-          <t>'113959</t>
+          <t>'113960</t>
         </is>
       </c>
       <c r="E557" s="0" t="inlineStr">
         <is>
-          <t>MU TRISHA W BLACK:113959D-XL</t>
+          <t>KSU TRISHA W PURPLE:113960D-XL</t>
         </is>
       </c>
       <c r="F557" s="0" t="inlineStr">
         <is>
-          <t>'803113959070</t>
+          <t>'805113960070</t>
         </is>
       </c>
       <c r="G557" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H557" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I557" s="0">
         <v>40.98</v>
       </c>
       <c r="J557" s="0">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="558" spans="1:10" customHeight="0">
       <c r="A558" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eflfvxjw9o4enns8dn1s7/muaf.jpg?rlkey=8fx39b2ngcizbl3edn1zgn08i&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8npee3966m0v40k36u3nw/ksu-af.jpg?rlkey=poywlo76i2ln3nut1dqugavh9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B558" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C558" s="0" t="inlineStr">
         <is>
           <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D558" s="0" t="inlineStr">
         <is>
-          <t>'113959</t>
+          <t>'113960</t>
         </is>
       </c>
       <c r="E558" s="0" t="inlineStr">
         <is>
-          <t>MU TRISHA W BLACK:113959E-2XL</t>
+          <t>KSU TRISHA W PURPLE:113960E-2XL</t>
         </is>
       </c>
       <c r="F558" s="0" t="inlineStr">
         <is>
-          <t>'803113959087</t>
+          <t>'805113960087</t>
         </is>
       </c>
       <c r="G558" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H558" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I558" s="0">
         <v>42.98</v>
       </c>
       <c r="J558" s="0">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="559" spans="1:10" customHeight="0">
       <c r="A559" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eflfvxjw9o4enns8dn1s7/muaf.jpg?rlkey=8fx39b2ngcizbl3edn1zgn08i&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8npee3966m0v40k36u3nw/ksu-af.jpg?rlkey=poywlo76i2ln3nut1dqugavh9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B559" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C559" s="0" t="inlineStr">
         <is>
           <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D559" s="0" t="inlineStr">
         <is>
-          <t>'113959</t>
+          <t>'113960</t>
         </is>
       </c>
       <c r="E559" s="0" t="inlineStr">
         <is>
-          <t>MU TRISHA W BLACK:113959F-3XL</t>
+          <t>KSU TRISHA W PURPLE:113960F-3XL</t>
         </is>
       </c>
       <c r="F559" s="0" t="inlineStr">
         <is>
-          <t>'803113959094</t>
+          <t>'805113960094</t>
         </is>
       </c>
       <c r="G559" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H559" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I559" s="0">
         <v>42.98</v>
       </c>
       <c r="J559" s="0">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="560" spans="1:10" customHeight="0">
       <c r="A560" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eflfvxjw9o4enns8dn1s7/muaf.jpg?rlkey=8fx39b2ngcizbl3edn1zgn08i&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8npee3966m0v40k36u3nw/ksu-af.jpg?rlkey=poywlo76i2ln3nut1dqugavh9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B560" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C560" s="0" t="inlineStr">
         <is>
           <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D560" s="0" t="inlineStr">
         <is>
-          <t>'113959</t>
+          <t>'113960</t>
         </is>
       </c>
       <c r="E560" s="0" t="inlineStr">
         <is>
-          <t>MU TRISHA W BLACK 12 PACK:113959Z-12PK</t>
+          <t>KSU TRISHA W PURPLE 12 PACK:113960Z-12PK</t>
         </is>
       </c>
       <c r="F560" s="0" t="inlineStr">
         <is>
-          <t>'803113959995</t>
+          <t>'805113960995</t>
         </is>
       </c>
       <c r="G560" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H560" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I560" s="0">
         <v>473.76</v>
       </c>
       <c r="J560" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="561" spans="1:10" customHeight="0">
       <c r="A561" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b579duqffretxb5psek2z/uni-af.jpg?rlkey=iplgh1575vm8mdklb7qtwmk71&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eflfvxjw9o4enns8dn1s7/muaf.jpg?rlkey=8fx39b2ngcizbl3edn1zgn08i&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B561" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C561" s="0" t="inlineStr">
         <is>
           <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D561" s="0" t="inlineStr">
         <is>
-          <t>'113958</t>
+          <t>'113959</t>
         </is>
       </c>
       <c r="E561" s="0" t="inlineStr">
         <is>
-          <t>UNI TRISHA W PURPLE:113958A-S</t>
+          <t>MU TRISHA W BLACK:113959A-S</t>
         </is>
       </c>
       <c r="F561" s="0" t="inlineStr">
         <is>
-          <t>'802113958045</t>
+          <t>'803113959049</t>
         </is>
       </c>
       <c r="G561" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H561" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I561" s="0">
         <v>40.98</v>
       </c>
       <c r="J561" s="0">
         <v>5</v>
       </c>
     </row>
     <row r="562" spans="1:10" customHeight="0">
       <c r="A562" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b579duqffretxb5psek2z/uni-af.jpg?rlkey=iplgh1575vm8mdklb7qtwmk71&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eflfvxjw9o4enns8dn1s7/muaf.jpg?rlkey=8fx39b2ngcizbl3edn1zgn08i&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B562" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C562" s="0" t="inlineStr">
         <is>
           <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D562" s="0" t="inlineStr">
         <is>
-          <t>'113958</t>
+          <t>'113959</t>
         </is>
       </c>
       <c r="E562" s="0" t="inlineStr">
         <is>
-          <t>UNI TRISHA W PURPLE:113958B-M</t>
+          <t>MU TRISHA W BLACK:113959B-M</t>
         </is>
       </c>
       <c r="F562" s="0" t="inlineStr">
         <is>
-          <t>'802113958052</t>
+          <t>'803113959056</t>
         </is>
       </c>
       <c r="G562" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H562" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I562" s="0">
         <v>40.98</v>
       </c>
       <c r="J562" s="0">
         <v>11</v>
       </c>
     </row>
     <row r="563" spans="1:10" customHeight="0">
       <c r="A563" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b579duqffretxb5psek2z/uni-af.jpg?rlkey=iplgh1575vm8mdklb7qtwmk71&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eflfvxjw9o4enns8dn1s7/muaf.jpg?rlkey=8fx39b2ngcizbl3edn1zgn08i&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B563" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C563" s="0" t="inlineStr">
         <is>
           <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D563" s="0" t="inlineStr">
         <is>
-          <t>'113958</t>
+          <t>'113959</t>
         </is>
       </c>
       <c r="E563" s="0" t="inlineStr">
         <is>
-          <t>UNI TRISHA W PURPLE:113958C-L</t>
+          <t>MU TRISHA W BLACK:113959C-L</t>
         </is>
       </c>
       <c r="F563" s="0" t="inlineStr">
         <is>
-          <t>'802113958069</t>
+          <t>'803113959063</t>
         </is>
       </c>
       <c r="G563" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H563" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I563" s="0">
         <v>40.98</v>
       </c>
       <c r="J563" s="0">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="564" spans="1:10" customHeight="0">
       <c r="A564" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b579duqffretxb5psek2z/uni-af.jpg?rlkey=iplgh1575vm8mdklb7qtwmk71&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eflfvxjw9o4enns8dn1s7/muaf.jpg?rlkey=8fx39b2ngcizbl3edn1zgn08i&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B564" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C564" s="0" t="inlineStr">
         <is>
           <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D564" s="0" t="inlineStr">
         <is>
-          <t>'113958</t>
+          <t>'113959</t>
         </is>
       </c>
       <c r="E564" s="0" t="inlineStr">
         <is>
-          <t>UNI TRISHA W PURPLE:113958D-XL</t>
+          <t>MU TRISHA W BLACK:113959D-XL</t>
         </is>
       </c>
       <c r="F564" s="0" t="inlineStr">
         <is>
-          <t>'802113958076</t>
+          <t>'803113959070</t>
         </is>
       </c>
       <c r="G564" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H564" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I564" s="0">
         <v>40.98</v>
       </c>
       <c r="J564" s="0">
         <v>6</v>
       </c>
     </row>
     <row r="565" spans="1:10" customHeight="0">
       <c r="A565" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b579duqffretxb5psek2z/uni-af.jpg?rlkey=iplgh1575vm8mdklb7qtwmk71&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eflfvxjw9o4enns8dn1s7/muaf.jpg?rlkey=8fx39b2ngcizbl3edn1zgn08i&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B565" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C565" s="0" t="inlineStr">
         <is>
           <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D565" s="0" t="inlineStr">
         <is>
-          <t>'113958</t>
+          <t>'113959</t>
         </is>
       </c>
       <c r="E565" s="0" t="inlineStr">
         <is>
-          <t>UNI TRISHA W PURPLE:113958E-2XL</t>
+          <t>MU TRISHA W BLACK:113959E-2XL</t>
         </is>
       </c>
       <c r="F565" s="0" t="inlineStr">
         <is>
-          <t>'802113958083</t>
+          <t>'803113959087</t>
         </is>
       </c>
       <c r="G565" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H565" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I565" s="0">
         <v>42.98</v>
       </c>
       <c r="J565" s="0">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="566" spans="1:10" customHeight="0">
       <c r="A566" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b579duqffretxb5psek2z/uni-af.jpg?rlkey=iplgh1575vm8mdklb7qtwmk71&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eflfvxjw9o4enns8dn1s7/muaf.jpg?rlkey=8fx39b2ngcizbl3edn1zgn08i&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B566" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C566" s="0" t="inlineStr">
         <is>
           <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D566" s="0" t="inlineStr">
         <is>
-          <t>'113958</t>
+          <t>'113959</t>
         </is>
       </c>
       <c r="E566" s="0" t="inlineStr">
         <is>
-          <t>UNI TRISHA W PURPLE:113958F-3XL</t>
+          <t>MU TRISHA W BLACK:113959F-3XL</t>
         </is>
       </c>
       <c r="F566" s="0" t="inlineStr">
         <is>
-          <t>'802113958090</t>
+          <t>'803113959094</t>
         </is>
       </c>
       <c r="G566" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H566" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I566" s="0">
         <v>42.98</v>
       </c>
       <c r="J566" s="0">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="567" spans="1:10" customHeight="0">
       <c r="A567" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b579duqffretxb5psek2z/uni-af.jpg?rlkey=iplgh1575vm8mdklb7qtwmk71&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eflfvxjw9o4enns8dn1s7/muaf.jpg?rlkey=8fx39b2ngcizbl3edn1zgn08i&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B567" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C567" s="0" t="inlineStr">
         <is>
           <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D567" s="0" t="inlineStr">
         <is>
-          <t>'113958</t>
+          <t>'113959</t>
         </is>
       </c>
       <c r="E567" s="0" t="inlineStr">
         <is>
-          <t>UNI TRISHA W PURPLE 12 PACK:113958Z-12PK</t>
+          <t>MU TRISHA W BLACK 12 PACK:113959Z-12PK</t>
         </is>
       </c>
       <c r="F567" s="0" t="inlineStr">
         <is>
-          <t>'802113958991</t>
+          <t>'803113959995</t>
         </is>
       </c>
       <c r="G567" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H567" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I567" s="0">
         <v>473.76</v>
       </c>
       <c r="J567" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="568" spans="1:10" customHeight="0">
       <c r="A568" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bnh6swove8t1akmqeuk8t/isu-af.jpg?rlkey=koyhzz7xya2pssdbiqy0yb3lh&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b579duqffretxb5psek2z/uni-af.jpg?rlkey=iplgh1575vm8mdklb7qtwmk71&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B568" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C568" s="0" t="inlineStr">
         <is>
           <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D568" s="0" t="inlineStr">
         <is>
-          <t>'113957</t>
+          <t>'113958</t>
         </is>
       </c>
       <c r="E568" s="0" t="inlineStr">
         <is>
-          <t>ISU TRISHA W CARDINAL:113957A-S</t>
+          <t>UNI TRISHA W PURPLE:113958A-S</t>
         </is>
       </c>
       <c r="F568" s="0" t="inlineStr">
         <is>
-          <t>'801113957041</t>
+          <t>'802113958045</t>
         </is>
       </c>
       <c r="G568" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H568" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I568" s="0">
         <v>40.98</v>
       </c>
       <c r="J568" s="0">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="569" spans="1:10" customHeight="0">
       <c r="A569" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bnh6swove8t1akmqeuk8t/isu-af.jpg?rlkey=koyhzz7xya2pssdbiqy0yb3lh&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b579duqffretxb5psek2z/uni-af.jpg?rlkey=iplgh1575vm8mdklb7qtwmk71&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B569" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C569" s="0" t="inlineStr">
         <is>
           <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D569" s="0" t="inlineStr">
         <is>
-          <t>'113957</t>
+          <t>'113958</t>
         </is>
       </c>
       <c r="E569" s="0" t="inlineStr">
         <is>
-          <t>ISU TRISHA W CARDINAL:113957B-M</t>
+          <t>UNI TRISHA W PURPLE:113958B-M</t>
         </is>
       </c>
       <c r="F569" s="0" t="inlineStr">
         <is>
-          <t>'801113957058</t>
+          <t>'802113958052</t>
         </is>
       </c>
       <c r="G569" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H569" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I569" s="0">
         <v>40.98</v>
       </c>
       <c r="J569" s="0">
-        <v>8</v>
+        <v>11</v>
       </c>
     </row>
     <row r="570" spans="1:10" customHeight="0">
       <c r="A570" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bnh6swove8t1akmqeuk8t/isu-af.jpg?rlkey=koyhzz7xya2pssdbiqy0yb3lh&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b579duqffretxb5psek2z/uni-af.jpg?rlkey=iplgh1575vm8mdklb7qtwmk71&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B570" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C570" s="0" t="inlineStr">
         <is>
           <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D570" s="0" t="inlineStr">
         <is>
-          <t>'113957</t>
+          <t>'113958</t>
         </is>
       </c>
       <c r="E570" s="0" t="inlineStr">
         <is>
-          <t>ISU TRISHA W CARDINAL:113957C-L</t>
+          <t>UNI TRISHA W PURPLE:113958C-L</t>
         </is>
       </c>
       <c r="F570" s="0" t="inlineStr">
         <is>
-          <t>'801113957065</t>
+          <t>'802113958069</t>
         </is>
       </c>
       <c r="G570" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H570" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I570" s="0">
         <v>40.98</v>
       </c>
       <c r="J570" s="0">
-        <v>2</v>
+        <v>9</v>
       </c>
     </row>
     <row r="571" spans="1:10" customHeight="0">
       <c r="A571" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bnh6swove8t1akmqeuk8t/isu-af.jpg?rlkey=koyhzz7xya2pssdbiqy0yb3lh&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b579duqffretxb5psek2z/uni-af.jpg?rlkey=iplgh1575vm8mdklb7qtwmk71&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B571" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C571" s="0" t="inlineStr">
         <is>
           <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D571" s="0" t="inlineStr">
         <is>
-          <t>'113957</t>
+          <t>'113958</t>
         </is>
       </c>
       <c r="E571" s="0" t="inlineStr">
         <is>
-          <t>ISU TRISHA W CARDINAL:113957D-XL</t>
+          <t>UNI TRISHA W PURPLE:113958D-XL</t>
         </is>
       </c>
       <c r="F571" s="0" t="inlineStr">
         <is>
-          <t>'801113957072</t>
+          <t>'802113958076</t>
         </is>
       </c>
       <c r="G571" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H571" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I571" s="0">
         <v>40.98</v>
       </c>
       <c r="J571" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="572" spans="1:10" customHeight="0">
       <c r="A572" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bnh6swove8t1akmqeuk8t/isu-af.jpg?rlkey=koyhzz7xya2pssdbiqy0yb3lh&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b579duqffretxb5psek2z/uni-af.jpg?rlkey=iplgh1575vm8mdklb7qtwmk71&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B572" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C572" s="0" t="inlineStr">
         <is>
           <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D572" s="0" t="inlineStr">
         <is>
-          <t>'113957</t>
+          <t>'113958</t>
         </is>
       </c>
       <c r="E572" s="0" t="inlineStr">
         <is>
-          <t>ISU TRISHA W CARDINAL:113957E-2XL</t>
+          <t>UNI TRISHA W PURPLE:113958E-2XL</t>
         </is>
       </c>
       <c r="F572" s="0" t="inlineStr">
         <is>
-          <t>'801113957089</t>
+          <t>'802113958083</t>
         </is>
       </c>
       <c r="G572" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H572" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I572" s="0">
         <v>42.98</v>
       </c>
       <c r="J572" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="573" spans="1:10" customHeight="0">
       <c r="A573" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bnh6swove8t1akmqeuk8t/isu-af.jpg?rlkey=koyhzz7xya2pssdbiqy0yb3lh&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b579duqffretxb5psek2z/uni-af.jpg?rlkey=iplgh1575vm8mdklb7qtwmk71&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B573" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C573" s="0" t="inlineStr">
         <is>
           <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D573" s="0" t="inlineStr">
         <is>
-          <t>'113957</t>
+          <t>'113958</t>
         </is>
       </c>
       <c r="E573" s="0" t="inlineStr">
         <is>
-          <t>ISU TRISHA W CARDINAL:113957F-3XL</t>
+          <t>UNI TRISHA W PURPLE:113958F-3XL</t>
         </is>
       </c>
       <c r="F573" s="0" t="inlineStr">
         <is>
-          <t>'801113957096</t>
+          <t>'802113958090</t>
         </is>
       </c>
       <c r="G573" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H573" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I573" s="0">
         <v>42.98</v>
       </c>
       <c r="J573" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="574" spans="1:10" customHeight="0">
       <c r="A574" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bnh6swove8t1akmqeuk8t/isu-af.jpg?rlkey=koyhzz7xya2pssdbiqy0yb3lh&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b579duqffretxb5psek2z/uni-af.jpg?rlkey=iplgh1575vm8mdklb7qtwmk71&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B574" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C574" s="0" t="inlineStr">
         <is>
           <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D574" s="0" t="inlineStr">
         <is>
-          <t>'113957</t>
+          <t>'113958</t>
         </is>
       </c>
       <c r="E574" s="0" t="inlineStr">
         <is>
-          <t>ISU TRISHA W CARDINAL 12 PACK:113957Z-12PK</t>
+          <t>UNI TRISHA W PURPLE 12 PACK:113958Z-12PK</t>
         </is>
       </c>
       <c r="F574" s="0" t="inlineStr">
         <is>
-          <t>'801113957997</t>
+          <t>'802113958991</t>
         </is>
       </c>
       <c r="G574" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H574" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I574" s="0">
         <v>473.76</v>
       </c>
       <c r="J574" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="575" spans="1:10" customHeight="0">
       <c r="A575" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z97iuowz8z03px2ygkttd/purdueaf.jpg?rlkey=7kqu3r1w8sae2cojqgeajn08t&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bnh6swove8t1akmqeuk8t/isu-af.jpg?rlkey=koyhzz7xya2pssdbiqy0yb3lh&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B575" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C575" s="0" t="inlineStr">
         <is>
           <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D575" s="0" t="inlineStr">
         <is>
-          <t>'113945</t>
+          <t>'113957</t>
         </is>
       </c>
       <c r="E575" s="0" t="inlineStr">
         <is>
-          <t>PURDUE TRISHA BLACK:113945A-S</t>
+          <t>ISU TRISHA W CARDINAL:113957A-S</t>
         </is>
       </c>
       <c r="F575" s="0" t="inlineStr">
         <is>
-          <t>'804113945049</t>
+          <t>'801113957041</t>
         </is>
       </c>
       <c r="G575" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H575" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I575" s="0">
         <v>40.98</v>
       </c>
       <c r="J575" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="576" spans="1:10" customHeight="0">
       <c r="A576" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z97iuowz8z03px2ygkttd/purdueaf.jpg?rlkey=7kqu3r1w8sae2cojqgeajn08t&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bnh6swove8t1akmqeuk8t/isu-af.jpg?rlkey=koyhzz7xya2pssdbiqy0yb3lh&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B576" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C576" s="0" t="inlineStr">
         <is>
           <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D576" s="0" t="inlineStr">
         <is>
-          <t>'113945</t>
+          <t>'113957</t>
         </is>
       </c>
       <c r="E576" s="0" t="inlineStr">
         <is>
-          <t>PURDUE TRISHA BLACK:113945B-M</t>
+          <t>ISU TRISHA W CARDINAL:113957B-M</t>
         </is>
       </c>
       <c r="F576" s="0" t="inlineStr">
         <is>
-          <t>'804113945056</t>
+          <t>'801113957058</t>
         </is>
       </c>
       <c r="G576" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H576" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I576" s="0">
         <v>40.98</v>
       </c>
       <c r="J576" s="0">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="577" spans="1:10" customHeight="0">
       <c r="A577" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z97iuowz8z03px2ygkttd/purdueaf.jpg?rlkey=7kqu3r1w8sae2cojqgeajn08t&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bnh6swove8t1akmqeuk8t/isu-af.jpg?rlkey=koyhzz7xya2pssdbiqy0yb3lh&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B577" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C577" s="0" t="inlineStr">
         <is>
           <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D577" s="0" t="inlineStr">
         <is>
-          <t>'113945</t>
+          <t>'113957</t>
         </is>
       </c>
       <c r="E577" s="0" t="inlineStr">
         <is>
-          <t>PURDUE TRISHA BLACK:113945C-L</t>
+          <t>ISU TRISHA W CARDINAL:113957C-L</t>
         </is>
       </c>
       <c r="F577" s="0" t="inlineStr">
         <is>
-          <t>'804113945063</t>
+          <t>'801113957065</t>
         </is>
       </c>
       <c r="G577" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H577" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I577" s="0">
         <v>40.98</v>
       </c>
       <c r="J577" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="578" spans="1:10" customHeight="0">
       <c r="A578" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z97iuowz8z03px2ygkttd/purdueaf.jpg?rlkey=7kqu3r1w8sae2cojqgeajn08t&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bnh6swove8t1akmqeuk8t/isu-af.jpg?rlkey=koyhzz7xya2pssdbiqy0yb3lh&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B578" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C578" s="0" t="inlineStr">
         <is>
           <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D578" s="0" t="inlineStr">
         <is>
-          <t>'113945</t>
+          <t>'113957</t>
         </is>
       </c>
       <c r="E578" s="0" t="inlineStr">
         <is>
-          <t>PURDUE TRISHA BLACK:113945D-XL</t>
+          <t>ISU TRISHA W CARDINAL:113957D-XL</t>
         </is>
       </c>
       <c r="F578" s="0" t="inlineStr">
         <is>
-          <t>'804113945070</t>
+          <t>'801113957072</t>
         </is>
       </c>
       <c r="G578" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H578" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I578" s="0">
         <v>40.98</v>
       </c>
       <c r="J578" s="0">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="579" spans="1:10" customHeight="0">
       <c r="A579" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z97iuowz8z03px2ygkttd/purdueaf.jpg?rlkey=7kqu3r1w8sae2cojqgeajn08t&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bnh6swove8t1akmqeuk8t/isu-af.jpg?rlkey=koyhzz7xya2pssdbiqy0yb3lh&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B579" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C579" s="0" t="inlineStr">
         <is>
           <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D579" s="0" t="inlineStr">
         <is>
-          <t>'113945</t>
+          <t>'113957</t>
         </is>
       </c>
       <c r="E579" s="0" t="inlineStr">
         <is>
-          <t>PURDUE TRISHA BLACK:113945E-2XL</t>
+          <t>ISU TRISHA W CARDINAL:113957E-2XL</t>
         </is>
       </c>
       <c r="F579" s="0" t="inlineStr">
         <is>
-          <t>'804113945087</t>
+          <t>'801113957089</t>
         </is>
       </c>
       <c r="G579" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H579" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I579" s="0">
         <v>42.98</v>
       </c>
       <c r="J579" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="580" spans="1:10" customHeight="0">
       <c r="A580" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z97iuowz8z03px2ygkttd/purdueaf.jpg?rlkey=7kqu3r1w8sae2cojqgeajn08t&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bnh6swove8t1akmqeuk8t/isu-af.jpg?rlkey=koyhzz7xya2pssdbiqy0yb3lh&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B580" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C580" s="0" t="inlineStr">
         <is>
           <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D580" s="0" t="inlineStr">
         <is>
-          <t>'113945</t>
+          <t>'113957</t>
         </is>
       </c>
       <c r="E580" s="0" t="inlineStr">
         <is>
-          <t>PURDUE TRISHA BLACK:113945F-3XL</t>
+          <t>ISU TRISHA W CARDINAL:113957F-3XL</t>
         </is>
       </c>
       <c r="F580" s="0" t="inlineStr">
         <is>
-          <t>'804113945094</t>
+          <t>'801113957096</t>
         </is>
       </c>
       <c r="G580" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H580" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I580" s="0">
         <v>42.98</v>
       </c>
       <c r="J580" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="581" spans="1:10" customHeight="0">
       <c r="A581" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/92vylsngtbdpj4tmqiebo/113902-af.jpg?rlkey=00hgahkrwrxpxcmpflomlexzs&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bnh6swove8t1akmqeuk8t/isu-af.jpg?rlkey=koyhzz7xya2pssdbiqy0yb3lh&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B581" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C581" s="0" t="inlineStr">
         <is>
-          <t>Quinton Men's Golf Polo</t>
+          <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D581" s="0" t="inlineStr">
         <is>
-          <t>'113902</t>
+          <t>'113957</t>
         </is>
       </c>
       <c r="E581" s="0" t="inlineStr">
         <is>
-          <t>IOWA QUINTON M GOLD:113902A-S</t>
+          <t>ISU TRISHA W CARDINAL 12 PACK:113957Z-12PK</t>
         </is>
       </c>
       <c r="F581" s="0" t="inlineStr">
         <is>
-          <t>'800113902044</t>
+          <t>'801113957997</t>
         </is>
       </c>
       <c r="G581" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H581" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I581" s="0">
-        <v>40.99</v>
+        <v>473.76</v>
       </c>
       <c r="J581" s="0">
-        <v>14</v>
+        <v>0</v>
       </c>
     </row>
     <row r="582" spans="1:10" customHeight="0">
       <c r="A582" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/92vylsngtbdpj4tmqiebo/113902-af.jpg?rlkey=00hgahkrwrxpxcmpflomlexzs&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z97iuowz8z03px2ygkttd/purdueaf.jpg?rlkey=7kqu3r1w8sae2cojqgeajn08t&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B582" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C582" s="0" t="inlineStr">
         <is>
-          <t>Quinton Men's Golf Polo</t>
+          <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D582" s="0" t="inlineStr">
         <is>
-          <t>'113902</t>
+          <t>'113945</t>
         </is>
       </c>
       <c r="E582" s="0" t="inlineStr">
         <is>
-          <t>IOWA QUINTON M GOLD:113902B-M</t>
+          <t>PURDUE TRISHA BLACK:113945A-S</t>
         </is>
       </c>
       <c r="F582" s="0" t="inlineStr">
         <is>
-          <t>'800113902051</t>
+          <t>'804113945049</t>
         </is>
       </c>
       <c r="G582" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H582" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I582" s="0">
-        <v>40.99</v>
+        <v>40.98</v>
       </c>
       <c r="J582" s="0">
-        <v>23</v>
+        <v>0</v>
       </c>
     </row>
     <row r="583" spans="1:10" customHeight="0">
       <c r="A583" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/92vylsngtbdpj4tmqiebo/113902-af.jpg?rlkey=00hgahkrwrxpxcmpflomlexzs&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z97iuowz8z03px2ygkttd/purdueaf.jpg?rlkey=7kqu3r1w8sae2cojqgeajn08t&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B583" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C583" s="0" t="inlineStr">
         <is>
-          <t>Quinton Men's Golf Polo</t>
+          <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D583" s="0" t="inlineStr">
         <is>
-          <t>'113902</t>
+          <t>'113945</t>
         </is>
       </c>
       <c r="E583" s="0" t="inlineStr">
         <is>
-          <t>IOWA QUINTON M GOLD:113902C-L</t>
+          <t>PURDUE TRISHA BLACK:113945B-M</t>
         </is>
       </c>
       <c r="F583" s="0" t="inlineStr">
         <is>
-          <t>'800113902068</t>
+          <t>'804113945056</t>
         </is>
       </c>
       <c r="G583" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H583" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I583" s="0">
-        <v>40.99</v>
+        <v>40.98</v>
       </c>
       <c r="J583" s="0">
-        <v>24</v>
+        <v>3</v>
       </c>
     </row>
     <row r="584" spans="1:10" customHeight="0">
       <c r="A584" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/92vylsngtbdpj4tmqiebo/113902-af.jpg?rlkey=00hgahkrwrxpxcmpflomlexzs&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z97iuowz8z03px2ygkttd/purdueaf.jpg?rlkey=7kqu3r1w8sae2cojqgeajn08t&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B584" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C584" s="0" t="inlineStr">
         <is>
-          <t>Quinton Men's Golf Polo</t>
+          <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D584" s="0" t="inlineStr">
         <is>
-          <t>'113902</t>
+          <t>'113945</t>
         </is>
       </c>
       <c r="E584" s="0" t="inlineStr">
         <is>
-          <t>IOWA QUINTON M GOLD:113902D-XL</t>
+          <t>PURDUE TRISHA BLACK:113945C-L</t>
         </is>
       </c>
       <c r="F584" s="0" t="inlineStr">
         <is>
-          <t>'800113902075</t>
+          <t>'804113945063</t>
         </is>
       </c>
       <c r="G584" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H584" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I584" s="0">
-        <v>40.99</v>
+        <v>40.98</v>
       </c>
       <c r="J584" s="0">
-        <v>17</v>
+        <v>0</v>
       </c>
     </row>
     <row r="585" spans="1:10" customHeight="0">
       <c r="A585" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/92vylsngtbdpj4tmqiebo/113902-af.jpg?rlkey=00hgahkrwrxpxcmpflomlexzs&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z97iuowz8z03px2ygkttd/purdueaf.jpg?rlkey=7kqu3r1w8sae2cojqgeajn08t&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B585" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C585" s="0" t="inlineStr">
         <is>
-          <t>Quinton Men's Golf Polo</t>
+          <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D585" s="0" t="inlineStr">
         <is>
-          <t>'113902</t>
+          <t>'113945</t>
         </is>
       </c>
       <c r="E585" s="0" t="inlineStr">
         <is>
-          <t>IOWA QUINTON M GOLD:113902E-2XL</t>
+          <t>PURDUE TRISHA BLACK:113945D-XL</t>
         </is>
       </c>
       <c r="F585" s="0" t="inlineStr">
         <is>
-          <t>'800113902082</t>
+          <t>'804113945070</t>
         </is>
       </c>
       <c r="G585" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H585" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I585" s="0">
-        <v>40.99</v>
+        <v>40.98</v>
       </c>
       <c r="J585" s="0">
-        <v>17</v>
+        <v>1</v>
       </c>
     </row>
     <row r="586" spans="1:10" customHeight="0">
       <c r="A586" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/92vylsngtbdpj4tmqiebo/113902-af.jpg?rlkey=00hgahkrwrxpxcmpflomlexzs&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z97iuowz8z03px2ygkttd/purdueaf.jpg?rlkey=7kqu3r1w8sae2cojqgeajn08t&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B586" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C586" s="0" t="inlineStr">
         <is>
-          <t>Quinton Men's Golf Polo</t>
+          <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D586" s="0" t="inlineStr">
         <is>
-          <t>'113902</t>
+          <t>'113945</t>
         </is>
       </c>
       <c r="E586" s="0" t="inlineStr">
         <is>
-          <t>IOWA QUINTON M GOLD:113902F-3XL</t>
+          <t>PURDUE TRISHA BLACK:113945E-2XL</t>
         </is>
       </c>
       <c r="F586" s="0" t="inlineStr">
         <is>
-          <t>'800113902099</t>
+          <t>'804113945087</t>
         </is>
       </c>
       <c r="G586" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H586" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I586" s="0">
-        <v>40.99</v>
+        <v>42.98</v>
       </c>
       <c r="J586" s="0">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="587" spans="1:10" customHeight="0">
       <c r="A587" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/92vylsngtbdpj4tmqiebo/113902-af.jpg?rlkey=00hgahkrwrxpxcmpflomlexzs&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z97iuowz8z03px2ygkttd/purdueaf.jpg?rlkey=7kqu3r1w8sae2cojqgeajn08t&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B587" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C587" s="0" t="inlineStr">
         <is>
-          <t>Quinton Men's Golf Polo</t>
+          <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D587" s="0" t="inlineStr">
         <is>
-          <t>'113902</t>
+          <t>'113945</t>
         </is>
       </c>
       <c r="E587" s="0" t="inlineStr">
         <is>
-          <t>IOWA QUINTON M GOLD 12 PACK:113902Z-12PK</t>
+          <t>PURDUE TRISHA BLACK:113945F-3XL</t>
         </is>
       </c>
       <c r="F587" s="0" t="inlineStr">
         <is>
-          <t>'800113902990</t>
+          <t>'804113945094</t>
         </is>
       </c>
       <c r="G587" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H587" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I587" s="0">
-        <v>473.76</v>
+        <v>42.98</v>
       </c>
       <c r="J587" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="588" spans="1:10" customHeight="0">
       <c r="A588" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mcdaqsh7asw37w6w7rowa/113971-af.jpg?rlkey=zigvy6cq7deoot9vpafhl589n&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/92vylsngtbdpj4tmqiebo/113902-af.jpg?rlkey=00hgahkrwrxpxcmpflomlexzs&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B588" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C588" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D588" s="0" t="inlineStr">
         <is>
-          <t>'113971</t>
+          <t>'113902</t>
         </is>
       </c>
       <c r="E588" s="0" t="inlineStr">
         <is>
-          <t>INDIANA QUINTON M WHITE:113971A-S</t>
+          <t>IOWA QUINTON M GOLD:113902A-S</t>
         </is>
       </c>
       <c r="F588" s="0" t="inlineStr">
         <is>
-          <t>'806113971042</t>
+          <t>'800113902044</t>
         </is>
       </c>
       <c r="G588" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H588" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I588" s="0">
         <v>40.99</v>
       </c>
       <c r="J588" s="0">
-        <v>4</v>
+        <v>14</v>
       </c>
     </row>
     <row r="589" spans="1:10" customHeight="0">
       <c r="A589" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mcdaqsh7asw37w6w7rowa/113971-af.jpg?rlkey=zigvy6cq7deoot9vpafhl589n&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/92vylsngtbdpj4tmqiebo/113902-af.jpg?rlkey=00hgahkrwrxpxcmpflomlexzs&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B589" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C589" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D589" s="0" t="inlineStr">
         <is>
-          <t>'113971</t>
+          <t>'113902</t>
         </is>
       </c>
       <c r="E589" s="0" t="inlineStr">
         <is>
-          <t>INDIANA QUINTON M WHITE:113971B-M</t>
+          <t>IOWA QUINTON M GOLD:113902B-M</t>
         </is>
       </c>
       <c r="F589" s="0" t="inlineStr">
         <is>
-          <t>'806113971059</t>
+          <t>'800113902051</t>
         </is>
       </c>
       <c r="G589" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H589" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I589" s="0">
         <v>40.99</v>
       </c>
       <c r="J589" s="0">
-        <v>0</v>
+        <v>22</v>
       </c>
     </row>
     <row r="590" spans="1:10" customHeight="0">
       <c r="A590" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mcdaqsh7asw37w6w7rowa/113971-af.jpg?rlkey=zigvy6cq7deoot9vpafhl589n&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/92vylsngtbdpj4tmqiebo/113902-af.jpg?rlkey=00hgahkrwrxpxcmpflomlexzs&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B590" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C590" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D590" s="0" t="inlineStr">
         <is>
-          <t>'113971</t>
+          <t>'113902</t>
         </is>
       </c>
       <c r="E590" s="0" t="inlineStr">
         <is>
-          <t>INDIANA QUINTON M WHITE:113971C-L</t>
+          <t>IOWA QUINTON M GOLD:113902C-L</t>
         </is>
       </c>
       <c r="F590" s="0" t="inlineStr">
         <is>
-          <t>'806113971066</t>
+          <t>'800113902068</t>
         </is>
       </c>
       <c r="G590" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H590" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I590" s="0">
         <v>40.99</v>
       </c>
       <c r="J590" s="0">
-        <v>1</v>
+        <v>22</v>
       </c>
     </row>
     <row r="591" spans="1:10" customHeight="0">
       <c r="A591" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mcdaqsh7asw37w6w7rowa/113971-af.jpg?rlkey=zigvy6cq7deoot9vpafhl589n&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/92vylsngtbdpj4tmqiebo/113902-af.jpg?rlkey=00hgahkrwrxpxcmpflomlexzs&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B591" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C591" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D591" s="0" t="inlineStr">
         <is>
-          <t>'113971</t>
+          <t>'113902</t>
         </is>
       </c>
       <c r="E591" s="0" t="inlineStr">
         <is>
-          <t>INDIANA QUINTON M WHITE:113971D-XL</t>
+          <t>IOWA QUINTON M GOLD:113902D-XL</t>
         </is>
       </c>
       <c r="F591" s="0" t="inlineStr">
         <is>
-          <t>'806113971073</t>
+          <t>'800113902075</t>
         </is>
       </c>
       <c r="G591" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H591" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I591" s="0">
         <v>40.99</v>
       </c>
       <c r="J591" s="0">
-        <v>0</v>
+        <v>15</v>
       </c>
     </row>
     <row r="592" spans="1:10" customHeight="0">
       <c r="A592" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mcdaqsh7asw37w6w7rowa/113971-af.jpg?rlkey=zigvy6cq7deoot9vpafhl589n&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/92vylsngtbdpj4tmqiebo/113902-af.jpg?rlkey=00hgahkrwrxpxcmpflomlexzs&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B592" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C592" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D592" s="0" t="inlineStr">
         <is>
-          <t>'113971</t>
+          <t>'113902</t>
         </is>
       </c>
       <c r="E592" s="0" t="inlineStr">
         <is>
-          <t>INDIANA QUINTON M WHITE:113971E-2XL</t>
+          <t>IOWA QUINTON M GOLD:113902E-2XL</t>
         </is>
       </c>
       <c r="F592" s="0" t="inlineStr">
         <is>
-          <t>'806113971080</t>
+          <t>'800113902082</t>
         </is>
       </c>
       <c r="G592" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H592" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I592" s="0">
         <v>40.99</v>
       </c>
       <c r="J592" s="0">
-        <v>0</v>
+        <v>16</v>
       </c>
     </row>
     <row r="593" spans="1:10" customHeight="0">
       <c r="A593" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mcdaqsh7asw37w6w7rowa/113971-af.jpg?rlkey=zigvy6cq7deoot9vpafhl589n&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/92vylsngtbdpj4tmqiebo/113902-af.jpg?rlkey=00hgahkrwrxpxcmpflomlexzs&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B593" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C593" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D593" s="0" t="inlineStr">
         <is>
-          <t>'113971</t>
+          <t>'113902</t>
         </is>
       </c>
       <c r="E593" s="0" t="inlineStr">
         <is>
-          <t>INDIANA QUINTON M WHITE:113971F-3XL</t>
+          <t>IOWA QUINTON M GOLD:113902F-3XL</t>
         </is>
       </c>
       <c r="F593" s="0" t="inlineStr">
         <is>
-          <t>'806113971097</t>
+          <t>'800113902099</t>
         </is>
       </c>
       <c r="G593" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H593" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I593" s="0">
         <v>40.99</v>
       </c>
       <c r="J593" s="0">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="594" spans="1:10" customHeight="0">
       <c r="A594" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mcdaqsh7asw37w6w7rowa/113971-af.jpg?rlkey=zigvy6cq7deoot9vpafhl589n&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/92vylsngtbdpj4tmqiebo/113902-af.jpg?rlkey=00hgahkrwrxpxcmpflomlexzs&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B594" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C594" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D594" s="0" t="inlineStr">
         <is>
-          <t>'113971</t>
+          <t>'113902</t>
         </is>
       </c>
       <c r="E594" s="0" t="inlineStr">
         <is>
-          <t>INDIANA QUINTON M WHITE 12 PACK:113971Z-12PK</t>
+          <t>IOWA QUINTON M GOLD 12 PACK:113902Z-12PK</t>
         </is>
       </c>
       <c r="F594" s="0" t="inlineStr">
         <is>
-          <t>'806113971998</t>
+          <t>'800113902990</t>
         </is>
       </c>
       <c r="G594" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H594" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I594" s="0">
         <v>473.76</v>
       </c>
       <c r="J594" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="595" spans="1:10" customHeight="0">
       <c r="A595" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/suq03yqx1bjoih39l208w/113970-af.jpg?rlkey=i1bm6rquopcq0tgbecqrh71x2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mcdaqsh7asw37w6w7rowa/113971-af.jpg?rlkey=zigvy6cq7deoot9vpafhl589n&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B595" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C595" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D595" s="0" t="inlineStr">
         <is>
-          <t>'113970</t>
+          <t>'113971</t>
         </is>
       </c>
       <c r="E595" s="0" t="inlineStr">
         <is>
-          <t>PURDUE QUINTON M GOLD:113970A-S</t>
+          <t>INDIANA QUINTON M WHITE:113971A-S</t>
         </is>
       </c>
       <c r="F595" s="0" t="inlineStr">
         <is>
-          <t>'804113970041</t>
+          <t>'806113971042</t>
         </is>
       </c>
       <c r="G595" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H595" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I595" s="0">
         <v>40.99</v>
       </c>
       <c r="J595" s="0">
         <v>4</v>
       </c>
     </row>
     <row r="596" spans="1:10" customHeight="0">
       <c r="A596" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/suq03yqx1bjoih39l208w/113970-af.jpg?rlkey=i1bm6rquopcq0tgbecqrh71x2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mcdaqsh7asw37w6w7rowa/113971-af.jpg?rlkey=zigvy6cq7deoot9vpafhl589n&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B596" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C596" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D596" s="0" t="inlineStr">
         <is>
-          <t>'113970</t>
+          <t>'113971</t>
         </is>
       </c>
       <c r="E596" s="0" t="inlineStr">
         <is>
-          <t>PURDUE QUINTON M GOLD:113970B-M</t>
+          <t>INDIANA QUINTON M WHITE:113971B-M</t>
         </is>
       </c>
       <c r="F596" s="0" t="inlineStr">
         <is>
-          <t>'804113970058</t>
+          <t>'806113971059</t>
         </is>
       </c>
       <c r="G596" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H596" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I596" s="0">
         <v>40.99</v>
       </c>
       <c r="J596" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="597" spans="1:10" customHeight="0">
       <c r="A597" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/suq03yqx1bjoih39l208w/113970-af.jpg?rlkey=i1bm6rquopcq0tgbecqrh71x2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mcdaqsh7asw37w6w7rowa/113971-af.jpg?rlkey=zigvy6cq7deoot9vpafhl589n&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B597" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C597" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D597" s="0" t="inlineStr">
         <is>
-          <t>'113970</t>
+          <t>'113971</t>
         </is>
       </c>
       <c r="E597" s="0" t="inlineStr">
         <is>
-          <t>PURDUE QUINTON M GOLD:113970C-L</t>
+          <t>INDIANA QUINTON M WHITE:113971C-L</t>
         </is>
       </c>
       <c r="F597" s="0" t="inlineStr">
         <is>
-          <t>'804113970065</t>
+          <t>'806113971066</t>
         </is>
       </c>
       <c r="G597" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H597" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I597" s="0">
         <v>40.99</v>
       </c>
       <c r="J597" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="598" spans="1:10" customHeight="0">
       <c r="A598" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/suq03yqx1bjoih39l208w/113970-af.jpg?rlkey=i1bm6rquopcq0tgbecqrh71x2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mcdaqsh7asw37w6w7rowa/113971-af.jpg?rlkey=zigvy6cq7deoot9vpafhl589n&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B598" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C598" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D598" s="0" t="inlineStr">
         <is>
-          <t>'113970</t>
+          <t>'113971</t>
         </is>
       </c>
       <c r="E598" s="0" t="inlineStr">
         <is>
-          <t>PURDUE QUINTON M GOLD:113970D-XL</t>
+          <t>INDIANA QUINTON M WHITE:113971D-XL</t>
         </is>
       </c>
       <c r="F598" s="0" t="inlineStr">
         <is>
-          <t>'804113970072</t>
+          <t>'806113971073</t>
         </is>
       </c>
       <c r="G598" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H598" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I598" s="0">
         <v>40.99</v>
       </c>
       <c r="J598" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="599" spans="1:10" customHeight="0">
       <c r="A599" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/suq03yqx1bjoih39l208w/113970-af.jpg?rlkey=i1bm6rquopcq0tgbecqrh71x2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mcdaqsh7asw37w6w7rowa/113971-af.jpg?rlkey=zigvy6cq7deoot9vpafhl589n&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B599" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C599" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D599" s="0" t="inlineStr">
         <is>
-          <t>'113970</t>
+          <t>'113971</t>
         </is>
       </c>
       <c r="E599" s="0" t="inlineStr">
         <is>
-          <t>PURDUE QUINTON M GOLD:113970E-2XL</t>
+          <t>INDIANA QUINTON M WHITE:113971E-2XL</t>
         </is>
       </c>
       <c r="F599" s="0" t="inlineStr">
         <is>
-          <t>'804113970089</t>
+          <t>'806113971080</t>
         </is>
       </c>
       <c r="G599" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H599" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I599" s="0">
         <v>40.99</v>
       </c>
       <c r="J599" s="0">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="600" spans="1:10" customHeight="0">
       <c r="A600" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/suq03yqx1bjoih39l208w/113970-af.jpg?rlkey=i1bm6rquopcq0tgbecqrh71x2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mcdaqsh7asw37w6w7rowa/113971-af.jpg?rlkey=zigvy6cq7deoot9vpafhl589n&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B600" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C600" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D600" s="0" t="inlineStr">
         <is>
-          <t>'113970</t>
+          <t>'113971</t>
         </is>
       </c>
       <c r="E600" s="0" t="inlineStr">
         <is>
-          <t>PURDUE QUINTON M GOLD:113970F-3XL</t>
+          <t>INDIANA QUINTON M WHITE:113971F-3XL</t>
         </is>
       </c>
       <c r="F600" s="0" t="inlineStr">
         <is>
-          <t>'804113970096</t>
+          <t>'806113971097</t>
         </is>
       </c>
       <c r="G600" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H600" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I600" s="0">
         <v>40.99</v>
       </c>
       <c r="J600" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="601" spans="1:10" customHeight="0">
       <c r="A601" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/suq03yqx1bjoih39l208w/113970-af.jpg?rlkey=i1bm6rquopcq0tgbecqrh71x2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mcdaqsh7asw37w6w7rowa/113971-af.jpg?rlkey=zigvy6cq7deoot9vpafhl589n&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B601" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C601" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D601" s="0" t="inlineStr">
         <is>
-          <t>'113970</t>
+          <t>'113971</t>
         </is>
       </c>
       <c r="E601" s="0" t="inlineStr">
         <is>
-          <t>PURDUE QUINTON M GOLD 12 PACK:113970Z-12PK</t>
+          <t>INDIANA QUINTON M WHITE 12 PACK:113971Z-12PK</t>
         </is>
       </c>
       <c r="F601" s="0" t="inlineStr">
         <is>
-          <t>'804113970997</t>
+          <t>'806113971998</t>
         </is>
       </c>
       <c r="G601" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H601" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I601" s="0">
         <v>473.76</v>
       </c>
       <c r="J601" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="602" spans="1:10" customHeight="0">
       <c r="A602" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kt1mqsmi7duggqh93b8wn/113969-af.jpg?rlkey=aua60l3v4zmobl9z9xh9bu3u8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/suq03yqx1bjoih39l208w/113970-af.jpg?rlkey=i1bm6rquopcq0tgbecqrh71x2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B602" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C602" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D602" s="0" t="inlineStr">
         <is>
-          <t>'113969</t>
+          <t>'113970</t>
         </is>
       </c>
       <c r="E602" s="0" t="inlineStr">
         <is>
-          <t>KSU QUINTON M WHITE:113969A-S</t>
+          <t>PURDUE QUINTON M GOLD:113970A-S</t>
         </is>
       </c>
       <c r="F602" s="0" t="inlineStr">
         <is>
-          <t>'805113969042</t>
+          <t>'804113970041</t>
         </is>
       </c>
       <c r="G602" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H602" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I602" s="0">
         <v>40.99</v>
       </c>
       <c r="J602" s="0">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="603" spans="1:10" customHeight="0">
       <c r="A603" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kt1mqsmi7duggqh93b8wn/113969-af.jpg?rlkey=aua60l3v4zmobl9z9xh9bu3u8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/suq03yqx1bjoih39l208w/113970-af.jpg?rlkey=i1bm6rquopcq0tgbecqrh71x2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B603" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C603" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D603" s="0" t="inlineStr">
         <is>
-          <t>'113969</t>
+          <t>'113970</t>
         </is>
       </c>
       <c r="E603" s="0" t="inlineStr">
         <is>
-          <t>KSU QUINTON M WHITE:113969B-M</t>
+          <t>PURDUE QUINTON M GOLD:113970B-M</t>
         </is>
       </c>
       <c r="F603" s="0" t="inlineStr">
         <is>
-          <t>'805113969059</t>
+          <t>'804113970058</t>
         </is>
       </c>
       <c r="G603" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H603" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I603" s="0">
         <v>40.99</v>
       </c>
       <c r="J603" s="0">
-        <v>11</v>
+        <v>0</v>
       </c>
     </row>
     <row r="604" spans="1:10" customHeight="0">
       <c r="A604" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kt1mqsmi7duggqh93b8wn/113969-af.jpg?rlkey=aua60l3v4zmobl9z9xh9bu3u8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/suq03yqx1bjoih39l208w/113970-af.jpg?rlkey=i1bm6rquopcq0tgbecqrh71x2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B604" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C604" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D604" s="0" t="inlineStr">
         <is>
-          <t>'113969</t>
+          <t>'113970</t>
         </is>
       </c>
       <c r="E604" s="0" t="inlineStr">
         <is>
-          <t>KSU QUINTON M WHITE:113969C-L</t>
+          <t>PURDUE QUINTON M GOLD:113970C-L</t>
         </is>
       </c>
       <c r="F604" s="0" t="inlineStr">
         <is>
-          <t>'805113969066</t>
+          <t>'804113970065</t>
         </is>
       </c>
       <c r="G604" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H604" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I604" s="0">
         <v>40.99</v>
       </c>
       <c r="J604" s="0">
-        <v>6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="605" spans="1:10" customHeight="0">
       <c r="A605" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kt1mqsmi7duggqh93b8wn/113969-af.jpg?rlkey=aua60l3v4zmobl9z9xh9bu3u8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/suq03yqx1bjoih39l208w/113970-af.jpg?rlkey=i1bm6rquopcq0tgbecqrh71x2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B605" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C605" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D605" s="0" t="inlineStr">
         <is>
-          <t>'113969</t>
+          <t>'113970</t>
         </is>
       </c>
       <c r="E605" s="0" t="inlineStr">
         <is>
-          <t>KSU QUINTON M WHITE:113969D-XL</t>
+          <t>PURDUE QUINTON M GOLD:113970D-XL</t>
         </is>
       </c>
       <c r="F605" s="0" t="inlineStr">
         <is>
-          <t>'805113969073</t>
+          <t>'804113970072</t>
         </is>
       </c>
       <c r="G605" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H605" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I605" s="0">
         <v>40.99</v>
       </c>
       <c r="J605" s="0">
-        <v>11</v>
+        <v>0</v>
       </c>
     </row>
     <row r="606" spans="1:10" customHeight="0">
       <c r="A606" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kt1mqsmi7duggqh93b8wn/113969-af.jpg?rlkey=aua60l3v4zmobl9z9xh9bu3u8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/suq03yqx1bjoih39l208w/113970-af.jpg?rlkey=i1bm6rquopcq0tgbecqrh71x2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B606" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C606" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D606" s="0" t="inlineStr">
         <is>
-          <t>'113969</t>
+          <t>'113970</t>
         </is>
       </c>
       <c r="E606" s="0" t="inlineStr">
         <is>
-          <t>KSU QUINTON M WHITE:113969E-2XL</t>
+          <t>PURDUE QUINTON M GOLD:113970E-2XL</t>
         </is>
       </c>
       <c r="F606" s="0" t="inlineStr">
         <is>
-          <t>'805113969080</t>
+          <t>'804113970089</t>
         </is>
       </c>
       <c r="G606" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H606" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I606" s="0">
         <v>40.99</v>
       </c>
       <c r="J606" s="0">
-        <v>9</v>
+        <v>4</v>
       </c>
     </row>
     <row r="607" spans="1:10" customHeight="0">
       <c r="A607" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kt1mqsmi7duggqh93b8wn/113969-af.jpg?rlkey=aua60l3v4zmobl9z9xh9bu3u8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/suq03yqx1bjoih39l208w/113970-af.jpg?rlkey=i1bm6rquopcq0tgbecqrh71x2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B607" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C607" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D607" s="0" t="inlineStr">
         <is>
-          <t>'113969</t>
+          <t>'113970</t>
         </is>
       </c>
       <c r="E607" s="0" t="inlineStr">
         <is>
-          <t>KSU QUINTON M WHITE:113969F-3XL</t>
+          <t>PURDUE QUINTON M GOLD:113970F-3XL</t>
         </is>
       </c>
       <c r="F607" s="0" t="inlineStr">
         <is>
-          <t>'805113969097</t>
+          <t>'804113970096</t>
         </is>
       </c>
       <c r="G607" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H607" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I607" s="0">
         <v>40.99</v>
       </c>
       <c r="J607" s="0">
-        <v>6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="608" spans="1:10" customHeight="0">
       <c r="A608" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kt1mqsmi7duggqh93b8wn/113969-af.jpg?rlkey=aua60l3v4zmobl9z9xh9bu3u8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/suq03yqx1bjoih39l208w/113970-af.jpg?rlkey=i1bm6rquopcq0tgbecqrh71x2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B608" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C608" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D608" s="0" t="inlineStr">
         <is>
-          <t>'113969</t>
+          <t>'113970</t>
         </is>
       </c>
       <c r="E608" s="0" t="inlineStr">
         <is>
-          <t>KSU QUINTON M WHITE 12 PACK:113969Z-12PK</t>
+          <t>PURDUE QUINTON M GOLD 12 PACK:113970Z-12PK</t>
         </is>
       </c>
       <c r="F608" s="0" t="inlineStr">
         <is>
-          <t>'805113969998</t>
+          <t>'804113970997</t>
         </is>
       </c>
       <c r="G608" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H608" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I608" s="0">
         <v>473.76</v>
       </c>
       <c r="J608" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="609" spans="1:10" customHeight="0">
       <c r="A609" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w57edvhnjg8mocl41poz/113968-af.jpg?rlkey=4nig84ciyuhzff43qengdnvab&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kt1mqsmi7duggqh93b8wn/113969-af.jpg?rlkey=aua60l3v4zmobl9z9xh9bu3u8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B609" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C609" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D609" s="0" t="inlineStr">
         <is>
-          <t>'113968</t>
+          <t>'113969</t>
         </is>
       </c>
       <c r="E609" s="0" t="inlineStr">
         <is>
-          <t>UNI QUINTON M GOLD:113968A-S</t>
+          <t>KSU QUINTON M WHITE:113969A-S</t>
         </is>
       </c>
       <c r="F609" s="0" t="inlineStr">
         <is>
-          <t>'802113968044</t>
+          <t>'805113969042</t>
         </is>
       </c>
       <c r="G609" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H609" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I609" s="0">
         <v>40.99</v>
       </c>
       <c r="J609" s="0">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="610" spans="1:10" customHeight="0">
       <c r="A610" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w57edvhnjg8mocl41poz/113968-af.jpg?rlkey=4nig84ciyuhzff43qengdnvab&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kt1mqsmi7duggqh93b8wn/113969-af.jpg?rlkey=aua60l3v4zmobl9z9xh9bu3u8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B610" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C610" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D610" s="0" t="inlineStr">
         <is>
-          <t>'113968</t>
+          <t>'113969</t>
         </is>
       </c>
       <c r="E610" s="0" t="inlineStr">
         <is>
-          <t>UNI QUINTON M GOLD:113968B-M</t>
+          <t>KSU QUINTON M WHITE:113969B-M</t>
         </is>
       </c>
       <c r="F610" s="0" t="inlineStr">
         <is>
-          <t>'802113968051</t>
+          <t>'805113969059</t>
         </is>
       </c>
       <c r="G610" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H610" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I610" s="0">
         <v>40.99</v>
       </c>
       <c r="J610" s="0">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="611" spans="1:10" customHeight="0">
       <c r="A611" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w57edvhnjg8mocl41poz/113968-af.jpg?rlkey=4nig84ciyuhzff43qengdnvab&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kt1mqsmi7duggqh93b8wn/113969-af.jpg?rlkey=aua60l3v4zmobl9z9xh9bu3u8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B611" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C611" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D611" s="0" t="inlineStr">
         <is>
-          <t>'113968</t>
+          <t>'113969</t>
         </is>
       </c>
       <c r="E611" s="0" t="inlineStr">
         <is>
-          <t>UNI QUINTON M GOLD:113968C-L</t>
+          <t>KSU QUINTON M WHITE:113969C-L</t>
         </is>
       </c>
       <c r="F611" s="0" t="inlineStr">
         <is>
-          <t>'802113968068</t>
+          <t>'805113969066</t>
         </is>
       </c>
       <c r="G611" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H611" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I611" s="0">
         <v>40.99</v>
       </c>
       <c r="J611" s="0">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="612" spans="1:10" customHeight="0">
       <c r="A612" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w57edvhnjg8mocl41poz/113968-af.jpg?rlkey=4nig84ciyuhzff43qengdnvab&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kt1mqsmi7duggqh93b8wn/113969-af.jpg?rlkey=aua60l3v4zmobl9z9xh9bu3u8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B612" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C612" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D612" s="0" t="inlineStr">
         <is>
-          <t>'113968</t>
+          <t>'113969</t>
         </is>
       </c>
       <c r="E612" s="0" t="inlineStr">
         <is>
-          <t>UNI QUINTON M GOLD:113968D-XL</t>
+          <t>KSU QUINTON M WHITE:113969D-XL</t>
         </is>
       </c>
       <c r="F612" s="0" t="inlineStr">
         <is>
-          <t>'802113968075</t>
+          <t>'805113969073</t>
         </is>
       </c>
       <c r="G612" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H612" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I612" s="0">
         <v>40.99</v>
       </c>
       <c r="J612" s="0">
-        <v>5</v>
+        <v>11</v>
       </c>
     </row>
     <row r="613" spans="1:10" customHeight="0">
       <c r="A613" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w57edvhnjg8mocl41poz/113968-af.jpg?rlkey=4nig84ciyuhzff43qengdnvab&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kt1mqsmi7duggqh93b8wn/113969-af.jpg?rlkey=aua60l3v4zmobl9z9xh9bu3u8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B613" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C613" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D613" s="0" t="inlineStr">
         <is>
-          <t>'113968</t>
+          <t>'113969</t>
         </is>
       </c>
       <c r="E613" s="0" t="inlineStr">
         <is>
-          <t>UNI QUINTON M GOLD:113968E-2XL</t>
+          <t>KSU QUINTON M WHITE:113969E-2XL</t>
         </is>
       </c>
       <c r="F613" s="0" t="inlineStr">
         <is>
-          <t>'802113968082</t>
+          <t>'805113969080</t>
         </is>
       </c>
       <c r="G613" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H613" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I613" s="0">
         <v>40.99</v>
       </c>
       <c r="J613" s="0">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="614" spans="1:10" customHeight="0">
       <c r="A614" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w57edvhnjg8mocl41poz/113968-af.jpg?rlkey=4nig84ciyuhzff43qengdnvab&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kt1mqsmi7duggqh93b8wn/113969-af.jpg?rlkey=aua60l3v4zmobl9z9xh9bu3u8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B614" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C614" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D614" s="0" t="inlineStr">
         <is>
-          <t>'113968</t>
+          <t>'113969</t>
         </is>
       </c>
       <c r="E614" s="0" t="inlineStr">
         <is>
-          <t>UNI QUINTON M GOLD:113968F-3XL</t>
+          <t>KSU QUINTON M WHITE:113969F-3XL</t>
         </is>
       </c>
       <c r="F614" s="0" t="inlineStr">
         <is>
-          <t>'802113968099</t>
+          <t>'805113969097</t>
         </is>
       </c>
       <c r="G614" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H614" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I614" s="0">
         <v>40.99</v>
       </c>
       <c r="J614" s="0">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="615" spans="1:10" customHeight="0">
       <c r="A615" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w57edvhnjg8mocl41poz/113968-af.jpg?rlkey=4nig84ciyuhzff43qengdnvab&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kt1mqsmi7duggqh93b8wn/113969-af.jpg?rlkey=aua60l3v4zmobl9z9xh9bu3u8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B615" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C615" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D615" s="0" t="inlineStr">
         <is>
-          <t>'113968</t>
+          <t>'113969</t>
         </is>
       </c>
       <c r="E615" s="0" t="inlineStr">
         <is>
-          <t>UNI QUINTON M GOLD 12 PACK:113968Z-12PK</t>
+          <t>KSU QUINTON M WHITE 12 PACK:113969Z-12PK</t>
         </is>
       </c>
       <c r="F615" s="0" t="inlineStr">
         <is>
-          <t>'802113968990</t>
+          <t>'805113969998</t>
         </is>
       </c>
       <c r="G615" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H615" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I615" s="0">
         <v>473.76</v>
       </c>
       <c r="J615" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="616" spans="1:10" customHeight="0">
       <c r="A616" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/41pon53o9zgmdm9ovtr1e/113967-af.jpg?rlkey=k141qsojcazvtl2diuyg252yv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w57edvhnjg8mocl41poz/113968-af.jpg?rlkey=4nig84ciyuhzff43qengdnvab&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B616" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C616" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D616" s="0" t="inlineStr">
         <is>
-          <t>'113967</t>
+          <t>'113968</t>
         </is>
       </c>
       <c r="E616" s="0" t="inlineStr">
         <is>
-          <t>ISU QUINTON M GOLD:113967A-S</t>
+          <t>UNI QUINTON M GOLD:113968A-S</t>
         </is>
       </c>
       <c r="F616" s="0" t="inlineStr">
         <is>
-          <t>'801113967040</t>
+          <t>'802113968044</t>
         </is>
       </c>
       <c r="G616" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H616" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I616" s="0">
         <v>40.99</v>
       </c>
       <c r="J616" s="0">
         <v>4</v>
       </c>
     </row>
     <row r="617" spans="1:10" customHeight="0">
       <c r="A617" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/41pon53o9zgmdm9ovtr1e/113967-af.jpg?rlkey=k141qsojcazvtl2diuyg252yv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w57edvhnjg8mocl41poz/113968-af.jpg?rlkey=4nig84ciyuhzff43qengdnvab&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B617" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C617" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D617" s="0" t="inlineStr">
         <is>
-          <t>'113967</t>
+          <t>'113968</t>
         </is>
       </c>
       <c r="E617" s="0" t="inlineStr">
         <is>
-          <t>ISU QUINTON M GOLD:113967B-M</t>
+          <t>UNI QUINTON M GOLD:113968B-M</t>
         </is>
       </c>
       <c r="F617" s="0" t="inlineStr">
         <is>
-          <t>'801113967057</t>
+          <t>'802113968051</t>
         </is>
       </c>
       <c r="G617" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H617" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I617" s="0">
         <v>40.99</v>
       </c>
       <c r="J617" s="0">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="618" spans="1:10" customHeight="0">
       <c r="A618" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/41pon53o9zgmdm9ovtr1e/113967-af.jpg?rlkey=k141qsojcazvtl2diuyg252yv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w57edvhnjg8mocl41poz/113968-af.jpg?rlkey=4nig84ciyuhzff43qengdnvab&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B618" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C618" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D618" s="0" t="inlineStr">
         <is>
-          <t>'113967</t>
+          <t>'113968</t>
         </is>
       </c>
       <c r="E618" s="0" t="inlineStr">
         <is>
-          <t>ISU QUINTON M GOLD:113967C-L</t>
+          <t>UNI QUINTON M GOLD:113968C-L</t>
         </is>
       </c>
       <c r="F618" s="0" t="inlineStr">
         <is>
-          <t>'801113967064</t>
+          <t>'802113968068</t>
         </is>
       </c>
       <c r="G618" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H618" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I618" s="0">
         <v>40.99</v>
       </c>
       <c r="J618" s="0">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="619" spans="1:10" customHeight="0">
       <c r="A619" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/41pon53o9zgmdm9ovtr1e/113967-af.jpg?rlkey=k141qsojcazvtl2diuyg252yv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w57edvhnjg8mocl41poz/113968-af.jpg?rlkey=4nig84ciyuhzff43qengdnvab&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B619" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C619" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D619" s="0" t="inlineStr">
         <is>
-          <t>'113967</t>
+          <t>'113968</t>
         </is>
       </c>
       <c r="E619" s="0" t="inlineStr">
         <is>
-          <t>ISU QUINTON M GOLD:113967D-XL</t>
+          <t>UNI QUINTON M GOLD:113968D-XL</t>
         </is>
       </c>
       <c r="F619" s="0" t="inlineStr">
         <is>
-          <t>'801113967071</t>
+          <t>'802113968075</t>
         </is>
       </c>
       <c r="G619" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H619" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I619" s="0">
         <v>40.99</v>
       </c>
       <c r="J619" s="0">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="620" spans="1:10" customHeight="0">
       <c r="A620" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/41pon53o9zgmdm9ovtr1e/113967-af.jpg?rlkey=k141qsojcazvtl2diuyg252yv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w57edvhnjg8mocl41poz/113968-af.jpg?rlkey=4nig84ciyuhzff43qengdnvab&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B620" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C620" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D620" s="0" t="inlineStr">
         <is>
-          <t>'113967</t>
+          <t>'113968</t>
         </is>
       </c>
       <c r="E620" s="0" t="inlineStr">
         <is>
-          <t>ISU QUINTON M GOLD:113967E-2XL</t>
+          <t>UNI QUINTON M GOLD:113968E-2XL</t>
         </is>
       </c>
       <c r="F620" s="0" t="inlineStr">
         <is>
-          <t>'801113967088</t>
+          <t>'802113968082</t>
         </is>
       </c>
       <c r="G620" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H620" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I620" s="0">
         <v>40.99</v>
       </c>
       <c r="J620" s="0">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="621" spans="1:10" customHeight="0">
       <c r="A621" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/41pon53o9zgmdm9ovtr1e/113967-af.jpg?rlkey=k141qsojcazvtl2diuyg252yv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w57edvhnjg8mocl41poz/113968-af.jpg?rlkey=4nig84ciyuhzff43qengdnvab&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B621" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C621" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D621" s="0" t="inlineStr">
         <is>
-          <t>'113967</t>
+          <t>'113968</t>
         </is>
       </c>
       <c r="E621" s="0" t="inlineStr">
         <is>
-          <t>ISU QUINTON M GOLD:113967F-3XL</t>
+          <t>UNI QUINTON M GOLD:113968F-3XL</t>
         </is>
       </c>
       <c r="F621" s="0" t="inlineStr">
         <is>
-          <t>'801113967095</t>
+          <t>'802113968099</t>
         </is>
       </c>
       <c r="G621" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H621" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I621" s="0">
         <v>40.99</v>
       </c>
       <c r="J621" s="0">
         <v>1</v>
       </c>
     </row>
     <row r="622" spans="1:10" customHeight="0">
       <c r="A622" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/41pon53o9zgmdm9ovtr1e/113967-af.jpg?rlkey=k141qsojcazvtl2diuyg252yv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w57edvhnjg8mocl41poz/113968-af.jpg?rlkey=4nig84ciyuhzff43qengdnvab&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B622" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C622" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D622" s="0" t="inlineStr">
         <is>
-          <t>'113967</t>
+          <t>'113968</t>
         </is>
       </c>
       <c r="E622" s="0" t="inlineStr">
         <is>
-          <t>ISU QUINTON M GOLD 12 PACK:113967Z-12PK</t>
+          <t>UNI QUINTON M GOLD 12 PACK:113968Z-12PK</t>
         </is>
       </c>
       <c r="F622" s="0" t="inlineStr">
         <is>
-          <t>'801113967996</t>
+          <t>'802113968990</t>
         </is>
       </c>
       <c r="G622" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H622" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I622" s="0">
         <v>473.76</v>
       </c>
       <c r="J622" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="623" spans="1:10" customHeight="0">
       <c r="A623" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0mpdppzmwhcqs9svakrhk/116484af.jpg?rlkey=c5hon6pd5hfyyyc87ez31wey1&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/41pon53o9zgmdm9ovtr1e/113967-af.jpg?rlkey=k141qsojcazvtl2diuyg252yv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B623" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C623" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D623" s="0" t="inlineStr">
         <is>
-          <t>'116484</t>
+          <t>'113967</t>
         </is>
       </c>
       <c r="E623" s="0" t="inlineStr">
         <is>
-          <t>ISU QUINTON M CARDINAL:116484A-S</t>
+          <t>ISU QUINTON M GOLD:113967A-S</t>
         </is>
       </c>
       <c r="F623" s="0" t="inlineStr">
         <is>
-          <t>'801116484049</t>
+          <t>'801113967040</t>
         </is>
       </c>
       <c r="G623" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H623" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I623" s="0">
         <v>40.99</v>
       </c>
       <c r="J623" s="0">
-        <v>10</v>
+        <v>4</v>
       </c>
     </row>
     <row r="624" spans="1:10" customHeight="0">
       <c r="A624" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0mpdppzmwhcqs9svakrhk/116484af.jpg?rlkey=c5hon6pd5hfyyyc87ez31wey1&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/41pon53o9zgmdm9ovtr1e/113967-af.jpg?rlkey=k141qsojcazvtl2diuyg252yv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B624" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C624" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D624" s="0" t="inlineStr">
         <is>
-          <t>'116484</t>
+          <t>'113967</t>
         </is>
       </c>
       <c r="E624" s="0" t="inlineStr">
         <is>
-          <t>ISU QUINTON M CARDINAL:116484B-M</t>
+          <t>ISU QUINTON M GOLD:113967B-M</t>
         </is>
       </c>
       <c r="F624" s="0" t="inlineStr">
         <is>
-          <t>'801116484056</t>
+          <t>'801113967057</t>
         </is>
       </c>
       <c r="G624" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H624" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I624" s="0">
         <v>40.99</v>
       </c>
       <c r="J624" s="0">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="625" spans="1:10" customHeight="0">
       <c r="A625" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0mpdppzmwhcqs9svakrhk/116484af.jpg?rlkey=c5hon6pd5hfyyyc87ez31wey1&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/41pon53o9zgmdm9ovtr1e/113967-af.jpg?rlkey=k141qsojcazvtl2diuyg252yv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B625" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C625" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D625" s="0" t="inlineStr">
         <is>
-          <t>'116484</t>
+          <t>'113967</t>
         </is>
       </c>
       <c r="E625" s="0" t="inlineStr">
         <is>
-          <t>ISU QUINTON M CARDINAL:116484C-L</t>
+          <t>ISU QUINTON M GOLD:113967C-L</t>
         </is>
       </c>
       <c r="F625" s="0" t="inlineStr">
         <is>
-          <t>'801116484063</t>
+          <t>'801113967064</t>
         </is>
       </c>
       <c r="G625" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H625" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I625" s="0">
         <v>40.99</v>
       </c>
       <c r="J625" s="0">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="626" spans="1:10" customHeight="0">
       <c r="A626" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0mpdppzmwhcqs9svakrhk/116484af.jpg?rlkey=c5hon6pd5hfyyyc87ez31wey1&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/41pon53o9zgmdm9ovtr1e/113967-af.jpg?rlkey=k141qsojcazvtl2diuyg252yv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B626" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C626" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D626" s="0" t="inlineStr">
         <is>
-          <t>'116484</t>
+          <t>'113967</t>
         </is>
       </c>
       <c r="E626" s="0" t="inlineStr">
         <is>
-          <t>ISU QUINTON M CARDINAL:116484D-XL</t>
+          <t>ISU QUINTON M GOLD:113967D-XL</t>
         </is>
       </c>
       <c r="F626" s="0" t="inlineStr">
         <is>
-          <t>'801116484070</t>
+          <t>'801113967071</t>
         </is>
       </c>
       <c r="G626" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H626" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I626" s="0">
         <v>40.99</v>
       </c>
       <c r="J626" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="627" spans="1:10" customHeight="0">
       <c r="A627" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0mpdppzmwhcqs9svakrhk/116484af.jpg?rlkey=c5hon6pd5hfyyyc87ez31wey1&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/41pon53o9zgmdm9ovtr1e/113967-af.jpg?rlkey=k141qsojcazvtl2diuyg252yv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B627" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C627" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D627" s="0" t="inlineStr">
         <is>
-          <t>'116484</t>
+          <t>'113967</t>
         </is>
       </c>
       <c r="E627" s="0" t="inlineStr">
         <is>
-          <t>ISU QUINTON M CARDINAL:116484E-2XL</t>
+          <t>ISU QUINTON M GOLD:113967E-2XL</t>
         </is>
       </c>
       <c r="F627" s="0" t="inlineStr">
         <is>
-          <t>'801116484087</t>
+          <t>'801113967088</t>
         </is>
       </c>
       <c r="G627" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H627" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I627" s="0">
         <v>40.99</v>
       </c>
       <c r="J627" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="628" spans="1:10" customHeight="0">
       <c r="A628" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0mpdppzmwhcqs9svakrhk/116484af.jpg?rlkey=c5hon6pd5hfyyyc87ez31wey1&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/41pon53o9zgmdm9ovtr1e/113967-af.jpg?rlkey=k141qsojcazvtl2diuyg252yv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B628" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C628" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D628" s="0" t="inlineStr">
         <is>
-          <t>'116484</t>
+          <t>'113967</t>
         </is>
       </c>
       <c r="E628" s="0" t="inlineStr">
         <is>
-          <t>ISU QUINTON M CARDINAL:116484F-3XL</t>
+          <t>ISU QUINTON M GOLD:113967F-3XL</t>
         </is>
       </c>
       <c r="F628" s="0" t="inlineStr">
         <is>
-          <t>'801116484094</t>
+          <t>'801113967095</t>
         </is>
       </c>
       <c r="G628" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H628" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I628" s="0">
         <v>40.99</v>
       </c>
       <c r="J628" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="629" spans="1:10" customHeight="0">
       <c r="A629" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0mpdppzmwhcqs9svakrhk/116484af.jpg?rlkey=c5hon6pd5hfyyyc87ez31wey1&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/41pon53o9zgmdm9ovtr1e/113967-af.jpg?rlkey=k141qsojcazvtl2diuyg252yv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B629" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C629" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D629" s="0" t="inlineStr">
         <is>
-          <t>'116484</t>
+          <t>'113967</t>
         </is>
       </c>
       <c r="E629" s="0" t="inlineStr">
         <is>
-          <t>ISU QUINTON M CARDINAL 12 PACK:116484Z-12PK</t>
+          <t>ISU QUINTON M GOLD 12 PACK:113967Z-12PK</t>
         </is>
       </c>
       <c r="F629" s="0" t="inlineStr">
         <is>
-          <t>'801116484995</t>
+          <t>'801113967996</t>
         </is>
       </c>
       <c r="G629" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H629" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I629" s="0">
         <v>473.76</v>
       </c>
       <c r="J629" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="630" spans="1:10" customHeight="0">
       <c r="A630" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b96fuw7vy3yg8e623tpu0/ia.jpg?rlkey=id4fd3yb6kjlfgbxdudagj1z7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0mpdppzmwhcqs9svakrhk/116484af.jpg?rlkey=c5hon6pd5hfyyyc87ez31wey1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B630" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C630" s="0" t="inlineStr">
         <is>
-          <t>Marta Womens Golf Polo</t>
+          <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D630" s="0" t="inlineStr">
         <is>
-          <t>'113905</t>
+          <t>'116484</t>
         </is>
       </c>
       <c r="E630" s="0" t="inlineStr">
         <is>
-          <t>IOWA MARTA W BLACK:113905A-S</t>
+          <t>ISU QUINTON M CARDINAL:116484A-S</t>
         </is>
       </c>
       <c r="F630" s="0" t="inlineStr">
         <is>
-          <t>'800113905045</t>
+          <t>'801116484049</t>
         </is>
       </c>
       <c r="G630" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H630" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I630" s="0">
-        <v>40.98</v>
+        <v>40.99</v>
       </c>
       <c r="J630" s="0">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="631" spans="1:10" customHeight="0">
       <c r="A631" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b96fuw7vy3yg8e623tpu0/ia.jpg?rlkey=id4fd3yb6kjlfgbxdudagj1z7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0mpdppzmwhcqs9svakrhk/116484af.jpg?rlkey=c5hon6pd5hfyyyc87ez31wey1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B631" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C631" s="0" t="inlineStr">
         <is>
-          <t>Marta Womens Golf Polo</t>
+          <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D631" s="0" t="inlineStr">
         <is>
-          <t>'113905</t>
+          <t>'116484</t>
         </is>
       </c>
       <c r="E631" s="0" t="inlineStr">
         <is>
-          <t>IOWA MARTA W BLACK:113905B-M</t>
+          <t>ISU QUINTON M CARDINAL:116484B-M</t>
         </is>
       </c>
       <c r="F631" s="0" t="inlineStr">
         <is>
-          <t>'800113905052</t>
+          <t>'801116484056</t>
         </is>
       </c>
       <c r="G631" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H631" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I631" s="0">
-        <v>40.98</v>
+        <v>40.99</v>
       </c>
       <c r="J631" s="0">
-        <v>18</v>
+        <v>11</v>
       </c>
     </row>
     <row r="632" spans="1:10" customHeight="0">
       <c r="A632" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b96fuw7vy3yg8e623tpu0/ia.jpg?rlkey=id4fd3yb6kjlfgbxdudagj1z7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0mpdppzmwhcqs9svakrhk/116484af.jpg?rlkey=c5hon6pd5hfyyyc87ez31wey1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B632" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C632" s="0" t="inlineStr">
         <is>
-          <t>Marta Womens Golf Polo</t>
+          <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D632" s="0" t="inlineStr">
         <is>
-          <t>'113905</t>
+          <t>'116484</t>
         </is>
       </c>
       <c r="E632" s="0" t="inlineStr">
         <is>
-          <t>IOWA MARTA W BLACK:113905C-L</t>
+          <t>ISU QUINTON M CARDINAL:116484C-L</t>
         </is>
       </c>
       <c r="F632" s="0" t="inlineStr">
         <is>
-          <t>'800113905069</t>
+          <t>'801116484063</t>
         </is>
       </c>
       <c r="G632" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H632" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I632" s="0">
-        <v>40.98</v>
+        <v>40.99</v>
       </c>
       <c r="J632" s="0">
-        <v>10</v>
+        <v>2</v>
       </c>
     </row>
     <row r="633" spans="1:10" customHeight="0">
       <c r="A633" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b96fuw7vy3yg8e623tpu0/ia.jpg?rlkey=id4fd3yb6kjlfgbxdudagj1z7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0mpdppzmwhcqs9svakrhk/116484af.jpg?rlkey=c5hon6pd5hfyyyc87ez31wey1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B633" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C633" s="0" t="inlineStr">
         <is>
-          <t>Marta Womens Golf Polo</t>
+          <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D633" s="0" t="inlineStr">
         <is>
-          <t>'113905</t>
+          <t>'116484</t>
         </is>
       </c>
       <c r="E633" s="0" t="inlineStr">
         <is>
-          <t>IOWA MARTA W BLACK:113905D-XL</t>
+          <t>ISU QUINTON M CARDINAL:116484D-XL</t>
         </is>
       </c>
       <c r="F633" s="0" t="inlineStr">
         <is>
-          <t>'800113905076</t>
+          <t>'801116484070</t>
         </is>
       </c>
       <c r="G633" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H633" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I633" s="0">
-        <v>40.98</v>
+        <v>40.99</v>
       </c>
       <c r="J633" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="634" spans="1:10" customHeight="0">
       <c r="A634" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b96fuw7vy3yg8e623tpu0/ia.jpg?rlkey=id4fd3yb6kjlfgbxdudagj1z7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0mpdppzmwhcqs9svakrhk/116484af.jpg?rlkey=c5hon6pd5hfyyyc87ez31wey1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B634" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C634" s="0" t="inlineStr">
         <is>
-          <t>Marta Womens Golf Polo</t>
+          <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D634" s="0" t="inlineStr">
         <is>
-          <t>'113905</t>
+          <t>'116484</t>
         </is>
       </c>
       <c r="E634" s="0" t="inlineStr">
         <is>
-          <t>IOWA MARTA W BLACK:113905E-2XL</t>
+          <t>ISU QUINTON M CARDINAL:116484E-2XL</t>
         </is>
       </c>
       <c r="F634" s="0" t="inlineStr">
         <is>
-          <t>'800113905083</t>
+          <t>'801116484087</t>
         </is>
       </c>
       <c r="G634" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H634" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I634" s="0">
-        <v>42.98</v>
+        <v>40.99</v>
       </c>
       <c r="J634" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="635" spans="1:10" customHeight="0">
       <c r="A635" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b96fuw7vy3yg8e623tpu0/ia.jpg?rlkey=id4fd3yb6kjlfgbxdudagj1z7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0mpdppzmwhcqs9svakrhk/116484af.jpg?rlkey=c5hon6pd5hfyyyc87ez31wey1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B635" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C635" s="0" t="inlineStr">
         <is>
-          <t>Marta Womens Golf Polo</t>
+          <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D635" s="0" t="inlineStr">
         <is>
-          <t>'113905</t>
+          <t>'116484</t>
         </is>
       </c>
       <c r="E635" s="0" t="inlineStr">
         <is>
-          <t>IOWA MARTA W BLACK:113905F-3XL</t>
+          <t>ISU QUINTON M CARDINAL:116484F-3XL</t>
         </is>
       </c>
       <c r="F635" s="0" t="inlineStr">
         <is>
-          <t>'800113905090</t>
+          <t>'801116484094</t>
         </is>
       </c>
       <c r="G635" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H635" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I635" s="0">
-        <v>42.98</v>
+        <v>40.99</v>
       </c>
       <c r="J635" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="636" spans="1:10" customHeight="0">
       <c r="A636" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b96fuw7vy3yg8e623tpu0/ia.jpg?rlkey=id4fd3yb6kjlfgbxdudagj1z7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0mpdppzmwhcqs9svakrhk/116484af.jpg?rlkey=c5hon6pd5hfyyyc87ez31wey1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B636" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C636" s="0" t="inlineStr">
         <is>
-          <t>Marta Womens Golf Polo</t>
+          <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D636" s="0" t="inlineStr">
         <is>
-          <t>'113905</t>
+          <t>'116484</t>
         </is>
       </c>
       <c r="E636" s="0" t="inlineStr">
         <is>
-          <t>IOWA MARTA W BLACK 12 PACK:113905Z-12PK</t>
+          <t>ISU QUINTON M CARDINAL 12 PACK:116484Z-12PK</t>
         </is>
       </c>
       <c r="F636" s="0" t="inlineStr">
         <is>
-          <t>'800113905991</t>
+          <t>'801116484995</t>
         </is>
       </c>
       <c r="G636" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H636" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I636" s="0">
         <v>473.76</v>
       </c>
       <c r="J636" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="637" spans="1:10" customHeight="0">
       <c r="A637" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ojyvs7lqqsnklw49adzqw/uni.jpg?rlkey=ngbcsdo6cze1bts81hcvnulks&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b96fuw7vy3yg8e623tpu0/ia.jpg?rlkey=id4fd3yb6kjlfgbxdudagj1z7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B637" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C637" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D637" s="0" t="inlineStr">
         <is>
-          <t>'113944</t>
+          <t>'113905</t>
         </is>
       </c>
       <c r="E637" s="0" t="inlineStr">
         <is>
-          <t>UNI MARTA WOMENS PURPLE:113944A-S</t>
+          <t>IOWA MARTA W BLACK:113905A-S</t>
         </is>
       </c>
       <c r="F637" s="0" t="inlineStr">
         <is>
-          <t>'802113944048</t>
+          <t>'800113905045</t>
         </is>
       </c>
       <c r="G637" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H637" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I637" s="0">
         <v>40.98</v>
       </c>
       <c r="J637" s="0">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="638" spans="1:10" customHeight="0">
       <c r="A638" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ojyvs7lqqsnklw49adzqw/uni.jpg?rlkey=ngbcsdo6cze1bts81hcvnulks&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b96fuw7vy3yg8e623tpu0/ia.jpg?rlkey=id4fd3yb6kjlfgbxdudagj1z7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B638" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C638" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D638" s="0" t="inlineStr">
         <is>
-          <t>'113944</t>
+          <t>'113905</t>
         </is>
       </c>
       <c r="E638" s="0" t="inlineStr">
         <is>
-          <t>UNI MARTA WOMENS PURPLE:113944B-M</t>
+          <t>IOWA MARTA W BLACK:113905B-M</t>
         </is>
       </c>
       <c r="F638" s="0" t="inlineStr">
         <is>
-          <t>'802113944055</t>
+          <t>'800113905052</t>
         </is>
       </c>
       <c r="G638" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H638" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I638" s="0">
         <v>40.98</v>
       </c>
       <c r="J638" s="0">
-        <v>7</v>
+        <v>18</v>
       </c>
     </row>
     <row r="639" spans="1:10" customHeight="0">
       <c r="A639" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ojyvs7lqqsnklw49adzqw/uni.jpg?rlkey=ngbcsdo6cze1bts81hcvnulks&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b96fuw7vy3yg8e623tpu0/ia.jpg?rlkey=id4fd3yb6kjlfgbxdudagj1z7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B639" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C639" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D639" s="0" t="inlineStr">
         <is>
-          <t>'113944</t>
+          <t>'113905</t>
         </is>
       </c>
       <c r="E639" s="0" t="inlineStr">
         <is>
-          <t>UNI MARTA WOMENS PURPLE:113944C-L</t>
+          <t>IOWA MARTA W BLACK:113905C-L</t>
         </is>
       </c>
       <c r="F639" s="0" t="inlineStr">
         <is>
-          <t>'802113944062</t>
+          <t>'800113905069</t>
         </is>
       </c>
       <c r="G639" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H639" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I639" s="0">
         <v>40.98</v>
       </c>
       <c r="J639" s="0">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="640" spans="1:10" customHeight="0">
       <c r="A640" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ojyvs7lqqsnklw49adzqw/uni.jpg?rlkey=ngbcsdo6cze1bts81hcvnulks&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b96fuw7vy3yg8e623tpu0/ia.jpg?rlkey=id4fd3yb6kjlfgbxdudagj1z7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B640" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C640" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D640" s="0" t="inlineStr">
         <is>
-          <t>'113944</t>
+          <t>'113905</t>
         </is>
       </c>
       <c r="E640" s="0" t="inlineStr">
         <is>
-          <t>UNI MARTA WOMENS PURPLE:113944D-XL</t>
+          <t>IOWA MARTA W BLACK:113905D-XL</t>
         </is>
       </c>
       <c r="F640" s="0" t="inlineStr">
         <is>
-          <t>'802113944079</t>
+          <t>'800113905076</t>
         </is>
       </c>
       <c r="G640" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H640" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I640" s="0">
         <v>40.98</v>
       </c>
       <c r="J640" s="0">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="641" spans="1:10" customHeight="0">
       <c r="A641" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ojyvs7lqqsnklw49adzqw/uni.jpg?rlkey=ngbcsdo6cze1bts81hcvnulks&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b96fuw7vy3yg8e623tpu0/ia.jpg?rlkey=id4fd3yb6kjlfgbxdudagj1z7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B641" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C641" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D641" s="0" t="inlineStr">
         <is>
-          <t>'113944</t>
+          <t>'113905</t>
         </is>
       </c>
       <c r="E641" s="0" t="inlineStr">
         <is>
-          <t>UNI MARTA WOMENS PURPLE:113944E-2XL</t>
+          <t>IOWA MARTA W BLACK:113905E-2XL</t>
         </is>
       </c>
       <c r="F641" s="0" t="inlineStr">
         <is>
-          <t>'802113944086</t>
+          <t>'800113905083</t>
         </is>
       </c>
       <c r="G641" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H641" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I641" s="0">
         <v>42.98</v>
       </c>
       <c r="J641" s="0">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="642" spans="1:10" customHeight="0">
       <c r="A642" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ojyvs7lqqsnklw49adzqw/uni.jpg?rlkey=ngbcsdo6cze1bts81hcvnulks&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b96fuw7vy3yg8e623tpu0/ia.jpg?rlkey=id4fd3yb6kjlfgbxdudagj1z7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B642" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C642" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D642" s="0" t="inlineStr">
         <is>
-          <t>'113944</t>
+          <t>'113905</t>
         </is>
       </c>
       <c r="E642" s="0" t="inlineStr">
         <is>
-          <t>UNI MARTA WOMENS PURPLE:113944F-3XL</t>
+          <t>IOWA MARTA W BLACK:113905F-3XL</t>
         </is>
       </c>
       <c r="F642" s="0" t="inlineStr">
         <is>
-          <t>'802113944093</t>
+          <t>'800113905090</t>
         </is>
       </c>
       <c r="G642" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H642" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I642" s="0">
         <v>42.98</v>
       </c>
       <c r="J642" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="643" spans="1:10" customHeight="0">
       <c r="A643" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ojyvs7lqqsnklw49adzqw/uni.jpg?rlkey=ngbcsdo6cze1bts81hcvnulks&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b96fuw7vy3yg8e623tpu0/ia.jpg?rlkey=id4fd3yb6kjlfgbxdudagj1z7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B643" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C643" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D643" s="0" t="inlineStr">
         <is>
-          <t>'113944</t>
+          <t>'113905</t>
         </is>
       </c>
       <c r="E643" s="0" t="inlineStr">
         <is>
-          <t>UNI MARTA WOMENS PURPLE 12 PACK:113944Z-12PK</t>
+          <t>IOWA MARTA W BLACK 12 PACK:113905Z-12PK</t>
         </is>
       </c>
       <c r="F643" s="0" t="inlineStr">
         <is>
-          <t>'802113944994</t>
+          <t>'800113905991</t>
         </is>
       </c>
       <c r="G643" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H643" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I643" s="0">
         <v>473.76</v>
       </c>
       <c r="J643" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="644" spans="1:10" customHeight="0">
       <c r="A644" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ojyvs7lqqsnklw49adzqw/uni.jpg?rlkey=ngbcsdo6cze1bts81hcvnulks&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B644" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C644" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D644" s="0" t="inlineStr">
         <is>
-          <t>'113966</t>
+          <t>'113944</t>
         </is>
       </c>
       <c r="E644" s="0" t="inlineStr">
         <is>
-          <t>INDIANA MARTA W CRIMSON:113966A-S</t>
+          <t>UNI MARTA WOMENS PURPLE:113944A-S</t>
         </is>
       </c>
       <c r="F644" s="0" t="inlineStr">
         <is>
-          <t>'806113966048</t>
+          <t>'802113944048</t>
         </is>
       </c>
       <c r="G644" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H644" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I644" s="0">
         <v>40.98</v>
       </c>
       <c r="J644" s="0">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="645" spans="1:10" customHeight="0">
       <c r="A645" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ojyvs7lqqsnklw49adzqw/uni.jpg?rlkey=ngbcsdo6cze1bts81hcvnulks&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B645" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C645" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D645" s="0" t="inlineStr">
         <is>
-          <t>'113966</t>
+          <t>'113944</t>
         </is>
       </c>
       <c r="E645" s="0" t="inlineStr">
         <is>
-          <t>INDIANA MARTA W CRIMSON:113966B-M</t>
+          <t>UNI MARTA WOMENS PURPLE:113944B-M</t>
         </is>
       </c>
       <c r="F645" s="0" t="inlineStr">
         <is>
-          <t>'806113966055</t>
+          <t>'802113944055</t>
         </is>
       </c>
       <c r="G645" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H645" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I645" s="0">
         <v>40.98</v>
       </c>
       <c r="J645" s="0">
-        <v>16</v>
+        <v>7</v>
       </c>
     </row>
     <row r="646" spans="1:10" customHeight="0">
       <c r="A646" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ojyvs7lqqsnklw49adzqw/uni.jpg?rlkey=ngbcsdo6cze1bts81hcvnulks&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B646" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C646" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D646" s="0" t="inlineStr">
         <is>
-          <t>'113966</t>
+          <t>'113944</t>
         </is>
       </c>
       <c r="E646" s="0" t="inlineStr">
         <is>
-          <t>INDIANA MARTA W CRIMSON:113966C-L</t>
+          <t>UNI MARTA WOMENS PURPLE:113944C-L</t>
         </is>
       </c>
       <c r="F646" s="0" t="inlineStr">
         <is>
-          <t>'806113966062</t>
+          <t>'802113944062</t>
         </is>
       </c>
       <c r="G646" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H646" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I646" s="0">
         <v>40.98</v>
       </c>
       <c r="J646" s="0">
-        <v>15</v>
+        <v>8</v>
       </c>
     </row>
     <row r="647" spans="1:10" customHeight="0">
       <c r="A647" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ojyvs7lqqsnklw49adzqw/uni.jpg?rlkey=ngbcsdo6cze1bts81hcvnulks&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B647" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C647" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D647" s="0" t="inlineStr">
         <is>
-          <t>'113966</t>
+          <t>'113944</t>
         </is>
       </c>
       <c r="E647" s="0" t="inlineStr">
         <is>
-          <t>INDIANA MARTA W CRIMSON:113966D-XL</t>
+          <t>UNI MARTA WOMENS PURPLE:113944D-XL</t>
         </is>
       </c>
       <c r="F647" s="0" t="inlineStr">
         <is>
-          <t>'806113966079</t>
+          <t>'802113944079</t>
         </is>
       </c>
       <c r="G647" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H647" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I647" s="0">
         <v>40.98</v>
       </c>
       <c r="J647" s="0">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="648" spans="1:10" customHeight="0">
       <c r="A648" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ojyvs7lqqsnklw49adzqw/uni.jpg?rlkey=ngbcsdo6cze1bts81hcvnulks&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B648" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C648" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D648" s="0" t="inlineStr">
         <is>
-          <t>'113966</t>
+          <t>'113944</t>
         </is>
       </c>
       <c r="E648" s="0" t="inlineStr">
         <is>
-          <t>INDIANA MARTA W CRIMSON:113966E-2XL</t>
+          <t>UNI MARTA WOMENS PURPLE:113944E-2XL</t>
         </is>
       </c>
       <c r="F648" s="0" t="inlineStr">
         <is>
-          <t>'806113966086</t>
+          <t>'802113944086</t>
         </is>
       </c>
       <c r="G648" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H648" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I648" s="0">
         <v>42.98</v>
       </c>
       <c r="J648" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="649" spans="1:10" customHeight="0">
       <c r="A649" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ojyvs7lqqsnklw49adzqw/uni.jpg?rlkey=ngbcsdo6cze1bts81hcvnulks&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B649" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C649" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D649" s="0" t="inlineStr">
         <is>
-          <t>'113966</t>
+          <t>'113944</t>
         </is>
       </c>
       <c r="E649" s="0" t="inlineStr">
         <is>
-          <t>INDIANA MARTA W CRIMSON:113966F-3XL</t>
+          <t>UNI MARTA WOMENS PURPLE:113944F-3XL</t>
         </is>
       </c>
       <c r="F649" s="0" t="inlineStr">
         <is>
-          <t>'806113966093</t>
+          <t>'802113944093</t>
         </is>
       </c>
       <c r="G649" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H649" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I649" s="0">
         <v>42.98</v>
       </c>
       <c r="J649" s="0">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="650" spans="1:10" customHeight="0">
       <c r="A650" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ojyvs7lqqsnklw49adzqw/uni.jpg?rlkey=ngbcsdo6cze1bts81hcvnulks&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B650" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C650" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D650" s="0" t="inlineStr">
         <is>
-          <t>'113966</t>
+          <t>'113944</t>
         </is>
       </c>
       <c r="E650" s="0" t="inlineStr">
         <is>
-          <t>INDIANA MARTA W CRIMSON 12 PACK:113966Z-12PK</t>
+          <t>UNI MARTA WOMENS PURPLE 12 PACK:113944Z-12PK</t>
         </is>
       </c>
       <c r="F650" s="0" t="inlineStr">
         <is>
-          <t>'806113966994</t>
+          <t>'802113944994</t>
         </is>
       </c>
       <c r="G650" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H650" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I650" s="0">
         <v>473.76</v>
       </c>
       <c r="J650" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="651" spans="1:10" customHeight="0">
       <c r="A651" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8vh57iw31ahjhkwuq2tjw/purdue.jpg?rlkey=gys2lmp58ujudvnqj154nlijg&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B651" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C651" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D651" s="0" t="inlineStr">
         <is>
-          <t>'113965</t>
+          <t>'113966</t>
         </is>
       </c>
       <c r="E651" s="0" t="inlineStr">
         <is>
-          <t>PURDUE MARTA W BLACK:113965A-S</t>
+          <t>INDIANA MARTA W CRIMSON:113966A-S</t>
         </is>
       </c>
       <c r="F651" s="0" t="inlineStr">
         <is>
-          <t>'804113965047</t>
+          <t>'806113966048</t>
         </is>
       </c>
       <c r="G651" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H651" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I651" s="0">
         <v>40.98</v>
       </c>
       <c r="J651" s="0">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="652" spans="1:10" customHeight="0">
       <c r="A652" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8vh57iw31ahjhkwuq2tjw/purdue.jpg?rlkey=gys2lmp58ujudvnqj154nlijg&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B652" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C652" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D652" s="0" t="inlineStr">
         <is>
-          <t>'113965</t>
+          <t>'113966</t>
         </is>
       </c>
       <c r="E652" s="0" t="inlineStr">
         <is>
-          <t>PURDUE MARTA W BLACK:113965B-M</t>
+          <t>INDIANA MARTA W CRIMSON:113966B-M</t>
         </is>
       </c>
       <c r="F652" s="0" t="inlineStr">
         <is>
-          <t>'804113965054</t>
+          <t>'806113966055</t>
         </is>
       </c>
       <c r="G652" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H652" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I652" s="0">
         <v>40.98</v>
       </c>
       <c r="J652" s="0">
-        <v>8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="653" spans="1:10" customHeight="0">
       <c r="A653" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8vh57iw31ahjhkwuq2tjw/purdue.jpg?rlkey=gys2lmp58ujudvnqj154nlijg&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B653" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C653" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D653" s="0" t="inlineStr">
         <is>
-          <t>'113965</t>
+          <t>'113966</t>
         </is>
       </c>
       <c r="E653" s="0" t="inlineStr">
         <is>
-          <t>PURDUE MARTA W BLACK:113965C-L</t>
+          <t>INDIANA MARTA W CRIMSON:113966C-L</t>
         </is>
       </c>
       <c r="F653" s="0" t="inlineStr">
         <is>
-          <t>'804113965061</t>
+          <t>'806113966062</t>
         </is>
       </c>
       <c r="G653" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H653" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I653" s="0">
         <v>40.98</v>
       </c>
       <c r="J653" s="0">
-        <v>5</v>
+        <v>11</v>
       </c>
     </row>
     <row r="654" spans="1:10" customHeight="0">
       <c r="A654" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8vh57iw31ahjhkwuq2tjw/purdue.jpg?rlkey=gys2lmp58ujudvnqj154nlijg&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B654" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C654" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D654" s="0" t="inlineStr">
         <is>
-          <t>'113965</t>
+          <t>'113966</t>
         </is>
       </c>
       <c r="E654" s="0" t="inlineStr">
         <is>
-          <t>PURDUE MARTA W BLACK:113965D-XL</t>
+          <t>INDIANA MARTA W CRIMSON:113966D-XL</t>
         </is>
       </c>
       <c r="F654" s="0" t="inlineStr">
         <is>
-          <t>'804113965078</t>
+          <t>'806113966079</t>
         </is>
       </c>
       <c r="G654" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H654" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I654" s="0">
         <v>40.98</v>
       </c>
       <c r="J654" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="655" spans="1:10" customHeight="0">
       <c r="A655" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8vh57iw31ahjhkwuq2tjw/purdue.jpg?rlkey=gys2lmp58ujudvnqj154nlijg&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B655" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C655" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D655" s="0" t="inlineStr">
         <is>
-          <t>'113965</t>
+          <t>'113966</t>
         </is>
       </c>
       <c r="E655" s="0" t="inlineStr">
         <is>
-          <t>PURDUE MARTA W BLACK:113965E-2XL</t>
+          <t>INDIANA MARTA W CRIMSON:113966E-2XL</t>
         </is>
       </c>
       <c r="F655" s="0" t="inlineStr">
         <is>
-          <t>'804113965085</t>
+          <t>'806113966086</t>
         </is>
       </c>
       <c r="G655" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H655" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I655" s="0">
         <v>42.98</v>
       </c>
       <c r="J655" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="656" spans="1:10" customHeight="0">
       <c r="A656" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8vh57iw31ahjhkwuq2tjw/purdue.jpg?rlkey=gys2lmp58ujudvnqj154nlijg&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B656" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C656" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D656" s="0" t="inlineStr">
         <is>
-          <t>'113965</t>
+          <t>'113966</t>
         </is>
       </c>
       <c r="E656" s="0" t="inlineStr">
         <is>
-          <t>PURDUE MARTA W BLACK:113965F-3XL</t>
+          <t>INDIANA MARTA W CRIMSON:113966F-3XL</t>
         </is>
       </c>
       <c r="F656" s="0" t="inlineStr">
         <is>
-          <t>'804113965092</t>
+          <t>'806113966093</t>
         </is>
       </c>
       <c r="G656" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H656" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I656" s="0">
         <v>42.98</v>
       </c>
       <c r="J656" s="0">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="657" spans="1:10" customHeight="0">
       <c r="A657" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8vh57iw31ahjhkwuq2tjw/purdue.jpg?rlkey=gys2lmp58ujudvnqj154nlijg&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B657" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C657" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D657" s="0" t="inlineStr">
         <is>
-          <t>'113965</t>
+          <t>'113966</t>
         </is>
       </c>
       <c r="E657" s="0" t="inlineStr">
         <is>
-          <t>PURDUE MARTA W BLACK 12 PACK:113965Z-12PK</t>
+          <t>INDIANA MARTA W CRIMSON 12 PACK:113966Z-12PK</t>
         </is>
       </c>
       <c r="F657" s="0" t="inlineStr">
         <is>
-          <t>'804113965993</t>
+          <t>'806113966994</t>
         </is>
       </c>
       <c r="G657" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H657" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I657" s="0">
         <v>473.76</v>
       </c>
       <c r="J657" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="658" spans="1:10" customHeight="0">
       <c r="A658" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rxcn2fx4d9savx6ymcq1t/ku.jpg?rlkey=vgatw0qygtdttbnko6x6jlj5k&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8vh57iw31ahjhkwuq2tjw/purdue.jpg?rlkey=gys2lmp58ujudvnqj154nlijg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B658" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C658" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D658" s="0" t="inlineStr">
         <is>
-          <t>'113964</t>
+          <t>'113965</t>
         </is>
       </c>
       <c r="E658" s="0" t="inlineStr">
         <is>
-          <t>KSU MARTA W PURPLE:113964A-S</t>
+          <t>PURDUE MARTA W BLACK:113965A-S</t>
         </is>
       </c>
       <c r="F658" s="0" t="inlineStr">
         <is>
-          <t>'805113964047</t>
+          <t>'804113965047</t>
         </is>
       </c>
       <c r="G658" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H658" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I658" s="0">
         <v>40.98</v>
       </c>
       <c r="J658" s="0">
-        <v>12</v>
+        <v>3</v>
       </c>
     </row>
     <row r="659" spans="1:10" customHeight="0">
       <c r="A659" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rxcn2fx4d9savx6ymcq1t/ku.jpg?rlkey=vgatw0qygtdttbnko6x6jlj5k&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8vh57iw31ahjhkwuq2tjw/purdue.jpg?rlkey=gys2lmp58ujudvnqj154nlijg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B659" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C659" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D659" s="0" t="inlineStr">
         <is>
-          <t>'113964</t>
+          <t>'113965</t>
         </is>
       </c>
       <c r="E659" s="0" t="inlineStr">
         <is>
-          <t>KSU MARTA W PURPLE:113964B-M</t>
+          <t>PURDUE MARTA W BLACK:113965B-M</t>
         </is>
       </c>
       <c r="F659" s="0" t="inlineStr">
         <is>
-          <t>'805113964054</t>
+          <t>'804113965054</t>
         </is>
       </c>
       <c r="G659" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H659" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I659" s="0">
         <v>40.98</v>
       </c>
       <c r="J659" s="0">
-        <v>24</v>
+        <v>8</v>
       </c>
     </row>
     <row r="660" spans="1:10" customHeight="0">
       <c r="A660" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rxcn2fx4d9savx6ymcq1t/ku.jpg?rlkey=vgatw0qygtdttbnko6x6jlj5k&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8vh57iw31ahjhkwuq2tjw/purdue.jpg?rlkey=gys2lmp58ujudvnqj154nlijg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B660" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C660" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D660" s="0" t="inlineStr">
         <is>
-          <t>'113964</t>
+          <t>'113965</t>
         </is>
       </c>
       <c r="E660" s="0" t="inlineStr">
         <is>
-          <t>KSU MARTA W PURPLE:113964C-L</t>
+          <t>PURDUE MARTA W BLACK:113965C-L</t>
         </is>
       </c>
       <c r="F660" s="0" t="inlineStr">
         <is>
-          <t>'805113964061</t>
+          <t>'804113965061</t>
         </is>
       </c>
       <c r="G660" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H660" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I660" s="0">
         <v>40.98</v>
       </c>
       <c r="J660" s="0">
-        <v>24</v>
+        <v>5</v>
       </c>
     </row>
     <row r="661" spans="1:10" customHeight="0">
       <c r="A661" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rxcn2fx4d9savx6ymcq1t/ku.jpg?rlkey=vgatw0qygtdttbnko6x6jlj5k&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8vh57iw31ahjhkwuq2tjw/purdue.jpg?rlkey=gys2lmp58ujudvnqj154nlijg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B661" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C661" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D661" s="0" t="inlineStr">
         <is>
-          <t>'113964</t>
+          <t>'113965</t>
         </is>
       </c>
       <c r="E661" s="0" t="inlineStr">
         <is>
-          <t>KSU MARTA W PURPLE:113964D-XL</t>
+          <t>PURDUE MARTA W BLACK:113965D-XL</t>
         </is>
       </c>
       <c r="F661" s="0" t="inlineStr">
         <is>
-          <t>'805113964078</t>
+          <t>'804113965078</t>
         </is>
       </c>
       <c r="G661" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H661" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I661" s="0">
         <v>40.98</v>
       </c>
       <c r="J661" s="0">
-        <v>12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="662" spans="1:10" customHeight="0">
       <c r="A662" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rxcn2fx4d9savx6ymcq1t/ku.jpg?rlkey=vgatw0qygtdttbnko6x6jlj5k&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8vh57iw31ahjhkwuq2tjw/purdue.jpg?rlkey=gys2lmp58ujudvnqj154nlijg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B662" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C662" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D662" s="0" t="inlineStr">
         <is>
-          <t>'113964</t>
+          <t>'113965</t>
         </is>
       </c>
       <c r="E662" s="0" t="inlineStr">
         <is>
-          <t>KSU MARTA W PURPLE:113964E-2XL</t>
+          <t>PURDUE MARTA W BLACK:113965E-2XL</t>
         </is>
       </c>
       <c r="F662" s="0" t="inlineStr">
         <is>
-          <t>'805113964085</t>
+          <t>'804113965085</t>
         </is>
       </c>
       <c r="G662" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H662" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I662" s="0">
         <v>42.98</v>
       </c>
       <c r="J662" s="0">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="663" spans="1:10" customHeight="0">
       <c r="A663" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rxcn2fx4d9savx6ymcq1t/ku.jpg?rlkey=vgatw0qygtdttbnko6x6jlj5k&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8vh57iw31ahjhkwuq2tjw/purdue.jpg?rlkey=gys2lmp58ujudvnqj154nlijg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B663" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C663" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D663" s="0" t="inlineStr">
         <is>
-          <t>'113964</t>
+          <t>'113965</t>
         </is>
       </c>
       <c r="E663" s="0" t="inlineStr">
         <is>
-          <t>KSU MARTA W PURPLE:113964F-3XL</t>
+          <t>PURDUE MARTA W BLACK:113965F-3XL</t>
         </is>
       </c>
       <c r="F663" s="0" t="inlineStr">
         <is>
-          <t>'805113964092</t>
+          <t>'804113965092</t>
         </is>
       </c>
       <c r="G663" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H663" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I663" s="0">
         <v>42.98</v>
       </c>
       <c r="J663" s="0">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="664" spans="1:10" customHeight="0">
       <c r="A664" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rxcn2fx4d9savx6ymcq1t/ku.jpg?rlkey=vgatw0qygtdttbnko6x6jlj5k&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8vh57iw31ahjhkwuq2tjw/purdue.jpg?rlkey=gys2lmp58ujudvnqj154nlijg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B664" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C664" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D664" s="0" t="inlineStr">
         <is>
-          <t>'113964</t>
+          <t>'113965</t>
         </is>
       </c>
       <c r="E664" s="0" t="inlineStr">
         <is>
-          <t>KSU MARTA W PURPLE 12 PACK:113964Z-12PK</t>
+          <t>PURDUE MARTA W BLACK 12 PACK:113965Z-12PK</t>
         </is>
       </c>
       <c r="F664" s="0" t="inlineStr">
         <is>
-          <t>'805113964993</t>
+          <t>'804113965993</t>
         </is>
       </c>
       <c r="G664" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H664" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I664" s="0">
         <v>473.76</v>
       </c>
       <c r="J664" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="665" spans="1:10" customHeight="0">
       <c r="A665" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sba6vfzfxocez7niqg5ub/mu.jpg?rlkey=an4i8sjfhx174kz22dukhczl2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rxcn2fx4d9savx6ymcq1t/ku.jpg?rlkey=vgatw0qygtdttbnko6x6jlj5k&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B665" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C665" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D665" s="0" t="inlineStr">
         <is>
-          <t>'113963</t>
+          <t>'113964</t>
         </is>
       </c>
       <c r="E665" s="0" t="inlineStr">
         <is>
-          <t>MU MARTA W BLACK:113963A-S</t>
+          <t>KSU MARTA W PURPLE:113964A-S</t>
         </is>
       </c>
       <c r="F665" s="0" t="inlineStr">
         <is>
-          <t>'803113963046</t>
+          <t>'805113964047</t>
         </is>
       </c>
       <c r="G665" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H665" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I665" s="0">
         <v>40.98</v>
       </c>
       <c r="J665" s="0">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="666" spans="1:10" customHeight="0">
       <c r="A666" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sba6vfzfxocez7niqg5ub/mu.jpg?rlkey=an4i8sjfhx174kz22dukhczl2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rxcn2fx4d9savx6ymcq1t/ku.jpg?rlkey=vgatw0qygtdttbnko6x6jlj5k&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B666" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C666" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D666" s="0" t="inlineStr">
         <is>
-          <t>'113963</t>
+          <t>'113964</t>
         </is>
       </c>
       <c r="E666" s="0" t="inlineStr">
         <is>
-          <t>MU MARTA W BLACK:113963B-M</t>
+          <t>KSU MARTA W PURPLE:113964B-M</t>
         </is>
       </c>
       <c r="F666" s="0" t="inlineStr">
         <is>
-          <t>'803113963053</t>
+          <t>'805113964054</t>
         </is>
       </c>
       <c r="G666" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H666" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I666" s="0">
         <v>40.98</v>
       </c>
       <c r="J666" s="0">
-        <v>15</v>
+        <v>24</v>
       </c>
     </row>
     <row r="667" spans="1:10" customHeight="0">
       <c r="A667" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sba6vfzfxocez7niqg5ub/mu.jpg?rlkey=an4i8sjfhx174kz22dukhczl2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rxcn2fx4d9savx6ymcq1t/ku.jpg?rlkey=vgatw0qygtdttbnko6x6jlj5k&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B667" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C667" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D667" s="0" t="inlineStr">
         <is>
-          <t>'113963</t>
+          <t>'113964</t>
         </is>
       </c>
       <c r="E667" s="0" t="inlineStr">
         <is>
-          <t>MU MARTA W BLACK:113963C-L</t>
+          <t>KSU MARTA W PURPLE:113964C-L</t>
         </is>
       </c>
       <c r="F667" s="0" t="inlineStr">
         <is>
-          <t>'803113963060</t>
+          <t>'805113964061</t>
         </is>
       </c>
       <c r="G667" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H667" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I667" s="0">
         <v>40.98</v>
       </c>
       <c r="J667" s="0">
-        <v>8</v>
+        <v>24</v>
       </c>
     </row>
     <row r="668" spans="1:10" customHeight="0">
       <c r="A668" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sba6vfzfxocez7niqg5ub/mu.jpg?rlkey=an4i8sjfhx174kz22dukhczl2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rxcn2fx4d9savx6ymcq1t/ku.jpg?rlkey=vgatw0qygtdttbnko6x6jlj5k&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B668" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C668" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D668" s="0" t="inlineStr">
         <is>
-          <t>'113963</t>
+          <t>'113964</t>
         </is>
       </c>
       <c r="E668" s="0" t="inlineStr">
         <is>
-          <t>MU MARTA W BLACK:113963D-XL</t>
+          <t>KSU MARTA W PURPLE:113964D-XL</t>
         </is>
       </c>
       <c r="F668" s="0" t="inlineStr">
         <is>
-          <t>'803113963077</t>
+          <t>'805113964078</t>
         </is>
       </c>
       <c r="G668" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H668" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I668" s="0">
         <v>40.98</v>
       </c>
       <c r="J668" s="0">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="669" spans="1:10" customHeight="0">
       <c r="A669" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sba6vfzfxocez7niqg5ub/mu.jpg?rlkey=an4i8sjfhx174kz22dukhczl2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rxcn2fx4d9savx6ymcq1t/ku.jpg?rlkey=vgatw0qygtdttbnko6x6jlj5k&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B669" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C669" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D669" s="0" t="inlineStr">
         <is>
-          <t>'113963</t>
+          <t>'113964</t>
         </is>
       </c>
       <c r="E669" s="0" t="inlineStr">
         <is>
-          <t>MU MARTA W BLACK:113963E-2XL</t>
+          <t>KSU MARTA W PURPLE:113964E-2XL</t>
         </is>
       </c>
       <c r="F669" s="0" t="inlineStr">
         <is>
-          <t>'803113963084</t>
+          <t>'805113964085</t>
         </is>
       </c>
       <c r="G669" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H669" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I669" s="0">
         <v>42.98</v>
       </c>
       <c r="J669" s="0">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="670" spans="1:10" customHeight="0">
       <c r="A670" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sba6vfzfxocez7niqg5ub/mu.jpg?rlkey=an4i8sjfhx174kz22dukhczl2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rxcn2fx4d9savx6ymcq1t/ku.jpg?rlkey=vgatw0qygtdttbnko6x6jlj5k&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B670" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C670" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D670" s="0" t="inlineStr">
         <is>
-          <t>'113963</t>
+          <t>'113964</t>
         </is>
       </c>
       <c r="E670" s="0" t="inlineStr">
         <is>
-          <t>MU MARTA W BLACK:113963F-3XL</t>
+          <t>KSU MARTA W PURPLE:113964F-3XL</t>
         </is>
       </c>
       <c r="F670" s="0" t="inlineStr">
         <is>
-          <t>'803113963091</t>
+          <t>'805113964092</t>
         </is>
       </c>
       <c r="G670" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H670" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I670" s="0">
         <v>42.98</v>
       </c>
       <c r="J670" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="671" spans="1:10" customHeight="0">
       <c r="A671" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sba6vfzfxocez7niqg5ub/mu.jpg?rlkey=an4i8sjfhx174kz22dukhczl2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rxcn2fx4d9savx6ymcq1t/ku.jpg?rlkey=vgatw0qygtdttbnko6x6jlj5k&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B671" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C671" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D671" s="0" t="inlineStr">
         <is>
-          <t>'113963</t>
+          <t>'113964</t>
         </is>
       </c>
       <c r="E671" s="0" t="inlineStr">
         <is>
-          <t>MU MARTA W BLACK 12 PACK:113963Z-12PK</t>
+          <t>KSU MARTA W PURPLE 12 PACK:113964Z-12PK</t>
         </is>
       </c>
       <c r="F671" s="0" t="inlineStr">
         <is>
-          <t>'803113963992</t>
+          <t>'805113964993</t>
         </is>
       </c>
       <c r="G671" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H671" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I671" s="0">
         <v>473.76</v>
       </c>
       <c r="J671" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="672" spans="1:10" customHeight="0">
       <c r="A672" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/h3lshsdwb6lzyamzrw6un/ndsu.jpg?rlkey=j6a7w4u5ngg7bok84siwzasp5&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sba6vfzfxocez7niqg5ub/mu.jpg?rlkey=an4i8sjfhx174kz22dukhczl2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B672" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C672" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D672" s="0" t="inlineStr">
         <is>
-          <t>'128716</t>
+          <t>'113963</t>
         </is>
       </c>
       <c r="E672" s="0" t="inlineStr">
         <is>
-          <t>NDSU MARTA W BK:128716A-S</t>
+          <t>MU MARTA W BLACK:113963A-S</t>
         </is>
       </c>
       <c r="F672" s="0" t="inlineStr">
         <is>
-          <t>'813128716049</t>
+          <t>'803113963046</t>
         </is>
       </c>
       <c r="G672" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H672" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I672" s="0">
         <v>40.98</v>
       </c>
       <c r="J672" s="0">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="673" spans="1:10" customHeight="0">
       <c r="A673" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/h3lshsdwb6lzyamzrw6un/ndsu.jpg?rlkey=j6a7w4u5ngg7bok84siwzasp5&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sba6vfzfxocez7niqg5ub/mu.jpg?rlkey=an4i8sjfhx174kz22dukhczl2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B673" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C673" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D673" s="0" t="inlineStr">
         <is>
-          <t>'128716</t>
+          <t>'113963</t>
         </is>
       </c>
       <c r="E673" s="0" t="inlineStr">
         <is>
-          <t>NDSU MARTA W BK:128716B-M</t>
+          <t>MU MARTA W BLACK:113963B-M</t>
         </is>
       </c>
       <c r="F673" s="0" t="inlineStr">
         <is>
-          <t>'813128716056</t>
+          <t>'803113963053</t>
         </is>
       </c>
       <c r="G673" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H673" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I673" s="0">
         <v>40.98</v>
       </c>
       <c r="J673" s="0">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="674" spans="1:10" customHeight="0">
       <c r="A674" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/h3lshsdwb6lzyamzrw6un/ndsu.jpg?rlkey=j6a7w4u5ngg7bok84siwzasp5&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sba6vfzfxocez7niqg5ub/mu.jpg?rlkey=an4i8sjfhx174kz22dukhczl2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B674" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C674" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D674" s="0" t="inlineStr">
         <is>
-          <t>'128716</t>
+          <t>'113963</t>
         </is>
       </c>
       <c r="E674" s="0" t="inlineStr">
         <is>
-          <t>NDSU MARTA W BK:128716C-L</t>
+          <t>MU MARTA W BLACK:113963C-L</t>
         </is>
       </c>
       <c r="F674" s="0" t="inlineStr">
         <is>
-          <t>'813128716063</t>
+          <t>'803113963060</t>
         </is>
       </c>
       <c r="G674" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H674" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I674" s="0">
         <v>40.98</v>
       </c>
       <c r="J674" s="0">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="675" spans="1:10" customHeight="0">
       <c r="A675" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/h3lshsdwb6lzyamzrw6un/ndsu.jpg?rlkey=j6a7w4u5ngg7bok84siwzasp5&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sba6vfzfxocez7niqg5ub/mu.jpg?rlkey=an4i8sjfhx174kz22dukhczl2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B675" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C675" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D675" s="0" t="inlineStr">
         <is>
-          <t>'128716</t>
+          <t>'113963</t>
         </is>
       </c>
       <c r="E675" s="0" t="inlineStr">
         <is>
-          <t>NDSU MARTA W BK:128716D-XL</t>
+          <t>MU MARTA W BLACK:113963D-XL</t>
         </is>
       </c>
       <c r="F675" s="0" t="inlineStr">
         <is>
-          <t>'813128716070</t>
+          <t>'803113963077</t>
         </is>
       </c>
       <c r="G675" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H675" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I675" s="0">
         <v>40.98</v>
       </c>
       <c r="J675" s="0">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="676" spans="1:10" customHeight="0">
       <c r="A676" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/h3lshsdwb6lzyamzrw6un/ndsu.jpg?rlkey=j6a7w4u5ngg7bok84siwzasp5&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sba6vfzfxocez7niqg5ub/mu.jpg?rlkey=an4i8sjfhx174kz22dukhczl2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B676" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C676" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D676" s="0" t="inlineStr">
         <is>
-          <t>'128716</t>
+          <t>'113963</t>
         </is>
       </c>
       <c r="E676" s="0" t="inlineStr">
         <is>
-          <t>NDSU MARTA W BK:128716E-2XL</t>
+          <t>MU MARTA W BLACK:113963E-2XL</t>
         </is>
       </c>
       <c r="F676" s="0" t="inlineStr">
         <is>
-          <t>'813128716087</t>
+          <t>'803113963084</t>
         </is>
       </c>
       <c r="G676" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H676" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I676" s="0">
         <v>42.98</v>
       </c>
       <c r="J676" s="0">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="677" spans="1:10" customHeight="0">
       <c r="A677" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/h3lshsdwb6lzyamzrw6un/ndsu.jpg?rlkey=j6a7w4u5ngg7bok84siwzasp5&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sba6vfzfxocez7niqg5ub/mu.jpg?rlkey=an4i8sjfhx174kz22dukhczl2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B677" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C677" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D677" s="0" t="inlineStr">
         <is>
-          <t>'128716</t>
+          <t>'113963</t>
         </is>
       </c>
       <c r="E677" s="0" t="inlineStr">
         <is>
-          <t>NDSU MARTA W BK:128716F-3XL</t>
+          <t>MU MARTA W BLACK:113963F-3XL</t>
         </is>
       </c>
       <c r="F677" s="0" t="inlineStr">
         <is>
-          <t>'813128716094</t>
+          <t>'803113963091</t>
         </is>
       </c>
       <c r="G677" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H677" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I677" s="0">
         <v>42.98</v>
       </c>
       <c r="J677" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="678" spans="1:10" customHeight="0">
       <c r="A678" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/paoaoozzosh7b7mrpssqc/isu.jpg?rlkey=rqa926bejmzni3uelv0xtmt6u&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sba6vfzfxocez7niqg5ub/mu.jpg?rlkey=an4i8sjfhx174kz22dukhczl2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B678" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C678" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D678" s="0" t="inlineStr">
         <is>
-          <t>'113962</t>
+          <t>'113963</t>
         </is>
       </c>
       <c r="E678" s="0" t="inlineStr">
         <is>
-          <t>ISU MARTA W CARDINAL:113962A-S</t>
+          <t>MU MARTA W BLACK 12 PACK:113963Z-12PK</t>
         </is>
       </c>
       <c r="F678" s="0" t="inlineStr">
         <is>
-          <t>'801113962045</t>
+          <t>'803113963992</t>
         </is>
       </c>
       <c r="G678" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H678" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I678" s="0">
-        <v>40.98</v>
+        <v>473.76</v>
       </c>
       <c r="J678" s="0">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="679" spans="1:10" customHeight="0">
       <c r="A679" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/paoaoozzosh7b7mrpssqc/isu.jpg?rlkey=rqa926bejmzni3uelv0xtmt6u&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/h3lshsdwb6lzyamzrw6un/ndsu.jpg?rlkey=j6a7w4u5ngg7bok84siwzasp5&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B679" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C679" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D679" s="0" t="inlineStr">
         <is>
-          <t>'113962</t>
+          <t>'128716</t>
         </is>
       </c>
       <c r="E679" s="0" t="inlineStr">
         <is>
-          <t>ISU MARTA W CARDINAL:113962B-M</t>
+          <t>NDSU MARTA W BK:128716A-S</t>
         </is>
       </c>
       <c r="F679" s="0" t="inlineStr">
         <is>
-          <t>'801113962052</t>
+          <t>'813128716049</t>
         </is>
       </c>
       <c r="G679" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H679" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I679" s="0">
         <v>40.98</v>
       </c>
       <c r="J679" s="0">
-        <v>21</v>
+        <v>5</v>
       </c>
     </row>
     <row r="680" spans="1:10" customHeight="0">
       <c r="A680" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/paoaoozzosh7b7mrpssqc/isu.jpg?rlkey=rqa926bejmzni3uelv0xtmt6u&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/h3lshsdwb6lzyamzrw6un/ndsu.jpg?rlkey=j6a7w4u5ngg7bok84siwzasp5&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B680" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C680" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D680" s="0" t="inlineStr">
         <is>
-          <t>'113962</t>
+          <t>'128716</t>
         </is>
       </c>
       <c r="E680" s="0" t="inlineStr">
         <is>
-          <t>ISU MARTA W CARDINAL:113962C-L</t>
+          <t>NDSU MARTA W BK:128716B-M</t>
         </is>
       </c>
       <c r="F680" s="0" t="inlineStr">
         <is>
-          <t>'801113962069</t>
+          <t>'813128716056</t>
         </is>
       </c>
       <c r="G680" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H680" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I680" s="0">
         <v>40.98</v>
       </c>
       <c r="J680" s="0">
-        <v>20</v>
+        <v>11</v>
       </c>
     </row>
     <row r="681" spans="1:10" customHeight="0">
       <c r="A681" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/paoaoozzosh7b7mrpssqc/isu.jpg?rlkey=rqa926bejmzni3uelv0xtmt6u&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/h3lshsdwb6lzyamzrw6un/ndsu.jpg?rlkey=j6a7w4u5ngg7bok84siwzasp5&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B681" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C681" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D681" s="0" t="inlineStr">
         <is>
-          <t>'113962</t>
+          <t>'128716</t>
         </is>
       </c>
       <c r="E681" s="0" t="inlineStr">
         <is>
-          <t>ISU MARTA W CARDINAL:113962D-XL</t>
+          <t>NDSU MARTA W BK:128716C-L</t>
         </is>
       </c>
       <c r="F681" s="0" t="inlineStr">
         <is>
-          <t>'801113962076</t>
+          <t>'813128716063</t>
         </is>
       </c>
       <c r="G681" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H681" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I681" s="0">
         <v>40.98</v>
       </c>
       <c r="J681" s="0">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="682" spans="1:10" customHeight="0">
       <c r="A682" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/paoaoozzosh7b7mrpssqc/isu.jpg?rlkey=rqa926bejmzni3uelv0xtmt6u&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/h3lshsdwb6lzyamzrw6un/ndsu.jpg?rlkey=j6a7w4u5ngg7bok84siwzasp5&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B682" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C682" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D682" s="0" t="inlineStr">
         <is>
-          <t>'113962</t>
+          <t>'128716</t>
         </is>
       </c>
       <c r="E682" s="0" t="inlineStr">
         <is>
-          <t>ISU MARTA W CARDINAL:113962E-2XL</t>
+          <t>NDSU MARTA W BK:128716D-XL</t>
         </is>
       </c>
       <c r="F682" s="0" t="inlineStr">
         <is>
-          <t>'801113962083</t>
+          <t>'813128716070</t>
         </is>
       </c>
       <c r="G682" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H682" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I682" s="0">
-        <v>42.98</v>
+        <v>40.98</v>
       </c>
       <c r="J682" s="0">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="683" spans="1:10" customHeight="0">
       <c r="A683" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/paoaoozzosh7b7mrpssqc/isu.jpg?rlkey=rqa926bejmzni3uelv0xtmt6u&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/h3lshsdwb6lzyamzrw6un/ndsu.jpg?rlkey=j6a7w4u5ngg7bok84siwzasp5&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B683" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C683" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D683" s="0" t="inlineStr">
         <is>
-          <t>'113962</t>
+          <t>'128716</t>
         </is>
       </c>
       <c r="E683" s="0" t="inlineStr">
         <is>
-          <t>ISU MARTA W CARDINAL:113962F-3XL</t>
+          <t>NDSU MARTA W BK:128716E-2XL</t>
         </is>
       </c>
       <c r="F683" s="0" t="inlineStr">
         <is>
-          <t>'801113962090</t>
+          <t>'813128716087</t>
         </is>
       </c>
       <c r="G683" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H683" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I683" s="0">
         <v>42.98</v>
       </c>
       <c r="J683" s="0">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="684" spans="1:10" customHeight="0">
       <c r="A684" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/paoaoozzosh7b7mrpssqc/isu.jpg?rlkey=rqa926bejmzni3uelv0xtmt6u&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/h3lshsdwb6lzyamzrw6un/ndsu.jpg?rlkey=j6a7w4u5ngg7bok84siwzasp5&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B684" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C684" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D684" s="0" t="inlineStr">
         <is>
-          <t>'113962</t>
+          <t>'128716</t>
         </is>
       </c>
       <c r="E684" s="0" t="inlineStr">
         <is>
-          <t>ISU MARTA W CARDINAL 12 PACK:113962Z-12PK</t>
+          <t>NDSU MARTA W BK:128716F-3XL</t>
         </is>
       </c>
       <c r="F684" s="0" t="inlineStr">
         <is>
-          <t>'801113962991</t>
+          <t>'813128716094</t>
         </is>
       </c>
       <c r="G684" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H684" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I684" s="0">
-        <v>473.76</v>
+        <v>42.98</v>
       </c>
       <c r="J684" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="685" spans="1:10" customHeight="0">
       <c r="A685" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5mfn05rtqf45usinx71sy/iowavictor2.0poloaf63878.jpg?rlkey=fezlxngt4lumcb9fd3w0rg5lt&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/paoaoozzosh7b7mrpssqc/isu.jpg?rlkey=rqa926bejmzni3uelv0xtmt6u&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B685" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C685" s="0" t="inlineStr">
         <is>
-          <t>Victor Mens Golf Polo</t>
+          <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D685" s="0" t="inlineStr">
         <is>
-          <t>'138519</t>
+          <t>'113962</t>
         </is>
       </c>
       <c r="E685" s="0" t="inlineStr">
         <is>
-          <t>IOWA VIC2.0 M GY:138519A-S</t>
+          <t>ISU MARTA W CARDINAL:113962A-S</t>
         </is>
       </c>
       <c r="F685" s="0" t="inlineStr">
         <is>
-          <t>'800138519043</t>
+          <t>'801113962045</t>
         </is>
       </c>
       <c r="G685" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H685" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I685" s="0">
         <v>40.98</v>
       </c>
       <c r="J685" s="0">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="686" spans="1:10" customHeight="0">
       <c r="A686" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5mfn05rtqf45usinx71sy/iowavictor2.0poloaf63878.jpg?rlkey=fezlxngt4lumcb9fd3w0rg5lt&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/paoaoozzosh7b7mrpssqc/isu.jpg?rlkey=rqa926bejmzni3uelv0xtmt6u&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B686" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C686" s="0" t="inlineStr">
         <is>
-          <t>Victor Mens Golf Polo</t>
+          <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D686" s="0" t="inlineStr">
         <is>
-          <t>'138519</t>
+          <t>'113962</t>
         </is>
       </c>
       <c r="E686" s="0" t="inlineStr">
         <is>
-          <t>IOWA VIC2.0 M GY:138519B-M</t>
+          <t>ISU MARTA W CARDINAL:113962B-M</t>
         </is>
       </c>
       <c r="F686" s="0" t="inlineStr">
         <is>
-          <t>'800138519050</t>
+          <t>'801113962052</t>
         </is>
       </c>
       <c r="G686" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H686" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I686" s="0">
         <v>40.98</v>
       </c>
       <c r="J686" s="0">
-        <v>3</v>
+        <v>21</v>
       </c>
     </row>
     <row r="687" spans="1:10" customHeight="0">
       <c r="A687" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5mfn05rtqf45usinx71sy/iowavictor2.0poloaf63878.jpg?rlkey=fezlxngt4lumcb9fd3w0rg5lt&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/paoaoozzosh7b7mrpssqc/isu.jpg?rlkey=rqa926bejmzni3uelv0xtmt6u&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B687" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C687" s="0" t="inlineStr">
         <is>
-          <t>Victor Mens Golf Polo</t>
+          <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D687" s="0" t="inlineStr">
         <is>
-          <t>'138519</t>
+          <t>'113962</t>
         </is>
       </c>
       <c r="E687" s="0" t="inlineStr">
         <is>
-          <t>IOWA VIC2.0 M GY:138519C-L</t>
+          <t>ISU MARTA W CARDINAL:113962C-L</t>
         </is>
       </c>
       <c r="F687" s="0" t="inlineStr">
         <is>
-          <t>'800138519067</t>
+          <t>'801113962069</t>
         </is>
       </c>
       <c r="G687" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H687" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I687" s="0">
         <v>40.98</v>
       </c>
       <c r="J687" s="0">
-        <v>1</v>
+        <v>20</v>
       </c>
     </row>
     <row r="688" spans="1:10" customHeight="0">
       <c r="A688" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5mfn05rtqf45usinx71sy/iowavictor2.0poloaf63878.jpg?rlkey=fezlxngt4lumcb9fd3w0rg5lt&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/paoaoozzosh7b7mrpssqc/isu.jpg?rlkey=rqa926bejmzni3uelv0xtmt6u&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B688" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C688" s="0" t="inlineStr">
         <is>
-          <t>Victor Mens Golf Polo</t>
+          <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D688" s="0" t="inlineStr">
         <is>
-          <t>'138519</t>
+          <t>'113962</t>
         </is>
       </c>
       <c r="E688" s="0" t="inlineStr">
         <is>
-          <t>IOWA VIC2.0 M GY:138519D-XL</t>
+          <t>ISU MARTA W CARDINAL:113962D-XL</t>
         </is>
       </c>
       <c r="F688" s="0" t="inlineStr">
         <is>
-          <t>'800138519074</t>
+          <t>'801113962076</t>
         </is>
       </c>
       <c r="G688" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H688" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I688" s="0">
         <v>40.98</v>
       </c>
       <c r="J688" s="0">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="689" spans="1:10" customHeight="0">
       <c r="A689" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5mfn05rtqf45usinx71sy/iowavictor2.0poloaf63878.jpg?rlkey=fezlxngt4lumcb9fd3w0rg5lt&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/paoaoozzosh7b7mrpssqc/isu.jpg?rlkey=rqa926bejmzni3uelv0xtmt6u&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B689" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C689" s="0" t="inlineStr">
         <is>
-          <t>Victor Mens Golf Polo</t>
+          <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D689" s="0" t="inlineStr">
         <is>
-          <t>'138519</t>
+          <t>'113962</t>
         </is>
       </c>
       <c r="E689" s="0" t="inlineStr">
         <is>
-          <t>IOWA VIC2.0 M GY:138519E-2XL</t>
+          <t>ISU MARTA W CARDINAL:113962E-2XL</t>
         </is>
       </c>
       <c r="F689" s="0" t="inlineStr">
         <is>
-          <t>'800138519081</t>
+          <t>'801113962083</t>
         </is>
       </c>
       <c r="G689" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H689" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I689" s="0">
         <v>42.98</v>
       </c>
       <c r="J689" s="0">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="690" spans="1:10" customHeight="0">
       <c r="A690" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5mfn05rtqf45usinx71sy/iowavictor2.0poloaf63878.jpg?rlkey=fezlxngt4lumcb9fd3w0rg5lt&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/paoaoozzosh7b7mrpssqc/isu.jpg?rlkey=rqa926bejmzni3uelv0xtmt6u&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B690" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C690" s="0" t="inlineStr">
         <is>
-          <t>Victor Mens Golf Polo</t>
+          <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D690" s="0" t="inlineStr">
         <is>
-          <t>'138519</t>
+          <t>'113962</t>
         </is>
       </c>
       <c r="E690" s="0" t="inlineStr">
         <is>
-          <t>IOWA VIC2.0 M GY:138519F-3XL</t>
+          <t>ISU MARTA W CARDINAL:113962F-3XL</t>
         </is>
       </c>
       <c r="F690" s="0" t="inlineStr">
         <is>
-          <t>'800138519098</t>
+          <t>'801113962090</t>
         </is>
       </c>
       <c r="G690" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H690" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I690" s="0">
         <v>42.98</v>
       </c>
       <c r="J690" s="0">
         <v>1</v>
       </c>
     </row>
     <row r="691" spans="1:10" customHeight="0">
       <c r="A691" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gbxprcyraets1wzj4jfu0/ksu.jpg?rlkey=vckg7kv113yavrcdkdkaz8hqi&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/paoaoozzosh7b7mrpssqc/isu.jpg?rlkey=rqa926bejmzni3uelv0xtmt6u&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B691" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C691" s="0" t="inlineStr">
         <is>
-          <t>Victor Mens Golf Polo</t>
+          <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D691" s="0" t="inlineStr">
         <is>
-          <t>'113956</t>
+          <t>'113962</t>
         </is>
       </c>
       <c r="E691" s="0" t="inlineStr">
         <is>
-          <t>KSU VICTOR M GREY:113956A-S</t>
+          <t>ISU MARTA W CARDINAL 12 PACK:113962Z-12PK</t>
         </is>
       </c>
       <c r="F691" s="0" t="inlineStr">
         <is>
-          <t>'805113956042</t>
+          <t>'801113962991</t>
         </is>
       </c>
       <c r="G691" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H691" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I691" s="0">
-        <v>40.98</v>
+        <v>473.76</v>
       </c>
       <c r="J691" s="0">
-        <v>6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="692" spans="1:10" customHeight="0">
       <c r="A692" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gbxprcyraets1wzj4jfu0/ksu.jpg?rlkey=vckg7kv113yavrcdkdkaz8hqi&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5mfn05rtqf45usinx71sy/iowavictor2.0poloaf63878.jpg?rlkey=fezlxngt4lumcb9fd3w0rg5lt&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B692" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C692" s="0" t="inlineStr">
         <is>
           <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D692" s="0" t="inlineStr">
         <is>
-          <t>'113956</t>
+          <t>'138519</t>
         </is>
       </c>
       <c r="E692" s="0" t="inlineStr">
         <is>
-          <t>KSU VICTOR M GREY:113956B-M</t>
+          <t>IOWA VIC2.0 M GY:138519A-S</t>
         </is>
       </c>
       <c r="F692" s="0" t="inlineStr">
         <is>
-          <t>'805113956059</t>
+          <t>'800138519043</t>
         </is>
       </c>
       <c r="G692" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H692" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I692" s="0">
         <v>40.98</v>
       </c>
       <c r="J692" s="0">
-        <v>11</v>
+        <v>2</v>
       </c>
     </row>
     <row r="693" spans="1:10" customHeight="0">
       <c r="A693" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gbxprcyraets1wzj4jfu0/ksu.jpg?rlkey=vckg7kv113yavrcdkdkaz8hqi&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5mfn05rtqf45usinx71sy/iowavictor2.0poloaf63878.jpg?rlkey=fezlxngt4lumcb9fd3w0rg5lt&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B693" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C693" s="0" t="inlineStr">
         <is>
           <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D693" s="0" t="inlineStr">
         <is>
-          <t>'113956</t>
+          <t>'138519</t>
         </is>
       </c>
       <c r="E693" s="0" t="inlineStr">
         <is>
-          <t>KSU VICTOR M GREY:113956C-L</t>
+          <t>IOWA VIC2.0 M GY:138519B-M</t>
         </is>
       </c>
       <c r="F693" s="0" t="inlineStr">
         <is>
-          <t>'805113956066</t>
+          <t>'800138519050</t>
         </is>
       </c>
       <c r="G693" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H693" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I693" s="0">
         <v>40.98</v>
       </c>
       <c r="J693" s="0">
-        <v>7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="694" spans="1:10" customHeight="0">
       <c r="A694" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gbxprcyraets1wzj4jfu0/ksu.jpg?rlkey=vckg7kv113yavrcdkdkaz8hqi&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5mfn05rtqf45usinx71sy/iowavictor2.0poloaf63878.jpg?rlkey=fezlxngt4lumcb9fd3w0rg5lt&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B694" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C694" s="0" t="inlineStr">
         <is>
           <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D694" s="0" t="inlineStr">
         <is>
-          <t>'113956</t>
+          <t>'138519</t>
         </is>
       </c>
       <c r="E694" s="0" t="inlineStr">
         <is>
-          <t>KSU VICTOR M GREY:113956D-XL</t>
+          <t>IOWA VIC2.0 M GY:138519C-L</t>
         </is>
       </c>
       <c r="F694" s="0" t="inlineStr">
         <is>
-          <t>'805113956073</t>
+          <t>'800138519067</t>
         </is>
       </c>
       <c r="G694" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H694" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I694" s="0">
         <v>40.98</v>
       </c>
       <c r="J694" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="695" spans="1:10" customHeight="0">
       <c r="A695" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gbxprcyraets1wzj4jfu0/ksu.jpg?rlkey=vckg7kv113yavrcdkdkaz8hqi&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5mfn05rtqf45usinx71sy/iowavictor2.0poloaf63878.jpg?rlkey=fezlxngt4lumcb9fd3w0rg5lt&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B695" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C695" s="0" t="inlineStr">
         <is>
           <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D695" s="0" t="inlineStr">
         <is>
-          <t>'113956</t>
+          <t>'138519</t>
         </is>
       </c>
       <c r="E695" s="0" t="inlineStr">
         <is>
-          <t>KSU VICTOR M GREY:113956E-2XL</t>
+          <t>IOWA VIC2.0 M GY:138519D-XL</t>
         </is>
       </c>
       <c r="F695" s="0" t="inlineStr">
         <is>
-          <t>'805113956080</t>
+          <t>'800138519074</t>
         </is>
       </c>
       <c r="G695" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H695" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I695" s="0">
-        <v>42.98</v>
+        <v>40.98</v>
       </c>
       <c r="J695" s="0">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="696" spans="1:10" customHeight="0">
       <c r="A696" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gbxprcyraets1wzj4jfu0/ksu.jpg?rlkey=vckg7kv113yavrcdkdkaz8hqi&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5mfn05rtqf45usinx71sy/iowavictor2.0poloaf63878.jpg?rlkey=fezlxngt4lumcb9fd3w0rg5lt&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B696" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C696" s="0" t="inlineStr">
         <is>
           <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D696" s="0" t="inlineStr">
         <is>
-          <t>'113956</t>
+          <t>'138519</t>
         </is>
       </c>
       <c r="E696" s="0" t="inlineStr">
         <is>
-          <t>KSU VICTOR M GREY:113956F-3XL</t>
+          <t>IOWA VIC2.0 M GY:138519E-2XL</t>
         </is>
       </c>
       <c r="F696" s="0" t="inlineStr">
         <is>
-          <t>'805113956097</t>
+          <t>'800138519081</t>
         </is>
       </c>
       <c r="G696" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H696" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I696" s="0">
         <v>42.98</v>
       </c>
       <c r="J696" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="697" spans="1:10" customHeight="0">
       <c r="A697" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gbxprcyraets1wzj4jfu0/ksu.jpg?rlkey=vckg7kv113yavrcdkdkaz8hqi&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5mfn05rtqf45usinx71sy/iowavictor2.0poloaf63878.jpg?rlkey=fezlxngt4lumcb9fd3w0rg5lt&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B697" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C697" s="0" t="inlineStr">
         <is>
           <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D697" s="0" t="inlineStr">
         <is>
-          <t>'113956</t>
+          <t>'138519</t>
         </is>
       </c>
       <c r="E697" s="0" t="inlineStr">
         <is>
-          <t>KSU VICTOR M GREY 12 PACK:113956Z-12PK</t>
+          <t>IOWA VIC2.0 M GY:138519F-3XL</t>
         </is>
       </c>
       <c r="F697" s="0" t="inlineStr">
         <is>
-          <t>'805113956998</t>
+          <t>'800138519098</t>
         </is>
       </c>
       <c r="G697" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H697" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I697" s="0">
-        <v>399.36</v>
+        <v>42.98</v>
       </c>
       <c r="J697" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="698" spans="1:10" customHeight="0">
       <c r="A698" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gzs52otshv6xp6csqunl3/uni.jpg?rlkey=rw19wcjw8sn5a203ehio4mhuz&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gbxprcyraets1wzj4jfu0/ksu.jpg?rlkey=vckg7kv113yavrcdkdkaz8hqi&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B698" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C698" s="0" t="inlineStr">
         <is>
           <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D698" s="0" t="inlineStr">
         <is>
-          <t>'113953</t>
+          <t>'113956</t>
         </is>
       </c>
       <c r="E698" s="0" t="inlineStr">
         <is>
-          <t>UNI VICTOR M GREY:113953A-S</t>
+          <t>KSU VICTOR M GREY:113956A-S</t>
         </is>
       </c>
       <c r="F698" s="0" t="inlineStr">
         <is>
-          <t>'802113953040</t>
+          <t>'805113956042</t>
         </is>
       </c>
       <c r="G698" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H698" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I698" s="0">
         <v>40.98</v>
       </c>
       <c r="J698" s="0">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="699" spans="1:10" customHeight="0">
       <c r="A699" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gzs52otshv6xp6csqunl3/uni.jpg?rlkey=rw19wcjw8sn5a203ehio4mhuz&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gbxprcyraets1wzj4jfu0/ksu.jpg?rlkey=vckg7kv113yavrcdkdkaz8hqi&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B699" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C699" s="0" t="inlineStr">
         <is>
           <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D699" s="0" t="inlineStr">
         <is>
-          <t>'113953</t>
+          <t>'113956</t>
         </is>
       </c>
       <c r="E699" s="0" t="inlineStr">
         <is>
-          <t>UNI VICTOR M GREY:113953B-M</t>
+          <t>KSU VICTOR M GREY:113956B-M</t>
         </is>
       </c>
       <c r="F699" s="0" t="inlineStr">
         <is>
-          <t>'802113953057</t>
+          <t>'805113956059</t>
         </is>
       </c>
       <c r="G699" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H699" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I699" s="0">
         <v>40.98</v>
       </c>
       <c r="J699" s="0">
-        <v>4</v>
+        <v>11</v>
       </c>
     </row>
     <row r="700" spans="1:10" customHeight="0">
       <c r="A700" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gzs52otshv6xp6csqunl3/uni.jpg?rlkey=rw19wcjw8sn5a203ehio4mhuz&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gbxprcyraets1wzj4jfu0/ksu.jpg?rlkey=vckg7kv113yavrcdkdkaz8hqi&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B700" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C700" s="0" t="inlineStr">
         <is>
           <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D700" s="0" t="inlineStr">
         <is>
-          <t>'113953</t>
+          <t>'113956</t>
         </is>
       </c>
       <c r="E700" s="0" t="inlineStr">
         <is>
-          <t>UNI VICTOR M GREY:113953C-L</t>
+          <t>KSU VICTOR M GREY:113956C-L</t>
         </is>
       </c>
       <c r="F700" s="0" t="inlineStr">
         <is>
-          <t>'802113953064</t>
+          <t>'805113956066</t>
         </is>
       </c>
       <c r="G700" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H700" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I700" s="0">
         <v>40.98</v>
       </c>
       <c r="J700" s="0">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="701" spans="1:10" customHeight="0">
       <c r="A701" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gzs52otshv6xp6csqunl3/uni.jpg?rlkey=rw19wcjw8sn5a203ehio4mhuz&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gbxprcyraets1wzj4jfu0/ksu.jpg?rlkey=vckg7kv113yavrcdkdkaz8hqi&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B701" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C701" s="0" t="inlineStr">
         <is>
           <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D701" s="0" t="inlineStr">
         <is>
-          <t>'113953</t>
+          <t>'113956</t>
         </is>
       </c>
       <c r="E701" s="0" t="inlineStr">
         <is>
-          <t>UNI VICTOR M GREY:113953D-XL</t>
+          <t>KSU VICTOR M GREY:113956D-XL</t>
         </is>
       </c>
       <c r="F701" s="0" t="inlineStr">
         <is>
-          <t>'802113953071</t>
+          <t>'805113956073</t>
         </is>
       </c>
       <c r="G701" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H701" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I701" s="0">
         <v>40.98</v>
       </c>
       <c r="J701" s="0">
-        <v>7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="702" spans="1:10" customHeight="0">
       <c r="A702" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gzs52otshv6xp6csqunl3/uni.jpg?rlkey=rw19wcjw8sn5a203ehio4mhuz&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gbxprcyraets1wzj4jfu0/ksu.jpg?rlkey=vckg7kv113yavrcdkdkaz8hqi&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B702" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C702" s="0" t="inlineStr">
         <is>
           <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D702" s="0" t="inlineStr">
         <is>
-          <t>'113953</t>
+          <t>'113956</t>
         </is>
       </c>
       <c r="E702" s="0" t="inlineStr">
         <is>
-          <t>UNI VICTOR M GREY:113953E-2XL</t>
+          <t>KSU VICTOR M GREY:113956E-2XL</t>
         </is>
       </c>
       <c r="F702" s="0" t="inlineStr">
         <is>
-          <t>'802113953088</t>
+          <t>'805113956080</t>
         </is>
       </c>
       <c r="G702" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H702" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I702" s="0">
         <v>42.98</v>
       </c>
       <c r="J702" s="0">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="703" spans="1:10" customHeight="0">
       <c r="A703" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gzs52otshv6xp6csqunl3/uni.jpg?rlkey=rw19wcjw8sn5a203ehio4mhuz&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gbxprcyraets1wzj4jfu0/ksu.jpg?rlkey=vckg7kv113yavrcdkdkaz8hqi&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B703" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C703" s="0" t="inlineStr">
         <is>
           <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D703" s="0" t="inlineStr">
         <is>
-          <t>'113953</t>
+          <t>'113956</t>
         </is>
       </c>
       <c r="E703" s="0" t="inlineStr">
         <is>
-          <t>UNI VICTOR M GREY:113953F-3XL</t>
+          <t>KSU VICTOR M GREY:113956F-3XL</t>
         </is>
       </c>
       <c r="F703" s="0" t="inlineStr">
         <is>
-          <t>'802113953095</t>
+          <t>'805113956097</t>
         </is>
       </c>
       <c r="G703" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H703" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I703" s="0">
         <v>42.98</v>
       </c>
       <c r="J703" s="0">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="704" spans="1:10" customHeight="0">
       <c r="A704" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gzs52otshv6xp6csqunl3/uni.jpg?rlkey=rw19wcjw8sn5a203ehio4mhuz&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gbxprcyraets1wzj4jfu0/ksu.jpg?rlkey=vckg7kv113yavrcdkdkaz8hqi&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B704" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C704" s="0" t="inlineStr">
         <is>
           <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D704" s="0" t="inlineStr">
         <is>
-          <t>'113953</t>
+          <t>'113956</t>
         </is>
       </c>
       <c r="E704" s="0" t="inlineStr">
         <is>
-          <t>UNI VICTOR M GREY 12 PACK:113953Z-12PK</t>
+          <t>KSU VICTOR M GREY 12 PACK:113956Z-12PK</t>
         </is>
       </c>
       <c r="F704" s="0" t="inlineStr">
         <is>
-          <t>'802113953996</t>
+          <t>'805113956998</t>
         </is>
       </c>
       <c r="G704" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H704" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I704" s="0">
         <v>399.36</v>
       </c>
       <c r="J704" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="705" spans="1:10" customHeight="0">
       <c r="A705" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u4501qt8lljencmuggsi3/ndsu.jpg?rlkey=5wtpi0waxhopjwte4s2uow2xf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gzs52otshv6xp6csqunl3/uni.jpg?rlkey=rw19wcjw8sn5a203ehio4mhuz&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B705" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C705" s="0" t="inlineStr">
         <is>
           <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D705" s="0" t="inlineStr">
         <is>
-          <t>'128713</t>
+          <t>'113953</t>
         </is>
       </c>
       <c r="E705" s="0" t="inlineStr">
         <is>
-          <t>NDSU VICTOR M GY:128713A-S</t>
+          <t>UNI VICTOR M GREY:113953A-S</t>
         </is>
       </c>
       <c r="F705" s="0" t="inlineStr">
         <is>
-          <t>'813128713048</t>
+          <t>'802113953040</t>
         </is>
       </c>
       <c r="G705" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H705" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I705" s="0">
         <v>40.98</v>
       </c>
       <c r="J705" s="0">
         <v>3</v>
       </c>
     </row>
     <row r="706" spans="1:10" customHeight="0">
       <c r="A706" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u4501qt8lljencmuggsi3/ndsu.jpg?rlkey=5wtpi0waxhopjwte4s2uow2xf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gzs52otshv6xp6csqunl3/uni.jpg?rlkey=rw19wcjw8sn5a203ehio4mhuz&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B706" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C706" s="0" t="inlineStr">
         <is>
           <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D706" s="0" t="inlineStr">
         <is>
-          <t>'128713</t>
+          <t>'113953</t>
         </is>
       </c>
       <c r="E706" s="0" t="inlineStr">
         <is>
-          <t>NDSU VICTOR M GY:128713B-M</t>
+          <t>UNI VICTOR M GREY:113953B-M</t>
         </is>
       </c>
       <c r="F706" s="0" t="inlineStr">
         <is>
-          <t>'813128713055</t>
+          <t>'802113953057</t>
         </is>
       </c>
       <c r="G706" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H706" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I706" s="0">
         <v>40.98</v>
       </c>
       <c r="J706" s="0">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="707" spans="1:10" customHeight="0">
       <c r="A707" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u4501qt8lljencmuggsi3/ndsu.jpg?rlkey=5wtpi0waxhopjwte4s2uow2xf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gzs52otshv6xp6csqunl3/uni.jpg?rlkey=rw19wcjw8sn5a203ehio4mhuz&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B707" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C707" s="0" t="inlineStr">
         <is>
           <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D707" s="0" t="inlineStr">
         <is>
-          <t>'128713</t>
+          <t>'113953</t>
         </is>
       </c>
       <c r="E707" s="0" t="inlineStr">
         <is>
-          <t>NDSU VICTOR M GY:128713C-L</t>
+          <t>UNI VICTOR M GREY:113953C-L</t>
         </is>
       </c>
       <c r="F707" s="0" t="inlineStr">
         <is>
-          <t>'813128713062</t>
+          <t>'802113953064</t>
         </is>
       </c>
       <c r="G707" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H707" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I707" s="0">
         <v>40.98</v>
       </c>
       <c r="J707" s="0">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="708" spans="1:10" customHeight="0">
       <c r="A708" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u4501qt8lljencmuggsi3/ndsu.jpg?rlkey=5wtpi0waxhopjwte4s2uow2xf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gzs52otshv6xp6csqunl3/uni.jpg?rlkey=rw19wcjw8sn5a203ehio4mhuz&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B708" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C708" s="0" t="inlineStr">
         <is>
           <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D708" s="0" t="inlineStr">
         <is>
-          <t>'128713</t>
+          <t>'113953</t>
         </is>
       </c>
       <c r="E708" s="0" t="inlineStr">
         <is>
-          <t>NDSU VICTOR M GY:128713D-XL</t>
+          <t>UNI VICTOR M GREY:113953D-XL</t>
         </is>
       </c>
       <c r="F708" s="0" t="inlineStr">
         <is>
-          <t>'813128713079</t>
+          <t>'802113953071</t>
         </is>
       </c>
       <c r="G708" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H708" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I708" s="0">
         <v>40.98</v>
       </c>
       <c r="J708" s="0">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="709" spans="1:10" customHeight="0">
       <c r="A709" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u4501qt8lljencmuggsi3/ndsu.jpg?rlkey=5wtpi0waxhopjwte4s2uow2xf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gzs52otshv6xp6csqunl3/uni.jpg?rlkey=rw19wcjw8sn5a203ehio4mhuz&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B709" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C709" s="0" t="inlineStr">
         <is>
           <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D709" s="0" t="inlineStr">
         <is>
-          <t>'128713</t>
+          <t>'113953</t>
         </is>
       </c>
       <c r="E709" s="0" t="inlineStr">
         <is>
-          <t>NDSU VICTOR M GY:128713E-2XL</t>
+          <t>UNI VICTOR M GREY:113953E-2XL</t>
         </is>
       </c>
       <c r="F709" s="0" t="inlineStr">
         <is>
-          <t>'813128713086</t>
+          <t>'802113953088</t>
         </is>
       </c>
       <c r="G709" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H709" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I709" s="0">
         <v>42.98</v>
       </c>
       <c r="J709" s="0">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="710" spans="1:10" customHeight="0">
       <c r="A710" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u4501qt8lljencmuggsi3/ndsu.jpg?rlkey=5wtpi0waxhopjwte4s2uow2xf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gzs52otshv6xp6csqunl3/uni.jpg?rlkey=rw19wcjw8sn5a203ehio4mhuz&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B710" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C710" s="0" t="inlineStr">
         <is>
           <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D710" s="0" t="inlineStr">
         <is>
-          <t>'128713</t>
+          <t>'113953</t>
         </is>
       </c>
       <c r="E710" s="0" t="inlineStr">
         <is>
-          <t>NDSU VICTOR M GY:128713F-3XL</t>
+          <t>UNI VICTOR M GREY:113953F-3XL</t>
         </is>
       </c>
       <c r="F710" s="0" t="inlineStr">
         <is>
-          <t>'813128713093</t>
+          <t>'802113953095</t>
         </is>
       </c>
       <c r="G710" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H710" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I710" s="0">
         <v>42.98</v>
       </c>
       <c r="J710" s="0">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="711" spans="1:10" customHeight="0">
       <c r="A711" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u4501qt8lljencmuggsi3/ndsu.jpg?rlkey=5wtpi0waxhopjwte4s2uow2xf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gzs52otshv6xp6csqunl3/uni.jpg?rlkey=rw19wcjw8sn5a203ehio4mhuz&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B711" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C711" s="0" t="inlineStr">
         <is>
           <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D711" s="0" t="inlineStr">
         <is>
-          <t>'128713</t>
+          <t>'113953</t>
         </is>
       </c>
       <c r="E711" s="0" t="inlineStr">
         <is>
-          <t>NDSU VICTOR M GY:128713Z-12PK</t>
+          <t>UNI VICTOR M GREY 12 PACK:113953Z-12PK</t>
         </is>
       </c>
       <c r="F711" s="0" t="inlineStr">
         <is>
-          <t>'813128713994</t>
+          <t>'802113953996</t>
         </is>
       </c>
       <c r="G711" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H711" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I711" s="0">
         <v>399.36</v>
       </c>
       <c r="J711" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="712" spans="1:10" customHeight="0">
       <c r="A712" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6jwwbqah78y7xopli5mrc/111008-f.jpg?rlkey=1e0b5udf9x6lxal142ppn9ggq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u4501qt8lljencmuggsi3/ndsu.jpg?rlkey=5wtpi0waxhopjwte4s2uow2xf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B712" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C712" s="0" t="inlineStr">
         <is>
-          <t>Evanston Mens Polo</t>
+          <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D712" s="0" t="inlineStr">
         <is>
-          <t>'111008</t>
+          <t>'128713</t>
         </is>
       </c>
       <c r="E712" s="0" t="inlineStr">
         <is>
-          <t>UNI EVANSTON BLACK:111008A-S</t>
+          <t>NDSU VICTOR M GY:128713A-S</t>
         </is>
       </c>
       <c r="F712" s="0" t="inlineStr">
         <is>
-          <t>'802111008049</t>
+          <t>'813128713048</t>
         </is>
       </c>
       <c r="G712" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H712" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I712" s="0">
-        <v>39.99</v>
+        <v>40.98</v>
       </c>
       <c r="J712" s="0">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="713" spans="1:10" customHeight="0">
       <c r="A713" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6jwwbqah78y7xopli5mrc/111008-f.jpg?rlkey=1e0b5udf9x6lxal142ppn9ggq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u4501qt8lljencmuggsi3/ndsu.jpg?rlkey=5wtpi0waxhopjwte4s2uow2xf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B713" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C713" s="0" t="inlineStr">
         <is>
-          <t>Evanston Mens Polo</t>
+          <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D713" s="0" t="inlineStr">
         <is>
-          <t>'111008</t>
+          <t>'128713</t>
         </is>
       </c>
       <c r="E713" s="0" t="inlineStr">
         <is>
-          <t>UNI EVANSTON BLACK:111008B-M</t>
+          <t>NDSU VICTOR M GY:128713B-M</t>
         </is>
       </c>
       <c r="F713" s="0" t="inlineStr">
         <is>
-          <t>'802111008056</t>
+          <t>'813128713055</t>
         </is>
       </c>
       <c r="G713" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H713" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I713" s="0">
-        <v>39.99</v>
+        <v>40.98</v>
       </c>
       <c r="J713" s="0">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="714" spans="1:10" customHeight="0">
       <c r="A714" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6jwwbqah78y7xopli5mrc/111008-f.jpg?rlkey=1e0b5udf9x6lxal142ppn9ggq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u4501qt8lljencmuggsi3/ndsu.jpg?rlkey=5wtpi0waxhopjwte4s2uow2xf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B714" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C714" s="0" t="inlineStr">
         <is>
-          <t>Evanston Mens Polo</t>
+          <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D714" s="0" t="inlineStr">
         <is>
-          <t>'111008</t>
+          <t>'128713</t>
         </is>
       </c>
       <c r="E714" s="0" t="inlineStr">
         <is>
-          <t>UNI EVANSTON BLACK:111008C-L</t>
+          <t>NDSU VICTOR M GY:128713C-L</t>
         </is>
       </c>
       <c r="F714" s="0" t="inlineStr">
         <is>
-          <t>'802111008063</t>
+          <t>'813128713062</t>
         </is>
       </c>
       <c r="G714" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H714" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I714" s="0">
-        <v>39.99</v>
+        <v>40.98</v>
       </c>
       <c r="J714" s="0">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="715" spans="1:10" customHeight="0">
       <c r="A715" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6jwwbqah78y7xopli5mrc/111008-f.jpg?rlkey=1e0b5udf9x6lxal142ppn9ggq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u4501qt8lljencmuggsi3/ndsu.jpg?rlkey=5wtpi0waxhopjwte4s2uow2xf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B715" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C715" s="0" t="inlineStr">
         <is>
-          <t>Evanston Mens Polo</t>
+          <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D715" s="0" t="inlineStr">
         <is>
-          <t>'111008</t>
+          <t>'128713</t>
         </is>
       </c>
       <c r="E715" s="0" t="inlineStr">
         <is>
-          <t>UNI EVANSTON BLACK:111008D-XL</t>
+          <t>NDSU VICTOR M GY:128713D-XL</t>
         </is>
       </c>
       <c r="F715" s="0" t="inlineStr">
         <is>
-          <t>'802111008070</t>
+          <t>'813128713079</t>
         </is>
       </c>
       <c r="G715" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H715" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I715" s="0">
-        <v>39.99</v>
+        <v>40.98</v>
       </c>
       <c r="J715" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="716" spans="1:10" customHeight="0">
       <c r="A716" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6jwwbqah78y7xopli5mrc/111008-f.jpg?rlkey=1e0b5udf9x6lxal142ppn9ggq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u4501qt8lljencmuggsi3/ndsu.jpg?rlkey=5wtpi0waxhopjwte4s2uow2xf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B716" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C716" s="0" t="inlineStr">
         <is>
-          <t>Evanston Mens Polo</t>
+          <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D716" s="0" t="inlineStr">
         <is>
-          <t>'111008</t>
+          <t>'128713</t>
         </is>
       </c>
       <c r="E716" s="0" t="inlineStr">
         <is>
-          <t>UNI EVANSTON BLACK:111008E-2XL</t>
+          <t>NDSU VICTOR M GY:128713E-2XL</t>
         </is>
       </c>
       <c r="F716" s="0" t="inlineStr">
         <is>
-          <t>'802111008087</t>
+          <t>'813128713086</t>
         </is>
       </c>
       <c r="G716" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H716" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I716" s="0">
-        <v>41.99</v>
+        <v>42.98</v>
       </c>
       <c r="J716" s="0">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="717" spans="1:10" customHeight="0">
       <c r="A717" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6jwwbqah78y7xopli5mrc/111008-f.jpg?rlkey=1e0b5udf9x6lxal142ppn9ggq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u4501qt8lljencmuggsi3/ndsu.jpg?rlkey=5wtpi0waxhopjwte4s2uow2xf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B717" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C717" s="0" t="inlineStr">
         <is>
-          <t>Evanston Mens Polo</t>
+          <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D717" s="0" t="inlineStr">
         <is>
-          <t>'111008</t>
+          <t>'128713</t>
         </is>
       </c>
       <c r="E717" s="0" t="inlineStr">
         <is>
-          <t>UNI EVANSTON BLACK:111008F-3XL</t>
+          <t>NDSU VICTOR M GY:128713F-3XL</t>
         </is>
       </c>
       <c r="F717" s="0" t="inlineStr">
         <is>
-          <t>'802111008094</t>
+          <t>'813128713093</t>
         </is>
       </c>
       <c r="G717" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H717" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I717" s="0">
-        <v>41.99</v>
+        <v>42.98</v>
       </c>
       <c r="J717" s="0">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="718" spans="1:10" customHeight="0">
       <c r="A718" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6jwwbqah78y7xopli5mrc/111008-f.jpg?rlkey=1e0b5udf9x6lxal142ppn9ggq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u4501qt8lljencmuggsi3/ndsu.jpg?rlkey=5wtpi0waxhopjwte4s2uow2xf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B718" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C718" s="0" t="inlineStr">
         <is>
-          <t>Evanston Mens Polo</t>
+          <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D718" s="0" t="inlineStr">
         <is>
-          <t>'111008</t>
+          <t>'128713</t>
         </is>
       </c>
       <c r="E718" s="0" t="inlineStr">
         <is>
-          <t>UNI EVANSTON BLACK 12 PACK:111008Z-12PK</t>
+          <t>NDSU VICTOR M GY:128713Z-12PK</t>
         </is>
       </c>
       <c r="F718" s="0" t="inlineStr">
         <is>
-          <t>'802111008995</t>
+          <t>'813128713994</t>
         </is>
       </c>
       <c r="G718" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H718" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I718" s="0">
-        <v>461.88</v>
+        <v>399.36</v>
       </c>
       <c r="J718" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="719" spans="1:10" customHeight="0">
       <c r="A719" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bgk7kroepg8vcsalq2dxn/editdsc5232.jpg?rlkey=n9ezeagacgxsaxh8z4g06tynf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6jwwbqah78y7xopli5mrc/111008-f.jpg?rlkey=1e0b5udf9x6lxal142ppn9ggq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B719" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C719" s="0" t="inlineStr">
         <is>
           <t>Evanston Mens Polo</t>
         </is>
       </c>
       <c r="D719" s="0" t="inlineStr">
         <is>
-          <t>'109817</t>
+          <t>'111008</t>
         </is>
       </c>
       <c r="E719" s="0" t="inlineStr">
         <is>
-          <t>ISU EVANSTON:109817A-S</t>
+          <t>UNI EVANSTON BLACK:111008A-S</t>
         </is>
       </c>
       <c r="F719" s="0" t="inlineStr">
         <is>
-          <t>'800109817017</t>
+          <t>'802111008049</t>
         </is>
       </c>
       <c r="G719" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H719" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I719" s="0">
         <v>39.99</v>
       </c>
       <c r="J719" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="720" spans="1:10" customHeight="0">
       <c r="A720" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bgk7kroepg8vcsalq2dxn/editdsc5232.jpg?rlkey=n9ezeagacgxsaxh8z4g06tynf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6jwwbqah78y7xopli5mrc/111008-f.jpg?rlkey=1e0b5udf9x6lxal142ppn9ggq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B720" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C720" s="0" t="inlineStr">
         <is>
           <t>Evanston Mens Polo</t>
         </is>
       </c>
       <c r="D720" s="0" t="inlineStr">
         <is>
-          <t>'109817</t>
+          <t>'111008</t>
         </is>
       </c>
       <c r="E720" s="0" t="inlineStr">
         <is>
-          <t>ISU EVANSTON:109817B-M</t>
+          <t>UNI EVANSTON BLACK:111008B-M</t>
         </is>
       </c>
       <c r="F720" s="0" t="inlineStr">
         <is>
-          <t>'800109817024</t>
+          <t>'802111008056</t>
         </is>
       </c>
       <c r="G720" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H720" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I720" s="0">
         <v>39.99</v>
       </c>
       <c r="J720" s="0">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="721" spans="1:10" customHeight="0">
       <c r="A721" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bgk7kroepg8vcsalq2dxn/editdsc5232.jpg?rlkey=n9ezeagacgxsaxh8z4g06tynf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6jwwbqah78y7xopli5mrc/111008-f.jpg?rlkey=1e0b5udf9x6lxal142ppn9ggq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B721" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C721" s="0" t="inlineStr">
         <is>
           <t>Evanston Mens Polo</t>
         </is>
       </c>
       <c r="D721" s="0" t="inlineStr">
         <is>
-          <t>'109817</t>
+          <t>'111008</t>
         </is>
       </c>
       <c r="E721" s="0" t="inlineStr">
         <is>
-          <t>ISU EVANSTON:109817C-L</t>
+          <t>UNI EVANSTON BLACK:111008C-L</t>
         </is>
       </c>
       <c r="F721" s="0" t="inlineStr">
         <is>
-          <t>'800109817031</t>
+          <t>'802111008063</t>
         </is>
       </c>
       <c r="G721" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H721" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I721" s="0">
         <v>39.99</v>
       </c>
       <c r="J721" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="722" spans="1:10" customHeight="0">
       <c r="A722" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bgk7kroepg8vcsalq2dxn/editdsc5232.jpg?rlkey=n9ezeagacgxsaxh8z4g06tynf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6jwwbqah78y7xopli5mrc/111008-f.jpg?rlkey=1e0b5udf9x6lxal142ppn9ggq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B722" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C722" s="0" t="inlineStr">
         <is>
           <t>Evanston Mens Polo</t>
         </is>
       </c>
       <c r="D722" s="0" t="inlineStr">
         <is>
-          <t>'109817</t>
+          <t>'111008</t>
         </is>
       </c>
       <c r="E722" s="0" t="inlineStr">
         <is>
-          <t>ISU EVANSTON:109817D-XL</t>
+          <t>UNI EVANSTON BLACK:111008D-XL</t>
         </is>
       </c>
       <c r="F722" s="0" t="inlineStr">
         <is>
-          <t>'800109817048</t>
+          <t>'802111008070</t>
         </is>
       </c>
       <c r="G722" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H722" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I722" s="0">
         <v>39.99</v>
       </c>
       <c r="J722" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="723" spans="1:10" customHeight="0">
       <c r="A723" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bgk7kroepg8vcsalq2dxn/editdsc5232.jpg?rlkey=n9ezeagacgxsaxh8z4g06tynf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6jwwbqah78y7xopli5mrc/111008-f.jpg?rlkey=1e0b5udf9x6lxal142ppn9ggq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B723" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C723" s="0" t="inlineStr">
         <is>
           <t>Evanston Mens Polo</t>
         </is>
       </c>
       <c r="D723" s="0" t="inlineStr">
         <is>
-          <t>'109817</t>
+          <t>'111008</t>
         </is>
       </c>
       <c r="E723" s="0" t="inlineStr">
         <is>
-          <t>ISU EVANSTON:109817E-2XL</t>
+          <t>UNI EVANSTON BLACK:111008E-2XL</t>
         </is>
       </c>
       <c r="F723" s="0" t="inlineStr">
         <is>
-          <t>'800109817055</t>
+          <t>'802111008087</t>
         </is>
       </c>
       <c r="G723" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H723" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I723" s="0">
         <v>41.99</v>
       </c>
       <c r="J723" s="0">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="724" spans="1:10" customHeight="0">
       <c r="A724" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bgk7kroepg8vcsalq2dxn/editdsc5232.jpg?rlkey=n9ezeagacgxsaxh8z4g06tynf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6jwwbqah78y7xopli5mrc/111008-f.jpg?rlkey=1e0b5udf9x6lxal142ppn9ggq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B724" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C724" s="0" t="inlineStr">
         <is>
           <t>Evanston Mens Polo</t>
         </is>
       </c>
       <c r="D724" s="0" t="inlineStr">
         <is>
-          <t>'109817</t>
+          <t>'111008</t>
         </is>
       </c>
       <c r="E724" s="0" t="inlineStr">
         <is>
-          <t>ISU EVANSTON:109817F-3XL</t>
+          <t>UNI EVANSTON BLACK:111008F-3XL</t>
         </is>
       </c>
       <c r="F724" s="0" t="inlineStr">
         <is>
-          <t>'800109817062</t>
+          <t>'802111008094</t>
         </is>
       </c>
       <c r="G724" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H724" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I724" s="0">
         <v>41.99</v>
       </c>
       <c r="J724" s="0">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="725" spans="1:10" customHeight="0">
       <c r="A725" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bgk7kroepg8vcsalq2dxn/editdsc5232.jpg?rlkey=n9ezeagacgxsaxh8z4g06tynf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6jwwbqah78y7xopli5mrc/111008-f.jpg?rlkey=1e0b5udf9x6lxal142ppn9ggq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B725" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C725" s="0" t="inlineStr">
         <is>
           <t>Evanston Mens Polo</t>
         </is>
       </c>
       <c r="D725" s="0" t="inlineStr">
         <is>
-          <t>'109817</t>
+          <t>'111008</t>
         </is>
       </c>
       <c r="E725" s="0" t="inlineStr">
         <is>
-          <t>ISU EVANSTON 12 PACK:109817Z-12PK</t>
+          <t>UNI EVANSTON BLACK 12 PACK:111008Z-12PK</t>
         </is>
       </c>
       <c r="F725" s="0" t="inlineStr">
         <is>
-          <t>'801109817991</t>
+          <t>'802111008995</t>
         </is>
       </c>
       <c r="G725" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H725" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I725" s="0">
         <v>461.88</v>
       </c>
       <c r="J725" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="726" spans="1:10" customHeight="0">
       <c r="A726" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/az4ufyj1idet8uj65lr6e/ndsuevanston-0111996.jpg?rlkey=6ccpvn7m0p09bsfmwuuw9baac&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bgk7kroepg8vcsalq2dxn/editdsc5232.jpg?rlkey=n9ezeagacgxsaxh8z4g06tynf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B726" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C726" s="0" t="inlineStr">
         <is>
           <t>Evanston Mens Polo</t>
         </is>
       </c>
       <c r="D726" s="0" t="inlineStr">
         <is>
-          <t>'128714</t>
+          <t>'109817</t>
         </is>
       </c>
       <c r="E726" s="0" t="inlineStr">
         <is>
-          <t>NDSU EVANST M BK:128714A-S</t>
+          <t>ISU EVANSTON:109817A-S</t>
         </is>
       </c>
       <c r="F726" s="0" t="inlineStr">
         <is>
-          <t>'813128714045</t>
+          <t>'800109817017</t>
         </is>
       </c>
       <c r="G726" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H726" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I726" s="0">
         <v>39.99</v>
       </c>
       <c r="J726" s="0">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="727" spans="1:10" customHeight="0">
       <c r="A727" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/az4ufyj1idet8uj65lr6e/ndsuevanston-0111996.jpg?rlkey=6ccpvn7m0p09bsfmwuuw9baac&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bgk7kroepg8vcsalq2dxn/editdsc5232.jpg?rlkey=n9ezeagacgxsaxh8z4g06tynf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B727" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C727" s="0" t="inlineStr">
         <is>
           <t>Evanston Mens Polo</t>
         </is>
       </c>
       <c r="D727" s="0" t="inlineStr">
         <is>
-          <t>'128714</t>
+          <t>'109817</t>
         </is>
       </c>
       <c r="E727" s="0" t="inlineStr">
         <is>
-          <t>NDSU EVANST M BK:128714B-M</t>
+          <t>ISU EVANSTON:109817B-M</t>
         </is>
       </c>
       <c r="F727" s="0" t="inlineStr">
         <is>
-          <t>'813128714052</t>
+          <t>'800109817024</t>
         </is>
       </c>
       <c r="G727" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H727" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I727" s="0">
         <v>39.99</v>
       </c>
       <c r="J727" s="0">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="728" spans="1:10" customHeight="0">
       <c r="A728" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/az4ufyj1idet8uj65lr6e/ndsuevanston-0111996.jpg?rlkey=6ccpvn7m0p09bsfmwuuw9baac&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bgk7kroepg8vcsalq2dxn/editdsc5232.jpg?rlkey=n9ezeagacgxsaxh8z4g06tynf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B728" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C728" s="0" t="inlineStr">
         <is>
           <t>Evanston Mens Polo</t>
         </is>
       </c>
       <c r="D728" s="0" t="inlineStr">
         <is>
-          <t>'128714</t>
+          <t>'109817</t>
         </is>
       </c>
       <c r="E728" s="0" t="inlineStr">
         <is>
-          <t>NDSU EVANST M BK:128714C-L</t>
+          <t>ISU EVANSTON:109817C-L</t>
         </is>
       </c>
       <c r="F728" s="0" t="inlineStr">
         <is>
-          <t>'813128714069</t>
+          <t>'800109817031</t>
         </is>
       </c>
       <c r="G728" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H728" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I728" s="0">
         <v>39.99</v>
       </c>
       <c r="J728" s="0">
-        <v>7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="729" spans="1:10" customHeight="0">
       <c r="A729" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/az4ufyj1idet8uj65lr6e/ndsuevanston-0111996.jpg?rlkey=6ccpvn7m0p09bsfmwuuw9baac&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bgk7kroepg8vcsalq2dxn/editdsc5232.jpg?rlkey=n9ezeagacgxsaxh8z4g06tynf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B729" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C729" s="0" t="inlineStr">
         <is>
           <t>Evanston Mens Polo</t>
         </is>
       </c>
       <c r="D729" s="0" t="inlineStr">
         <is>
-          <t>'128714</t>
+          <t>'109817</t>
         </is>
       </c>
       <c r="E729" s="0" t="inlineStr">
         <is>
-          <t>NDSU EVANST M BK:128714D-XL</t>
+          <t>ISU EVANSTON:109817D-XL</t>
         </is>
       </c>
       <c r="F729" s="0" t="inlineStr">
         <is>
-          <t>'813128714076</t>
+          <t>'800109817048</t>
         </is>
       </c>
       <c r="G729" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H729" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I729" s="0">
         <v>39.99</v>
       </c>
       <c r="J729" s="0">
-        <v>8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="730" spans="1:10" customHeight="0">
       <c r="A730" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/az4ufyj1idet8uj65lr6e/ndsuevanston-0111996.jpg?rlkey=6ccpvn7m0p09bsfmwuuw9baac&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bgk7kroepg8vcsalq2dxn/editdsc5232.jpg?rlkey=n9ezeagacgxsaxh8z4g06tynf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B730" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C730" s="0" t="inlineStr">
         <is>
           <t>Evanston Mens Polo</t>
         </is>
       </c>
       <c r="D730" s="0" t="inlineStr">
         <is>
-          <t>'128714</t>
+          <t>'109817</t>
         </is>
       </c>
       <c r="E730" s="0" t="inlineStr">
         <is>
-          <t>NDSU EVANST M BK:128714E-2XL</t>
+          <t>ISU EVANSTON:109817E-2XL</t>
         </is>
       </c>
       <c r="F730" s="0" t="inlineStr">
         <is>
-          <t>'813128714083</t>
+          <t>'800109817055</t>
         </is>
       </c>
       <c r="G730" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H730" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I730" s="0">
         <v>41.99</v>
       </c>
       <c r="J730" s="0">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="731" spans="1:10" customHeight="0">
       <c r="A731" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/az4ufyj1idet8uj65lr6e/ndsuevanston-0111996.jpg?rlkey=6ccpvn7m0p09bsfmwuuw9baac&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bgk7kroepg8vcsalq2dxn/editdsc5232.jpg?rlkey=n9ezeagacgxsaxh8z4g06tynf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B731" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C731" s="0" t="inlineStr">
         <is>
           <t>Evanston Mens Polo</t>
         </is>
       </c>
       <c r="D731" s="0" t="inlineStr">
         <is>
-          <t>'128714</t>
+          <t>'109817</t>
         </is>
       </c>
       <c r="E731" s="0" t="inlineStr">
         <is>
-          <t>NDSU EVANST M BK:128714F-3XL</t>
+          <t>ISU EVANSTON:109817F-3XL</t>
         </is>
       </c>
       <c r="F731" s="0" t="inlineStr">
         <is>
-          <t>'813128714090</t>
+          <t>'800109817062</t>
         </is>
       </c>
       <c r="G731" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H731" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I731" s="0">
         <v>41.99</v>
       </c>
       <c r="J731" s="0">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="732" spans="1:10" customHeight="0">
       <c r="A732" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uhln8kod98kpds399fjdo/ia-af.jpg?rlkey=1otiszrozqynoi0g34z3ojtaq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bgk7kroepg8vcsalq2dxn/editdsc5232.jpg?rlkey=n9ezeagacgxsaxh8z4g06tynf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B732" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C732" s="0" t="inlineStr">
         <is>
-          <t>Sherwood Men's Golf Polo</t>
+          <t>Evanston Mens Polo</t>
         </is>
       </c>
       <c r="D732" s="0" t="inlineStr">
         <is>
-          <t>'113903</t>
+          <t>'109817</t>
         </is>
       </c>
       <c r="E732" s="0" t="inlineStr">
         <is>
-          <t>IOWA SHERWOOD M BLACK:113903A-S</t>
+          <t>ISU EVANSTON 12 PACK:109817Z-12PK</t>
         </is>
       </c>
       <c r="F732" s="0" t="inlineStr">
         <is>
-          <t>'800113903041</t>
+          <t>'801109817991</t>
         </is>
       </c>
       <c r="G732" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H732" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I732" s="0">
-        <v>40.99</v>
+        <v>461.88</v>
       </c>
       <c r="J732" s="0">
-        <v>12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="733" spans="1:10" customHeight="0">
       <c r="A733" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uhln8kod98kpds399fjdo/ia-af.jpg?rlkey=1otiszrozqynoi0g34z3ojtaq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/az4ufyj1idet8uj65lr6e/ndsuevanston-0111996.jpg?rlkey=6ccpvn7m0p09bsfmwuuw9baac&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B733" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C733" s="0" t="inlineStr">
         <is>
-          <t>Sherwood Men's Golf Polo</t>
+          <t>Evanston Mens Polo</t>
         </is>
       </c>
       <c r="D733" s="0" t="inlineStr">
         <is>
-          <t>'113903</t>
+          <t>'128714</t>
         </is>
       </c>
       <c r="E733" s="0" t="inlineStr">
         <is>
-          <t>IOWA SHERWOOD M BLACK:113903B-M</t>
+          <t>NDSU EVANST M BK:128714A-S</t>
         </is>
       </c>
       <c r="F733" s="0" t="inlineStr">
         <is>
-          <t>'800113903058</t>
+          <t>'813128714045</t>
         </is>
       </c>
       <c r="G733" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H733" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I733" s="0">
-        <v>40.99</v>
+        <v>39.99</v>
       </c>
       <c r="J733" s="0">
-        <v>18</v>
+        <v>3</v>
       </c>
     </row>
     <row r="734" spans="1:10" customHeight="0">
       <c r="A734" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uhln8kod98kpds399fjdo/ia-af.jpg?rlkey=1otiszrozqynoi0g34z3ojtaq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/az4ufyj1idet8uj65lr6e/ndsuevanston-0111996.jpg?rlkey=6ccpvn7m0p09bsfmwuuw9baac&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B734" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C734" s="0" t="inlineStr">
         <is>
-          <t>Sherwood Men's Golf Polo</t>
+          <t>Evanston Mens Polo</t>
         </is>
       </c>
       <c r="D734" s="0" t="inlineStr">
         <is>
-          <t>'113903</t>
+          <t>'128714</t>
         </is>
       </c>
       <c r="E734" s="0" t="inlineStr">
         <is>
-          <t>IOWA SHERWOOD M BLACK:113903C-L</t>
+          <t>NDSU EVANST M BK:128714B-M</t>
         </is>
       </c>
       <c r="F734" s="0" t="inlineStr">
         <is>
-          <t>'800113903065</t>
+          <t>'813128714052</t>
         </is>
       </c>
       <c r="G734" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H734" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I734" s="0">
-        <v>40.99</v>
+        <v>39.99</v>
       </c>
       <c r="J734" s="0">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="735" spans="1:10" customHeight="0">
       <c r="A735" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uhln8kod98kpds399fjdo/ia-af.jpg?rlkey=1otiszrozqynoi0g34z3ojtaq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/az4ufyj1idet8uj65lr6e/ndsuevanston-0111996.jpg?rlkey=6ccpvn7m0p09bsfmwuuw9baac&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B735" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C735" s="0" t="inlineStr">
         <is>
-          <t>Sherwood Men's Golf Polo</t>
+          <t>Evanston Mens Polo</t>
         </is>
       </c>
       <c r="D735" s="0" t="inlineStr">
         <is>
-          <t>'113903</t>
+          <t>'128714</t>
         </is>
       </c>
       <c r="E735" s="0" t="inlineStr">
         <is>
-          <t>IOWA SHERWOOD M BLACK:113903D-XL</t>
+          <t>NDSU EVANST M BK:128714C-L</t>
         </is>
       </c>
       <c r="F735" s="0" t="inlineStr">
         <is>
-          <t>'800113903072</t>
+          <t>'813128714069</t>
         </is>
       </c>
       <c r="G735" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H735" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I735" s="0">
-        <v>40.99</v>
+        <v>39.99</v>
       </c>
       <c r="J735" s="0">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="736" spans="1:10" customHeight="0">
       <c r="A736" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uhln8kod98kpds399fjdo/ia-af.jpg?rlkey=1otiszrozqynoi0g34z3ojtaq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/az4ufyj1idet8uj65lr6e/ndsuevanston-0111996.jpg?rlkey=6ccpvn7m0p09bsfmwuuw9baac&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B736" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C736" s="0" t="inlineStr">
         <is>
-          <t>Sherwood Men's Golf Polo</t>
+          <t>Evanston Mens Polo</t>
         </is>
       </c>
       <c r="D736" s="0" t="inlineStr">
         <is>
-          <t>'113903</t>
+          <t>'128714</t>
         </is>
       </c>
       <c r="E736" s="0" t="inlineStr">
         <is>
-          <t>IOWA SHERWOOD M BLACK:113903E-2XL</t>
+          <t>NDSU EVANST M BK:128714D-XL</t>
         </is>
       </c>
       <c r="F736" s="0" t="inlineStr">
         <is>
-          <t>'800113903089</t>
+          <t>'813128714076</t>
         </is>
       </c>
       <c r="G736" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H736" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I736" s="0">
-        <v>42.99</v>
+        <v>39.99</v>
       </c>
       <c r="J736" s="0">
         <v>8</v>
       </c>
     </row>
     <row r="737" spans="1:10" customHeight="0">
       <c r="A737" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uhln8kod98kpds399fjdo/ia-af.jpg?rlkey=1otiszrozqynoi0g34z3ojtaq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/az4ufyj1idet8uj65lr6e/ndsuevanston-0111996.jpg?rlkey=6ccpvn7m0p09bsfmwuuw9baac&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B737" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C737" s="0" t="inlineStr">
         <is>
-          <t>Sherwood Men's Golf Polo</t>
+          <t>Evanston Mens Polo</t>
         </is>
       </c>
       <c r="D737" s="0" t="inlineStr">
         <is>
-          <t>'113903</t>
+          <t>'128714</t>
         </is>
       </c>
       <c r="E737" s="0" t="inlineStr">
         <is>
-          <t>IOWA SHERWOOD M BLACK:113903F-3XL</t>
+          <t>NDSU EVANST M BK:128714E-2XL</t>
         </is>
       </c>
       <c r="F737" s="0" t="inlineStr">
         <is>
-          <t>'800113903096</t>
+          <t>'813128714083</t>
         </is>
       </c>
       <c r="G737" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H737" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I737" s="0">
-        <v>42.99</v>
+        <v>41.99</v>
       </c>
       <c r="J737" s="0">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="738" spans="1:10" customHeight="0">
       <c r="A738" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uhln8kod98kpds399fjdo/ia-af.jpg?rlkey=1otiszrozqynoi0g34z3ojtaq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/az4ufyj1idet8uj65lr6e/ndsuevanston-0111996.jpg?rlkey=6ccpvn7m0p09bsfmwuuw9baac&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B738" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C738" s="0" t="inlineStr">
         <is>
-          <t>Sherwood Men's Golf Polo</t>
+          <t>Evanston Mens Polo</t>
         </is>
       </c>
       <c r="D738" s="0" t="inlineStr">
         <is>
-          <t>'113903</t>
+          <t>'128714</t>
         </is>
       </c>
       <c r="E738" s="0" t="inlineStr">
         <is>
-          <t>IOWA SHERWOOD M BLACK 12 PACK:113903Z-12PK</t>
+          <t>NDSU EVANST M BK:128714F-3XL</t>
         </is>
       </c>
       <c r="F738" s="0" t="inlineStr">
         <is>
-          <t>'800113903997</t>
+          <t>'813128714090</t>
         </is>
       </c>
       <c r="G738" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H738" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I738" s="0">
-        <v>393.6</v>
+        <v>41.99</v>
       </c>
       <c r="J738" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="739" spans="1:10" customHeight="0">
       <c r="A739" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/96w6tl8hwayuorkuixv31/purdue-af.jpg?rlkey=2ufd42hhcopl9878o3molk8xl&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uhln8kod98kpds399fjdo/ia-af.jpg?rlkey=1otiszrozqynoi0g34z3ojtaq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B739" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C739" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D739" s="0" t="inlineStr">
         <is>
-          <t>'113976</t>
+          <t>'113903</t>
         </is>
       </c>
       <c r="E739" s="0" t="inlineStr">
         <is>
-          <t>PURDUE SHERWOOD M BLACK:113976A-S</t>
+          <t>IOWA SHERWOOD M BLACK:113903A-S</t>
         </is>
       </c>
       <c r="F739" s="0" t="inlineStr">
         <is>
-          <t>'804113976043</t>
+          <t>'800113903041</t>
         </is>
       </c>
       <c r="G739" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H739" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I739" s="0">
         <v>40.99</v>
       </c>
       <c r="J739" s="0">
-        <v>4</v>
+        <v>12</v>
       </c>
     </row>
     <row r="740" spans="1:10" customHeight="0">
       <c r="A740" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/96w6tl8hwayuorkuixv31/purdue-af.jpg?rlkey=2ufd42hhcopl9878o3molk8xl&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uhln8kod98kpds399fjdo/ia-af.jpg?rlkey=1otiszrozqynoi0g34z3ojtaq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B740" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C740" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D740" s="0" t="inlineStr">
         <is>
-          <t>'113976</t>
+          <t>'113903</t>
         </is>
       </c>
       <c r="E740" s="0" t="inlineStr">
         <is>
-          <t>PURDUE SHERWOOD M BLACK:113976B-M</t>
+          <t>IOWA SHERWOOD M BLACK:113903B-M</t>
         </is>
       </c>
       <c r="F740" s="0" t="inlineStr">
         <is>
-          <t>'804113976050</t>
+          <t>'800113903058</t>
         </is>
       </c>
       <c r="G740" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H740" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I740" s="0">
         <v>40.99</v>
       </c>
       <c r="J740" s="0">
-        <v>7</v>
+        <v>18</v>
       </c>
     </row>
     <row r="741" spans="1:10" customHeight="0">
       <c r="A741" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/96w6tl8hwayuorkuixv31/purdue-af.jpg?rlkey=2ufd42hhcopl9878o3molk8xl&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uhln8kod98kpds399fjdo/ia-af.jpg?rlkey=1otiszrozqynoi0g34z3ojtaq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B741" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C741" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D741" s="0" t="inlineStr">
         <is>
-          <t>'113976</t>
+          <t>'113903</t>
         </is>
       </c>
       <c r="E741" s="0" t="inlineStr">
         <is>
-          <t>PURDUE SHERWOOD M BLACK:113976C-L</t>
+          <t>IOWA SHERWOOD M BLACK:113903C-L</t>
         </is>
       </c>
       <c r="F741" s="0" t="inlineStr">
         <is>
-          <t>'804113976067</t>
+          <t>'800113903065</t>
         </is>
       </c>
       <c r="G741" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H741" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I741" s="0">
         <v>40.99</v>
       </c>
       <c r="J741" s="0">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="742" spans="1:10" customHeight="0">
       <c r="A742" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/96w6tl8hwayuorkuixv31/purdue-af.jpg?rlkey=2ufd42hhcopl9878o3molk8xl&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uhln8kod98kpds399fjdo/ia-af.jpg?rlkey=1otiszrozqynoi0g34z3ojtaq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B742" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C742" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D742" s="0" t="inlineStr">
         <is>
-          <t>'113976</t>
+          <t>'113903</t>
         </is>
       </c>
       <c r="E742" s="0" t="inlineStr">
         <is>
-          <t>PURDUE SHERWOOD M BLACK:113976D-XL</t>
+          <t>IOWA SHERWOOD M BLACK:113903D-XL</t>
         </is>
       </c>
       <c r="F742" s="0" t="inlineStr">
         <is>
-          <t>'804113976074</t>
+          <t>'800113903072</t>
         </is>
       </c>
       <c r="G742" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H742" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I742" s="0">
         <v>40.99</v>
       </c>
       <c r="J742" s="0">
-        <v>11</v>
+        <v>0</v>
       </c>
     </row>
     <row r="743" spans="1:10" customHeight="0">
       <c r="A743" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/96w6tl8hwayuorkuixv31/purdue-af.jpg?rlkey=2ufd42hhcopl9878o3molk8xl&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uhln8kod98kpds399fjdo/ia-af.jpg?rlkey=1otiszrozqynoi0g34z3ojtaq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B743" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C743" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D743" s="0" t="inlineStr">
         <is>
-          <t>'113976</t>
+          <t>'113903</t>
         </is>
       </c>
       <c r="E743" s="0" t="inlineStr">
         <is>
-          <t>PURDUE SHERWOOD M BLACK:113976E-2XL</t>
+          <t>IOWA SHERWOOD M BLACK:113903E-2XL</t>
         </is>
       </c>
       <c r="F743" s="0" t="inlineStr">
         <is>
-          <t>'804113976081</t>
+          <t>'800113903089</t>
         </is>
       </c>
       <c r="G743" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H743" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I743" s="0">
         <v>42.99</v>
       </c>
       <c r="J743" s="0">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="744" spans="1:10" customHeight="0">
       <c r="A744" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/96w6tl8hwayuorkuixv31/purdue-af.jpg?rlkey=2ufd42hhcopl9878o3molk8xl&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uhln8kod98kpds399fjdo/ia-af.jpg?rlkey=1otiszrozqynoi0g34z3ojtaq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B744" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C744" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D744" s="0" t="inlineStr">
         <is>
-          <t>'113976</t>
+          <t>'113903</t>
         </is>
       </c>
       <c r="E744" s="0" t="inlineStr">
         <is>
-          <t>PURDUE SHERWOOD M BLACK:113976F-3XL</t>
+          <t>IOWA SHERWOOD M BLACK:113903F-3XL</t>
         </is>
       </c>
       <c r="F744" s="0" t="inlineStr">
         <is>
-          <t>'804113976098</t>
+          <t>'800113903096</t>
         </is>
       </c>
       <c r="G744" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H744" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I744" s="0">
         <v>42.99</v>
       </c>
       <c r="J744" s="0">
         <v>3</v>
       </c>
     </row>
     <row r="745" spans="1:10" customHeight="0">
       <c r="A745" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/96w6tl8hwayuorkuixv31/purdue-af.jpg?rlkey=2ufd42hhcopl9878o3molk8xl&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uhln8kod98kpds399fjdo/ia-af.jpg?rlkey=1otiszrozqynoi0g34z3ojtaq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B745" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C745" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D745" s="0" t="inlineStr">
         <is>
-          <t>'113976</t>
+          <t>'113903</t>
         </is>
       </c>
       <c r="E745" s="0" t="inlineStr">
         <is>
-          <t>PURDUE SHERWOOD M BLACK 12 PACK:113976Z-12PK</t>
+          <t>IOWA SHERWOOD M BLACK 12 PACK:113903Z-12PK</t>
         </is>
       </c>
       <c r="F745" s="0" t="inlineStr">
         <is>
-          <t>'804113976999</t>
+          <t>'800113903997</t>
         </is>
       </c>
       <c r="G745" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H745" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I745" s="0">
         <v>393.6</v>
       </c>
       <c r="J745" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="746" spans="1:10" customHeight="0">
       <c r="A746" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yxt01dljancikurzh56tq/ku-ab.jpg?rlkey=faspb9cddo9t4vmghrrd7z1xu&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/96w6tl8hwayuorkuixv31/purdue-af.jpg?rlkey=2ufd42hhcopl9878o3molk8xl&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B746" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C746" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D746" s="0" t="inlineStr">
         <is>
-          <t>'113975</t>
+          <t>'113976</t>
         </is>
       </c>
       <c r="E746" s="0" t="inlineStr">
         <is>
-          <t>KSU SHERWOOD M PURPLE:113975A-S</t>
+          <t>PURDUE SHERWOOD M BLACK:113976A-S</t>
         </is>
       </c>
       <c r="F746" s="0" t="inlineStr">
         <is>
-          <t>'805113975043</t>
+          <t>'804113976043</t>
         </is>
       </c>
       <c r="G746" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H746" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I746" s="0">
         <v>40.99</v>
       </c>
       <c r="J746" s="0">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="747" spans="1:10" customHeight="0">
       <c r="A747" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yxt01dljancikurzh56tq/ku-ab.jpg?rlkey=faspb9cddo9t4vmghrrd7z1xu&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/96w6tl8hwayuorkuixv31/purdue-af.jpg?rlkey=2ufd42hhcopl9878o3molk8xl&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B747" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C747" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D747" s="0" t="inlineStr">
         <is>
-          <t>'113975</t>
+          <t>'113976</t>
         </is>
       </c>
       <c r="E747" s="0" t="inlineStr">
         <is>
-          <t>KSU SHERWOOD M PURPLE:113975B-M</t>
+          <t>PURDUE SHERWOOD M BLACK:113976B-M</t>
         </is>
       </c>
       <c r="F747" s="0" t="inlineStr">
         <is>
-          <t>'805113975050</t>
+          <t>'804113976050</t>
         </is>
       </c>
       <c r="G747" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H747" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I747" s="0">
         <v>40.99</v>
       </c>
       <c r="J747" s="0">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="748" spans="1:10" customHeight="0">
       <c r="A748" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yxt01dljancikurzh56tq/ku-ab.jpg?rlkey=faspb9cddo9t4vmghrrd7z1xu&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/96w6tl8hwayuorkuixv31/purdue-af.jpg?rlkey=2ufd42hhcopl9878o3molk8xl&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B748" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C748" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D748" s="0" t="inlineStr">
         <is>
-          <t>'113975</t>
+          <t>'113976</t>
         </is>
       </c>
       <c r="E748" s="0" t="inlineStr">
         <is>
-          <t>KSU SHERWOOD M PURPLE:113975C-L</t>
+          <t>PURDUE SHERWOOD M BLACK:113976C-L</t>
         </is>
       </c>
       <c r="F748" s="0" t="inlineStr">
         <is>
-          <t>'805113975067</t>
+          <t>'804113976067</t>
         </is>
       </c>
       <c r="G748" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H748" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I748" s="0">
         <v>40.99</v>
       </c>
       <c r="J748" s="0">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="749" spans="1:10" customHeight="0">
       <c r="A749" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yxt01dljancikurzh56tq/ku-ab.jpg?rlkey=faspb9cddo9t4vmghrrd7z1xu&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/96w6tl8hwayuorkuixv31/purdue-af.jpg?rlkey=2ufd42hhcopl9878o3molk8xl&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B749" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C749" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D749" s="0" t="inlineStr">
         <is>
-          <t>'113975</t>
+          <t>'113976</t>
         </is>
       </c>
       <c r="E749" s="0" t="inlineStr">
         <is>
-          <t>KSU SHERWOOD M PURPLE:113975D-XL</t>
+          <t>PURDUE SHERWOOD M BLACK:113976D-XL</t>
         </is>
       </c>
       <c r="F749" s="0" t="inlineStr">
         <is>
-          <t>'805113975074</t>
+          <t>'804113976074</t>
         </is>
       </c>
       <c r="G749" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H749" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I749" s="0">
         <v>40.99</v>
       </c>
       <c r="J749" s="0">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="750" spans="1:10" customHeight="0">
       <c r="A750" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yxt01dljancikurzh56tq/ku-ab.jpg?rlkey=faspb9cddo9t4vmghrrd7z1xu&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/96w6tl8hwayuorkuixv31/purdue-af.jpg?rlkey=2ufd42hhcopl9878o3molk8xl&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B750" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C750" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D750" s="0" t="inlineStr">
         <is>
-          <t>'113975</t>
+          <t>'113976</t>
         </is>
       </c>
       <c r="E750" s="0" t="inlineStr">
         <is>
-          <t>KSU SHERWOOD M PURPLE:113975E-2XL</t>
+          <t>PURDUE SHERWOOD M BLACK:113976E-2XL</t>
         </is>
       </c>
       <c r="F750" s="0" t="inlineStr">
         <is>
-          <t>'805113975081</t>
+          <t>'804113976081</t>
         </is>
       </c>
       <c r="G750" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H750" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I750" s="0">
         <v>42.99</v>
       </c>
       <c r="J750" s="0">
-        <v>6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="751" spans="1:10" customHeight="0">
       <c r="A751" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yxt01dljancikurzh56tq/ku-ab.jpg?rlkey=faspb9cddo9t4vmghrrd7z1xu&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/96w6tl8hwayuorkuixv31/purdue-af.jpg?rlkey=2ufd42hhcopl9878o3molk8xl&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B751" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C751" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D751" s="0" t="inlineStr">
         <is>
-          <t>'113975</t>
+          <t>'113976</t>
         </is>
       </c>
       <c r="E751" s="0" t="inlineStr">
         <is>
-          <t>KSU SHERWOOD M PURPLE:113975F-3XL</t>
+          <t>PURDUE SHERWOOD M BLACK:113976F-3XL</t>
         </is>
       </c>
       <c r="F751" s="0" t="inlineStr">
         <is>
-          <t>'805113975098</t>
+          <t>'804113976098</t>
         </is>
       </c>
       <c r="G751" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H751" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I751" s="0">
         <v>42.99</v>
       </c>
       <c r="J751" s="0">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="752" spans="1:10" customHeight="0">
       <c r="A752" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yxt01dljancikurzh56tq/ku-ab.jpg?rlkey=faspb9cddo9t4vmghrrd7z1xu&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/96w6tl8hwayuorkuixv31/purdue-af.jpg?rlkey=2ufd42hhcopl9878o3molk8xl&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B752" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C752" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D752" s="0" t="inlineStr">
         <is>
-          <t>'113975</t>
+          <t>'113976</t>
         </is>
       </c>
       <c r="E752" s="0" t="inlineStr">
         <is>
-          <t>KSU SHERWOOD M PURPLE 12 PACK:113975Z-12PK</t>
+          <t>PURDUE SHERWOOD M BLACK 12 PACK:113976Z-12PK</t>
         </is>
       </c>
       <c r="F752" s="0" t="inlineStr">
         <is>
-          <t>'805113975999</t>
+          <t>'804113976999</t>
         </is>
       </c>
       <c r="G752" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H752" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I752" s="0">
         <v>393.6</v>
       </c>
       <c r="J752" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="753" spans="1:10" customHeight="0">
       <c r="A753" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w9mn7l8ukj9db4xt4any/screenshot-2025-04-03-at-1.38.47pm.png?rlkey=5kvf61ay3fymqvoqdd3zdwzhu&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/iun1nmgfjeuerluo7aefm/ku-af.jpg?rlkey=j61nvsg5zegb4cb9vtmlvaxhp&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B753" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C753" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D753" s="0" t="inlineStr">
         <is>
-          <t>'113974</t>
+          <t>'113975</t>
         </is>
       </c>
       <c r="E753" s="0" t="inlineStr">
         <is>
-          <t>MU SHERWOOD M BLACK:113974A-S</t>
+          <t>KSU SHERWOOD M PURPLE:113975A-S</t>
         </is>
       </c>
       <c r="F753" s="0" t="inlineStr">
         <is>
-          <t>'803113974042</t>
+          <t>'805113975043</t>
         </is>
       </c>
       <c r="G753" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H753" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I753" s="0">
         <v>40.99</v>
       </c>
       <c r="J753" s="0">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="754" spans="1:10" customHeight="0">
       <c r="A754" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w9mn7l8ukj9db4xt4any/screenshot-2025-04-03-at-1.38.47pm.png?rlkey=5kvf61ay3fymqvoqdd3zdwzhu&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/iun1nmgfjeuerluo7aefm/ku-af.jpg?rlkey=j61nvsg5zegb4cb9vtmlvaxhp&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B754" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C754" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D754" s="0" t="inlineStr">
         <is>
-          <t>'113974</t>
+          <t>'113975</t>
         </is>
       </c>
       <c r="E754" s="0" t="inlineStr">
         <is>
-          <t>MU SHERWOOD M BLACK:113974B-M</t>
+          <t>KSU SHERWOOD M PURPLE:113975B-M</t>
         </is>
       </c>
       <c r="F754" s="0" t="inlineStr">
         <is>
-          <t>'803113974059</t>
+          <t>'805113975050</t>
         </is>
       </c>
       <c r="G754" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H754" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I754" s="0">
         <v>40.99</v>
       </c>
       <c r="J754" s="0">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="755" spans="1:10" customHeight="0">
       <c r="A755" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w9mn7l8ukj9db4xt4any/screenshot-2025-04-03-at-1.38.47pm.png?rlkey=5kvf61ay3fymqvoqdd3zdwzhu&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/iun1nmgfjeuerluo7aefm/ku-af.jpg?rlkey=j61nvsg5zegb4cb9vtmlvaxhp&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B755" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C755" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D755" s="0" t="inlineStr">
         <is>
-          <t>'113974</t>
+          <t>'113975</t>
         </is>
       </c>
       <c r="E755" s="0" t="inlineStr">
         <is>
-          <t>MU SHERWOOD M BLACK:113974C-L</t>
+          <t>KSU SHERWOOD M PURPLE:113975C-L</t>
         </is>
       </c>
       <c r="F755" s="0" t="inlineStr">
         <is>
-          <t>'803113974066</t>
+          <t>'805113975067</t>
         </is>
       </c>
       <c r="G755" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H755" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I755" s="0">
         <v>40.99</v>
       </c>
       <c r="J755" s="0">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="756" spans="1:10" customHeight="0">
       <c r="A756" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w9mn7l8ukj9db4xt4any/screenshot-2025-04-03-at-1.38.47pm.png?rlkey=5kvf61ay3fymqvoqdd3zdwzhu&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/iun1nmgfjeuerluo7aefm/ku-af.jpg?rlkey=j61nvsg5zegb4cb9vtmlvaxhp&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B756" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C756" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D756" s="0" t="inlineStr">
         <is>
-          <t>'113974</t>
+          <t>'113975</t>
         </is>
       </c>
       <c r="E756" s="0" t="inlineStr">
         <is>
-          <t>MU SHERWOOD M BLACK:113974D-XL</t>
+          <t>KSU SHERWOOD M PURPLE:113975D-XL</t>
         </is>
       </c>
       <c r="F756" s="0" t="inlineStr">
         <is>
-          <t>'803113974073</t>
+          <t>'805113975074</t>
         </is>
       </c>
       <c r="G756" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H756" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I756" s="0">
         <v>40.99</v>
       </c>
       <c r="J756" s="0">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="757" spans="1:10" customHeight="0">
       <c r="A757" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w9mn7l8ukj9db4xt4any/screenshot-2025-04-03-at-1.38.47pm.png?rlkey=5kvf61ay3fymqvoqdd3zdwzhu&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/iun1nmgfjeuerluo7aefm/ku-af.jpg?rlkey=j61nvsg5zegb4cb9vtmlvaxhp&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B757" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C757" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D757" s="0" t="inlineStr">
         <is>
-          <t>'113974</t>
+          <t>'113975</t>
         </is>
       </c>
       <c r="E757" s="0" t="inlineStr">
         <is>
-          <t>MU SHERWOOD M BLACK:113974E-2XL</t>
+          <t>KSU SHERWOOD M PURPLE:113975E-2XL</t>
         </is>
       </c>
       <c r="F757" s="0" t="inlineStr">
         <is>
-          <t>'803113974080</t>
+          <t>'805113975081</t>
         </is>
       </c>
       <c r="G757" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H757" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I757" s="0">
         <v>42.99</v>
       </c>
       <c r="J757" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="758" spans="1:10" customHeight="0">
       <c r="A758" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w9mn7l8ukj9db4xt4any/screenshot-2025-04-03-at-1.38.47pm.png?rlkey=5kvf61ay3fymqvoqdd3zdwzhu&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/iun1nmgfjeuerluo7aefm/ku-af.jpg?rlkey=j61nvsg5zegb4cb9vtmlvaxhp&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B758" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C758" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D758" s="0" t="inlineStr">
         <is>
-          <t>'113974</t>
+          <t>'113975</t>
         </is>
       </c>
       <c r="E758" s="0" t="inlineStr">
         <is>
-          <t>MU SHERWOOD M BLACK:113974F-3XL</t>
+          <t>KSU SHERWOOD M PURPLE:113975F-3XL</t>
         </is>
       </c>
       <c r="F758" s="0" t="inlineStr">
         <is>
-          <t>'803113974097</t>
+          <t>'805113975098</t>
         </is>
       </c>
       <c r="G758" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H758" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I758" s="0">
         <v>42.99</v>
       </c>
       <c r="J758" s="0">
         <v>1</v>
       </c>
     </row>
     <row r="759" spans="1:10" customHeight="0">
       <c r="A759" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w9mn7l8ukj9db4xt4any/screenshot-2025-04-03-at-1.38.47pm.png?rlkey=5kvf61ay3fymqvoqdd3zdwzhu&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/iun1nmgfjeuerluo7aefm/ku-af.jpg?rlkey=j61nvsg5zegb4cb9vtmlvaxhp&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B759" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C759" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D759" s="0" t="inlineStr">
         <is>
-          <t>'113974</t>
+          <t>'113975</t>
         </is>
       </c>
       <c r="E759" s="0" t="inlineStr">
         <is>
-          <t>MU SHERWOOD M BLACK 12 PACK:113974Z-12PK</t>
+          <t>KSU SHERWOOD M PURPLE 12 PACK:113975Z-12PK</t>
         </is>
       </c>
       <c r="F759" s="0" t="inlineStr">
         <is>
-          <t>'803113974998</t>
+          <t>'805113975999</t>
         </is>
       </c>
       <c r="G759" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H759" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I759" s="0">
         <v>393.6</v>
       </c>
       <c r="J759" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="760" spans="1:10" customHeight="0">
       <c r="A760" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/731eza5x0j2gu40xy8vpj/uni-af.jpg?rlkey=hsp28lw0t9kvmmncsypi07l0m&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w9mn7l8ukj9db4xt4any/screenshot-2025-04-03-at-1.38.47pm.png?rlkey=5kvf61ay3fymqvoqdd3zdwzhu&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B760" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C760" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D760" s="0" t="inlineStr">
         <is>
-          <t>'113973</t>
+          <t>'113974</t>
         </is>
       </c>
       <c r="E760" s="0" t="inlineStr">
         <is>
-          <t>UNI SHERWOOD M PURPLE:113973A-S</t>
+          <t>MU SHERWOOD M BLACK:113974A-S</t>
         </is>
       </c>
       <c r="F760" s="0" t="inlineStr">
         <is>
-          <t>'802113973048</t>
+          <t>'803113974042</t>
         </is>
       </c>
       <c r="G760" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H760" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I760" s="0">
         <v>40.99</v>
       </c>
       <c r="J760" s="0">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="761" spans="1:10" customHeight="0">
       <c r="A761" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/731eza5x0j2gu40xy8vpj/uni-af.jpg?rlkey=hsp28lw0t9kvmmncsypi07l0m&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w9mn7l8ukj9db4xt4any/screenshot-2025-04-03-at-1.38.47pm.png?rlkey=5kvf61ay3fymqvoqdd3zdwzhu&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B761" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C761" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D761" s="0" t="inlineStr">
         <is>
-          <t>'113973</t>
+          <t>'113974</t>
         </is>
       </c>
       <c r="E761" s="0" t="inlineStr">
         <is>
-          <t>UNI SHERWOOD M PURPLE:113973B-M</t>
+          <t>MU SHERWOOD M BLACK:113974B-M</t>
         </is>
       </c>
       <c r="F761" s="0" t="inlineStr">
         <is>
-          <t>'802113973055</t>
+          <t>'803113974059</t>
         </is>
       </c>
       <c r="G761" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H761" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I761" s="0">
         <v>40.99</v>
       </c>
       <c r="J761" s="0">
-        <v>7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="762" spans="1:10" customHeight="0">
       <c r="A762" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/731eza5x0j2gu40xy8vpj/uni-af.jpg?rlkey=hsp28lw0t9kvmmncsypi07l0m&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w9mn7l8ukj9db4xt4any/screenshot-2025-04-03-at-1.38.47pm.png?rlkey=5kvf61ay3fymqvoqdd3zdwzhu&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B762" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C762" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D762" s="0" t="inlineStr">
         <is>
-          <t>'113973</t>
+          <t>'113974</t>
         </is>
       </c>
       <c r="E762" s="0" t="inlineStr">
         <is>
-          <t>UNI SHERWOOD M PURPLE:113973C-L</t>
+          <t>MU SHERWOOD M BLACK:113974C-L</t>
         </is>
       </c>
       <c r="F762" s="0" t="inlineStr">
         <is>
-          <t>'802113973062</t>
+          <t>'803113974066</t>
         </is>
       </c>
       <c r="G762" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H762" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I762" s="0">
         <v>40.99</v>
       </c>
       <c r="J762" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="763" spans="1:10" customHeight="0">
       <c r="A763" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/731eza5x0j2gu40xy8vpj/uni-af.jpg?rlkey=hsp28lw0t9kvmmncsypi07l0m&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w9mn7l8ukj9db4xt4any/screenshot-2025-04-03-at-1.38.47pm.png?rlkey=5kvf61ay3fymqvoqdd3zdwzhu&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B763" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C763" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D763" s="0" t="inlineStr">
         <is>
-          <t>'113973</t>
+          <t>'113974</t>
         </is>
       </c>
       <c r="E763" s="0" t="inlineStr">
         <is>
-          <t>UNI SHERWOOD M PURPLE:113973D-XL</t>
+          <t>MU SHERWOOD M BLACK:113974D-XL</t>
         </is>
       </c>
       <c r="F763" s="0" t="inlineStr">
         <is>
-          <t>'802113973079</t>
+          <t>'803113974073</t>
         </is>
       </c>
       <c r="G763" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H763" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I763" s="0">
         <v>40.99</v>
       </c>
       <c r="J763" s="0">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="764" spans="1:10" customHeight="0">
       <c r="A764" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/731eza5x0j2gu40xy8vpj/uni-af.jpg?rlkey=hsp28lw0t9kvmmncsypi07l0m&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w9mn7l8ukj9db4xt4any/screenshot-2025-04-03-at-1.38.47pm.png?rlkey=5kvf61ay3fymqvoqdd3zdwzhu&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B764" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C764" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D764" s="0" t="inlineStr">
         <is>
-          <t>'113973</t>
+          <t>'113974</t>
         </is>
       </c>
       <c r="E764" s="0" t="inlineStr">
         <is>
-          <t>UNI SHERWOOD M PURPLE:113973E-2XL</t>
+          <t>MU SHERWOOD M BLACK:113974E-2XL</t>
         </is>
       </c>
       <c r="F764" s="0" t="inlineStr">
         <is>
-          <t>'802113973086</t>
+          <t>'803113974080</t>
         </is>
       </c>
       <c r="G764" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H764" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I764" s="0">
         <v>42.99</v>
       </c>
       <c r="J764" s="0">
-        <v>6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="765" spans="1:10" customHeight="0">
       <c r="A765" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/731eza5x0j2gu40xy8vpj/uni-af.jpg?rlkey=hsp28lw0t9kvmmncsypi07l0m&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w9mn7l8ukj9db4xt4any/screenshot-2025-04-03-at-1.38.47pm.png?rlkey=5kvf61ay3fymqvoqdd3zdwzhu&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B765" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C765" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D765" s="0" t="inlineStr">
         <is>
-          <t>'113973</t>
+          <t>'113974</t>
         </is>
       </c>
       <c r="E765" s="0" t="inlineStr">
         <is>
-          <t>UNI SHERWOOD M PURPLE:113973F-3XL</t>
+          <t>MU SHERWOOD M BLACK:113974F-3XL</t>
         </is>
       </c>
       <c r="F765" s="0" t="inlineStr">
         <is>
-          <t>'802113973093</t>
+          <t>'803113974097</t>
         </is>
       </c>
       <c r="G765" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H765" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I765" s="0">
         <v>42.99</v>
       </c>
       <c r="J765" s="0">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="766" spans="1:10" customHeight="0">
       <c r="A766" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/731eza5x0j2gu40xy8vpj/uni-af.jpg?rlkey=hsp28lw0t9kvmmncsypi07l0m&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w9mn7l8ukj9db4xt4any/screenshot-2025-04-03-at-1.38.47pm.png?rlkey=5kvf61ay3fymqvoqdd3zdwzhu&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B766" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C766" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D766" s="0" t="inlineStr">
         <is>
-          <t>'113973</t>
+          <t>'113974</t>
         </is>
       </c>
       <c r="E766" s="0" t="inlineStr">
         <is>
-          <t>UNI SHERWOOD M PURPLE 12 PACKS:113973Z-12PK</t>
+          <t>MU SHERWOOD M BLACK 12 PACK:113974Z-12PK</t>
         </is>
       </c>
       <c r="F766" s="0" t="inlineStr">
         <is>
-          <t>'802113973994</t>
+          <t>'803113974998</t>
         </is>
       </c>
       <c r="G766" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H766" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I766" s="0">
         <v>393.6</v>
       </c>
       <c r="J766" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="767" spans="1:10" customHeight="0">
       <c r="A767" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/abvl9cxt8w4sml8twzhok/ia2-af.jpg?rlkey=01oq1d6cdzhfpkhvc1sj4s3aq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/731eza5x0j2gu40xy8vpj/uni-af.jpg?rlkey=hsp28lw0t9kvmmncsypi07l0m&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B767" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C767" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D767" s="0" t="inlineStr">
         <is>
-          <t>'138518</t>
+          <t>'113973</t>
         </is>
       </c>
       <c r="E767" s="0" t="inlineStr">
         <is>
-          <t>IOWA SHERW2 M BK:138518A-S</t>
+          <t>UNI SHERWOOD M PURPLE:113973A-S</t>
         </is>
       </c>
       <c r="F767" s="0" t="inlineStr">
         <is>
-          <t>'800138518046</t>
+          <t>'802113973048</t>
         </is>
       </c>
       <c r="G767" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H767" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I767" s="0">
         <v>40.99</v>
       </c>
       <c r="J767" s="0">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="768" spans="1:10" customHeight="0">
       <c r="A768" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/abvl9cxt8w4sml8twzhok/ia2-af.jpg?rlkey=01oq1d6cdzhfpkhvc1sj4s3aq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/731eza5x0j2gu40xy8vpj/uni-af.jpg?rlkey=hsp28lw0t9kvmmncsypi07l0m&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B768" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C768" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D768" s="0" t="inlineStr">
         <is>
-          <t>'138518</t>
+          <t>'113973</t>
         </is>
       </c>
       <c r="E768" s="0" t="inlineStr">
         <is>
-          <t>IOWA SHERW2 M BK:138518B-M</t>
+          <t>UNI SHERWOOD M PURPLE:113973B-M</t>
         </is>
       </c>
       <c r="F768" s="0" t="inlineStr">
         <is>
-          <t>'800138518053</t>
+          <t>'802113973055</t>
         </is>
       </c>
       <c r="G768" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H768" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I768" s="0">
         <v>40.99</v>
       </c>
       <c r="J768" s="0">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="769" spans="1:10" customHeight="0">
       <c r="A769" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/abvl9cxt8w4sml8twzhok/ia2-af.jpg?rlkey=01oq1d6cdzhfpkhvc1sj4s3aq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/731eza5x0j2gu40xy8vpj/uni-af.jpg?rlkey=hsp28lw0t9kvmmncsypi07l0m&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B769" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C769" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D769" s="0" t="inlineStr">
         <is>
-          <t>'138518</t>
+          <t>'113973</t>
         </is>
       </c>
       <c r="E769" s="0" t="inlineStr">
         <is>
-          <t>IOWA SHERW2 M BK:138518C-L</t>
+          <t>UNI SHERWOOD M PURPLE:113973C-L</t>
         </is>
       </c>
       <c r="F769" s="0" t="inlineStr">
         <is>
-          <t>'800138518060</t>
+          <t>'802113973062</t>
         </is>
       </c>
       <c r="G769" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H769" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I769" s="0">
         <v>40.99</v>
       </c>
       <c r="J769" s="0">
-        <v>7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="770" spans="1:10" customHeight="0">
       <c r="A770" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/abvl9cxt8w4sml8twzhok/ia2-af.jpg?rlkey=01oq1d6cdzhfpkhvc1sj4s3aq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/731eza5x0j2gu40xy8vpj/uni-af.jpg?rlkey=hsp28lw0t9kvmmncsypi07l0m&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B770" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C770" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D770" s="0" t="inlineStr">
         <is>
-          <t>'138518</t>
+          <t>'113973</t>
         </is>
       </c>
       <c r="E770" s="0" t="inlineStr">
         <is>
-          <t>IOWA SHERW2 M BK:138518D-XL</t>
+          <t>UNI SHERWOOD M PURPLE:113973D-XL</t>
         </is>
       </c>
       <c r="F770" s="0" t="inlineStr">
         <is>
-          <t>'800138518077</t>
+          <t>'802113973079</t>
         </is>
       </c>
       <c r="G770" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H770" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I770" s="0">
         <v>40.99</v>
       </c>
       <c r="J770" s="0">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="771" spans="1:10" customHeight="0">
       <c r="A771" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/abvl9cxt8w4sml8twzhok/ia2-af.jpg?rlkey=01oq1d6cdzhfpkhvc1sj4s3aq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/731eza5x0j2gu40xy8vpj/uni-af.jpg?rlkey=hsp28lw0t9kvmmncsypi07l0m&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B771" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C771" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D771" s="0" t="inlineStr">
         <is>
-          <t>'138518</t>
+          <t>'113973</t>
         </is>
       </c>
       <c r="E771" s="0" t="inlineStr">
         <is>
-          <t>IOWA SHERW2 M BK:138518E-2XL</t>
+          <t>UNI SHERWOOD M PURPLE:113973E-2XL</t>
         </is>
       </c>
       <c r="F771" s="0" t="inlineStr">
         <is>
-          <t>'800138518084</t>
+          <t>'802113973086</t>
         </is>
       </c>
       <c r="G771" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H771" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I771" s="0">
         <v>42.99</v>
       </c>
       <c r="J771" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="772" spans="1:10" customHeight="0">
       <c r="A772" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/abvl9cxt8w4sml8twzhok/ia2-af.jpg?rlkey=01oq1d6cdzhfpkhvc1sj4s3aq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/731eza5x0j2gu40xy8vpj/uni-af.jpg?rlkey=hsp28lw0t9kvmmncsypi07l0m&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B772" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C772" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D772" s="0" t="inlineStr">
         <is>
-          <t>'138518</t>
+          <t>'113973</t>
         </is>
       </c>
       <c r="E772" s="0" t="inlineStr">
         <is>
-          <t>IOWA SHERW2 M BK:138518F-3XL</t>
+          <t>UNI SHERWOOD M PURPLE:113973F-3XL</t>
         </is>
       </c>
       <c r="F772" s="0" t="inlineStr">
         <is>
-          <t>'800138518091</t>
+          <t>'802113973093</t>
         </is>
       </c>
       <c r="G772" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H772" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I772" s="0">
-        <v>393.6</v>
+        <v>42.99</v>
       </c>
       <c r="J772" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="773" spans="1:10" customHeight="0">
       <c r="A773" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bqzxdepf9unhslji3uhvp/ndsu-af.jpg?rlkey=e4b5mh3mlzhmq0ee6wxv57cmg&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/731eza5x0j2gu40xy8vpj/uni-af.jpg?rlkey=hsp28lw0t9kvmmncsypi07l0m&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B773" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C773" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D773" s="0" t="inlineStr">
         <is>
-          <t>'128712</t>
+          <t>'113973</t>
         </is>
       </c>
       <c r="E773" s="0" t="inlineStr">
         <is>
-          <t>NDSU SHERWO M BK:128712A-S</t>
+          <t>UNI SHERWOOD M PURPLE 12 PACKS:113973Z-12PK</t>
         </is>
       </c>
       <c r="F773" s="0" t="inlineStr">
         <is>
-          <t>'813128712041</t>
+          <t>'802113973994</t>
         </is>
       </c>
       <c r="G773" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H773" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I773" s="0">
-        <v>40.99</v>
+        <v>393.6</v>
       </c>
       <c r="J773" s="0">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="774" spans="1:10" customHeight="0">
       <c r="A774" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bqzxdepf9unhslji3uhvp/ndsu-af.jpg?rlkey=e4b5mh3mlzhmq0ee6wxv57cmg&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/abvl9cxt8w4sml8twzhok/ia2-af.jpg?rlkey=01oq1d6cdzhfpkhvc1sj4s3aq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B774" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C774" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D774" s="0" t="inlineStr">
         <is>
-          <t>'128712</t>
+          <t>'138518</t>
         </is>
       </c>
       <c r="E774" s="0" t="inlineStr">
         <is>
-          <t>NDSU SHERWO M BK:128712B-M</t>
+          <t>IOWA SHERW2 M BK:138518A-S</t>
         </is>
       </c>
       <c r="F774" s="0" t="inlineStr">
         <is>
-          <t>'813128712058</t>
+          <t>'800138518046</t>
         </is>
       </c>
       <c r="G774" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H774" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I774" s="0">
         <v>40.99</v>
       </c>
       <c r="J774" s="0">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="775" spans="1:10" customHeight="0">
       <c r="A775" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bqzxdepf9unhslji3uhvp/ndsu-af.jpg?rlkey=e4b5mh3mlzhmq0ee6wxv57cmg&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/abvl9cxt8w4sml8twzhok/ia2-af.jpg?rlkey=01oq1d6cdzhfpkhvc1sj4s3aq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B775" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C775" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D775" s="0" t="inlineStr">
         <is>
-          <t>'128712</t>
+          <t>'138518</t>
         </is>
       </c>
       <c r="E775" s="0" t="inlineStr">
         <is>
-          <t>NDSU SHERWO M BK:128712C-L</t>
+          <t>IOWA SHERW2 M BK:138518B-M</t>
         </is>
       </c>
       <c r="F775" s="0" t="inlineStr">
         <is>
-          <t>'813128712065</t>
+          <t>'800138518053</t>
         </is>
       </c>
       <c r="G775" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H775" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I775" s="0">
         <v>40.99</v>
       </c>
       <c r="J775" s="0">
-        <v>6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="776" spans="1:10" customHeight="0">
       <c r="A776" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bqzxdepf9unhslji3uhvp/ndsu-af.jpg?rlkey=e4b5mh3mlzhmq0ee6wxv57cmg&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/abvl9cxt8w4sml8twzhok/ia2-af.jpg?rlkey=01oq1d6cdzhfpkhvc1sj4s3aq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B776" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C776" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D776" s="0" t="inlineStr">
         <is>
-          <t>'128712</t>
+          <t>'138518</t>
         </is>
       </c>
       <c r="E776" s="0" t="inlineStr">
         <is>
-          <t>NDSU SHERWO M BK:128712D-XL</t>
+          <t>IOWA SHERW2 M BK:138518C-L</t>
         </is>
       </c>
       <c r="F776" s="0" t="inlineStr">
         <is>
-          <t>'813128712072</t>
+          <t>'800138518060</t>
         </is>
       </c>
       <c r="G776" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H776" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I776" s="0">
         <v>40.99</v>
       </c>
       <c r="J776" s="0">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="777" spans="1:10" customHeight="0">
       <c r="A777" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bqzxdepf9unhslji3uhvp/ndsu-af.jpg?rlkey=e4b5mh3mlzhmq0ee6wxv57cmg&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/abvl9cxt8w4sml8twzhok/ia2-af.jpg?rlkey=01oq1d6cdzhfpkhvc1sj4s3aq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B777" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C777" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D777" s="0" t="inlineStr">
         <is>
-          <t>'128712</t>
+          <t>'138518</t>
         </is>
       </c>
       <c r="E777" s="0" t="inlineStr">
         <is>
-          <t>NDSU SHERWO M BK:128712E-2XL</t>
+          <t>IOWA SHERW2 M BK:138518D-XL</t>
         </is>
       </c>
       <c r="F777" s="0" t="inlineStr">
         <is>
-          <t>'813128712089</t>
+          <t>'800138518077</t>
         </is>
       </c>
       <c r="G777" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H777" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I777" s="0">
-        <v>42.99</v>
+        <v>40.99</v>
       </c>
       <c r="J777" s="0">
-        <v>3</v>
+        <v>16</v>
       </c>
     </row>
     <row r="778" spans="1:10" customHeight="0">
       <c r="A778" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bqzxdepf9unhslji3uhvp/ndsu-af.jpg?rlkey=e4b5mh3mlzhmq0ee6wxv57cmg&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/abvl9cxt8w4sml8twzhok/ia2-af.jpg?rlkey=01oq1d6cdzhfpkhvc1sj4s3aq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B778" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C778" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D778" s="0" t="inlineStr">
         <is>
-          <t>'128712</t>
+          <t>'138518</t>
         </is>
       </c>
       <c r="E778" s="0" t="inlineStr">
         <is>
-          <t>NDSU SHERWO M BK:128712F-3XL</t>
+          <t>IOWA SHERW2 M BK:138518E-2XL</t>
         </is>
       </c>
       <c r="F778" s="0" t="inlineStr">
         <is>
-          <t>'813128712096</t>
+          <t>'800138518084</t>
         </is>
       </c>
       <c r="G778" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H778" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I778" s="0">
         <v>42.99</v>
       </c>
       <c r="J778" s="0">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="779" spans="1:10" customHeight="0">
       <c r="A779" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bqzxdepf9unhslji3uhvp/ndsu-af.jpg?rlkey=e4b5mh3mlzhmq0ee6wxv57cmg&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/abvl9cxt8w4sml8twzhok/ia2-af.jpg?rlkey=01oq1d6cdzhfpkhvc1sj4s3aq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B779" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C779" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D779" s="0" t="inlineStr">
         <is>
-          <t>'128712</t>
+          <t>'138518</t>
         </is>
       </c>
       <c r="E779" s="0" t="inlineStr">
         <is>
-          <t>NDSU SHERWO M BK:128712Z-12PK</t>
+          <t>IOWA SHERW2 M BK:138518F-3XL</t>
         </is>
       </c>
       <c r="F779" s="0" t="inlineStr">
         <is>
-          <t>'813128712997</t>
+          <t>'800138518091</t>
         </is>
       </c>
       <c r="G779" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H779" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I779" s="0">
         <v>393.6</v>
       </c>
       <c r="J779" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="780" spans="1:10" customHeight="0">
       <c r="A780" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5p71zvjx1hxsx2awmhp37/ndsupadenblackpresentationaf24812.jpg?rlkey=t2w5c2loy224ebogvpw9ha7ns&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bqzxdepf9unhslji3uhvp/ndsu-af.jpg?rlkey=e4b5mh3mlzhmq0ee6wxv57cmg&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B780" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C780" s="0" t="inlineStr">
         <is>
-          <t>Paden Men's Space Dye Polo</t>
+          <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D780" s="0" t="inlineStr">
         <is>
-          <t>'128761</t>
+          <t>'128712</t>
         </is>
       </c>
       <c r="E780" s="0" t="inlineStr">
         <is>
-          <t>NDSU PADEN M BK:128761A-S</t>
+          <t>NDSU SHERWO M BK:128712A-S</t>
         </is>
       </c>
       <c r="F780" s="0" t="inlineStr">
         <is>
-          <t>'813128761049</t>
+          <t>'813128712041</t>
         </is>
       </c>
       <c r="G780" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H780" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I780" s="0">
-        <v>39.99</v>
+        <v>40.99</v>
       </c>
       <c r="J780" s="0">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="781" spans="1:10" customHeight="0">
       <c r="A781" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5p71zvjx1hxsx2awmhp37/ndsupadenblackpresentationaf24812.jpg?rlkey=t2w5c2loy224ebogvpw9ha7ns&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bqzxdepf9unhslji3uhvp/ndsu-af.jpg?rlkey=e4b5mh3mlzhmq0ee6wxv57cmg&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B781" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C781" s="0" t="inlineStr">
         <is>
-          <t>Paden Men's Space Dye Polo</t>
+          <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D781" s="0" t="inlineStr">
         <is>
-          <t>'128761</t>
+          <t>'128712</t>
         </is>
       </c>
       <c r="E781" s="0" t="inlineStr">
         <is>
-          <t>NDSU PADEN M BK:128761B-M</t>
+          <t>NDSU SHERWO M BK:128712B-M</t>
         </is>
       </c>
       <c r="F781" s="0" t="inlineStr">
         <is>
-          <t>'813128761056</t>
+          <t>'813128712058</t>
         </is>
       </c>
       <c r="G781" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H781" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I781" s="0">
-        <v>39.99</v>
+        <v>40.99</v>
       </c>
       <c r="J781" s="0">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="782" spans="1:10" customHeight="0">
       <c r="A782" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5p71zvjx1hxsx2awmhp37/ndsupadenblackpresentationaf24812.jpg?rlkey=t2w5c2loy224ebogvpw9ha7ns&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bqzxdepf9unhslji3uhvp/ndsu-af.jpg?rlkey=e4b5mh3mlzhmq0ee6wxv57cmg&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B782" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C782" s="0" t="inlineStr">
         <is>
-          <t>Paden Men's Space Dye Polo</t>
+          <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D782" s="0" t="inlineStr">
         <is>
-          <t>'128761</t>
+          <t>'128712</t>
         </is>
       </c>
       <c r="E782" s="0" t="inlineStr">
         <is>
-          <t>NDSU PADEN M BK:128761C-L</t>
+          <t>NDSU SHERWO M BK:128712C-L</t>
         </is>
       </c>
       <c r="F782" s="0" t="inlineStr">
         <is>
-          <t>'813128761063</t>
+          <t>'813128712065</t>
         </is>
       </c>
       <c r="G782" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H782" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I782" s="0">
-        <v>39.99</v>
+        <v>40.99</v>
       </c>
       <c r="J782" s="0">
         <v>6</v>
       </c>
     </row>
     <row r="783" spans="1:10" customHeight="0">
       <c r="A783" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5p71zvjx1hxsx2awmhp37/ndsupadenblackpresentationaf24812.jpg?rlkey=t2w5c2loy224ebogvpw9ha7ns&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bqzxdepf9unhslji3uhvp/ndsu-af.jpg?rlkey=e4b5mh3mlzhmq0ee6wxv57cmg&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B783" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C783" s="0" t="inlineStr">
         <is>
-          <t>Paden Men's Space Dye Polo</t>
+          <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D783" s="0" t="inlineStr">
         <is>
-          <t>'128761</t>
+          <t>'128712</t>
         </is>
       </c>
       <c r="E783" s="0" t="inlineStr">
         <is>
-          <t>NDSU PADEN M BK:128761D-XL</t>
+          <t>NDSU SHERWO M BK:128712D-XL</t>
         </is>
       </c>
       <c r="F783" s="0" t="inlineStr">
         <is>
-          <t>'813128761070</t>
+          <t>'813128712072</t>
         </is>
       </c>
       <c r="G783" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H783" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I783" s="0">
-        <v>39.99</v>
+        <v>40.99</v>
       </c>
       <c r="J783" s="0">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="784" spans="1:10" customHeight="0">
       <c r="A784" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5p71zvjx1hxsx2awmhp37/ndsupadenblackpresentationaf24812.jpg?rlkey=t2w5c2loy224ebogvpw9ha7ns&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bqzxdepf9unhslji3uhvp/ndsu-af.jpg?rlkey=e4b5mh3mlzhmq0ee6wxv57cmg&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B784" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C784" s="0" t="inlineStr">
         <is>
-          <t>Paden Men's Space Dye Polo</t>
+          <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D784" s="0" t="inlineStr">
         <is>
-          <t>'128761</t>
+          <t>'128712</t>
         </is>
       </c>
       <c r="E784" s="0" t="inlineStr">
         <is>
-          <t>NDSU PADEN M BK:128761E-2XL</t>
+          <t>NDSU SHERWO M BK:128712E-2XL</t>
         </is>
       </c>
       <c r="F784" s="0" t="inlineStr">
         <is>
-          <t>'813128761087</t>
+          <t>'813128712089</t>
         </is>
       </c>
       <c r="G784" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H784" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I784" s="0">
-        <v>41.99</v>
+        <v>42.99</v>
       </c>
       <c r="J784" s="0">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="785" spans="1:10" customHeight="0">
       <c r="A785" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5p71zvjx1hxsx2awmhp37/ndsupadenblackpresentationaf24812.jpg?rlkey=t2w5c2loy224ebogvpw9ha7ns&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bqzxdepf9unhslji3uhvp/ndsu-af.jpg?rlkey=e4b5mh3mlzhmq0ee6wxv57cmg&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B785" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C785" s="0" t="inlineStr">
         <is>
-          <t>Paden Men's Space Dye Polo</t>
+          <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D785" s="0" t="inlineStr">
         <is>
-          <t>'128761</t>
+          <t>'128712</t>
         </is>
       </c>
       <c r="E785" s="0" t="inlineStr">
         <is>
-          <t>NDSU PADEN M BK:128761F-3XL</t>
+          <t>NDSU SHERWO M BK:128712F-3XL</t>
         </is>
       </c>
       <c r="F785" s="0" t="inlineStr">
         <is>
-          <t>'813128761094</t>
+          <t>'813128712096</t>
         </is>
       </c>
       <c r="G785" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H785" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I785" s="0">
-        <v>41.99</v>
+        <v>42.99</v>
       </c>
       <c r="J785" s="0">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="786" spans="1:10" customHeight="0">
       <c r="A786" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ztga10vmqm5qn4ur3wk22/107194f92240.jpg?rlkey=6uyewwxdpr74cmaq6s3xmlk8p&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bqzxdepf9unhslji3uhvp/ndsu-af.jpg?rlkey=e4b5mh3mlzhmq0ee6wxv57cmg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B786" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/exymfztblajt1uv8mg4e4/10-18-size-chartsmens-relaxed.jpg?rlkey=yqjimthzorxhk04ibefzf1v75&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C786" s="0" t="inlineStr">
         <is>
-          <t>Randy Men's Performance Polo</t>
+          <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D786" s="0" t="inlineStr">
         <is>
-          <t>'107194</t>
+          <t>'128712</t>
         </is>
       </c>
       <c r="E786" s="0" t="inlineStr">
         <is>
-          <t>WYOMING RANDY:107194B-M</t>
+          <t>NDSU SHERWO M BK:128712Z-12PK</t>
         </is>
       </c>
       <c r="F786" s="0" t="inlineStr">
         <is>
-          <t>'800107194011</t>
+          <t>'813128712997</t>
         </is>
       </c>
       <c r="G786" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H786" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I786" s="0">
-        <v>44.99</v>
+        <v>393.6</v>
       </c>
       <c r="J786" s="0">
-        <v>16</v>
+        <v>0</v>
       </c>
     </row>
     <row r="787" spans="1:10" customHeight="0">
       <c r="A787" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ztga10vmqm5qn4ur3wk22/107194f92240.jpg?rlkey=6uyewwxdpr74cmaq6s3xmlk8p&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/exymfztblajt1uv8mg4e4/10-18-size-chartsmens-relaxed.jpg?rlkey=yqjimthzorxhk04ibefzf1v75&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5p71zvjx1hxsx2awmhp37/ndsupadenblackpresentationaf24812.jpg?rlkey=t2w5c2loy224ebogvpw9ha7ns&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C787" s="0" t="inlineStr">
         <is>
-          <t>Randy Men's Performance Polo</t>
+          <t>Paden Men's Space Dye Polo</t>
         </is>
       </c>
       <c r="D787" s="0" t="inlineStr">
         <is>
-          <t>'107194</t>
+          <t>'128761</t>
         </is>
       </c>
       <c r="E787" s="0" t="inlineStr">
         <is>
-          <t>WYOMING RANDY:107194C-L</t>
+          <t>NDSU PADEN M BK:128761A-S</t>
         </is>
       </c>
       <c r="F787" s="0" t="inlineStr">
         <is>
-          <t>'800107194011</t>
+          <t>'813128761049</t>
         </is>
       </c>
       <c r="G787" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H787" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I787" s="0">
-        <v>44.99</v>
+        <v>39.99</v>
       </c>
       <c r="J787" s="0">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="788" spans="1:10" customHeight="0">
       <c r="A788" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ztga10vmqm5qn4ur3wk22/107194f92240.jpg?rlkey=6uyewwxdpr74cmaq6s3xmlk8p&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/exymfztblajt1uv8mg4e4/10-18-size-chartsmens-relaxed.jpg?rlkey=yqjimthzorxhk04ibefzf1v75&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5p71zvjx1hxsx2awmhp37/ndsupadenblackpresentationaf24812.jpg?rlkey=t2w5c2loy224ebogvpw9ha7ns&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C788" s="0" t="inlineStr">
         <is>
-          <t>Randy Men's Performance Polo</t>
+          <t>Paden Men's Space Dye Polo</t>
         </is>
       </c>
       <c r="D788" s="0" t="inlineStr">
         <is>
-          <t>'107194</t>
+          <t>'128761</t>
         </is>
       </c>
       <c r="E788" s="0" t="inlineStr">
         <is>
-          <t>WYOMING RANDY:107194D-XL</t>
+          <t>NDSU PADEN M BK:128761B-M</t>
         </is>
       </c>
       <c r="F788" s="0" t="inlineStr">
         <is>
-          <t>'800107194011</t>
+          <t>'813128761056</t>
         </is>
       </c>
       <c r="G788" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H788" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I788" s="0">
-        <v>44.99</v>
+        <v>39.99</v>
       </c>
       <c r="J788" s="0">
-        <v>16</v>
+        <v>6</v>
       </c>
     </row>
     <row r="789" spans="1:10" customHeight="0">
       <c r="A789" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ztga10vmqm5qn4ur3wk22/107194f92240.jpg?rlkey=6uyewwxdpr74cmaq6s3xmlk8p&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/exymfztblajt1uv8mg4e4/10-18-size-chartsmens-relaxed.jpg?rlkey=yqjimthzorxhk04ibefzf1v75&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5p71zvjx1hxsx2awmhp37/ndsupadenblackpresentationaf24812.jpg?rlkey=t2w5c2loy224ebogvpw9ha7ns&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C789" s="0" t="inlineStr">
         <is>
-          <t>Randy Men's Performance Polo</t>
+          <t>Paden Men's Space Dye Polo</t>
         </is>
       </c>
       <c r="D789" s="0" t="inlineStr">
         <is>
-          <t>'107194</t>
+          <t>'128761</t>
         </is>
       </c>
       <c r="E789" s="0" t="inlineStr">
         <is>
-          <t>WYOMING RANDY:107194E-2XL</t>
+          <t>NDSU PADEN M BK:128761C-L</t>
         </is>
       </c>
       <c r="F789" s="0" t="inlineStr">
         <is>
-          <t>'800107194011</t>
+          <t>'813128761063</t>
         </is>
       </c>
       <c r="G789" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H789" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I789" s="0">
-        <v>46.99</v>
+        <v>39.99</v>
       </c>
       <c r="J789" s="0">
-        <v>16</v>
+        <v>6</v>
       </c>
     </row>
     <row r="790" spans="1:10" customHeight="0">
       <c r="A790" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bb2y7je6vyp62kqz8elly/667a4779-copy-2.jpg?rlkey=jqn1dullxfiqk9rf0mcsyxam9&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/exymfztblajt1uv8mg4e4/10-18-size-chartsmens-relaxed.jpg?rlkey=yqjimthzorxhk04ibefzf1v75&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5p71zvjx1hxsx2awmhp37/ndsupadenblackpresentationaf24812.jpg?rlkey=t2w5c2loy224ebogvpw9ha7ns&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C790" s="0" t="inlineStr">
         <is>
-          <t>Randy Men's Performance Polo</t>
+          <t>Paden Men's Space Dye Polo</t>
         </is>
       </c>
       <c r="D790" s="0" t="inlineStr">
         <is>
-          <t>'103071</t>
+          <t>'128761</t>
         </is>
       </c>
       <c r="E790" s="0" t="inlineStr">
         <is>
-          <t>RANDY:103071A-S</t>
+          <t>NDSU PADEN M BK:128761D-XL</t>
         </is>
       </c>
       <c r="F790" s="0" t="inlineStr">
         <is>
-          <t>'000000000000</t>
+          <t>'813128761070</t>
         </is>
       </c>
       <c r="G790" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H790" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I790" s="0">
-        <v>44.99</v>
+        <v>39.99</v>
       </c>
       <c r="J790" s="0">
-        <v>57</v>
+        <v>9</v>
       </c>
     </row>
     <row r="791" spans="1:10" customHeight="0">
       <c r="A791" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bb2y7je6vyp62kqz8elly/667a4779-copy-2.jpg?rlkey=jqn1dullxfiqk9rf0mcsyxam9&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/exymfztblajt1uv8mg4e4/10-18-size-chartsmens-relaxed.jpg?rlkey=yqjimthzorxhk04ibefzf1v75&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5p71zvjx1hxsx2awmhp37/ndsupadenblackpresentationaf24812.jpg?rlkey=t2w5c2loy224ebogvpw9ha7ns&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C791" s="0" t="inlineStr">
         <is>
-          <t>Randy Men's Performance Polo</t>
+          <t>Paden Men's Space Dye Polo</t>
         </is>
       </c>
       <c r="D791" s="0" t="inlineStr">
         <is>
-          <t>'103071</t>
+          <t>'128761</t>
         </is>
       </c>
       <c r="E791" s="0" t="inlineStr">
         <is>
-          <t>RANDY:103071B-M</t>
+          <t>NDSU PADEN M BK:128761E-2XL</t>
         </is>
       </c>
       <c r="F791" s="0" t="inlineStr">
         <is>
-          <t>'000000000000</t>
+          <t>'813128761087</t>
         </is>
       </c>
       <c r="G791" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H791" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I791" s="0">
-        <v>44.99</v>
+        <v>41.99</v>
       </c>
       <c r="J791" s="0">
-        <v>69</v>
+        <v>4</v>
       </c>
     </row>
     <row r="792" spans="1:10" customHeight="0">
       <c r="A792" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bb2y7je6vyp62kqz8elly/667a4779-copy-2.jpg?rlkey=jqn1dullxfiqk9rf0mcsyxam9&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/exymfztblajt1uv8mg4e4/10-18-size-chartsmens-relaxed.jpg?rlkey=yqjimthzorxhk04ibefzf1v75&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5p71zvjx1hxsx2awmhp37/ndsupadenblackpresentationaf24812.jpg?rlkey=t2w5c2loy224ebogvpw9ha7ns&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C792" s="0" t="inlineStr">
         <is>
-          <t>Randy Men's Performance Polo</t>
+          <t>Paden Men's Space Dye Polo</t>
         </is>
       </c>
       <c r="D792" s="0" t="inlineStr">
         <is>
-          <t>'103071</t>
+          <t>'128761</t>
         </is>
       </c>
       <c r="E792" s="0" t="inlineStr">
         <is>
-          <t>RANDY:103071C-L</t>
+          <t>NDSU PADEN M BK:128761F-3XL</t>
         </is>
       </c>
       <c r="F792" s="0" t="inlineStr">
         <is>
-          <t>'000000000000</t>
+          <t>'813128761094</t>
         </is>
       </c>
       <c r="G792" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H792" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I792" s="0">
-        <v>44.99</v>
+        <v>41.99</v>
       </c>
       <c r="J792" s="0">
-        <v>62</v>
+        <v>3</v>
       </c>
     </row>
     <row r="793" spans="1:10" customHeight="0">
       <c r="A793" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bb2y7je6vyp62kqz8elly/667a4779-copy-2.jpg?rlkey=jqn1dullxfiqk9rf0mcsyxam9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ztga10vmqm5qn4ur3wk22/107194f92240.jpg?rlkey=6uyewwxdpr74cmaq6s3xmlk8p&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B793" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/exymfztblajt1uv8mg4e4/10-18-size-chartsmens-relaxed.jpg?rlkey=yqjimthzorxhk04ibefzf1v75&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C793" s="0" t="inlineStr">
         <is>
           <t>Randy Men's Performance Polo</t>
         </is>
       </c>
       <c r="D793" s="0" t="inlineStr">
         <is>
-          <t>'103071</t>
+          <t>'107194</t>
         </is>
       </c>
       <c r="E793" s="0" t="inlineStr">
         <is>
-          <t>RANDY:103071D-XL</t>
+          <t>WYOMING RANDY:107194B-M</t>
         </is>
       </c>
       <c r="F793" s="0" t="inlineStr">
         <is>
-          <t>'000000000000</t>
+          <t>'800107194011</t>
         </is>
       </c>
       <c r="G793" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H793" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I793" s="0">
         <v>44.99</v>
       </c>
       <c r="J793" s="0">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="794" spans="1:10" customHeight="0">
       <c r="A794" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bb2y7je6vyp62kqz8elly/667a4779-copy-2.jpg?rlkey=jqn1dullxfiqk9rf0mcsyxam9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ztga10vmqm5qn4ur3wk22/107194f92240.jpg?rlkey=6uyewwxdpr74cmaq6s3xmlk8p&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B794" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/exymfztblajt1uv8mg4e4/10-18-size-chartsmens-relaxed.jpg?rlkey=yqjimthzorxhk04ibefzf1v75&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C794" s="0" t="inlineStr">
         <is>
           <t>Randy Men's Performance Polo</t>
         </is>
       </c>
       <c r="D794" s="0" t="inlineStr">
         <is>
-          <t>'103071</t>
+          <t>'107194</t>
         </is>
       </c>
       <c r="E794" s="0" t="inlineStr">
         <is>
-          <t>RANDY:103071E-2XL</t>
+          <t>WYOMING RANDY:107194C-L</t>
         </is>
       </c>
       <c r="F794" s="0" t="inlineStr">
         <is>
-          <t>'000000000000</t>
+          <t>'800107194011</t>
         </is>
       </c>
       <c r="G794" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H794" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I794" s="0">
-        <v>46.99</v>
+        <v>44.99</v>
       </c>
       <c r="J794" s="0">
-        <v>51</v>
+        <v>16</v>
       </c>
     </row>
     <row r="795" spans="1:10" customHeight="0">
       <c r="A795" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bb2y7je6vyp62kqz8elly/667a4779-copy-2.jpg?rlkey=jqn1dullxfiqk9rf0mcsyxam9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ztga10vmqm5qn4ur3wk22/107194f92240.jpg?rlkey=6uyewwxdpr74cmaq6s3xmlk8p&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B795" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/exymfztblajt1uv8mg4e4/10-18-size-chartsmens-relaxed.jpg?rlkey=yqjimthzorxhk04ibefzf1v75&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C795" s="0" t="inlineStr">
         <is>
           <t>Randy Men's Performance Polo</t>
         </is>
       </c>
       <c r="D795" s="0" t="inlineStr">
         <is>
-          <t>'103071</t>
+          <t>'107194</t>
         </is>
       </c>
       <c r="E795" s="0" t="inlineStr">
         <is>
-          <t>RANDY:103071F-3XL</t>
+          <t>WYOMING RANDY:107194D-XL</t>
         </is>
       </c>
       <c r="F795" s="0" t="inlineStr">
         <is>
-          <t>'000000000000</t>
+          <t>'800107194011</t>
         </is>
       </c>
       <c r="G795" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H795" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I795" s="0">
-        <v>46.99</v>
+        <v>44.99</v>
       </c>
       <c r="J795" s="0">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="796" spans="1:10" customHeight="0">
       <c r="A796" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/m3q9pcmnljseteyz4swxg/667a4779-copy-3.jpg?rlkey=rjj9md3s96ywpjjb5iy16oysl&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ztga10vmqm5qn4ur3wk22/107194f92240.jpg?rlkey=6uyewwxdpr74cmaq6s3xmlk8p&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B796" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7s5vs5emdwac5vg57jzdk/8-19womens-fitted.jpg?rlkey=35dkzuc23dtadqtpec1u20pz9&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/exymfztblajt1uv8mg4e4/10-18-size-chartsmens-relaxed.jpg?rlkey=yqjimthzorxhk04ibefzf1v75&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C796" s="0" t="inlineStr">
         <is>
-          <t>Kristin Women's Performance Polo</t>
+          <t>Randy Men's Performance Polo</t>
         </is>
       </c>
       <c r="D796" s="0" t="inlineStr">
         <is>
-          <t>'103984</t>
+          <t>'107194</t>
         </is>
       </c>
       <c r="E796" s="0" t="inlineStr">
         <is>
-          <t>KRISTIN:103984A-S</t>
+          <t>WYOMING RANDY:107194E-2XL</t>
         </is>
       </c>
       <c r="F796" s="0" t="inlineStr">
         <is>
-          <t>'000000000000</t>
+          <t>'800107194011</t>
         </is>
       </c>
       <c r="G796" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H796" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I796" s="0">
-        <v>44.99</v>
+        <v>46.99</v>
       </c>
       <c r="J796" s="0">
-        <v>75</v>
+        <v>16</v>
       </c>
     </row>
     <row r="797" spans="1:10" customHeight="0">
       <c r="A797" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/m3q9pcmnljseteyz4swxg/667a4779-copy-3.jpg?rlkey=rjj9md3s96ywpjjb5iy16oysl&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bb2y7je6vyp62kqz8elly/667a4779-copy-2.jpg?rlkey=jqn1dullxfiqk9rf0mcsyxam9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B797" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7s5vs5emdwac5vg57jzdk/8-19womens-fitted.jpg?rlkey=35dkzuc23dtadqtpec1u20pz9&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/exymfztblajt1uv8mg4e4/10-18-size-chartsmens-relaxed.jpg?rlkey=yqjimthzorxhk04ibefzf1v75&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C797" s="0" t="inlineStr">
         <is>
-          <t>Kristin Women's Performance Polo</t>
+          <t>Randy Men's Performance Polo</t>
         </is>
       </c>
       <c r="D797" s="0" t="inlineStr">
         <is>
-          <t>'103984</t>
+          <t>'103071</t>
         </is>
       </c>
       <c r="E797" s="0" t="inlineStr">
         <is>
-          <t>KRISTIN:103984B-M</t>
+          <t>RANDY:103071A-S</t>
         </is>
       </c>
       <c r="F797" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G797" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H797" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I797" s="0">
         <v>44.99</v>
       </c>
       <c r="J797" s="0">
-        <v>94</v>
+        <v>57</v>
       </c>
     </row>
     <row r="798" spans="1:10" customHeight="0">
       <c r="A798" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/m3q9pcmnljseteyz4swxg/667a4779-copy-3.jpg?rlkey=rjj9md3s96ywpjjb5iy16oysl&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bb2y7je6vyp62kqz8elly/667a4779-copy-2.jpg?rlkey=jqn1dullxfiqk9rf0mcsyxam9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B798" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7s5vs5emdwac5vg57jzdk/8-19womens-fitted.jpg?rlkey=35dkzuc23dtadqtpec1u20pz9&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/exymfztblajt1uv8mg4e4/10-18-size-chartsmens-relaxed.jpg?rlkey=yqjimthzorxhk04ibefzf1v75&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C798" s="0" t="inlineStr">
         <is>
-          <t>Kristin Women's Performance Polo</t>
+          <t>Randy Men's Performance Polo</t>
         </is>
       </c>
       <c r="D798" s="0" t="inlineStr">
         <is>
-          <t>'103984</t>
+          <t>'103071</t>
         </is>
       </c>
       <c r="E798" s="0" t="inlineStr">
         <is>
-          <t>KRISTIN:103984C-L</t>
+          <t>RANDY:103071B-M</t>
         </is>
       </c>
       <c r="F798" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G798" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H798" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I798" s="0">
         <v>44.99</v>
       </c>
       <c r="J798" s="0">
-        <v>105</v>
+        <v>69</v>
       </c>
     </row>
     <row r="799" spans="1:10" customHeight="0">
       <c r="A799" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/m3q9pcmnljseteyz4swxg/667a4779-copy-3.jpg?rlkey=rjj9md3s96ywpjjb5iy16oysl&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bb2y7je6vyp62kqz8elly/667a4779-copy-2.jpg?rlkey=jqn1dullxfiqk9rf0mcsyxam9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B799" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7s5vs5emdwac5vg57jzdk/8-19womens-fitted.jpg?rlkey=35dkzuc23dtadqtpec1u20pz9&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/exymfztblajt1uv8mg4e4/10-18-size-chartsmens-relaxed.jpg?rlkey=yqjimthzorxhk04ibefzf1v75&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C799" s="0" t="inlineStr">
         <is>
-          <t>Kristin Women's Performance Polo</t>
+          <t>Randy Men's Performance Polo</t>
         </is>
       </c>
       <c r="D799" s="0" t="inlineStr">
         <is>
-          <t>'103984</t>
+          <t>'103071</t>
         </is>
       </c>
       <c r="E799" s="0" t="inlineStr">
         <is>
-          <t>KRISTIN:103984D-XL</t>
+          <t>RANDY:103071C-L</t>
         </is>
       </c>
       <c r="F799" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G799" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H799" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I799" s="0">
         <v>44.99</v>
       </c>
       <c r="J799" s="0">
-        <v>106</v>
+        <v>62</v>
       </c>
     </row>
     <row r="800" spans="1:10" customHeight="0">
       <c r="A800" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/m3q9pcmnljseteyz4swxg/667a4779-copy-3.jpg?rlkey=rjj9md3s96ywpjjb5iy16oysl&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bb2y7je6vyp62kqz8elly/667a4779-copy-2.jpg?rlkey=jqn1dullxfiqk9rf0mcsyxam9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B800" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7s5vs5emdwac5vg57jzdk/8-19womens-fitted.jpg?rlkey=35dkzuc23dtadqtpec1u20pz9&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/exymfztblajt1uv8mg4e4/10-18-size-chartsmens-relaxed.jpg?rlkey=yqjimthzorxhk04ibefzf1v75&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C800" s="0" t="inlineStr">
         <is>
-          <t>Kristin Women's Performance Polo</t>
+          <t>Randy Men's Performance Polo</t>
         </is>
       </c>
       <c r="D800" s="0" t="inlineStr">
         <is>
-          <t>'103984</t>
+          <t>'103071</t>
         </is>
       </c>
       <c r="E800" s="0" t="inlineStr">
         <is>
-          <t>KRISTIN:103984E-2XL</t>
+          <t>RANDY:103071D-XL</t>
         </is>
       </c>
       <c r="F800" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G800" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H800" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I800" s="0">
-        <v>46.99</v>
+        <v>44.99</v>
       </c>
       <c r="J800" s="0">
-        <v>80</v>
+        <v>51</v>
       </c>
     </row>
     <row r="801" spans="1:10" customHeight="0">
       <c r="A801" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/m3q9pcmnljseteyz4swxg/667a4779-copy-3.jpg?rlkey=rjj9md3s96ywpjjb5iy16oysl&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bb2y7je6vyp62kqz8elly/667a4779-copy-2.jpg?rlkey=jqn1dullxfiqk9rf0mcsyxam9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B801" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7s5vs5emdwac5vg57jzdk/8-19womens-fitted.jpg?rlkey=35dkzuc23dtadqtpec1u20pz9&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/exymfztblajt1uv8mg4e4/10-18-size-chartsmens-relaxed.jpg?rlkey=yqjimthzorxhk04ibefzf1v75&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C801" s="0" t="inlineStr">
         <is>
-          <t>Kristin Women's Performance Polo</t>
+          <t>Randy Men's Performance Polo</t>
         </is>
       </c>
       <c r="D801" s="0" t="inlineStr">
         <is>
-          <t>'103984</t>
+          <t>'103071</t>
         </is>
       </c>
       <c r="E801" s="0" t="inlineStr">
         <is>
-          <t>KRISTIN:103984F-3XL</t>
+          <t>RANDY:103071E-2XL</t>
         </is>
       </c>
       <c r="F801" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G801" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H801" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I801" s="0">
         <v>46.99</v>
       </c>
       <c r="J801" s="0">
-        <v>19</v>
+        <v>51</v>
       </c>
     </row>
     <row r="802" spans="1:10" customHeight="0">
       <c r="A802" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ackqy93sx7m3ujh0psqnw/104497f46788.jpg?rlkey=7dz4w36ozyw1ypry0bk9w4fel&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bb2y7je6vyp62kqz8elly/667a4779-copy-2.jpg?rlkey=jqn1dullxfiqk9rf0mcsyxam9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B802" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7s5vs5emdwac5vg57jzdk/8-19womens-fitted.jpg?rlkey=35dkzuc23dtadqtpec1u20pz9&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/exymfztblajt1uv8mg4e4/10-18-size-chartsmens-relaxed.jpg?rlkey=yqjimthzorxhk04ibefzf1v75&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C802" s="0" t="inlineStr">
         <is>
-          <t>Kristin Women's Performance Polo</t>
+          <t>Randy Men's Performance Polo</t>
         </is>
       </c>
       <c r="D802" s="0" t="inlineStr">
         <is>
-          <t>'104497</t>
+          <t>'103071</t>
         </is>
       </c>
       <c r="E802" s="0" t="inlineStr">
         <is>
-          <t>KRISTIN:104497A-S</t>
+          <t>RANDY:103071F-3XL</t>
         </is>
       </c>
       <c r="F802" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G802" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H802" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I802" s="0">
-        <v>44.99</v>
+        <v>46.99</v>
       </c>
       <c r="J802" s="0">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="803" spans="1:10" customHeight="0">
       <c r="A803" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ackqy93sx7m3ujh0psqnw/104497f46788.jpg?rlkey=7dz4w36ozyw1ypry0bk9w4fel&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/m3q9pcmnljseteyz4swxg/667a4779-copy-3.jpg?rlkey=rjj9md3s96ywpjjb5iy16oysl&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B803" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7s5vs5emdwac5vg57jzdk/8-19womens-fitted.jpg?rlkey=35dkzuc23dtadqtpec1u20pz9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C803" s="0" t="inlineStr">
         <is>
           <t>Kristin Women's Performance Polo</t>
         </is>
       </c>
       <c r="D803" s="0" t="inlineStr">
         <is>
-          <t>'104497</t>
+          <t>'103984</t>
         </is>
       </c>
       <c r="E803" s="0" t="inlineStr">
         <is>
-          <t>KRISTIN:104497B-M</t>
+          <t>KRISTIN:103984A-S</t>
         </is>
       </c>
       <c r="F803" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G803" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H803" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I803" s="0">
         <v>44.99</v>
       </c>
       <c r="J803" s="0">
-        <v>36</v>
+        <v>75</v>
       </c>
     </row>
     <row r="804" spans="1:10" customHeight="0">
       <c r="A804" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ackqy93sx7m3ujh0psqnw/104497f46788.jpg?rlkey=7dz4w36ozyw1ypry0bk9w4fel&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/m3q9pcmnljseteyz4swxg/667a4779-copy-3.jpg?rlkey=rjj9md3s96ywpjjb5iy16oysl&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B804" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7s5vs5emdwac5vg57jzdk/8-19womens-fitted.jpg?rlkey=35dkzuc23dtadqtpec1u20pz9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C804" s="0" t="inlineStr">
         <is>
           <t>Kristin Women's Performance Polo</t>
         </is>
       </c>
       <c r="D804" s="0" t="inlineStr">
         <is>
-          <t>'104497</t>
+          <t>'103984</t>
         </is>
       </c>
       <c r="E804" s="0" t="inlineStr">
         <is>
-          <t>KRISTIN:104497C-L</t>
+          <t>KRISTIN:103984B-M</t>
         </is>
       </c>
       <c r="F804" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G804" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H804" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I804" s="0">
         <v>44.99</v>
       </c>
       <c r="J804" s="0">
-        <v>51</v>
+        <v>94</v>
       </c>
     </row>
     <row r="805" spans="1:10" customHeight="0">
       <c r="A805" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ackqy93sx7m3ujh0psqnw/104497f46788.jpg?rlkey=7dz4w36ozyw1ypry0bk9w4fel&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/m3q9pcmnljseteyz4swxg/667a4779-copy-3.jpg?rlkey=rjj9md3s96ywpjjb5iy16oysl&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B805" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7s5vs5emdwac5vg57jzdk/8-19womens-fitted.jpg?rlkey=35dkzuc23dtadqtpec1u20pz9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C805" s="0" t="inlineStr">
         <is>
           <t>Kristin Women's Performance Polo</t>
         </is>
       </c>
       <c r="D805" s="0" t="inlineStr">
         <is>
-          <t>'104497</t>
+          <t>'103984</t>
         </is>
       </c>
       <c r="E805" s="0" t="inlineStr">
         <is>
-          <t>KRISTIN:104497D-XL</t>
+          <t>KRISTIN:103984C-L</t>
         </is>
       </c>
       <c r="F805" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G805" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H805" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I805" s="0">
         <v>44.99</v>
       </c>
       <c r="J805" s="0">
-        <v>52</v>
+        <v>105</v>
       </c>
     </row>
     <row r="806" spans="1:10" customHeight="0">
       <c r="A806" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ackqy93sx7m3ujh0psqnw/104497f46788.jpg?rlkey=7dz4w36ozyw1ypry0bk9w4fel&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/m3q9pcmnljseteyz4swxg/667a4779-copy-3.jpg?rlkey=rjj9md3s96ywpjjb5iy16oysl&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B806" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7s5vs5emdwac5vg57jzdk/8-19womens-fitted.jpg?rlkey=35dkzuc23dtadqtpec1u20pz9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C806" s="0" t="inlineStr">
         <is>
           <t>Kristin Women's Performance Polo</t>
         </is>
       </c>
       <c r="D806" s="0" t="inlineStr">
         <is>
-          <t>'104497</t>
+          <t>'103984</t>
         </is>
       </c>
       <c r="E806" s="0" t="inlineStr">
         <is>
-          <t>KRISTIN:104497E-2XL</t>
+          <t>KRISTIN:103984D-XL</t>
         </is>
       </c>
       <c r="F806" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G806" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H806" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I806" s="0">
-        <v>46.99</v>
+        <v>44.99</v>
       </c>
       <c r="J806" s="0">
-        <v>44</v>
+        <v>106</v>
       </c>
     </row>
     <row r="807" spans="1:10" customHeight="0">
       <c r="A807" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ackqy93sx7m3ujh0psqnw/104497f46788.jpg?rlkey=7dz4w36ozyw1ypry0bk9w4fel&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/m3q9pcmnljseteyz4swxg/667a4779-copy-3.jpg?rlkey=rjj9md3s96ywpjjb5iy16oysl&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B807" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7s5vs5emdwac5vg57jzdk/8-19womens-fitted.jpg?rlkey=35dkzuc23dtadqtpec1u20pz9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C807" s="0" t="inlineStr">
         <is>
           <t>Kristin Women's Performance Polo</t>
         </is>
       </c>
       <c r="D807" s="0" t="inlineStr">
         <is>
-          <t>'104497</t>
+          <t>'103984</t>
         </is>
       </c>
       <c r="E807" s="0" t="inlineStr">
         <is>
-          <t>KRISTIN:104497F-3XL</t>
+          <t>KRISTIN:103984E-2XL</t>
         </is>
       </c>
       <c r="F807" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G807" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H807" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I807" s="0">
         <v>46.99</v>
       </c>
       <c r="J807" s="0">
-        <v>29</v>
+        <v>80</v>
       </c>
     </row>
     <row r="808" spans="1:10" customHeight="0">
       <c r="A808" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sb9l5lql5jdl16bwk2etw/103971-af.jpg?rlkey=x2ninn51iwhyzz8xg3f37q0ef&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/m3q9pcmnljseteyz4swxg/667a4779-copy-3.jpg?rlkey=rjj9md3s96ywpjjb5iy16oysl&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B808" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/455fgysjwyfej8w4sfu2f/10-18-size-chartswomens.jpg?rlkey=0vom369x2z5x2bvc21rgmajtp&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7s5vs5emdwac5vg57jzdk/8-19womens-fitted.jpg?rlkey=35dkzuc23dtadqtpec1u20pz9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C808" s="0" t="inlineStr">
         <is>
-          <t>Silverman Women's Shorts</t>
+          <t>Kristin Women's Performance Polo</t>
         </is>
       </c>
       <c r="D808" s="0" t="inlineStr">
         <is>
-          <t>'103971</t>
+          <t>'103984</t>
         </is>
       </c>
       <c r="E808" s="0" t="inlineStr">
         <is>
-          <t>SILVERMAN:103971A-4</t>
+          <t>KRISTIN:103984F-3XL</t>
         </is>
       </c>
       <c r="F808" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G808" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H808" s="0" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I808" s="0">
-        <v>42.99</v>
+        <v>46.99</v>
       </c>
       <c r="J808" s="0">
-        <v>60</v>
+        <v>19</v>
       </c>
     </row>
     <row r="809" spans="1:10" customHeight="0">
       <c r="A809" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sb9l5lql5jdl16bwk2etw/103971-af.jpg?rlkey=x2ninn51iwhyzz8xg3f37q0ef&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ackqy93sx7m3ujh0psqnw/104497f46788.jpg?rlkey=7dz4w36ozyw1ypry0bk9w4fel&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B809" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/455fgysjwyfej8w4sfu2f/10-18-size-chartswomens.jpg?rlkey=0vom369x2z5x2bvc21rgmajtp&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7s5vs5emdwac5vg57jzdk/8-19womens-fitted.jpg?rlkey=35dkzuc23dtadqtpec1u20pz9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C809" s="0" t="inlineStr">
         <is>
-          <t>Silverman Women's Shorts</t>
+          <t>Kristin Women's Performance Polo</t>
         </is>
       </c>
       <c r="D809" s="0" t="inlineStr">
         <is>
-          <t>'103971</t>
+          <t>'104497</t>
         </is>
       </c>
       <c r="E809" s="0" t="inlineStr">
         <is>
-          <t>SILVERMAN:103971B-6</t>
+          <t>KRISTIN:104497A-S</t>
         </is>
       </c>
       <c r="F809" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G809" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H809" s="0" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I809" s="0">
-        <v>42.99</v>
+        <v>44.99</v>
       </c>
       <c r="J809" s="0">
-        <v>87</v>
+        <v>24</v>
       </c>
     </row>
     <row r="810" spans="1:10" customHeight="0">
       <c r="A810" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sb9l5lql5jdl16bwk2etw/103971-af.jpg?rlkey=x2ninn51iwhyzz8xg3f37q0ef&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ackqy93sx7m3ujh0psqnw/104497f46788.jpg?rlkey=7dz4w36ozyw1ypry0bk9w4fel&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B810" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/455fgysjwyfej8w4sfu2f/10-18-size-chartswomens.jpg?rlkey=0vom369x2z5x2bvc21rgmajtp&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7s5vs5emdwac5vg57jzdk/8-19womens-fitted.jpg?rlkey=35dkzuc23dtadqtpec1u20pz9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C810" s="0" t="inlineStr">
         <is>
-          <t>Silverman Women's Shorts</t>
+          <t>Kristin Women's Performance Polo</t>
         </is>
       </c>
       <c r="D810" s="0" t="inlineStr">
         <is>
-          <t>'103971</t>
+          <t>'104497</t>
         </is>
       </c>
       <c r="E810" s="0" t="inlineStr">
         <is>
-          <t>SILVERMAN:103971C-8</t>
+          <t>KRISTIN:104497B-M</t>
         </is>
       </c>
       <c r="F810" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G810" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H810" s="0" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I810" s="0">
-        <v>42.99</v>
+        <v>44.99</v>
       </c>
       <c r="J810" s="0">
-        <v>118</v>
+        <v>36</v>
       </c>
     </row>
     <row r="811" spans="1:10" customHeight="0">
       <c r="A811" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sb9l5lql5jdl16bwk2etw/103971-af.jpg?rlkey=x2ninn51iwhyzz8xg3f37q0ef&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ackqy93sx7m3ujh0psqnw/104497f46788.jpg?rlkey=7dz4w36ozyw1ypry0bk9w4fel&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B811" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/455fgysjwyfej8w4sfu2f/10-18-size-chartswomens.jpg?rlkey=0vom369x2z5x2bvc21rgmajtp&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7s5vs5emdwac5vg57jzdk/8-19womens-fitted.jpg?rlkey=35dkzuc23dtadqtpec1u20pz9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C811" s="0" t="inlineStr">
         <is>
-          <t>Silverman Women's Shorts</t>
+          <t>Kristin Women's Performance Polo</t>
         </is>
       </c>
       <c r="D811" s="0" t="inlineStr">
         <is>
-          <t>'103971</t>
+          <t>'104497</t>
         </is>
       </c>
       <c r="E811" s="0" t="inlineStr">
         <is>
-          <t>SILVERMAN:103971D-10</t>
+          <t>KRISTIN:104497C-L</t>
         </is>
       </c>
       <c r="F811" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G811" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H811" s="0" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I811" s="0">
-        <v>42.99</v>
+        <v>44.99</v>
       </c>
       <c r="J811" s="0">
-        <v>119</v>
+        <v>51</v>
       </c>
     </row>
     <row r="812" spans="1:10" customHeight="0">
       <c r="A812" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sb9l5lql5jdl16bwk2etw/103971-af.jpg?rlkey=x2ninn51iwhyzz8xg3f37q0ef&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ackqy93sx7m3ujh0psqnw/104497f46788.jpg?rlkey=7dz4w36ozyw1ypry0bk9w4fel&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B812" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/455fgysjwyfej8w4sfu2f/10-18-size-chartswomens.jpg?rlkey=0vom369x2z5x2bvc21rgmajtp&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7s5vs5emdwac5vg57jzdk/8-19womens-fitted.jpg?rlkey=35dkzuc23dtadqtpec1u20pz9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C812" s="0" t="inlineStr">
         <is>
-          <t>Silverman Women's Shorts</t>
+          <t>Kristin Women's Performance Polo</t>
         </is>
       </c>
       <c r="D812" s="0" t="inlineStr">
         <is>
-          <t>'103971</t>
+          <t>'104497</t>
         </is>
       </c>
       <c r="E812" s="0" t="inlineStr">
         <is>
-          <t>SILVERMAN:103971E-12</t>
+          <t>KRISTIN:104497D-XL</t>
         </is>
       </c>
       <c r="F812" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G812" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H812" s="0" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I812" s="0">
-        <v>42.99</v>
+        <v>44.99</v>
       </c>
       <c r="J812" s="0">
-        <v>79</v>
+        <v>52</v>
       </c>
     </row>
     <row r="813" spans="1:10" customHeight="0">
       <c r="A813" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sb9l5lql5jdl16bwk2etw/103971-af.jpg?rlkey=x2ninn51iwhyzz8xg3f37q0ef&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ackqy93sx7m3ujh0psqnw/104497f46788.jpg?rlkey=7dz4w36ozyw1ypry0bk9w4fel&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B813" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/455fgysjwyfej8w4sfu2f/10-18-size-chartswomens.jpg?rlkey=0vom369x2z5x2bvc21rgmajtp&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7s5vs5emdwac5vg57jzdk/8-19womens-fitted.jpg?rlkey=35dkzuc23dtadqtpec1u20pz9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C813" s="0" t="inlineStr">
         <is>
-          <t>Silverman Women's Shorts</t>
+          <t>Kristin Women's Performance Polo</t>
         </is>
       </c>
       <c r="D813" s="0" t="inlineStr">
         <is>
-          <t>'103971</t>
+          <t>'104497</t>
         </is>
       </c>
       <c r="E813" s="0" t="inlineStr">
         <is>
-          <t>SILVERMAN:103971F-14</t>
+          <t>KRISTIN:104497E-2XL</t>
         </is>
       </c>
       <c r="F813" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G813" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H813" s="0" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I813" s="0">
-        <v>42.99</v>
+        <v>46.99</v>
       </c>
       <c r="J813" s="0">
-        <v>29</v>
+        <v>44</v>
       </c>
     </row>
     <row r="814" spans="1:10" customHeight="0">
       <c r="A814" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lplv0xhh6xwz8mxyrsqx2/104511-af.jpg?rlkey=sxb4w0mb2r04yjo6bc5k84n4x&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ackqy93sx7m3ujh0psqnw/104497f46788.jpg?rlkey=7dz4w36ozyw1ypry0bk9w4fel&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B814" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/455fgysjwyfej8w4sfu2f/10-18-size-chartswomens.jpg?rlkey=0vom369x2z5x2bvc21rgmajtp&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7s5vs5emdwac5vg57jzdk/8-19womens-fitted.jpg?rlkey=35dkzuc23dtadqtpec1u20pz9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C814" s="0" t="inlineStr">
         <is>
-          <t>Silverman Women's Shorts</t>
+          <t>Kristin Women's Performance Polo</t>
         </is>
       </c>
       <c r="D814" s="0" t="inlineStr">
         <is>
-          <t>'104511</t>
+          <t>'104497</t>
         </is>
       </c>
       <c r="E814" s="0" t="inlineStr">
         <is>
-          <t>SILVERMAN:104511A-4</t>
+          <t>KRISTIN:104497F-3XL</t>
         </is>
       </c>
       <c r="F814" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G814" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H814" s="0" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I814" s="0">
-        <v>42.99</v>
+        <v>46.99</v>
       </c>
       <c r="J814" s="0">
-        <v>35</v>
+        <v>29</v>
       </c>
     </row>
     <row r="815" spans="1:10" customHeight="0">
       <c r="A815" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lplv0xhh6xwz8mxyrsqx2/104511-af.jpg?rlkey=sxb4w0mb2r04yjo6bc5k84n4x&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sb9l5lql5jdl16bwk2etw/103971-af.jpg?rlkey=x2ninn51iwhyzz8xg3f37q0ef&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B815" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/455fgysjwyfej8w4sfu2f/10-18-size-chartswomens.jpg?rlkey=0vom369x2z5x2bvc21rgmajtp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C815" s="0" t="inlineStr">
         <is>
           <t>Silverman Women's Shorts</t>
         </is>
       </c>
       <c r="D815" s="0" t="inlineStr">
         <is>
-          <t>'104511</t>
+          <t>'103971</t>
         </is>
       </c>
       <c r="E815" s="0" t="inlineStr">
         <is>
-          <t>SILVERMAN:104511B-6</t>
+          <t>SILVERMAN:103971A-4</t>
         </is>
       </c>
       <c r="F815" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G815" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H815" s="0" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>4</t>
         </is>
       </c>
       <c r="I815" s="0">
         <v>42.99</v>
       </c>
       <c r="J815" s="0">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="816" spans="1:10" customHeight="0">
       <c r="A816" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lplv0xhh6xwz8mxyrsqx2/104511-af.jpg?rlkey=sxb4w0mb2r04yjo6bc5k84n4x&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sb9l5lql5jdl16bwk2etw/103971-af.jpg?rlkey=x2ninn51iwhyzz8xg3f37q0ef&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B816" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/455fgysjwyfej8w4sfu2f/10-18-size-chartswomens.jpg?rlkey=0vom369x2z5x2bvc21rgmajtp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C816" s="0" t="inlineStr">
         <is>
           <t>Silverman Women's Shorts</t>
         </is>
       </c>
       <c r="D816" s="0" t="inlineStr">
         <is>
-          <t>'104511</t>
+          <t>'103971</t>
         </is>
       </c>
       <c r="E816" s="0" t="inlineStr">
         <is>
-          <t>SILVERMAN:104511C-8</t>
+          <t>SILVERMAN:103971B-6</t>
         </is>
       </c>
       <c r="F816" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G816" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H816" s="0" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>6</t>
         </is>
       </c>
       <c r="I816" s="0">
         <v>42.99</v>
       </c>
       <c r="J816" s="0">
-        <v>55</v>
+        <v>87</v>
       </c>
     </row>
     <row r="817" spans="1:10" customHeight="0">
       <c r="A817" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lplv0xhh6xwz8mxyrsqx2/104511-af.jpg?rlkey=sxb4w0mb2r04yjo6bc5k84n4x&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sb9l5lql5jdl16bwk2etw/103971-af.jpg?rlkey=x2ninn51iwhyzz8xg3f37q0ef&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B817" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/455fgysjwyfej8w4sfu2f/10-18-size-chartswomens.jpg?rlkey=0vom369x2z5x2bvc21rgmajtp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C817" s="0" t="inlineStr">
         <is>
           <t>Silverman Women's Shorts</t>
         </is>
       </c>
       <c r="D817" s="0" t="inlineStr">
         <is>
-          <t>'104511</t>
+          <t>'103971</t>
         </is>
       </c>
       <c r="E817" s="0" t="inlineStr">
         <is>
-          <t>SILVERMAN:104511D-10</t>
+          <t>SILVERMAN:103971C-8</t>
         </is>
       </c>
       <c r="F817" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G817" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H817" s="0" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>8</t>
         </is>
       </c>
       <c r="I817" s="0">
         <v>42.99</v>
       </c>
       <c r="J817" s="0">
-        <v>57</v>
+        <v>118</v>
       </c>
     </row>
     <row r="818" spans="1:10" customHeight="0">
       <c r="A818" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lplv0xhh6xwz8mxyrsqx2/104511-af.jpg?rlkey=sxb4w0mb2r04yjo6bc5k84n4x&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sb9l5lql5jdl16bwk2etw/103971-af.jpg?rlkey=x2ninn51iwhyzz8xg3f37q0ef&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B818" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/455fgysjwyfej8w4sfu2f/10-18-size-chartswomens.jpg?rlkey=0vom369x2z5x2bvc21rgmajtp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C818" s="0" t="inlineStr">
         <is>
           <t>Silverman Women's Shorts</t>
         </is>
       </c>
       <c r="D818" s="0" t="inlineStr">
         <is>
-          <t>'104511</t>
+          <t>'103971</t>
         </is>
       </c>
       <c r="E818" s="0" t="inlineStr">
         <is>
-          <t>SILVERMAN:104511E-12</t>
+          <t>SILVERMAN:103971D-10</t>
         </is>
       </c>
       <c r="F818" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G818" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H818" s="0" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>10</t>
         </is>
       </c>
       <c r="I818" s="0">
         <v>42.99</v>
       </c>
       <c r="J818" s="0">
-        <v>35</v>
+        <v>119</v>
       </c>
     </row>
     <row r="819" spans="1:10" customHeight="0">
       <c r="A819" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lplv0xhh6xwz8mxyrsqx2/104511-af.jpg?rlkey=sxb4w0mb2r04yjo6bc5k84n4x&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sb9l5lql5jdl16bwk2etw/103971-af.jpg?rlkey=x2ninn51iwhyzz8xg3f37q0ef&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B819" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/455fgysjwyfej8w4sfu2f/10-18-size-chartswomens.jpg?rlkey=0vom369x2z5x2bvc21rgmajtp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C819" s="0" t="inlineStr">
         <is>
           <t>Silverman Women's Shorts</t>
         </is>
       </c>
       <c r="D819" s="0" t="inlineStr">
         <is>
-          <t>'104511</t>
+          <t>'103971</t>
         </is>
       </c>
       <c r="E819" s="0" t="inlineStr">
         <is>
-          <t>SILVERMAN:104511F-14</t>
+          <t>SILVERMAN:103971E-12</t>
         </is>
       </c>
       <c r="F819" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G819" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H819" s="0" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>12</t>
         </is>
       </c>
       <c r="I819" s="0">
         <v>42.99</v>
       </c>
       <c r="J819" s="0">
-        <v>30</v>
+        <v>79</v>
       </c>
     </row>
     <row r="820" spans="1:10" customHeight="0">
       <c r="A820" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ncsqjb56lqyox7qoahki6/111826af89243.jpg?rlkey=2hb7wkj4kn03jqya9s4r6nlju&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sb9l5lql5jdl16bwk2etw/103971-af.jpg?rlkey=x2ninn51iwhyzz8xg3f37q0ef&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B820" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rpr4zfb2j3jgsrlhcioa3/womens-t-shirt-size-chartsgabby.jpg?rlkey=63s7efuzvkechpzqcb8mp1smj&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/455fgysjwyfej8w4sfu2f/10-18-size-chartswomens.jpg?rlkey=0vom369x2z5x2bvc21rgmajtp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C820" s="0" t="inlineStr">
         <is>
-          <t>Gabby Performance Long Sleeve</t>
+          <t>Silverman Women's Shorts</t>
         </is>
       </c>
       <c r="D820" s="0" t="inlineStr">
         <is>
-          <t>'111826</t>
+          <t>'103971</t>
         </is>
       </c>
       <c r="E820" s="0" t="inlineStr">
         <is>
-          <t>IOWA GABBY BLACK:111826AA-XS</t>
+          <t>SILVERMAN:103971F-14</t>
         </is>
       </c>
       <c r="F820" s="0" t="inlineStr">
         <is>
-          <t>'800111826038</t>
+          <t>'000000000000</t>
         </is>
       </c>
       <c r="G820" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H820" s="0" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>14</t>
         </is>
       </c>
       <c r="I820" s="0">
-        <v>29.99</v>
+        <v>42.99</v>
       </c>
       <c r="J820" s="0">
-        <v>7</v>
+        <v>29</v>
       </c>
     </row>
     <row r="821" spans="1:10" customHeight="0">
       <c r="A821" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/70sx5eyibdes8yu3xp9rk/jodyt.jpg?rlkey=88uv0d1udxxdunixvhaane57r&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lplv0xhh6xwz8mxyrsqx2/104511-af.jpg?rlkey=sxb4w0mb2r04yjo6bc5k84n4x&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B821" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/455fgysjwyfej8w4sfu2f/10-18-size-chartswomens.jpg?rlkey=0vom369x2z5x2bvc21rgmajtp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C821" s="0" t="inlineStr">
         <is>
-          <t>Jody Youth Glow In The Dark Visor </t>
+          <t>Silverman Women's Shorts</t>
         </is>
       </c>
       <c r="D821" s="0" t="inlineStr">
         <is>
-          <t>'97846</t>
+          <t>'104511</t>
         </is>
       </c>
       <c r="E821" s="0" t="inlineStr">
         <is>
-          <t>JODY:97846</t>
+          <t>SILVERMAN:104511A-4</t>
         </is>
       </c>
       <c r="F821" s="0" t="inlineStr">
         <is>
-          <t>'070009784601</t>
+          <t>'000000000000</t>
         </is>
       </c>
       <c r="G821" s="0" t="inlineStr">
         <is>
-          <t>YOUTH</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H821" s="0" t="inlineStr">
         <is>
-          <t>YOUTH</t>
+          <t>4</t>
         </is>
       </c>
       <c r="I821" s="0">
-        <v>22.99</v>
+        <v>42.99</v>
       </c>
       <c r="J821" s="0">
-        <v>121</v>
+        <v>35</v>
       </c>
     </row>
     <row r="822" spans="1:10" customHeight="0">
       <c r="A822" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/it5a2zar71tgtd7kelcsq/104764-af.jpg?rlkey=37ojpttyzzcsjxd0uf981ibgu&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lplv0xhh6xwz8mxyrsqx2/104511-af.jpg?rlkey=sxb4w0mb2r04yjo6bc5k84n4x&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B822" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/455fgysjwyfej8w4sfu2f/10-18-size-chartswomens.jpg?rlkey=0vom369x2z5x2bvc21rgmajtp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C822" s="0" t="inlineStr">
         <is>
-          <t>Samson Men's Sonic Weld Cap</t>
+          <t>Silverman Women's Shorts</t>
         </is>
       </c>
       <c r="D822" s="0" t="inlineStr">
         <is>
-          <t>'104764</t>
+          <t>'104511</t>
         </is>
       </c>
       <c r="E822" s="0" t="inlineStr">
         <is>
-          <t>SAMSON:104764</t>
+          <t>SILVERMAN:104511B-6</t>
         </is>
       </c>
       <c r="F822" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G822" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H822" s="0" t="inlineStr">
         <is>
-          <t>STANDARD MENS</t>
+          <t>6</t>
         </is>
       </c>
       <c r="I822" s="0">
-        <v>29.99</v>
+        <v>42.99</v>
       </c>
       <c r="J822" s="0">
-        <v>354</v>
+        <v>40</v>
       </c>
     </row>
     <row r="823" spans="1:10" customHeight="0">
       <c r="A823" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u6mvps0hbm484kkpubw73/103219af24216.jpg?rlkey=c562n30ftfzcb4xcr87cnw0e2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lplv0xhh6xwz8mxyrsqx2/104511-af.jpg?rlkey=sxb4w0mb2r04yjo6bc5k84n4x&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B823" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/455fgysjwyfej8w4sfu2f/10-18-size-chartswomens.jpg?rlkey=0vom369x2z5x2bvc21rgmajtp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C823" s="0" t="inlineStr">
         <is>
-          <t>Roberts Men's Visor</t>
+          <t>Silverman Women's Shorts</t>
         </is>
       </c>
       <c r="D823" s="0" t="inlineStr">
         <is>
-          <t>'104406</t>
+          <t>'104511</t>
         </is>
       </c>
       <c r="E823" s="0" t="inlineStr">
         <is>
-          <t>ROBERTS:104406</t>
+          <t>SILVERMAN:104511C-8</t>
         </is>
       </c>
       <c r="F823" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G823" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H823" s="0" t="inlineStr">
         <is>
-          <t>STANDARD MENS</t>
+          <t>8</t>
         </is>
       </c>
       <c r="I823" s="0">
-        <v>24.99</v>
+        <v>42.99</v>
       </c>
       <c r="J823" s="0">
-        <v>21</v>
+        <v>55</v>
       </c>
     </row>
     <row r="824" spans="1:10" customHeight="0">
       <c r="A824" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9z5shhwjghrrh09e0tr8q/kennedy.jpg?rlkey=fy7l1v3k33nratgcq2tolilxz&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lplv0xhh6xwz8mxyrsqx2/104511-af.jpg?rlkey=sxb4w0mb2r04yjo6bc5k84n4x&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B824" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f04a21z7msxjvxkn94l5v/ladies-h.jpg?rlkey=5xrnszuvctmlw0yr5luv1afd9&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/455fgysjwyfej8w4sfu2f/10-18-size-chartswomens.jpg?rlkey=0vom369x2z5x2bvc21rgmajtp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C824" s="0" t="inlineStr">
         <is>
-          <t>Kennedy Women's Polo</t>
+          <t>Silverman Women's Shorts</t>
         </is>
       </c>
       <c r="D824" s="0" t="inlineStr">
         <is>
-          <t>'94824</t>
+          <t>'104511</t>
         </is>
       </c>
       <c r="E824" s="0" t="inlineStr">
         <is>
-          <t>KENNEDY:94824A- S</t>
+          <t>SILVERMAN:104511D-10</t>
         </is>
       </c>
       <c r="F824" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G824" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H824" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>12</t>
         </is>
       </c>
       <c r="I824" s="0">
-        <v>39.99</v>
+        <v>42.99</v>
       </c>
       <c r="J824" s="0">
-        <v>29</v>
+        <v>57</v>
       </c>
     </row>
     <row r="825" spans="1:10" customHeight="0">
       <c r="A825" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9z5shhwjghrrh09e0tr8q/kennedy.jpg?rlkey=fy7l1v3k33nratgcq2tolilxz&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lplv0xhh6xwz8mxyrsqx2/104511-af.jpg?rlkey=sxb4w0mb2r04yjo6bc5k84n4x&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B825" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f04a21z7msxjvxkn94l5v/ladies-h.jpg?rlkey=5xrnszuvctmlw0yr5luv1afd9&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/455fgysjwyfej8w4sfu2f/10-18-size-chartswomens.jpg?rlkey=0vom369x2z5x2bvc21rgmajtp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C825" s="0" t="inlineStr">
         <is>
-          <t>Kennedy Women's Polo</t>
+          <t>Silverman Women's Shorts</t>
         </is>
       </c>
       <c r="D825" s="0" t="inlineStr">
         <is>
-          <t>'94824</t>
+          <t>'104511</t>
         </is>
       </c>
       <c r="E825" s="0" t="inlineStr">
         <is>
-          <t>KENNEDY:94824B- M</t>
+          <t>SILVERMAN:104511E-12</t>
         </is>
       </c>
       <c r="F825" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G825" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H825" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>12</t>
         </is>
       </c>
       <c r="I825" s="0">
-        <v>39.99</v>
+        <v>42.99</v>
       </c>
       <c r="J825" s="0">
-        <v>27</v>
+        <v>35</v>
       </c>
     </row>
     <row r="826" spans="1:10" customHeight="0">
       <c r="A826" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9z5shhwjghrrh09e0tr8q/kennedy.jpg?rlkey=fy7l1v3k33nratgcq2tolilxz&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lplv0xhh6xwz8mxyrsqx2/104511-af.jpg?rlkey=sxb4w0mb2r04yjo6bc5k84n4x&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B826" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f04a21z7msxjvxkn94l5v/ladies-h.jpg?rlkey=5xrnszuvctmlw0yr5luv1afd9&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/455fgysjwyfej8w4sfu2f/10-18-size-chartswomens.jpg?rlkey=0vom369x2z5x2bvc21rgmajtp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C826" s="0" t="inlineStr">
         <is>
-          <t>Kennedy Women's Polo</t>
+          <t>Silverman Women's Shorts</t>
         </is>
       </c>
       <c r="D826" s="0" t="inlineStr">
         <is>
-          <t>'94824</t>
+          <t>'104511</t>
         </is>
       </c>
       <c r="E826" s="0" t="inlineStr">
         <is>
-          <t>KENNEDY:94824C- L</t>
+          <t>SILVERMAN:104511F-14</t>
         </is>
       </c>
       <c r="F826" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G826" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H826" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>14</t>
         </is>
       </c>
       <c r="I826" s="0">
-        <v>39.99</v>
+        <v>42.99</v>
       </c>
       <c r="J826" s="0">
-        <v>41</v>
+        <v>30</v>
       </c>
     </row>
     <row r="827" spans="1:10" customHeight="0">
       <c r="A827" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9z5shhwjghrrh09e0tr8q/kennedy.jpg?rlkey=fy7l1v3k33nratgcq2tolilxz&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ncsqjb56lqyox7qoahki6/111826af89243.jpg?rlkey=2hb7wkj4kn03jqya9s4r6nlju&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B827" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f04a21z7msxjvxkn94l5v/ladies-h.jpg?rlkey=5xrnszuvctmlw0yr5luv1afd9&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rpr4zfb2j3jgsrlhcioa3/womens-t-shirt-size-chartsgabby.jpg?rlkey=63s7efuzvkechpzqcb8mp1smj&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C827" s="0" t="inlineStr">
         <is>
-          <t>Kennedy Women's Polo</t>
+          <t>Gabby Performance Long Sleeve</t>
         </is>
       </c>
       <c r="D827" s="0" t="inlineStr">
         <is>
-          <t>'94824</t>
+          <t>'111826</t>
         </is>
       </c>
       <c r="E827" s="0" t="inlineStr">
         <is>
-          <t>KENNEDY:94824D- XL</t>
+          <t>IOWA GABBY BLACK:111826AA-XS</t>
         </is>
       </c>
       <c r="F827" s="0" t="inlineStr">
         <is>
-          <t>'000000000000</t>
+          <t>'800111826038</t>
         </is>
       </c>
       <c r="G827" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H827" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="I827" s="0">
-        <v>39.99</v>
+        <v>29.99</v>
       </c>
       <c r="J827" s="0">
-        <v>26</v>
+        <v>7</v>
       </c>
     </row>
     <row r="828" spans="1:10" customHeight="0">
       <c r="A828" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9z5shhwjghrrh09e0tr8q/kennedy.jpg?rlkey=fy7l1v3k33nratgcq2tolilxz&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f04a21z7msxjvxkn94l5v/ladies-h.jpg?rlkey=5xrnszuvctmlw0yr5luv1afd9&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/70sx5eyibdes8yu3xp9rk/jodyt.jpg?rlkey=88uv0d1udxxdunixvhaane57r&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C828" s="0" t="inlineStr">
         <is>
-          <t>Kennedy Women's Polo</t>
+          <t>Jody Youth Glow In The Dark Visor </t>
         </is>
       </c>
       <c r="D828" s="0" t="inlineStr">
         <is>
-          <t>'94824</t>
+          <t>'97846</t>
         </is>
       </c>
       <c r="E828" s="0" t="inlineStr">
         <is>
-          <t>KENNEDY:94824E- 2XL</t>
+          <t>JODY:97846</t>
         </is>
       </c>
       <c r="F828" s="0" t="inlineStr">
         <is>
-          <t>'000000000000</t>
+          <t>'070009784601</t>
         </is>
       </c>
       <c r="G828" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>YOUTH</t>
         </is>
       </c>
       <c r="H828" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>YOUTH</t>
         </is>
       </c>
       <c r="I828" s="0">
-        <v>41.99</v>
+        <v>22.99</v>
       </c>
       <c r="J828" s="0">
-        <v>8</v>
+        <v>121</v>
       </c>
     </row>
     <row r="829" spans="1:10" customHeight="0">
       <c r="A829" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/13xula4303blbqdy6txt9/95074af84557.jpg?rlkey=5h2tpyv65jcmeqr54vbgxkrmz&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f04a21z7msxjvxkn94l5v/ladies-h.jpg?rlkey=5xrnszuvctmlw0yr5luv1afd9&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/it5a2zar71tgtd7kelcsq/104764-af.jpg?rlkey=37ojpttyzzcsjxd0uf981ibgu&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C829" s="0" t="inlineStr">
         <is>
-          <t>Kennedy Women's Polo</t>
+          <t>Samson Men's Sonic Weld Cap</t>
         </is>
       </c>
       <c r="D829" s="0" t="inlineStr">
         <is>
-          <t>'95074</t>
+          <t>'104764</t>
         </is>
       </c>
       <c r="E829" s="0" t="inlineStr">
         <is>
-          <t>KENNEDY:95074A - S</t>
+          <t>SAMSON:104764</t>
         </is>
       </c>
       <c r="F829" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G829" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H829" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I829" s="0">
-        <v>39.99</v>
+        <v>29.99</v>
       </c>
       <c r="J829" s="0">
-        <v>39</v>
+        <v>354</v>
       </c>
     </row>
     <row r="830" spans="1:10" customHeight="0">
       <c r="A830" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/13xula4303blbqdy6txt9/95074af84557.jpg?rlkey=5h2tpyv65jcmeqr54vbgxkrmz&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f04a21z7msxjvxkn94l5v/ladies-h.jpg?rlkey=5xrnszuvctmlw0yr5luv1afd9&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u6mvps0hbm484kkpubw73/103219af24216.jpg?rlkey=c562n30ftfzcb4xcr87cnw0e2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C830" s="0" t="inlineStr">
         <is>
-          <t>Kennedy Women's Polo</t>
+          <t>Roberts Men's Visor</t>
         </is>
       </c>
       <c r="D830" s="0" t="inlineStr">
         <is>
-          <t>'95074</t>
+          <t>'104406</t>
         </is>
       </c>
       <c r="E830" s="0" t="inlineStr">
         <is>
-          <t>KENNEDY:95074B - M</t>
+          <t>ROBERTS:104406</t>
         </is>
       </c>
       <c r="F830" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G830" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H830" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I830" s="0">
-        <v>39.99</v>
+        <v>24.99</v>
       </c>
       <c r="J830" s="0">
-        <v>44</v>
+        <v>21</v>
       </c>
     </row>
     <row r="831" spans="1:10" customHeight="0">
       <c r="A831" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/13xula4303blbqdy6txt9/95074af84557.jpg?rlkey=5h2tpyv65jcmeqr54vbgxkrmz&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9z5shhwjghrrh09e0tr8q/kennedy.jpg?rlkey=fy7l1v3k33nratgcq2tolilxz&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B831" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f04a21z7msxjvxkn94l5v/ladies-h.jpg?rlkey=5xrnszuvctmlw0yr5luv1afd9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C831" s="0" t="inlineStr">
         <is>
           <t>Kennedy Women's Polo</t>
         </is>
       </c>
       <c r="D831" s="0" t="inlineStr">
         <is>
-          <t>'95074</t>
+          <t>'94824</t>
         </is>
       </c>
       <c r="E831" s="0" t="inlineStr">
         <is>
-          <t>KENNEDY:95074C - L</t>
+          <t>KENNEDY:94824A- S</t>
         </is>
       </c>
       <c r="F831" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G831" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H831" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I831" s="0">
         <v>39.99</v>
       </c>
       <c r="J831" s="0">
-        <v>116</v>
+        <v>29</v>
       </c>
     </row>
     <row r="832" spans="1:10" customHeight="0">
       <c r="A832" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/13xula4303blbqdy6txt9/95074af84557.jpg?rlkey=5h2tpyv65jcmeqr54vbgxkrmz&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9z5shhwjghrrh09e0tr8q/kennedy.jpg?rlkey=fy7l1v3k33nratgcq2tolilxz&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B832" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f04a21z7msxjvxkn94l5v/ladies-h.jpg?rlkey=5xrnszuvctmlw0yr5luv1afd9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C832" s="0" t="inlineStr">
         <is>
           <t>Kennedy Women's Polo</t>
         </is>
       </c>
       <c r="D832" s="0" t="inlineStr">
         <is>
-          <t>'95074</t>
+          <t>'94824</t>
         </is>
       </c>
       <c r="E832" s="0" t="inlineStr">
         <is>
-          <t>KENNEDY:95074D - XL</t>
+          <t>KENNEDY:94824B- M</t>
         </is>
       </c>
       <c r="F832" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G832" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H832" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I832" s="0">
         <v>39.99</v>
       </c>
       <c r="J832" s="0">
-        <v>120</v>
+        <v>27</v>
       </c>
     </row>
     <row r="833" spans="1:10" customHeight="0">
       <c r="A833" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/13xula4303blbqdy6txt9/95074af84557.jpg?rlkey=5h2tpyv65jcmeqr54vbgxkrmz&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9z5shhwjghrrh09e0tr8q/kennedy.jpg?rlkey=fy7l1v3k33nratgcq2tolilxz&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B833" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f04a21z7msxjvxkn94l5v/ladies-h.jpg?rlkey=5xrnszuvctmlw0yr5luv1afd9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C833" s="0" t="inlineStr">
         <is>
           <t>Kennedy Women's Polo</t>
         </is>
       </c>
       <c r="D833" s="0" t="inlineStr">
         <is>
-          <t>'95074</t>
+          <t>'94824</t>
         </is>
       </c>
       <c r="E833" s="0" t="inlineStr">
         <is>
-          <t>KENNEDY:95074E - 2XL</t>
+          <t>KENNEDY:94824C- L</t>
         </is>
       </c>
       <c r="F833" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G833" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H833" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I833" s="0">
-        <v>41.99</v>
+        <v>39.99</v>
       </c>
       <c r="J833" s="0">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="834" spans="1:10" customHeight="0">
       <c r="A834" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4dngugehf7eam5xnb85ga/cash.jpg?rlkey=go1xk1lhh8x9qsqi3sk76up51&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9z5shhwjghrrh09e0tr8q/kennedy.jpg?rlkey=fy7l1v3k33nratgcq2tolilxz&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B834" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f04a21z7msxjvxkn94l5v/ladies-h.jpg?rlkey=5xrnszuvctmlw0yr5luv1afd9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C834" s="0" t="inlineStr">
         <is>
-          <t>Cash Men's Reflective Visor</t>
+          <t>Kennedy Women's Polo</t>
         </is>
       </c>
       <c r="D834" s="0" t="inlineStr">
         <is>
-          <t>'97859</t>
+          <t>'94824</t>
         </is>
       </c>
       <c r="E834" s="0" t="inlineStr">
         <is>
-          <t>CASH:97859</t>
+          <t>KENNEDY:94824D- XL</t>
         </is>
       </c>
       <c r="F834" s="0" t="inlineStr">
         <is>
-          <t>'070009785901</t>
+          <t>'000000000000</t>
         </is>
       </c>
       <c r="G834" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H834" s="0" t="inlineStr">
         <is>
-          <t>STANDARD MENS</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I834" s="0">
-        <v>21.99</v>
+        <v>39.99</v>
       </c>
       <c r="J834" s="0">
-        <v>66</v>
+        <v>26</v>
       </c>
     </row>
     <row r="835" spans="1:10" customHeight="0">
       <c r="A835" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sjha0bdukmzb9hslt93mj/mia.jpg?rlkey=m78eckxw4ny0zt9wuni9yh6s1&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9z5shhwjghrrh09e0tr8q/kennedy.jpg?rlkey=fy7l1v3k33nratgcq2tolilxz&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B835" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/63o37qtt0j09u9qsd1qkz/size-chartladies-h.jpg?rlkey=75226rzf13mwnxzb61wtuhvig&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f04a21z7msxjvxkn94l5v/ladies-h.jpg?rlkey=5xrnszuvctmlw0yr5luv1afd9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C835" s="0" t="inlineStr">
         <is>
-          <t>Mia Women's Polo</t>
+          <t>Kennedy Women's Polo</t>
         </is>
       </c>
       <c r="D835" s="0" t="inlineStr">
         <is>
-          <t>'96837</t>
+          <t>'94824</t>
         </is>
       </c>
       <c r="E835" s="0" t="inlineStr">
         <is>
-          <t>MIA:96837A-S</t>
+          <t>KENNEDY:94824E- 2XL</t>
         </is>
       </c>
       <c r="F835" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G835" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H835" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I835" s="0">
-        <v>44.99</v>
+        <v>41.99</v>
       </c>
       <c r="J835" s="0">
-        <v>54</v>
+        <v>8</v>
       </c>
     </row>
     <row r="836" spans="1:10" customHeight="0">
       <c r="A836" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sjha0bdukmzb9hslt93mj/mia.jpg?rlkey=m78eckxw4ny0zt9wuni9yh6s1&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/13xula4303blbqdy6txt9/95074af84557.jpg?rlkey=5h2tpyv65jcmeqr54vbgxkrmz&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B836" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/63o37qtt0j09u9qsd1qkz/size-chartladies-h.jpg?rlkey=75226rzf13mwnxzb61wtuhvig&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f04a21z7msxjvxkn94l5v/ladies-h.jpg?rlkey=5xrnszuvctmlw0yr5luv1afd9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C836" s="0" t="inlineStr">
         <is>
-          <t>Mia Women's Polo</t>
+          <t>Kennedy Women's Polo</t>
         </is>
       </c>
       <c r="D836" s="0" t="inlineStr">
         <is>
-          <t>'96837</t>
+          <t>'95074</t>
         </is>
       </c>
       <c r="E836" s="0" t="inlineStr">
         <is>
-          <t>MIA:96837B-M</t>
+          <t>KENNEDY:95074A - S</t>
         </is>
       </c>
       <c r="F836" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G836" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H836" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I836" s="0">
-        <v>44.99</v>
+        <v>39.99</v>
       </c>
       <c r="J836" s="0">
-        <v>66</v>
+        <v>39</v>
       </c>
     </row>
     <row r="837" spans="1:10" customHeight="0">
       <c r="A837" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sjha0bdukmzb9hslt93mj/mia.jpg?rlkey=m78eckxw4ny0zt9wuni9yh6s1&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/13xula4303blbqdy6txt9/95074af84557.jpg?rlkey=5h2tpyv65jcmeqr54vbgxkrmz&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B837" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/63o37qtt0j09u9qsd1qkz/size-chartladies-h.jpg?rlkey=75226rzf13mwnxzb61wtuhvig&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f04a21z7msxjvxkn94l5v/ladies-h.jpg?rlkey=5xrnszuvctmlw0yr5luv1afd9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C837" s="0" t="inlineStr">
         <is>
-          <t>Mia Women's Polo</t>
+          <t>Kennedy Women's Polo</t>
         </is>
       </c>
       <c r="D837" s="0" t="inlineStr">
         <is>
-          <t>'96837</t>
+          <t>'95074</t>
         </is>
       </c>
       <c r="E837" s="0" t="inlineStr">
         <is>
-          <t>MIA:96837C-L</t>
+          <t>KENNEDY:95074B - M</t>
         </is>
       </c>
       <c r="F837" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G837" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H837" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I837" s="0">
-        <v>44.99</v>
+        <v>39.99</v>
       </c>
       <c r="J837" s="0">
-        <v>132</v>
+        <v>44</v>
       </c>
     </row>
     <row r="838" spans="1:10" customHeight="0">
       <c r="A838" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sjha0bdukmzb9hslt93mj/mia.jpg?rlkey=m78eckxw4ny0zt9wuni9yh6s1&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/13xula4303blbqdy6txt9/95074af84557.jpg?rlkey=5h2tpyv65jcmeqr54vbgxkrmz&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B838" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/63o37qtt0j09u9qsd1qkz/size-chartladies-h.jpg?rlkey=75226rzf13mwnxzb61wtuhvig&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f04a21z7msxjvxkn94l5v/ladies-h.jpg?rlkey=5xrnszuvctmlw0yr5luv1afd9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C838" s="0" t="inlineStr">
         <is>
-          <t>Mia Women's Polo</t>
+          <t>Kennedy Women's Polo</t>
         </is>
       </c>
       <c r="D838" s="0" t="inlineStr">
         <is>
-          <t>'96837</t>
+          <t>'95074</t>
         </is>
       </c>
       <c r="E838" s="0" t="inlineStr">
         <is>
-          <t>MIA:96837D-XL</t>
+          <t>KENNEDY:95074C - L</t>
         </is>
       </c>
       <c r="F838" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G838" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H838" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I838" s="0">
-        <v>44.99</v>
+        <v>39.99</v>
       </c>
       <c r="J838" s="0">
-        <v>139</v>
+        <v>116</v>
       </c>
     </row>
     <row r="839" spans="1:10" customHeight="0">
       <c r="A839" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sjha0bdukmzb9hslt93mj/mia.jpg?rlkey=m78eckxw4ny0zt9wuni9yh6s1&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/13xula4303blbqdy6txt9/95074af84557.jpg?rlkey=5h2tpyv65jcmeqr54vbgxkrmz&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B839" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/63o37qtt0j09u9qsd1qkz/size-chartladies-h.jpg?rlkey=75226rzf13mwnxzb61wtuhvig&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f04a21z7msxjvxkn94l5v/ladies-h.jpg?rlkey=5xrnszuvctmlw0yr5luv1afd9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C839" s="0" t="inlineStr">
         <is>
-          <t>Mia Women's Polo</t>
+          <t>Kennedy Women's Polo</t>
         </is>
       </c>
       <c r="D839" s="0" t="inlineStr">
         <is>
-          <t>'96837</t>
+          <t>'95074</t>
         </is>
       </c>
       <c r="E839" s="0" t="inlineStr">
         <is>
-          <t>MIA:96837E-2XL</t>
+          <t>KENNEDY:95074D - XL</t>
         </is>
       </c>
       <c r="F839" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G839" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H839" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I839" s="0">
-        <v>46.99</v>
+        <v>39.99</v>
       </c>
       <c r="J839" s="0">
-        <v>48</v>
+        <v>120</v>
       </c>
     </row>
     <row r="840" spans="1:10" customHeight="0">
       <c r="A840" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/je0q7tv7zg46bk7xh8nqs/94644af14256.jpg?rlkey=5lze7ejfx9ctw9iwhjpaxtizv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/13xula4303blbqdy6txt9/95074af84557.jpg?rlkey=5h2tpyv65jcmeqr54vbgxkrmz&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B840" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yzmytj22s1nmkrqd0yevd/mens-e.jpg?rlkey=2uqnhokyz2gfxf7c4u3ragb79&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f04a21z7msxjvxkn94l5v/ladies-h.jpg?rlkey=5xrnszuvctmlw0yr5luv1afd9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C840" s="0" t="inlineStr">
         <is>
-          <t>Harris Men's Polo</t>
+          <t>Kennedy Women's Polo</t>
         </is>
       </c>
       <c r="D840" s="0" t="inlineStr">
         <is>
-          <t>'94644</t>
+          <t>'95074</t>
         </is>
       </c>
       <c r="E840" s="0" t="inlineStr">
         <is>
-          <t>HARRIS:94644A-S</t>
+          <t>KENNEDY:95074E - 2XL</t>
         </is>
       </c>
       <c r="F840" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G840" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H840" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I840" s="0">
-        <v>39.99</v>
+        <v>41.99</v>
       </c>
       <c r="J840" s="0">
-        <v>23</v>
+        <v>38</v>
       </c>
     </row>
     <row r="841" spans="1:10" customHeight="0">
       <c r="A841" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/je0q7tv7zg46bk7xh8nqs/94644af14256.jpg?rlkey=5lze7ejfx9ctw9iwhjpaxtizv&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yzmytj22s1nmkrqd0yevd/mens-e.jpg?rlkey=2uqnhokyz2gfxf7c4u3ragb79&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4dngugehf7eam5xnb85ga/cash.jpg?rlkey=go1xk1lhh8x9qsqi3sk76up51&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C841" s="0" t="inlineStr">
         <is>
-          <t>Harris Men's Polo</t>
+          <t>Cash Men's Reflective Visor</t>
         </is>
       </c>
       <c r="D841" s="0" t="inlineStr">
         <is>
-          <t>'94644</t>
+          <t>'97859</t>
         </is>
       </c>
       <c r="E841" s="0" t="inlineStr">
         <is>
-          <t>HARRIS:94644B-M</t>
+          <t>CASH:97859</t>
         </is>
       </c>
       <c r="F841" s="0" t="inlineStr">
         <is>
-          <t>'000000000000</t>
+          <t>'070009785901</t>
         </is>
       </c>
       <c r="G841" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H841" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I841" s="0">
-        <v>39.99</v>
+        <v>21.99</v>
       </c>
       <c r="J841" s="0">
-        <v>15</v>
+        <v>66</v>
       </c>
     </row>
     <row r="842" spans="1:10" customHeight="0">
       <c r="A842" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/je0q7tv7zg46bk7xh8nqs/94644af14256.jpg?rlkey=5lze7ejfx9ctw9iwhjpaxtizv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sjha0bdukmzb9hslt93mj/mia.jpg?rlkey=m78eckxw4ny0zt9wuni9yh6s1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B842" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yzmytj22s1nmkrqd0yevd/mens-e.jpg?rlkey=2uqnhokyz2gfxf7c4u3ragb79&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/63o37qtt0j09u9qsd1qkz/size-chartladies-h.jpg?rlkey=75226rzf13mwnxzb61wtuhvig&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C842" s="0" t="inlineStr">
         <is>
-          <t>Harris Men's Polo</t>
+          <t>Mia Women's Polo</t>
         </is>
       </c>
       <c r="D842" s="0" t="inlineStr">
         <is>
-          <t>'94644</t>
+          <t>'96837</t>
         </is>
       </c>
       <c r="E842" s="0" t="inlineStr">
         <is>
-          <t>HARRIS:94644C-L</t>
+          <t>MIA:96837A-S</t>
         </is>
       </c>
       <c r="F842" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G842" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H842" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I842" s="0">
-        <v>39.99</v>
+        <v>44.99</v>
       </c>
       <c r="J842" s="0">
-        <v>1</v>
+        <v>54</v>
       </c>
     </row>
     <row r="843" spans="1:10" customHeight="0">
       <c r="A843" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/je0q7tv7zg46bk7xh8nqs/94644af14256.jpg?rlkey=5lze7ejfx9ctw9iwhjpaxtizv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sjha0bdukmzb9hslt93mj/mia.jpg?rlkey=m78eckxw4ny0zt9wuni9yh6s1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B843" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yzmytj22s1nmkrqd0yevd/mens-e.jpg?rlkey=2uqnhokyz2gfxf7c4u3ragb79&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/63o37qtt0j09u9qsd1qkz/size-chartladies-h.jpg?rlkey=75226rzf13mwnxzb61wtuhvig&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C843" s="0" t="inlineStr">
         <is>
-          <t>Harris Men's Polo</t>
+          <t>Mia Women's Polo</t>
         </is>
       </c>
       <c r="D843" s="0" t="inlineStr">
         <is>
-          <t>'94644</t>
+          <t>'96837</t>
         </is>
       </c>
       <c r="E843" s="0" t="inlineStr">
         <is>
-          <t>HARRIS:94644G-4XL</t>
+          <t>MIA:96837B-M</t>
         </is>
       </c>
       <c r="F843" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G843" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H843" s="0" t="inlineStr">
         <is>
-          <t>4XL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I843" s="0">
-        <v>39.99</v>
+        <v>44.99</v>
       </c>
       <c r="J843" s="0">
-        <v>2</v>
+        <v>66</v>
       </c>
     </row>
     <row r="844" spans="1:10" customHeight="0">
       <c r="A844" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/je0q7tv7zg46bk7xh8nqs/94644af14256.jpg?rlkey=5lze7ejfx9ctw9iwhjpaxtizv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sjha0bdukmzb9hslt93mj/mia.jpg?rlkey=m78eckxw4ny0zt9wuni9yh6s1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B844" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yzmytj22s1nmkrqd0yevd/mens-e.jpg?rlkey=2uqnhokyz2gfxf7c4u3ragb79&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/63o37qtt0j09u9qsd1qkz/size-chartladies-h.jpg?rlkey=75226rzf13mwnxzb61wtuhvig&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C844" s="0" t="inlineStr">
         <is>
-          <t>Harris Men's Polo</t>
+          <t>Mia Women's Polo</t>
         </is>
       </c>
       <c r="D844" s="0" t="inlineStr">
         <is>
-          <t>'94644</t>
+          <t>'96837</t>
         </is>
       </c>
       <c r="E844" s="0" t="inlineStr">
         <is>
-          <t>HARRIS:94644H-5XL</t>
+          <t>MIA:96837C-L</t>
         </is>
       </c>
       <c r="F844" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G844" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H844" s="0" t="inlineStr">
         <is>
-          <t>5XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I844" s="0">
-        <v>39.99</v>
+        <v>44.99</v>
       </c>
       <c r="J844" s="0">
-        <v>3</v>
+        <v>132</v>
       </c>
     </row>
     <row r="845" spans="1:10" customHeight="0">
       <c r="A845" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/je0q7tv7zg46bk7xh8nqs/94644af14256.jpg?rlkey=5lze7ejfx9ctw9iwhjpaxtizv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sjha0bdukmzb9hslt93mj/mia.jpg?rlkey=m78eckxw4ny0zt9wuni9yh6s1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B845" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yzmytj22s1nmkrqd0yevd/mens-e.jpg?rlkey=2uqnhokyz2gfxf7c4u3ragb79&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/63o37qtt0j09u9qsd1qkz/size-chartladies-h.jpg?rlkey=75226rzf13mwnxzb61wtuhvig&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C845" s="0" t="inlineStr">
         <is>
-          <t>Harris Men's Polo</t>
+          <t>Mia Women's Polo</t>
         </is>
       </c>
       <c r="D845" s="0" t="inlineStr">
         <is>
-          <t>'94644</t>
+          <t>'96837</t>
         </is>
       </c>
       <c r="E845" s="0" t="inlineStr">
         <is>
-          <t>HARRIS:94644I-6XL</t>
+          <t>MIA:96837D-XL</t>
         </is>
       </c>
       <c r="F845" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G845" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H845" s="0" t="inlineStr">
         <is>
-          <t>6XL</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I845" s="0">
-        <v>39.99</v>
+        <v>44.99</v>
       </c>
       <c r="J845" s="0">
-        <v>3</v>
+        <v>139</v>
       </c>
     </row>
     <row r="846" spans="1:10" customHeight="0">
       <c r="A846" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/je0q7tv7zg46bk7xh8nqs/94644af14256.jpg?rlkey=5lze7ejfx9ctw9iwhjpaxtizv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sjha0bdukmzb9hslt93mj/mia.jpg?rlkey=m78eckxw4ny0zt9wuni9yh6s1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B846" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yzmytj22s1nmkrqd0yevd/mens-e.jpg?rlkey=2uqnhokyz2gfxf7c4u3ragb79&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/63o37qtt0j09u9qsd1qkz/size-chartladies-h.jpg?rlkey=75226rzf13mwnxzb61wtuhvig&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C846" s="0" t="inlineStr">
         <is>
-          <t>Harris Men's Polo</t>
+          <t>Mia Women's Polo</t>
         </is>
       </c>
       <c r="D846" s="0" t="inlineStr">
         <is>
-          <t>'94644</t>
+          <t>'96837</t>
         </is>
       </c>
       <c r="E846" s="0" t="inlineStr">
         <is>
-          <t>HARRIS:94644J-7XL</t>
+          <t>MIA:96837E-2XL</t>
         </is>
       </c>
       <c r="F846" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G846" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H846" s="0" t="inlineStr">
         <is>
-          <t>7XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I846" s="0">
-        <v>44.99</v>
+        <v>46.99</v>
       </c>
       <c r="J846" s="0">
-        <v>2</v>
+        <v>48</v>
       </c>
     </row>
     <row r="847" spans="1:10" customHeight="0">
       <c r="A847" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/je0q7tv7zg46bk7xh8nqs/94644af14256.jpg?rlkey=5lze7ejfx9ctw9iwhjpaxtizv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B847" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yzmytj22s1nmkrqd0yevd/mens-e.jpg?rlkey=2uqnhokyz2gfxf7c4u3ragb79&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C847" s="0" t="inlineStr">
         <is>
           <t>Harris Men's Polo</t>
         </is>
       </c>
       <c r="D847" s="0" t="inlineStr">
         <is>
           <t>'94644</t>
         </is>
       </c>
       <c r="E847" s="0" t="inlineStr">
         <is>
-          <t>HARRIS:94644K-8XL</t>
+          <t>HARRIS:94644A-S</t>
         </is>
       </c>
       <c r="F847" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G847" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H847" s="0" t="inlineStr">
         <is>
-          <t>8XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I847" s="0">
-        <v>45.49</v>
+        <v>39.99</v>
       </c>
       <c r="J847" s="0">
-        <v>3</v>
+        <v>23</v>
       </c>
     </row>
     <row r="848" spans="1:10" customHeight="0">
       <c r="A848" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6rx0q1m53428a17q1kuj9/95574af12019.jpg?rlkey=6dckhlrxxfx7aebutxtkml9cu&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/je0q7tv7zg46bk7xh8nqs/94644af14256.jpg?rlkey=5lze7ejfx9ctw9iwhjpaxtizv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B848" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yzmytj22s1nmkrqd0yevd/mens-e.jpg?rlkey=2uqnhokyz2gfxf7c4u3ragb79&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C848" s="0" t="inlineStr">
         <is>
           <t>Harris Men's Polo</t>
         </is>
       </c>
       <c r="D848" s="0" t="inlineStr">
         <is>
-          <t>'95574</t>
+          <t>'94644</t>
         </is>
       </c>
       <c r="E848" s="0" t="inlineStr">
         <is>
-          <t>HARRIS:95574A-S</t>
+          <t>HARRIS:94644B-M</t>
         </is>
       </c>
       <c r="F848" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G848" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H848" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I848" s="0">
         <v>39.99</v>
       </c>
       <c r="J848" s="0">
-        <v>32</v>
+        <v>15</v>
       </c>
     </row>
     <row r="849" spans="1:10" customHeight="0">
       <c r="A849" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6rx0q1m53428a17q1kuj9/95574af12019.jpg?rlkey=6dckhlrxxfx7aebutxtkml9cu&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/je0q7tv7zg46bk7xh8nqs/94644af14256.jpg?rlkey=5lze7ejfx9ctw9iwhjpaxtizv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B849" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yzmytj22s1nmkrqd0yevd/mens-e.jpg?rlkey=2uqnhokyz2gfxf7c4u3ragb79&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C849" s="0" t="inlineStr">
         <is>
           <t>Harris Men's Polo</t>
         </is>
       </c>
       <c r="D849" s="0" t="inlineStr">
         <is>
-          <t>'95574</t>
+          <t>'94644</t>
         </is>
       </c>
       <c r="E849" s="0" t="inlineStr">
         <is>
-          <t>HARRIS:95574B-M</t>
+          <t>HARRIS:94644C-L</t>
         </is>
       </c>
       <c r="F849" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G849" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H849" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I849" s="0">
         <v>39.99</v>
       </c>
       <c r="J849" s="0">
-        <v>52</v>
+        <v>1</v>
       </c>
     </row>
     <row r="850" spans="1:10" customHeight="0">
       <c r="A850" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6rx0q1m53428a17q1kuj9/95574af12019.jpg?rlkey=6dckhlrxxfx7aebutxtkml9cu&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/je0q7tv7zg46bk7xh8nqs/94644af14256.jpg?rlkey=5lze7ejfx9ctw9iwhjpaxtizv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B850" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yzmytj22s1nmkrqd0yevd/mens-e.jpg?rlkey=2uqnhokyz2gfxf7c4u3ragb79&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C850" s="0" t="inlineStr">
         <is>
           <t>Harris Men's Polo</t>
         </is>
       </c>
       <c r="D850" s="0" t="inlineStr">
         <is>
-          <t>'95574</t>
+          <t>'94644</t>
         </is>
       </c>
       <c r="E850" s="0" t="inlineStr">
         <is>
-          <t>HARRIS:95574C-L</t>
+          <t>HARRIS:94644G-4XL</t>
         </is>
       </c>
       <c r="F850" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G850" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H850" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>4XL</t>
         </is>
       </c>
       <c r="I850" s="0">
         <v>39.99</v>
       </c>
       <c r="J850" s="0">
-        <v>64</v>
+        <v>2</v>
       </c>
     </row>
     <row r="851" spans="1:10" customHeight="0">
       <c r="A851" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6rx0q1m53428a17q1kuj9/95574af12019.jpg?rlkey=6dckhlrxxfx7aebutxtkml9cu&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/je0q7tv7zg46bk7xh8nqs/94644af14256.jpg?rlkey=5lze7ejfx9ctw9iwhjpaxtizv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B851" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yzmytj22s1nmkrqd0yevd/mens-e.jpg?rlkey=2uqnhokyz2gfxf7c4u3ragb79&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C851" s="0" t="inlineStr">
         <is>
           <t>Harris Men's Polo</t>
         </is>
       </c>
       <c r="D851" s="0" t="inlineStr">
         <is>
-          <t>'95574</t>
+          <t>'94644</t>
         </is>
       </c>
       <c r="E851" s="0" t="inlineStr">
         <is>
-          <t>HARRIS:95574D-XL</t>
+          <t>HARRIS:94644H-5XL</t>
         </is>
       </c>
       <c r="F851" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G851" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H851" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>5XL</t>
         </is>
       </c>
       <c r="I851" s="0">
         <v>39.99</v>
       </c>
       <c r="J851" s="0">
-        <v>69</v>
+        <v>3</v>
       </c>
     </row>
     <row r="852" spans="1:10" customHeight="0">
       <c r="A852" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6rx0q1m53428a17q1kuj9/95574af12019.jpg?rlkey=6dckhlrxxfx7aebutxtkml9cu&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/je0q7tv7zg46bk7xh8nqs/94644af14256.jpg?rlkey=5lze7ejfx9ctw9iwhjpaxtizv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B852" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yzmytj22s1nmkrqd0yevd/mens-e.jpg?rlkey=2uqnhokyz2gfxf7c4u3ragb79&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C852" s="0" t="inlineStr">
         <is>
           <t>Harris Men's Polo</t>
         </is>
       </c>
       <c r="D852" s="0" t="inlineStr">
         <is>
-          <t>'95574</t>
+          <t>'94644</t>
         </is>
       </c>
       <c r="E852" s="0" t="inlineStr">
         <is>
-          <t>HARRIS:95574E-2XL</t>
+          <t>HARRIS:94644I-6XL</t>
         </is>
       </c>
       <c r="F852" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G852" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H852" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>6XL</t>
         </is>
       </c>
       <c r="I852" s="0">
-        <v>41.99</v>
+        <v>39.99</v>
       </c>
       <c r="J852" s="0">
-        <v>47</v>
+        <v>3</v>
       </c>
     </row>
     <row r="853" spans="1:10" customHeight="0">
       <c r="A853" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6rx0q1m53428a17q1kuj9/95574af12019.jpg?rlkey=6dckhlrxxfx7aebutxtkml9cu&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/je0q7tv7zg46bk7xh8nqs/94644af14256.jpg?rlkey=5lze7ejfx9ctw9iwhjpaxtizv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B853" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yzmytj22s1nmkrqd0yevd/mens-e.jpg?rlkey=2uqnhokyz2gfxf7c4u3ragb79&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C853" s="0" t="inlineStr">
         <is>
           <t>Harris Men's Polo</t>
         </is>
       </c>
       <c r="D853" s="0" t="inlineStr">
         <is>
-          <t>'95574</t>
+          <t>'94644</t>
         </is>
       </c>
       <c r="E853" s="0" t="inlineStr">
         <is>
-          <t>HARRIS:95574F-3XL</t>
+          <t>HARRIS:94644J-7XL</t>
         </is>
       </c>
       <c r="F853" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G853" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H853" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>7XL</t>
         </is>
       </c>
       <c r="I853" s="0">
-        <v>41.99</v>
+        <v>44.99</v>
       </c>
       <c r="J853" s="0">
-        <v>14</v>
+        <v>2</v>
       </c>
     </row>
     <row r="854" spans="1:10" customHeight="0">
       <c r="A854" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/vs1i82m3cxzk3yky6sbrk/gwent.jpg?rlkey=5exxru6na7kbvo5qhnpb6d2jo&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/je0q7tv7zg46bk7xh8nqs/94644af14256.jpg?rlkey=5lze7ejfx9ctw9iwhjpaxtizv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B854" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/le90yhrusv399i5uydsyf/size-charts-women-s-standard-fitted-shirt.jpg?rlkey=j4ul05ua81n4pi99dru6ym5jf&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yzmytj22s1nmkrqd0yevd/mens-e.jpg?rlkey=2uqnhokyz2gfxf7c4u3ragb79&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C854" s="0" t="inlineStr">
         <is>
-          <t>Gwen Women's Polo</t>
+          <t>Harris Men's Polo</t>
         </is>
       </c>
       <c r="D854" s="0" t="inlineStr">
         <is>
-          <t>'101183</t>
+          <t>'94644</t>
         </is>
       </c>
       <c r="E854" s="0" t="inlineStr">
         <is>
-          <t>GWEN:101183A-S</t>
+          <t>HARRIS:94644K-8XL</t>
         </is>
       </c>
       <c r="F854" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G854" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H854" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>8XL</t>
         </is>
       </c>
       <c r="I854" s="0">
-        <v>44.99</v>
+        <v>45.49</v>
       </c>
       <c r="J854" s="0">
-        <v>75</v>
+        <v>3</v>
       </c>
     </row>
     <row r="855" spans="1:10" customHeight="0">
       <c r="A855" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/vs1i82m3cxzk3yky6sbrk/gwent.jpg?rlkey=5exxru6na7kbvo5qhnpb6d2jo&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6rx0q1m53428a17q1kuj9/95574af12019.jpg?rlkey=6dckhlrxxfx7aebutxtkml9cu&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B855" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/le90yhrusv399i5uydsyf/size-charts-women-s-standard-fitted-shirt.jpg?rlkey=j4ul05ua81n4pi99dru6ym5jf&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yzmytj22s1nmkrqd0yevd/mens-e.jpg?rlkey=2uqnhokyz2gfxf7c4u3ragb79&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C855" s="0" t="inlineStr">
         <is>
-          <t>Gwen Women's Polo</t>
+          <t>Harris Men's Polo</t>
         </is>
       </c>
       <c r="D855" s="0" t="inlineStr">
         <is>
-          <t>'101183</t>
+          <t>'95574</t>
         </is>
       </c>
       <c r="E855" s="0" t="inlineStr">
         <is>
-          <t>GWEN:101183B-M</t>
+          <t>HARRIS:95574A-S</t>
         </is>
       </c>
       <c r="F855" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G855" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H855" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I855" s="0">
-        <v>44.99</v>
+        <v>39.99</v>
       </c>
       <c r="J855" s="0">
-        <v>98</v>
+        <v>32</v>
       </c>
     </row>
     <row r="856" spans="1:10" customHeight="0">
       <c r="A856" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/vs1i82m3cxzk3yky6sbrk/gwent.jpg?rlkey=5exxru6na7kbvo5qhnpb6d2jo&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6rx0q1m53428a17q1kuj9/95574af12019.jpg?rlkey=6dckhlrxxfx7aebutxtkml9cu&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B856" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/le90yhrusv399i5uydsyf/size-charts-women-s-standard-fitted-shirt.jpg?rlkey=j4ul05ua81n4pi99dru6ym5jf&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yzmytj22s1nmkrqd0yevd/mens-e.jpg?rlkey=2uqnhokyz2gfxf7c4u3ragb79&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C856" s="0" t="inlineStr">
         <is>
-          <t>Gwen Women's Polo</t>
+          <t>Harris Men's Polo</t>
         </is>
       </c>
       <c r="D856" s="0" t="inlineStr">
         <is>
-          <t>'101183</t>
+          <t>'95574</t>
         </is>
       </c>
       <c r="E856" s="0" t="inlineStr">
         <is>
-          <t>GWEN:101183C-L</t>
+          <t>HARRIS:95574B-M</t>
         </is>
       </c>
       <c r="F856" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G856" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H856" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I856" s="0">
-        <v>44.99</v>
+        <v>39.99</v>
       </c>
       <c r="J856" s="0">
-        <v>86</v>
+        <v>52</v>
       </c>
     </row>
     <row r="857" spans="1:10" customHeight="0">
       <c r="A857" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/vs1i82m3cxzk3yky6sbrk/gwent.jpg?rlkey=5exxru6na7kbvo5qhnpb6d2jo&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6rx0q1m53428a17q1kuj9/95574af12019.jpg?rlkey=6dckhlrxxfx7aebutxtkml9cu&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B857" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/le90yhrusv399i5uydsyf/size-charts-women-s-standard-fitted-shirt.jpg?rlkey=j4ul05ua81n4pi99dru6ym5jf&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yzmytj22s1nmkrqd0yevd/mens-e.jpg?rlkey=2uqnhokyz2gfxf7c4u3ragb79&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C857" s="0" t="inlineStr">
         <is>
-          <t>Gwen Women's Polo</t>
+          <t>Harris Men's Polo</t>
         </is>
       </c>
       <c r="D857" s="0" t="inlineStr">
         <is>
-          <t>'101183</t>
+          <t>'95574</t>
         </is>
       </c>
       <c r="E857" s="0" t="inlineStr">
         <is>
-          <t>GWEN:101183D-XL</t>
+          <t>HARRIS:95574C-L</t>
         </is>
       </c>
       <c r="F857" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G857" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H857" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I857" s="0">
-        <v>44.99</v>
+        <v>39.99</v>
       </c>
       <c r="J857" s="0">
-        <v>105</v>
+        <v>64</v>
       </c>
     </row>
     <row r="858" spans="1:10" customHeight="0">
       <c r="A858" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/vs1i82m3cxzk3yky6sbrk/gwent.jpg?rlkey=5exxru6na7kbvo5qhnpb6d2jo&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6rx0q1m53428a17q1kuj9/95574af12019.jpg?rlkey=6dckhlrxxfx7aebutxtkml9cu&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B858" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/le90yhrusv399i5uydsyf/size-charts-women-s-standard-fitted-shirt.jpg?rlkey=j4ul05ua81n4pi99dru6ym5jf&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yzmytj22s1nmkrqd0yevd/mens-e.jpg?rlkey=2uqnhokyz2gfxf7c4u3ragb79&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C858" s="0" t="inlineStr">
         <is>
-          <t>Gwen Women's Polo</t>
+          <t>Harris Men's Polo</t>
         </is>
       </c>
       <c r="D858" s="0" t="inlineStr">
         <is>
-          <t>'101183</t>
+          <t>'95574</t>
         </is>
       </c>
       <c r="E858" s="0" t="inlineStr">
         <is>
-          <t>GWEN:101183E-2XL</t>
+          <t>HARRIS:95574D-XL</t>
         </is>
       </c>
       <c r="F858" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G858" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H858" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I858" s="0">
-        <v>46.99</v>
+        <v>39.99</v>
       </c>
       <c r="J858" s="0">
-        <v>77</v>
+        <v>69</v>
       </c>
     </row>
     <row r="859" spans="1:10" customHeight="0">
       <c r="A859" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/vs1i82m3cxzk3yky6sbrk/gwent.jpg?rlkey=5exxru6na7kbvo5qhnpb6d2jo&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6rx0q1m53428a17q1kuj9/95574af12019.jpg?rlkey=6dckhlrxxfx7aebutxtkml9cu&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B859" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/le90yhrusv399i5uydsyf/size-charts-women-s-standard-fitted-shirt.jpg?rlkey=j4ul05ua81n4pi99dru6ym5jf&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yzmytj22s1nmkrqd0yevd/mens-e.jpg?rlkey=2uqnhokyz2gfxf7c4u3ragb79&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C859" s="0" t="inlineStr">
         <is>
-          <t>Gwen Women's Polo</t>
+          <t>Harris Men's Polo</t>
         </is>
       </c>
       <c r="D859" s="0" t="inlineStr">
         <is>
-          <t>'101183</t>
+          <t>'95574</t>
         </is>
       </c>
       <c r="E859" s="0" t="inlineStr">
         <is>
-          <t>GWEN:101183F-3XL</t>
+          <t>HARRIS:95574E-2XL</t>
         </is>
       </c>
       <c r="F859" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G859" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H859" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I859" s="0">
-        <v>46.99</v>
+        <v>41.99</v>
       </c>
       <c r="J859" s="0">
-        <v>14</v>
+        <v>47</v>
       </c>
     </row>
     <row r="860" spans="1:10" customHeight="0">
       <c r="A860" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/92z6fpjogxwpev8845sp9/94823af.jpg?rlkey=ugnm12ro5jvecwaelyklln3qp&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6rx0q1m53428a17q1kuj9/95574af12019.jpg?rlkey=6dckhlrxxfx7aebutxtkml9cu&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B860" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/37sn3t5rzpm3jyxa5mhpx/mens-e.jpg?rlkey=zps12piemdh17m7obsaj08zo1&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yzmytj22s1nmkrqd0yevd/mens-e.jpg?rlkey=2uqnhokyz2gfxf7c4u3ragb79&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C860" s="0" t="inlineStr">
         <is>
-          <t>Kennedy Men's Polo</t>
+          <t>Harris Men's Polo</t>
         </is>
       </c>
       <c r="D860" s="0" t="inlineStr">
         <is>
-          <t>'94823</t>
+          <t>'95574</t>
         </is>
       </c>
       <c r="E860" s="0" t="inlineStr">
         <is>
-          <t>KENNEDY:94823A- S</t>
+          <t>HARRIS:95574F-3XL</t>
         </is>
       </c>
       <c r="F860" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G860" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H860" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I860" s="0">
-        <v>39.99</v>
+        <v>41.99</v>
       </c>
       <c r="J860" s="0">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="861" spans="1:10" customHeight="0">
       <c r="A861" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/92z6fpjogxwpev8845sp9/94823af.jpg?rlkey=ugnm12ro5jvecwaelyklln3qp&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/vs1i82m3cxzk3yky6sbrk/gwent.jpg?rlkey=5exxru6na7kbvo5qhnpb6d2jo&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B861" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/37sn3t5rzpm3jyxa5mhpx/mens-e.jpg?rlkey=zps12piemdh17m7obsaj08zo1&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/le90yhrusv399i5uydsyf/size-charts-women-s-standard-fitted-shirt.jpg?rlkey=j4ul05ua81n4pi99dru6ym5jf&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C861" s="0" t="inlineStr">
         <is>
-          <t>Kennedy Men's Polo</t>
+          <t>Gwen Women's Polo</t>
         </is>
       </c>
       <c r="D861" s="0" t="inlineStr">
         <is>
-          <t>'94823</t>
+          <t>'101183</t>
         </is>
       </c>
       <c r="E861" s="0" t="inlineStr">
         <is>
-          <t>KENNEDY:94823B- M</t>
+          <t>GWEN:101183A-S</t>
         </is>
       </c>
       <c r="F861" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G861" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H861" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I861" s="0">
-        <v>39.99</v>
+        <v>44.99</v>
       </c>
       <c r="J861" s="0">
-        <v>11</v>
+        <v>75</v>
       </c>
     </row>
     <row r="862" spans="1:10" customHeight="0">
       <c r="A862" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/92z6fpjogxwpev8845sp9/94823af.jpg?rlkey=ugnm12ro5jvecwaelyklln3qp&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/vs1i82m3cxzk3yky6sbrk/gwent.jpg?rlkey=5exxru6na7kbvo5qhnpb6d2jo&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B862" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/37sn3t5rzpm3jyxa5mhpx/mens-e.jpg?rlkey=zps12piemdh17m7obsaj08zo1&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/le90yhrusv399i5uydsyf/size-charts-women-s-standard-fitted-shirt.jpg?rlkey=j4ul05ua81n4pi99dru6ym5jf&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C862" s="0" t="inlineStr">
         <is>
-          <t>Kennedy Men's Polo</t>
+          <t>Gwen Women's Polo</t>
         </is>
       </c>
       <c r="D862" s="0" t="inlineStr">
         <is>
-          <t>'94823</t>
+          <t>'101183</t>
         </is>
       </c>
       <c r="E862" s="0" t="inlineStr">
         <is>
-          <t>KENNEDY:94823C- L</t>
+          <t>GWEN:101183B-M</t>
         </is>
       </c>
       <c r="F862" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G862" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H862" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I862" s="0">
-        <v>39.99</v>
+        <v>44.99</v>
       </c>
       <c r="J862" s="0">
-        <v>13</v>
+        <v>98</v>
       </c>
     </row>
     <row r="863" spans="1:10" customHeight="0">
       <c r="A863" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/92z6fpjogxwpev8845sp9/94823af.jpg?rlkey=ugnm12ro5jvecwaelyklln3qp&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/vs1i82m3cxzk3yky6sbrk/gwent.jpg?rlkey=5exxru6na7kbvo5qhnpb6d2jo&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B863" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/37sn3t5rzpm3jyxa5mhpx/mens-e.jpg?rlkey=zps12piemdh17m7obsaj08zo1&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/le90yhrusv399i5uydsyf/size-charts-women-s-standard-fitted-shirt.jpg?rlkey=j4ul05ua81n4pi99dru6ym5jf&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C863" s="0" t="inlineStr">
         <is>
-          <t>Kennedy Men's Polo</t>
+          <t>Gwen Women's Polo</t>
         </is>
       </c>
       <c r="D863" s="0" t="inlineStr">
         <is>
-          <t>'94823</t>
+          <t>'101183</t>
         </is>
       </c>
       <c r="E863" s="0" t="inlineStr">
         <is>
-          <t>KENNEDY:94823D- XL</t>
+          <t>GWEN:101183C-L</t>
         </is>
       </c>
       <c r="F863" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G863" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H863" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I863" s="0">
-        <v>39.99</v>
+        <v>44.99</v>
       </c>
       <c r="J863" s="0">
-        <v>5</v>
+        <v>86</v>
       </c>
     </row>
     <row r="864" spans="1:10" customHeight="0">
       <c r="A864" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t4hge4hq9f3rccx74sx7n/isumenskennedyf62457.jpg?rlkey=t1b89msqo8qgsoap57u5zinjd&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/vs1i82m3cxzk3yky6sbrk/gwent.jpg?rlkey=5exxru6na7kbvo5qhnpb6d2jo&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B864" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/37sn3t5rzpm3jyxa5mhpx/mens-e.jpg?rlkey=zps12piemdh17m7obsaj08zo1&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/le90yhrusv399i5uydsyf/size-charts-women-s-standard-fitted-shirt.jpg?rlkey=j4ul05ua81n4pi99dru6ym5jf&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C864" s="0" t="inlineStr">
         <is>
-          <t>Kennedy Men's Polo</t>
+          <t>Gwen Women's Polo</t>
         </is>
       </c>
       <c r="D864" s="0" t="inlineStr">
         <is>
-          <t>'95076</t>
+          <t>'101183</t>
         </is>
       </c>
       <c r="E864" s="0" t="inlineStr">
         <is>
-          <t>KENNEDY:95076A-S</t>
+          <t>GWEN:101183D-XL</t>
         </is>
       </c>
       <c r="F864" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G864" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H864" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I864" s="0">
-        <v>39.99</v>
+        <v>44.99</v>
       </c>
       <c r="J864" s="0">
-        <v>0</v>
+        <v>105</v>
       </c>
     </row>
     <row r="865" spans="1:10" customHeight="0">
       <c r="A865" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t4hge4hq9f3rccx74sx7n/isumenskennedyf62457.jpg?rlkey=t1b89msqo8qgsoap57u5zinjd&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/vs1i82m3cxzk3yky6sbrk/gwent.jpg?rlkey=5exxru6na7kbvo5qhnpb6d2jo&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B865" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/37sn3t5rzpm3jyxa5mhpx/mens-e.jpg?rlkey=zps12piemdh17m7obsaj08zo1&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/le90yhrusv399i5uydsyf/size-charts-women-s-standard-fitted-shirt.jpg?rlkey=j4ul05ua81n4pi99dru6ym5jf&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C865" s="0" t="inlineStr">
         <is>
-          <t>Kennedy Men's Polo</t>
+          <t>Gwen Women's Polo</t>
         </is>
       </c>
       <c r="D865" s="0" t="inlineStr">
         <is>
-          <t>'95076</t>
+          <t>'101183</t>
         </is>
       </c>
       <c r="E865" s="0" t="inlineStr">
         <is>
-          <t>KENNEDY:95076B-M</t>
+          <t>GWEN:101183E-2XL</t>
         </is>
       </c>
       <c r="F865" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G865" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H865" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I865" s="0">
-        <v>39.99</v>
+        <v>46.99</v>
       </c>
       <c r="J865" s="0">
-        <v>0</v>
+        <v>77</v>
       </c>
     </row>
     <row r="866" spans="1:10" customHeight="0">
       <c r="A866" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t4hge4hq9f3rccx74sx7n/isumenskennedyf62457.jpg?rlkey=t1b89msqo8qgsoap57u5zinjd&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/vs1i82m3cxzk3yky6sbrk/gwent.jpg?rlkey=5exxru6na7kbvo5qhnpb6d2jo&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B866" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/37sn3t5rzpm3jyxa5mhpx/mens-e.jpg?rlkey=zps12piemdh17m7obsaj08zo1&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/le90yhrusv399i5uydsyf/size-charts-women-s-standard-fitted-shirt.jpg?rlkey=j4ul05ua81n4pi99dru6ym5jf&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C866" s="0" t="inlineStr">
         <is>
-          <t>Kennedy Men's Polo</t>
+          <t>Gwen Women's Polo</t>
         </is>
       </c>
       <c r="D866" s="0" t="inlineStr">
         <is>
-          <t>'95076</t>
+          <t>'101183</t>
         </is>
       </c>
       <c r="E866" s="0" t="inlineStr">
         <is>
-          <t>KENNEDY:95076C-L</t>
+          <t>GWEN:101183F-3XL</t>
         </is>
       </c>
       <c r="F866" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G866" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H866" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I866" s="0">
-        <v>39.99</v>
+        <v>46.99</v>
       </c>
       <c r="J866" s="0">
-        <v>0</v>
+        <v>14</v>
       </c>
     </row>
     <row r="867" spans="1:10" customHeight="0">
       <c r="A867" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t4hge4hq9f3rccx74sx7n/isumenskennedyf62457.jpg?rlkey=t1b89msqo8qgsoap57u5zinjd&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/92z6fpjogxwpev8845sp9/94823af.jpg?rlkey=ugnm12ro5jvecwaelyklln3qp&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B867" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/37sn3t5rzpm3jyxa5mhpx/mens-e.jpg?rlkey=zps12piemdh17m7obsaj08zo1&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C867" s="0" t="inlineStr">
         <is>
           <t>Kennedy Men's Polo</t>
         </is>
       </c>
       <c r="D867" s="0" t="inlineStr">
         <is>
-          <t>'95076</t>
+          <t>'94823</t>
         </is>
       </c>
       <c r="E867" s="0" t="inlineStr">
         <is>
-          <t>KENNEDY:95076D-XL</t>
+          <t>KENNEDY:94823A- S</t>
         </is>
       </c>
       <c r="F867" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G867" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H867" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I867" s="0">
         <v>39.99</v>
       </c>
       <c r="J867" s="0">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="868" spans="1:10" customHeight="0">
       <c r="A868" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t4hge4hq9f3rccx74sx7n/isumenskennedyf62457.jpg?rlkey=t1b89msqo8qgsoap57u5zinjd&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/92z6fpjogxwpev8845sp9/94823af.jpg?rlkey=ugnm12ro5jvecwaelyklln3qp&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B868" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/37sn3t5rzpm3jyxa5mhpx/mens-e.jpg?rlkey=zps12piemdh17m7obsaj08zo1&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C868" s="0" t="inlineStr">
         <is>
           <t>Kennedy Men's Polo</t>
         </is>
       </c>
       <c r="D868" s="0" t="inlineStr">
         <is>
-          <t>'95076</t>
+          <t>'94823</t>
         </is>
       </c>
       <c r="E868" s="0" t="inlineStr">
         <is>
-          <t>KENNEDY:95076E-2XL</t>
+          <t>KENNEDY:94823B- M</t>
         </is>
       </c>
       <c r="F868" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G868" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H868" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I868" s="0">
-        <v>41.99</v>
+        <v>39.99</v>
       </c>
       <c r="J868" s="0">
-        <v>32</v>
+        <v>11</v>
       </c>
     </row>
     <row r="869" spans="1:10" customHeight="0">
       <c r="A869" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t4hge4hq9f3rccx74sx7n/isumenskennedyf62457.jpg?rlkey=t1b89msqo8qgsoap57u5zinjd&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/92z6fpjogxwpev8845sp9/94823af.jpg?rlkey=ugnm12ro5jvecwaelyklln3qp&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B869" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/37sn3t5rzpm3jyxa5mhpx/mens-e.jpg?rlkey=zps12piemdh17m7obsaj08zo1&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C869" s="0" t="inlineStr">
         <is>
           <t>Kennedy Men's Polo</t>
         </is>
       </c>
       <c r="D869" s="0" t="inlineStr">
         <is>
-          <t>'95076</t>
+          <t>'94823</t>
         </is>
       </c>
       <c r="E869" s="0" t="inlineStr">
         <is>
-          <t>KENNEDY:95076F-3XL</t>
+          <t>KENNEDY:94823C- L</t>
         </is>
       </c>
       <c r="F869" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G869" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H869" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I869" s="0">
-        <v>41.99</v>
+        <v>39.99</v>
       </c>
       <c r="J869" s="0">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="870" spans="1:10" customHeight="0">
       <c r="A870" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i8wl9yccsrg79yz1pgjr9/kellen-02.jpg?rlkey=ygeewpwiimp07520fcd3gd6ih&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/92z6fpjogxwpev8845sp9/94823af.jpg?rlkey=ugnm12ro5jvecwaelyklln3qp&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B870" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8f8uiq6mj02xc5a41tkg0/mens-e.jpg?rlkey=8bl711zxa7zg2zhh5zgqgr4wg&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/37sn3t5rzpm3jyxa5mhpx/mens-e.jpg?rlkey=zps12piemdh17m7obsaj08zo1&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C870" s="0" t="inlineStr">
         <is>
-          <t>Kellen Men's Polo</t>
+          <t>Kennedy Men's Polo</t>
         </is>
       </c>
       <c r="D870" s="0" t="inlineStr">
         <is>
-          <t>'97087</t>
+          <t>'94823</t>
         </is>
       </c>
       <c r="E870" s="0" t="inlineStr">
         <is>
-          <t>KELLEN:97087A-S</t>
+          <t>KENNEDY:94823D- XL</t>
         </is>
       </c>
       <c r="F870" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G870" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H870" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I870" s="0">
-        <v>44.99</v>
+        <v>39.99</v>
       </c>
       <c r="J870" s="0">
-        <v>12</v>
+        <v>4</v>
       </c>
     </row>
     <row r="871" spans="1:10" customHeight="0">
       <c r="A871" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i8wl9yccsrg79yz1pgjr9/kellen-02.jpg?rlkey=ygeewpwiimp07520fcd3gd6ih&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t4hge4hq9f3rccx74sx7n/isumenskennedyf62457.jpg?rlkey=t1b89msqo8qgsoap57u5zinjd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B871" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8f8uiq6mj02xc5a41tkg0/mens-e.jpg?rlkey=8bl711zxa7zg2zhh5zgqgr4wg&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/37sn3t5rzpm3jyxa5mhpx/mens-e.jpg?rlkey=zps12piemdh17m7obsaj08zo1&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C871" s="0" t="inlineStr">
         <is>
-          <t>Kellen Men's Polo</t>
+          <t>Kennedy Men's Polo</t>
         </is>
       </c>
       <c r="D871" s="0" t="inlineStr">
         <is>
-          <t>'97087</t>
+          <t>'95076</t>
         </is>
       </c>
       <c r="E871" s="0" t="inlineStr">
         <is>
-          <t>KELLEN:97087B-M</t>
+          <t>KENNEDY:95076A-S</t>
         </is>
       </c>
       <c r="F871" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G871" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H871" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I871" s="0">
-        <v>44.99</v>
+        <v>39.99</v>
       </c>
       <c r="J871" s="0">
-        <v>6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="872" spans="1:10" customHeight="0">
       <c r="A872" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i8wl9yccsrg79yz1pgjr9/kellen-02.jpg?rlkey=ygeewpwiimp07520fcd3gd6ih&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t4hge4hq9f3rccx74sx7n/isumenskennedyf62457.jpg?rlkey=t1b89msqo8qgsoap57u5zinjd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B872" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8f8uiq6mj02xc5a41tkg0/mens-e.jpg?rlkey=8bl711zxa7zg2zhh5zgqgr4wg&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/37sn3t5rzpm3jyxa5mhpx/mens-e.jpg?rlkey=zps12piemdh17m7obsaj08zo1&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C872" s="0" t="inlineStr">
         <is>
-          <t>Kellen Men's Polo</t>
+          <t>Kennedy Men's Polo</t>
         </is>
       </c>
       <c r="D872" s="0" t="inlineStr">
         <is>
-          <t>'97087</t>
+          <t>'95076</t>
         </is>
       </c>
       <c r="E872" s="0" t="inlineStr">
         <is>
-          <t>KELLEN:97087C-L</t>
+          <t>KENNEDY:95076B-M</t>
         </is>
       </c>
       <c r="F872" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G872" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H872" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I872" s="0">
-        <v>44.99</v>
+        <v>39.99</v>
       </c>
       <c r="J872" s="0">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="873" spans="1:10" customHeight="0">
       <c r="A873" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i8wl9yccsrg79yz1pgjr9/kellen-02.jpg?rlkey=ygeewpwiimp07520fcd3gd6ih&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t4hge4hq9f3rccx74sx7n/isumenskennedyf62457.jpg?rlkey=t1b89msqo8qgsoap57u5zinjd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B873" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8f8uiq6mj02xc5a41tkg0/mens-e.jpg?rlkey=8bl711zxa7zg2zhh5zgqgr4wg&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/37sn3t5rzpm3jyxa5mhpx/mens-e.jpg?rlkey=zps12piemdh17m7obsaj08zo1&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C873" s="0" t="inlineStr">
         <is>
-          <t>Kellen Men's Polo</t>
+          <t>Kennedy Men's Polo</t>
         </is>
       </c>
       <c r="D873" s="0" t="inlineStr">
         <is>
-          <t>'97087</t>
+          <t>'95076</t>
         </is>
       </c>
       <c r="E873" s="0" t="inlineStr">
         <is>
-          <t>KELLEN:97087D-XL</t>
+          <t>KENNEDY:95076C-L</t>
         </is>
       </c>
       <c r="F873" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G873" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H873" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I873" s="0">
-        <v>44.99</v>
+        <v>39.99</v>
       </c>
       <c r="J873" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="874" spans="1:10" customHeight="0">
       <c r="A874" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i8wl9yccsrg79yz1pgjr9/kellen-02.jpg?rlkey=ygeewpwiimp07520fcd3gd6ih&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t4hge4hq9f3rccx74sx7n/isumenskennedyf62457.jpg?rlkey=t1b89msqo8qgsoap57u5zinjd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B874" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8f8uiq6mj02xc5a41tkg0/mens-e.jpg?rlkey=8bl711zxa7zg2zhh5zgqgr4wg&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/37sn3t5rzpm3jyxa5mhpx/mens-e.jpg?rlkey=zps12piemdh17m7obsaj08zo1&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C874" s="0" t="inlineStr">
         <is>
-          <t>Kellen Men's Polo</t>
+          <t>Kennedy Men's Polo</t>
         </is>
       </c>
       <c r="D874" s="0" t="inlineStr">
         <is>
-          <t>'97087</t>
+          <t>'95076</t>
         </is>
       </c>
       <c r="E874" s="0" t="inlineStr">
         <is>
-          <t>KELLEN:97087E-2XL</t>
+          <t>KENNEDY:95076D-XL</t>
         </is>
       </c>
       <c r="F874" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G874" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H874" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I874" s="0">
-        <v>46.99</v>
+        <v>39.99</v>
       </c>
       <c r="J874" s="0">
-        <v>0</v>
+        <v>30</v>
       </c>
     </row>
     <row r="875" spans="1:10" customHeight="0">
       <c r="A875" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i8wl9yccsrg79yz1pgjr9/kellen-02.jpg?rlkey=ygeewpwiimp07520fcd3gd6ih&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t4hge4hq9f3rccx74sx7n/isumenskennedyf62457.jpg?rlkey=t1b89msqo8qgsoap57u5zinjd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B875" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8f8uiq6mj02xc5a41tkg0/mens-e.jpg?rlkey=8bl711zxa7zg2zhh5zgqgr4wg&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/37sn3t5rzpm3jyxa5mhpx/mens-e.jpg?rlkey=zps12piemdh17m7obsaj08zo1&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C875" s="0" t="inlineStr">
         <is>
-          <t>Kellen Men's Polo</t>
+          <t>Kennedy Men's Polo</t>
         </is>
       </c>
       <c r="D875" s="0" t="inlineStr">
         <is>
-          <t>'97087</t>
+          <t>'95076</t>
         </is>
       </c>
       <c r="E875" s="0" t="inlineStr">
         <is>
-          <t>KELLEN:97087F-3XL</t>
+          <t>KENNEDY:95076E-2XL</t>
         </is>
       </c>
       <c r="F875" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G875" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H875" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I875" s="0">
-        <v>46.99</v>
+        <v>41.99</v>
       </c>
       <c r="J875" s="0">
-        <v>9</v>
+        <v>32</v>
       </c>
     </row>
     <row r="876" spans="1:10" customHeight="0">
       <c r="A876" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tz46toqd1ouh97unki1dx/kellen-03.jpg?rlkey=ee85l15qa4659a8btjyz68r19&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t4hge4hq9f3rccx74sx7n/isumenskennedyf62457.jpg?rlkey=t1b89msqo8qgsoap57u5zinjd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B876" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8f8uiq6mj02xc5a41tkg0/mens-e.jpg?rlkey=8bl711zxa7zg2zhh5zgqgr4wg&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/37sn3t5rzpm3jyxa5mhpx/mens-e.jpg?rlkey=zps12piemdh17m7obsaj08zo1&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C876" s="0" t="inlineStr">
         <is>
-          <t>Kellen Men's Polo</t>
+          <t>Kennedy Men's Polo</t>
         </is>
       </c>
       <c r="D876" s="0" t="inlineStr">
         <is>
-          <t>'97817</t>
+          <t>'95076</t>
         </is>
       </c>
       <c r="E876" s="0" t="inlineStr">
         <is>
-          <t>KELLEN:97817A-S</t>
+          <t>KENNEDY:95076F-3XL</t>
         </is>
       </c>
       <c r="F876" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G876" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H876" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I876" s="0">
-        <v>44.99</v>
+        <v>41.99</v>
       </c>
       <c r="J876" s="0">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="877" spans="1:10" customHeight="0">
       <c r="A877" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tz46toqd1ouh97unki1dx/kellen-03.jpg?rlkey=ee85l15qa4659a8btjyz68r19&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i8wl9yccsrg79yz1pgjr9/kellen-02.jpg?rlkey=ygeewpwiimp07520fcd3gd6ih&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B877" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8f8uiq6mj02xc5a41tkg0/mens-e.jpg?rlkey=8bl711zxa7zg2zhh5zgqgr4wg&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C877" s="0" t="inlineStr">
         <is>
           <t>Kellen Men's Polo</t>
         </is>
       </c>
       <c r="D877" s="0" t="inlineStr">
         <is>
-          <t>'97817</t>
+          <t>'97087</t>
         </is>
       </c>
       <c r="E877" s="0" t="inlineStr">
         <is>
-          <t>KELLEN:97817B-M</t>
+          <t>KELLEN:97087A-S</t>
         </is>
       </c>
       <c r="F877" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G877" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H877" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I877" s="0">
         <v>44.99</v>
       </c>
       <c r="J877" s="0">
-        <v>4</v>
+        <v>12</v>
       </c>
     </row>
     <row r="878" spans="1:10" customHeight="0">
       <c r="A878" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tz46toqd1ouh97unki1dx/kellen-03.jpg?rlkey=ee85l15qa4659a8btjyz68r19&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i8wl9yccsrg79yz1pgjr9/kellen-02.jpg?rlkey=ygeewpwiimp07520fcd3gd6ih&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B878" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8f8uiq6mj02xc5a41tkg0/mens-e.jpg?rlkey=8bl711zxa7zg2zhh5zgqgr4wg&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C878" s="0" t="inlineStr">
         <is>
           <t>Kellen Men's Polo</t>
         </is>
       </c>
       <c r="D878" s="0" t="inlineStr">
         <is>
-          <t>'97817</t>
+          <t>'97087</t>
         </is>
       </c>
       <c r="E878" s="0" t="inlineStr">
         <is>
-          <t>KELLEN:97817C-L</t>
+          <t>KELLEN:97087B-M</t>
         </is>
       </c>
       <c r="F878" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G878" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H878" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I878" s="0">
         <v>44.99</v>
       </c>
       <c r="J878" s="0">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="879" spans="1:10" customHeight="0">
       <c r="A879" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tz46toqd1ouh97unki1dx/kellen-03.jpg?rlkey=ee85l15qa4659a8btjyz68r19&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i8wl9yccsrg79yz1pgjr9/kellen-02.jpg?rlkey=ygeewpwiimp07520fcd3gd6ih&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B879" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8f8uiq6mj02xc5a41tkg0/mens-e.jpg?rlkey=8bl711zxa7zg2zhh5zgqgr4wg&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C879" s="0" t="inlineStr">
         <is>
           <t>Kellen Men's Polo</t>
         </is>
       </c>
       <c r="D879" s="0" t="inlineStr">
         <is>
-          <t>'97817</t>
+          <t>'97087</t>
         </is>
       </c>
       <c r="E879" s="0" t="inlineStr">
         <is>
-          <t>KELLEN:97817D-XL</t>
+          <t>KELLEN:97087C-L</t>
         </is>
       </c>
       <c r="F879" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G879" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H879" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I879" s="0">
         <v>44.99</v>
       </c>
       <c r="J879" s="0">
-        <v>9</v>
+        <v>2</v>
       </c>
     </row>
     <row r="880" spans="1:10" customHeight="0">
       <c r="A880" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tz46toqd1ouh97unki1dx/kellen-03.jpg?rlkey=ee85l15qa4659a8btjyz68r19&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i8wl9yccsrg79yz1pgjr9/kellen-02.jpg?rlkey=ygeewpwiimp07520fcd3gd6ih&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B880" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8f8uiq6mj02xc5a41tkg0/mens-e.jpg?rlkey=8bl711zxa7zg2zhh5zgqgr4wg&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C880" s="0" t="inlineStr">
         <is>
           <t>Kellen Men's Polo</t>
         </is>
       </c>
       <c r="D880" s="0" t="inlineStr">
         <is>
-          <t>'97817</t>
+          <t>'97087</t>
         </is>
       </c>
       <c r="E880" s="0" t="inlineStr">
         <is>
-          <t>KELLEN:97817E-2XL</t>
+          <t>KELLEN:97087D-XL</t>
         </is>
       </c>
       <c r="F880" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G880" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H880" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I880" s="0">
-        <v>46.99</v>
+        <v>44.99</v>
       </c>
       <c r="J880" s="0">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="881" spans="1:10" customHeight="0">
       <c r="A881" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tz46toqd1ouh97unki1dx/kellen-03.jpg?rlkey=ee85l15qa4659a8btjyz68r19&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i8wl9yccsrg79yz1pgjr9/kellen-02.jpg?rlkey=ygeewpwiimp07520fcd3gd6ih&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B881" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8f8uiq6mj02xc5a41tkg0/mens-e.jpg?rlkey=8bl711zxa7zg2zhh5zgqgr4wg&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C881" s="0" t="inlineStr">
         <is>
           <t>Kellen Men's Polo</t>
         </is>
       </c>
       <c r="D881" s="0" t="inlineStr">
         <is>
-          <t>'97817</t>
+          <t>'97087</t>
         </is>
       </c>
       <c r="E881" s="0" t="inlineStr">
         <is>
-          <t>KELLEN:97817F-3XL</t>
+          <t>KELLEN:97087E-2XL</t>
         </is>
       </c>
       <c r="F881" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G881" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H881" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I881" s="0">
         <v>46.99</v>
       </c>
       <c r="J881" s="0">
-        <v>13</v>
+        <v>0</v>
       </c>
     </row>
     <row r="882" spans="1:10" customHeight="0">
       <c r="A882" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pm4niy4wy22rw0a1xkeww/averyt.jpg?rlkey=wxqk6b744cri93xcmb47kqkna&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i8wl9yccsrg79yz1pgjr9/kellen-02.jpg?rlkey=ygeewpwiimp07520fcd3gd6ih&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B882" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8f8uiq6mj02xc5a41tkg0/mens-e.jpg?rlkey=8bl711zxa7zg2zhh5zgqgr4wg&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C882" s="0" t="inlineStr">
         <is>
-          <t>Avery Women's Keyhole Polo</t>
+          <t>Kellen Men's Polo</t>
         </is>
       </c>
       <c r="D882" s="0" t="inlineStr">
         <is>
-          <t>'94645</t>
+          <t>'97087</t>
         </is>
       </c>
       <c r="E882" s="0" t="inlineStr">
         <is>
-          <t>AVERY:94645A-S</t>
+          <t>KELLEN:97087F-3XL</t>
         </is>
       </c>
       <c r="F882" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G882" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H882" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I882" s="0">
-        <v>22.99</v>
+        <v>46.99</v>
       </c>
       <c r="J882" s="0">
-        <v>24</v>
+        <v>9</v>
       </c>
     </row>
     <row r="883" spans="1:10" customHeight="0">
       <c r="A883" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pm4niy4wy22rw0a1xkeww/averyt.jpg?rlkey=wxqk6b744cri93xcmb47kqkna&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tz46toqd1ouh97unki1dx/kellen-03.jpg?rlkey=ee85l15qa4659a8btjyz68r19&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B883" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8f8uiq6mj02xc5a41tkg0/mens-e.jpg?rlkey=8bl711zxa7zg2zhh5zgqgr4wg&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C883" s="0" t="inlineStr">
         <is>
-          <t>Avery Women's Keyhole Polo</t>
+          <t>Kellen Men's Polo</t>
         </is>
       </c>
       <c r="D883" s="0" t="inlineStr">
         <is>
-          <t>'94645</t>
+          <t>'97817</t>
         </is>
       </c>
       <c r="E883" s="0" t="inlineStr">
         <is>
-          <t>AVERY:94645B-M</t>
+          <t>KELLEN:97817A-S</t>
         </is>
       </c>
       <c r="F883" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G883" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H883" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I883" s="0">
-        <v>22.99</v>
+        <v>44.99</v>
       </c>
       <c r="J883" s="0">
-        <v>44</v>
+        <v>13</v>
       </c>
     </row>
     <row r="884" spans="1:10" customHeight="0">
       <c r="A884" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pm4niy4wy22rw0a1xkeww/averyt.jpg?rlkey=wxqk6b744cri93xcmb47kqkna&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tz46toqd1ouh97unki1dx/kellen-03.jpg?rlkey=ee85l15qa4659a8btjyz68r19&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B884" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8f8uiq6mj02xc5a41tkg0/mens-e.jpg?rlkey=8bl711zxa7zg2zhh5zgqgr4wg&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C884" s="0" t="inlineStr">
         <is>
-          <t>Avery Women's Keyhole Polo</t>
+          <t>Kellen Men's Polo</t>
         </is>
       </c>
       <c r="D884" s="0" t="inlineStr">
         <is>
-          <t>'94645</t>
+          <t>'97817</t>
         </is>
       </c>
       <c r="E884" s="0" t="inlineStr">
         <is>
-          <t>AVERY:94645C-L</t>
+          <t>KELLEN:97817B-M</t>
         </is>
       </c>
       <c r="F884" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G884" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H884" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I884" s="0">
-        <v>22.99</v>
+        <v>44.99</v>
       </c>
       <c r="J884" s="0">
-        <v>94</v>
+        <v>4</v>
       </c>
     </row>
     <row r="885" spans="1:10" customHeight="0">
       <c r="A885" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pm4niy4wy22rw0a1xkeww/averyt.jpg?rlkey=wxqk6b744cri93xcmb47kqkna&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tz46toqd1ouh97unki1dx/kellen-03.jpg?rlkey=ee85l15qa4659a8btjyz68r19&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B885" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8f8uiq6mj02xc5a41tkg0/mens-e.jpg?rlkey=8bl711zxa7zg2zhh5zgqgr4wg&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C885" s="0" t="inlineStr">
         <is>
-          <t>Avery Women's Keyhole Polo</t>
+          <t>Kellen Men's Polo</t>
         </is>
       </c>
       <c r="D885" s="0" t="inlineStr">
         <is>
-          <t>'94645</t>
+          <t>'97817</t>
         </is>
       </c>
       <c r="E885" s="0" t="inlineStr">
         <is>
-          <t>AVERY:94645D-XL</t>
+          <t>KELLEN:97817C-L</t>
         </is>
       </c>
       <c r="F885" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G885" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H885" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I885" s="0">
-        <v>22.99</v>
+        <v>44.99</v>
       </c>
       <c r="J885" s="0">
-        <v>94</v>
+        <v>4</v>
       </c>
     </row>
     <row r="886" spans="1:10" customHeight="0">
       <c r="A886" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pm4niy4wy22rw0a1xkeww/averyt.jpg?rlkey=wxqk6b744cri93xcmb47kqkna&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tz46toqd1ouh97unki1dx/kellen-03.jpg?rlkey=ee85l15qa4659a8btjyz68r19&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B886" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8f8uiq6mj02xc5a41tkg0/mens-e.jpg?rlkey=8bl711zxa7zg2zhh5zgqgr4wg&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C886" s="0" t="inlineStr">
         <is>
-          <t>Avery Women's Keyhole Polo</t>
+          <t>Kellen Men's Polo</t>
         </is>
       </c>
       <c r="D886" s="0" t="inlineStr">
         <is>
-          <t>'94645</t>
+          <t>'97817</t>
         </is>
       </c>
       <c r="E886" s="0" t="inlineStr">
         <is>
-          <t>AVERY:94645E-2XL</t>
+          <t>KELLEN:97817D-XL</t>
         </is>
       </c>
       <c r="F886" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G886" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H886" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I886" s="0">
-        <v>24.99</v>
+        <v>44.99</v>
       </c>
       <c r="J886" s="0">
-        <v>29</v>
+        <v>9</v>
       </c>
     </row>
     <row r="887" spans="1:10" customHeight="0">
       <c r="A887" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7z2tyhrthfx6ddi5ff95g/ellist.jpg?rlkey=ay68lz17yi8sxxphmm78g2s7z&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tz46toqd1ouh97unki1dx/kellen-03.jpg?rlkey=ee85l15qa4659a8btjyz68r19&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B887" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/09nlpd4157uljur6svlft/mens-e-2.jpg?rlkey=6tw4nrzxbqj58b1vwqyvdd5c6&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8f8uiq6mj02xc5a41tkg0/mens-e.jpg?rlkey=8bl711zxa7zg2zhh5zgqgr4wg&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C887" s="0" t="inlineStr">
         <is>
-          <t>Ellis Men's Polo</t>
+          <t>Kellen Men's Polo</t>
         </is>
       </c>
       <c r="D887" s="0" t="inlineStr">
         <is>
-          <t>'94646</t>
+          <t>'97817</t>
         </is>
       </c>
       <c r="E887" s="0" t="inlineStr">
         <is>
-          <t>ELLIS:94646A - S</t>
+          <t>KELLEN:97817E-2XL</t>
         </is>
       </c>
       <c r="F887" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G887" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H887" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I887" s="0">
-        <v>39.99</v>
+        <v>46.99</v>
       </c>
       <c r="J887" s="0">
-        <v>40</v>
+        <v>1</v>
       </c>
     </row>
     <row r="888" spans="1:10" customHeight="0">
       <c r="A888" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7z2tyhrthfx6ddi5ff95g/ellist.jpg?rlkey=ay68lz17yi8sxxphmm78g2s7z&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tz46toqd1ouh97unki1dx/kellen-03.jpg?rlkey=ee85l15qa4659a8btjyz68r19&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B888" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/09nlpd4157uljur6svlft/mens-e-2.jpg?rlkey=6tw4nrzxbqj58b1vwqyvdd5c6&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8f8uiq6mj02xc5a41tkg0/mens-e.jpg?rlkey=8bl711zxa7zg2zhh5zgqgr4wg&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C888" s="0" t="inlineStr">
         <is>
-          <t>Ellis Men's Polo</t>
+          <t>Kellen Men's Polo</t>
         </is>
       </c>
       <c r="D888" s="0" t="inlineStr">
         <is>
-          <t>'94646</t>
+          <t>'97817</t>
         </is>
       </c>
       <c r="E888" s="0" t="inlineStr">
         <is>
-          <t>ELLIS:94646B - M</t>
+          <t>KELLEN:97817F-3XL</t>
         </is>
       </c>
       <c r="F888" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G888" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H888" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I888" s="0">
-        <v>39.99</v>
+        <v>46.99</v>
       </c>
       <c r="J888" s="0">
-        <v>56</v>
+        <v>13</v>
       </c>
     </row>
     <row r="889" spans="1:10" customHeight="0">
       <c r="A889" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7z2tyhrthfx6ddi5ff95g/ellist.jpg?rlkey=ay68lz17yi8sxxphmm78g2s7z&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/09nlpd4157uljur6svlft/mens-e-2.jpg?rlkey=6tw4nrzxbqj58b1vwqyvdd5c6&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pm4niy4wy22rw0a1xkeww/averyt.jpg?rlkey=wxqk6b744cri93xcmb47kqkna&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C889" s="0" t="inlineStr">
         <is>
-          <t>Ellis Men's Polo</t>
+          <t>Avery Women's Keyhole Polo</t>
         </is>
       </c>
       <c r="D889" s="0" t="inlineStr">
         <is>
-          <t>'94646</t>
+          <t>'94645</t>
         </is>
       </c>
       <c r="E889" s="0" t="inlineStr">
         <is>
-          <t>ELLIS:94646C - L</t>
+          <t>AVERY:94645A-S</t>
         </is>
       </c>
       <c r="F889" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G889" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H889" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I889" s="0">
-        <v>39.99</v>
+        <v>22.99</v>
       </c>
       <c r="J889" s="0">
-        <v>80</v>
+        <v>24</v>
       </c>
     </row>
     <row r="890" spans="1:10" customHeight="0">
       <c r="A890" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7z2tyhrthfx6ddi5ff95g/ellist.jpg?rlkey=ay68lz17yi8sxxphmm78g2s7z&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/09nlpd4157uljur6svlft/mens-e-2.jpg?rlkey=6tw4nrzxbqj58b1vwqyvdd5c6&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pm4niy4wy22rw0a1xkeww/averyt.jpg?rlkey=wxqk6b744cri93xcmb47kqkna&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C890" s="0" t="inlineStr">
         <is>
-          <t>Ellis Men's Polo</t>
+          <t>Avery Women's Keyhole Polo</t>
         </is>
       </c>
       <c r="D890" s="0" t="inlineStr">
         <is>
-          <t>'94646</t>
+          <t>'94645</t>
         </is>
       </c>
       <c r="E890" s="0" t="inlineStr">
         <is>
-          <t>ELLIS:94646D - XL</t>
+          <t>AVERY:94645B-M</t>
         </is>
       </c>
       <c r="F890" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G890" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H890" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I890" s="0">
-        <v>39.99</v>
+        <v>22.99</v>
       </c>
       <c r="J890" s="0">
-        <v>49</v>
+        <v>44</v>
       </c>
     </row>
     <row r="891" spans="1:10" customHeight="0">
       <c r="A891" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7z2tyhrthfx6ddi5ff95g/ellist.jpg?rlkey=ay68lz17yi8sxxphmm78g2s7z&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/09nlpd4157uljur6svlft/mens-e-2.jpg?rlkey=6tw4nrzxbqj58b1vwqyvdd5c6&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pm4niy4wy22rw0a1xkeww/averyt.jpg?rlkey=wxqk6b744cri93xcmb47kqkna&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C891" s="0" t="inlineStr">
         <is>
-          <t>Ellis Men's Polo</t>
+          <t>Avery Women's Keyhole Polo</t>
         </is>
       </c>
       <c r="D891" s="0" t="inlineStr">
         <is>
-          <t>'94646</t>
+          <t>'94645</t>
         </is>
       </c>
       <c r="E891" s="0" t="inlineStr">
         <is>
-          <t>ELLIS:94646F - 3XL</t>
+          <t>AVERY:94645C-L</t>
         </is>
       </c>
       <c r="F891" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G891" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H891" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I891" s="0">
-        <v>41.99</v>
+        <v>22.99</v>
       </c>
       <c r="J891" s="0">
-        <v>8</v>
+        <v>94</v>
       </c>
     </row>
     <row r="892" spans="1:10" customHeight="0">
       <c r="A892" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8tp2se89qd0kz51hizyd1/cameron.jpg?rlkey=1nc2ni0t0nvo9plp45b3uqjap&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pm4niy4wy22rw0a1xkeww/averyt.jpg?rlkey=wxqk6b744cri93xcmb47kqkna&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C892" s="0" t="inlineStr">
         <is>
-          <t>Cameron Men's Polo</t>
+          <t>Avery Women's Keyhole Polo</t>
         </is>
       </c>
       <c r="D892" s="0" t="inlineStr">
         <is>
-          <t>'96925</t>
+          <t>'94645</t>
         </is>
       </c>
       <c r="E892" s="0" t="inlineStr">
         <is>
-          <t>CAMERON:96925A-S</t>
+          <t>AVERY:94645D-XL</t>
         </is>
       </c>
       <c r="F892" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G892" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H892" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I892" s="0">
-        <v>44.99</v>
+        <v>22.99</v>
       </c>
       <c r="J892" s="0">
-        <v>33</v>
+        <v>94</v>
       </c>
     </row>
     <row r="893" spans="1:10" customHeight="0">
       <c r="A893" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8tp2se89qd0kz51hizyd1/cameron.jpg?rlkey=1nc2ni0t0nvo9plp45b3uqjap&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pm4niy4wy22rw0a1xkeww/averyt.jpg?rlkey=wxqk6b744cri93xcmb47kqkna&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C893" s="0" t="inlineStr">
         <is>
-          <t>Cameron Men's Polo</t>
+          <t>Avery Women's Keyhole Polo</t>
         </is>
       </c>
       <c r="D893" s="0" t="inlineStr">
         <is>
-          <t>'96925</t>
+          <t>'94645</t>
         </is>
       </c>
       <c r="E893" s="0" t="inlineStr">
         <is>
-          <t>CAMERON:96925B-M</t>
+          <t>AVERY:94645E-2XL</t>
         </is>
       </c>
       <c r="F893" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G893" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H893" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I893" s="0">
-        <v>44.99</v>
+        <v>24.99</v>
       </c>
       <c r="J893" s="0">
-        <v>65</v>
+        <v>29</v>
       </c>
     </row>
     <row r="894" spans="1:10" customHeight="0">
       <c r="A894" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8tp2se89qd0kz51hizyd1/cameron.jpg?rlkey=1nc2ni0t0nvo9plp45b3uqjap&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7z2tyhrthfx6ddi5ff95g/ellist.jpg?rlkey=ay68lz17yi8sxxphmm78g2s7z&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B894" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/09nlpd4157uljur6svlft/mens-e-2.jpg?rlkey=6tw4nrzxbqj58b1vwqyvdd5c6&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C894" s="0" t="inlineStr">
         <is>
-          <t>Cameron Men's Polo</t>
+          <t>Ellis Men's Polo</t>
         </is>
       </c>
       <c r="D894" s="0" t="inlineStr">
         <is>
-          <t>'96925</t>
+          <t>'94646</t>
         </is>
       </c>
       <c r="E894" s="0" t="inlineStr">
         <is>
-          <t>CAMERON:96925C-L</t>
+          <t>ELLIS:94646A - S</t>
         </is>
       </c>
       <c r="F894" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G894" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H894" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I894" s="0">
-        <v>44.99</v>
+        <v>39.99</v>
       </c>
       <c r="J894" s="0">
-        <v>109</v>
+        <v>40</v>
       </c>
     </row>
     <row r="895" spans="1:10" customHeight="0">
       <c r="A895" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8tp2se89qd0kz51hizyd1/cameron.jpg?rlkey=1nc2ni0t0nvo9plp45b3uqjap&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7z2tyhrthfx6ddi5ff95g/ellist.jpg?rlkey=ay68lz17yi8sxxphmm78g2s7z&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B895" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/09nlpd4157uljur6svlft/mens-e-2.jpg?rlkey=6tw4nrzxbqj58b1vwqyvdd5c6&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C895" s="0" t="inlineStr">
         <is>
-          <t>Cameron Men's Polo</t>
+          <t>Ellis Men's Polo</t>
         </is>
       </c>
       <c r="D895" s="0" t="inlineStr">
         <is>
-          <t>'96925</t>
+          <t>'94646</t>
         </is>
       </c>
       <c r="E895" s="0" t="inlineStr">
         <is>
-          <t>CAMERON:96925D-XL</t>
+          <t>ELLIS:94646B - M</t>
         </is>
       </c>
       <c r="F895" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G895" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H895" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I895" s="0">
-        <v>44.99</v>
+        <v>39.99</v>
       </c>
       <c r="J895" s="0">
-        <v>103</v>
+        <v>56</v>
       </c>
     </row>
     <row r="896" spans="1:10" customHeight="0">
       <c r="A896" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8tp2se89qd0kz51hizyd1/cameron.jpg?rlkey=1nc2ni0t0nvo9plp45b3uqjap&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7z2tyhrthfx6ddi5ff95g/ellist.jpg?rlkey=ay68lz17yi8sxxphmm78g2s7z&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B896" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/09nlpd4157uljur6svlft/mens-e-2.jpg?rlkey=6tw4nrzxbqj58b1vwqyvdd5c6&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C896" s="0" t="inlineStr">
         <is>
-          <t>Cameron Men's Polo</t>
+          <t>Ellis Men's Polo</t>
         </is>
       </c>
       <c r="D896" s="0" t="inlineStr">
         <is>
-          <t>'96925</t>
+          <t>'94646</t>
         </is>
       </c>
       <c r="E896" s="0" t="inlineStr">
         <is>
-          <t>CAMERON:96925E-2XL</t>
+          <t>ELLIS:94646C - L</t>
         </is>
       </c>
       <c r="F896" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G896" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H896" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I896" s="0">
-        <v>46.99</v>
+        <v>39.99</v>
       </c>
       <c r="J896" s="0">
-        <v>64</v>
+        <v>80</v>
       </c>
     </row>
     <row r="897" spans="1:10" customHeight="0">
       <c r="A897" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8tp2se89qd0kz51hizyd1/cameron.jpg?rlkey=1nc2ni0t0nvo9plp45b3uqjap&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7z2tyhrthfx6ddi5ff95g/ellist.jpg?rlkey=ay68lz17yi8sxxphmm78g2s7z&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B897" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/09nlpd4157uljur6svlft/mens-e-2.jpg?rlkey=6tw4nrzxbqj58b1vwqyvdd5c6&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C897" s="0" t="inlineStr">
         <is>
-          <t>Cameron Men's Polo</t>
+          <t>Ellis Men's Polo</t>
         </is>
       </c>
       <c r="D897" s="0" t="inlineStr">
         <is>
-          <t>'96925</t>
+          <t>'94646</t>
         </is>
       </c>
       <c r="E897" s="0" t="inlineStr">
         <is>
-          <t>CAMERON:96925F-3XL</t>
+          <t>ELLIS:94646D - XL</t>
         </is>
       </c>
       <c r="F897" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G897" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H897" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I897" s="0">
-        <v>46.99</v>
+        <v>39.99</v>
       </c>
       <c r="J897" s="0">
-        <v>29</v>
+        <v>49</v>
       </c>
     </row>
     <row r="898" spans="1:10" customHeight="0">
       <c r="A898" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mfwf0haqozxk4bvqe6jam/ezra-160119-t.jpg?rlkey=622j99b0pdeypky5q8f2s4p73&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7z2tyhrthfx6ddi5ff95g/ellist.jpg?rlkey=ay68lz17yi8sxxphmm78g2s7z&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B898" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/09nlpd4157uljur6svlft/mens-e-2.jpg?rlkey=6tw4nrzxbqj58b1vwqyvdd5c6&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C898" s="0" t="inlineStr">
         <is>
-          <t>Ezra Signature Men's Rope Cap</t>
+          <t>Ellis Men's Polo</t>
         </is>
       </c>
       <c r="D898" s="0" t="inlineStr">
         <is>
-          <t>'160119</t>
+          <t>'94646</t>
         </is>
       </c>
       <c r="E898" s="0" t="inlineStr">
         <is>
-          <t>IOWA EZRA M BK:160119</t>
+          <t>ELLIS:94646F - 3XL</t>
         </is>
       </c>
       <c r="F898" s="0" t="inlineStr">
         <is>
-          <t>'700160119009</t>
+          <t>'000000000000</t>
         </is>
       </c>
       <c r="G898" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H898" s="0" t="inlineStr">
         <is>
-          <t>STANDARD MENS</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I898" s="0">
-        <v>39.99</v>
+        <v>41.99</v>
       </c>
       <c r="J898" s="0">
-        <v>130</v>
+        <v>8</v>
       </c>
     </row>
     <row r="899" spans="1:10" customHeight="0">
       <c r="A899" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/59evuys7xtwd3754xcotd/ezra-160124-t.jpg?rlkey=tl3pbk9icqxyzszg7y33c2fpw&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8tp2se89qd0kz51hizyd1/cameron.jpg?rlkey=1nc2ni0t0nvo9plp45b3uqjap&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C899" s="0" t="inlineStr">
         <is>
-          <t>Ezra Signature Men's Cap</t>
+          <t>Cameron Men's Polo</t>
         </is>
       </c>
       <c r="D899" s="0" t="inlineStr">
         <is>
-          <t>'160124</t>
+          <t>'96925</t>
         </is>
       </c>
       <c r="E899" s="0" t="inlineStr">
         <is>
-          <t>IOWA EZRA M BK:160124</t>
+          <t>CAMERON:96925A-S</t>
         </is>
       </c>
       <c r="F899" s="0" t="inlineStr">
         <is>
-          <t>'700160124003</t>
+          <t>'000000000000</t>
         </is>
       </c>
       <c r="G899" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H899" s="0" t="inlineStr">
         <is>
-          <t>STANDARD MENS</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I899" s="0">
-        <v>39.99</v>
+        <v>44.99</v>
       </c>
       <c r="J899" s="0">
-        <v>87</v>
+        <v>33</v>
       </c>
     </row>
     <row r="900" spans="1:10" customHeight="0">
       <c r="A900" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8v8c7x3m07dbdesz80fsw/ezra-160122-t.jpg?rlkey=cs908296f1ijrqviy7juz7r5w&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8tp2se89qd0kz51hizyd1/cameron.jpg?rlkey=1nc2ni0t0nvo9plp45b3uqjap&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C900" s="0" t="inlineStr">
         <is>
+          <t>Cameron Men's Polo</t>
+        </is>
+      </c>
+      <c r="D900" s="0" t="inlineStr">
+        <is>
+          <t>'96925</t>
+        </is>
+      </c>
+      <c r="E900" s="0" t="inlineStr">
+        <is>
+          <t>CAMERON:96925B-M</t>
+        </is>
+      </c>
+      <c r="F900" s="0" t="inlineStr">
+        <is>
+          <t>'000000000000</t>
+        </is>
+      </c>
+      <c r="G900" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H900" s="0" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="I900" s="0">
+        <v>44.99</v>
+      </c>
+      <c r="J900" s="0">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="901" spans="1:10" customHeight="0">
+      <c r="A901" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8tp2se89qd0kz51hizyd1/cameron.jpg?rlkey=1nc2ni0t0nvo9plp45b3uqjap&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C901" s="0" t="inlineStr">
+        <is>
+          <t>Cameron Men's Polo</t>
+        </is>
+      </c>
+      <c r="D901" s="0" t="inlineStr">
+        <is>
+          <t>'96925</t>
+        </is>
+      </c>
+      <c r="E901" s="0" t="inlineStr">
+        <is>
+          <t>CAMERON:96925C-L</t>
+        </is>
+      </c>
+      <c r="F901" s="0" t="inlineStr">
+        <is>
+          <t>'000000000000</t>
+        </is>
+      </c>
+      <c r="G901" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H901" s="0" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="I901" s="0">
+        <v>44.99</v>
+      </c>
+      <c r="J901" s="0">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="902" spans="1:10" customHeight="0">
+      <c r="A902" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8tp2se89qd0kz51hizyd1/cameron.jpg?rlkey=1nc2ni0t0nvo9plp45b3uqjap&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C902" s="0" t="inlineStr">
+        <is>
+          <t>Cameron Men's Polo</t>
+        </is>
+      </c>
+      <c r="D902" s="0" t="inlineStr">
+        <is>
+          <t>'96925</t>
+        </is>
+      </c>
+      <c r="E902" s="0" t="inlineStr">
+        <is>
+          <t>CAMERON:96925D-XL</t>
+        </is>
+      </c>
+      <c r="F902" s="0" t="inlineStr">
+        <is>
+          <t>'000000000000</t>
+        </is>
+      </c>
+      <c r="G902" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H902" s="0" t="inlineStr">
+        <is>
+          <t>XL</t>
+        </is>
+      </c>
+      <c r="I902" s="0">
+        <v>44.99</v>
+      </c>
+      <c r="J902" s="0">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="903" spans="1:10" customHeight="0">
+      <c r="A903" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8tp2se89qd0kz51hizyd1/cameron.jpg?rlkey=1nc2ni0t0nvo9plp45b3uqjap&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C903" s="0" t="inlineStr">
+        <is>
+          <t>Cameron Men's Polo</t>
+        </is>
+      </c>
+      <c r="D903" s="0" t="inlineStr">
+        <is>
+          <t>'96925</t>
+        </is>
+      </c>
+      <c r="E903" s="0" t="inlineStr">
+        <is>
+          <t>CAMERON:96925E-2XL</t>
+        </is>
+      </c>
+      <c r="F903" s="0" t="inlineStr">
+        <is>
+          <t>'000000000000</t>
+        </is>
+      </c>
+      <c r="G903" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H903" s="0" t="inlineStr">
+        <is>
+          <t>2XL</t>
+        </is>
+      </c>
+      <c r="I903" s="0">
+        <v>46.99</v>
+      </c>
+      <c r="J903" s="0">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="904" spans="1:10" customHeight="0">
+      <c r="A904" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8tp2se89qd0kz51hizyd1/cameron.jpg?rlkey=1nc2ni0t0nvo9plp45b3uqjap&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C904" s="0" t="inlineStr">
+        <is>
+          <t>Cameron Men's Polo</t>
+        </is>
+      </c>
+      <c r="D904" s="0" t="inlineStr">
+        <is>
+          <t>'96925</t>
+        </is>
+      </c>
+      <c r="E904" s="0" t="inlineStr">
+        <is>
+          <t>CAMERON:96925F-3XL</t>
+        </is>
+      </c>
+      <c r="F904" s="0" t="inlineStr">
+        <is>
+          <t>'000000000000</t>
+        </is>
+      </c>
+      <c r="G904" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H904" s="0" t="inlineStr">
+        <is>
+          <t>3XL</t>
+        </is>
+      </c>
+      <c r="I904" s="0">
+        <v>46.99</v>
+      </c>
+      <c r="J904" s="0">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="905" spans="1:10" customHeight="0">
+      <c r="A905" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ddm17ibciyy4fecqfncrc/cms-tn-09.jpg?rlkey=elsnnu746qonwurxko069lydm&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C905" s="0" t="inlineStr">
+        <is>
           <t>Ezra Signature Men's Rope Cap</t>
         </is>
       </c>
-      <c r="D900" s="0" t="inlineStr">
+      <c r="D905" s="0" t="inlineStr">
+        <is>
+          <t>'160119</t>
+        </is>
+      </c>
+      <c r="E905" s="0" t="inlineStr">
+        <is>
+          <t>IOWA EZRA M BK:160119</t>
+        </is>
+      </c>
+      <c r="F905" s="0" t="inlineStr">
+        <is>
+          <t>'700160119009</t>
+        </is>
+      </c>
+      <c r="G905" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H905" s="0" t="inlineStr">
+        <is>
+          <t>STANDARD MENS</t>
+        </is>
+      </c>
+      <c r="I905" s="0">
+        <v>39.99</v>
+      </c>
+      <c r="J905" s="0">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="906" spans="1:10" customHeight="0">
+      <c r="A906" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t06y5cezbusz6z3z0roc4/cms-tn-02.jpg?rlkey=9u8mr7jycs5g52bvuftf4sn6l&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C906" s="0" t="inlineStr">
+        <is>
+          <t>Ezra Signature Men's Cap</t>
+        </is>
+      </c>
+      <c r="D906" s="0" t="inlineStr">
+        <is>
+          <t>'160124</t>
+        </is>
+      </c>
+      <c r="E906" s="0" t="inlineStr">
+        <is>
+          <t>IOWA EZRA M BK:160124</t>
+        </is>
+      </c>
+      <c r="F906" s="0" t="inlineStr">
+        <is>
+          <t>'700160124003</t>
+        </is>
+      </c>
+      <c r="G906" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H906" s="0" t="inlineStr">
+        <is>
+          <t>STANDARD MENS</t>
+        </is>
+      </c>
+      <c r="I906" s="0">
+        <v>39.99</v>
+      </c>
+      <c r="J906" s="0">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="907" spans="1:10" customHeight="0">
+      <c r="A907" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/dngklft1mz49vd6s9dim0/cms-tn-01.jpg?rlkey=kcnzr5r5ptztwa8bx2cb8dwpl&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C907" s="0" t="inlineStr">
+        <is>
+          <t>Ezra Signature Men's Rope Cap</t>
+        </is>
+      </c>
+      <c r="D907" s="0" t="inlineStr">
         <is>
           <t>'160122</t>
         </is>
       </c>
-      <c r="E900" s="0" t="inlineStr">
+      <c r="E907" s="0" t="inlineStr">
         <is>
           <t>IOWA EZRA M WE:160122</t>
         </is>
       </c>
-      <c r="F900" s="0" t="inlineStr">
+      <c r="F907" s="0" t="inlineStr">
         <is>
           <t>'700160122009</t>
         </is>
       </c>
-      <c r="H900" s="0" t="inlineStr">
+      <c r="G907" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H907" s="0" t="inlineStr">
         <is>
           <t>STANDARD:58CM</t>
         </is>
       </c>
-      <c r="I900" s="0">
+      <c r="I907" s="0">
         <v>39.99</v>
       </c>
-      <c r="J900" s="0">
-        <v>81</v>
+      <c r="J907" s="0">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>