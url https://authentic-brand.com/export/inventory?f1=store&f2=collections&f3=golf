--- v1 (2026-05-23)
+++ v2 (2026-07-23)
@@ -72,51 +72,51 @@
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J907"/>
+  <dimension ref="A1:J900"/>
   <sheetData>
     <row r="1" spans="1:10" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>ImageURL</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>SizeChart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Product Name</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Model</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>SKU</t>
@@ -774,51 +774,51 @@
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t>IOWA ANDREA A BK:135656</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
           <t>'700135656010</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="I17" s="0">
         <v>24.99</v>
       </c>
       <c r="J17" s="0">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="0">
       <c r="A18" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/c2gr8xjrrqv8jz6cv5ug5/andrea-138375-tn.jpg?rlkey=7l6cgmwfm719x3vap1k6b2t51&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>Andrea Women's Cap</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t>'138375</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
           <t>ISU ANDREA A BK:138375</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
           <t>'701138375014</t>
         </is>
@@ -5250,51 +5250,51 @@
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
           <t>UNI AHRENS M PE 12PK:129916Z-12PK</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
           <t>'802129916992</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I120" s="0">
         <v>482</v>
       </c>
       <c r="J120" s="0">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="0">
       <c r="A121" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7xcjhxdegak84uwxbda3x/ahrens-129915-f.jpg?rlkey=kjdcwqg4yrxzhi74pfwftr4h3&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B121" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t>'129915</t>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
           <t>ISU AHRENS M CL:129915A-S</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
@@ -6306,95 +6306,95 @@
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
           <t>KSU AHRENS M PE:130526C-L</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
           <t>'805130526068</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I144" s="0">
         <v>49.99</v>
       </c>
       <c r="J144" s="0">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="0">
       <c r="A145" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jwgfxz75s8dyvjudgz0z3/ahrens-130526-f.jpg?rlkey=df5irjnl90ak8qpq3zvgg33n7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B145" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t>'130526</t>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
           <t>KSU AHRENS M PE:130526D-XL</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
           <t>'805130526075</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I145" s="0">
         <v>49.99</v>
       </c>
       <c r="J145" s="0">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="0">
       <c r="A146" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jwgfxz75s8dyvjudgz0z3/ahrens-130526-f.jpg?rlkey=df5irjnl90ak8qpq3zvgg33n7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B146" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t>'130526</t>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
           <t>KSU AHRENS M PE:130526E-2XL</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
@@ -6482,51 +6482,51 @@
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
           <t>KSU AHRENS M PE 12PK:130526Z-12PK</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
           <t>'805130526990</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I148" s="0">
         <v>482</v>
       </c>
       <c r="J148" s="0">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="0">
       <c r="A149" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0wj4r2478vtb05ifr6k6b/ahrens-130523-f.jpg?rlkey=dlo799gylvvzzszz79fpb5s9o&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B149" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tenxmtcs4z3w7hlqdtfv7/mens-polo-size-chartsahrens.jpg?rlkey=lkiy1j8uduzhaxtv592u8p236&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>Ahrens Men's Polo</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t>'130523</t>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
           <t>SDSU AHRENS M RL:130523A-S</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
@@ -8990,51 +8990,51 @@
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
           <t>ISU FLEET W CL:151698B-M</t>
         </is>
       </c>
       <c r="F205" s="0" t="inlineStr">
         <is>
           <t>'801151698050</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H205" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I205" s="0">
         <v>54.99</v>
       </c>
       <c r="J205" s="0">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="0">
       <c r="A206" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6jsggftithnccyn2bndp6/fleet.jpg?rlkey=tbdazmgiws97mbe5criy83fg2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B206" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t1ueagcgldtet97qoh9sz/womens-polo-size-chartsfleet.jpg?rlkey=i92sz4ijl6ehor8mgwrqsqvl3&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
           <t>Fleet Women's Polo</t>
         </is>
       </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
           <t>'151698</t>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
           <t>ISU FLEET W CL:151698C-L</t>
         </is>
       </c>
       <c r="F206" s="0" t="inlineStr">
@@ -9210,51 +9210,51 @@
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
           <t>ISU FLEET W CL:151698Z-12PK</t>
         </is>
       </c>
       <c r="F210" s="0" t="inlineStr">
         <is>
           <t>'801151698999</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H210" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I210" s="0">
         <v>528</v>
       </c>
       <c r="J210" s="0">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="0">
       <c r="A211" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ozaozmc1s2gdeyfxj3d4m/omar.jpg?rlkey=b4k2cnt84rs0535tpfs9no0h0&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B211" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkwz9vequ5dy4gx9li2xt/mens-pullover-size-chartsomar.jpg?rlkey=tjbn63pc0c5d5ifqy1jr6gt99&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
           <t>Omar Men's Pullover</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t>'123771</t>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
           <t>IOWA OMAR M CO:123771A-S</t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
@@ -11075,667 +11075,667 @@
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I252" s="0">
         <v>582</v>
       </c>
       <c r="J252" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="0">
       <c r="A253" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/78r8ntr7c1i7dndft26a8/134036-af.jpg?rlkey=jaapfu24reffcwkdqhm70txwa&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B253" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/55hv8pu954yr5yw91v18j/graphic-update2022-youth.jpg?rlkey=nlnj28etw0hpqqn0snbq2lw9v&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C253" s="0" t="inlineStr">
         <is>
           <t>Court Youth Pullover</t>
         </is>
       </c>
       <c r="D253" s="0" t="inlineStr">
         <is>
-          <t>'Y13244</t>
+          <t>'13244Y</t>
         </is>
       </c>
       <c r="E253" s="0" t="inlineStr">
         <is>
           <t>IOWA COURT Y BK:Y13244B-YS</t>
         </is>
       </c>
       <c r="F253" s="0" t="inlineStr">
         <is>
           <t>'800132448011</t>
         </is>
       </c>
       <c r="G253" s="0" t="inlineStr">
         <is>
           <t>YOUTH</t>
         </is>
       </c>
       <c r="H253" s="0" t="inlineStr">
         <is>
           <t>YS</t>
         </is>
       </c>
       <c r="I253" s="0">
         <v>42.99</v>
       </c>
       <c r="J253" s="0">
         <v>6</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="0">
       <c r="A254" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/78r8ntr7c1i7dndft26a8/134036-af.jpg?rlkey=jaapfu24reffcwkdqhm70txwa&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B254" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/55hv8pu954yr5yw91v18j/graphic-update2022-youth.jpg?rlkey=nlnj28etw0hpqqn0snbq2lw9v&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C254" s="0" t="inlineStr">
         <is>
           <t>Court Youth Pullover</t>
         </is>
       </c>
       <c r="D254" s="0" t="inlineStr">
         <is>
-          <t>'Y13244</t>
+          <t>'13244Y</t>
         </is>
       </c>
       <c r="E254" s="0" t="inlineStr">
         <is>
           <t>IOWA COURT Y BK:Y13244C-YM</t>
         </is>
       </c>
       <c r="F254" s="0" t="inlineStr">
         <is>
           <t>'800132448028</t>
         </is>
       </c>
       <c r="G254" s="0" t="inlineStr">
         <is>
           <t>YOUTH</t>
         </is>
       </c>
       <c r="H254" s="0" t="inlineStr">
         <is>
           <t>YM</t>
         </is>
       </c>
       <c r="I254" s="0">
         <v>42.99</v>
       </c>
       <c r="J254" s="0">
         <v>7</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="0">
       <c r="A255" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/78r8ntr7c1i7dndft26a8/134036-af.jpg?rlkey=jaapfu24reffcwkdqhm70txwa&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B255" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/55hv8pu954yr5yw91v18j/graphic-update2022-youth.jpg?rlkey=nlnj28etw0hpqqn0snbq2lw9v&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C255" s="0" t="inlineStr">
         <is>
           <t>Court Youth Pullover</t>
         </is>
       </c>
       <c r="D255" s="0" t="inlineStr">
         <is>
-          <t>'Y13244</t>
+          <t>'13244Y</t>
         </is>
       </c>
       <c r="E255" s="0" t="inlineStr">
         <is>
           <t>IOWA COURT Y BK:Y13244D-YL</t>
         </is>
       </c>
       <c r="F255" s="0" t="inlineStr">
         <is>
           <t>'800132448035</t>
         </is>
       </c>
       <c r="G255" s="0" t="inlineStr">
         <is>
           <t>YOUTH</t>
         </is>
       </c>
       <c r="H255" s="0" t="inlineStr">
         <is>
           <t>YL</t>
         </is>
       </c>
       <c r="I255" s="0">
         <v>42.99</v>
       </c>
       <c r="J255" s="0">
         <v>6</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="0">
       <c r="A256" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/78r8ntr7c1i7dndft26a8/134036-af.jpg?rlkey=jaapfu24reffcwkdqhm70txwa&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B256" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/55hv8pu954yr5yw91v18j/graphic-update2022-youth.jpg?rlkey=nlnj28etw0hpqqn0snbq2lw9v&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C256" s="0" t="inlineStr">
         <is>
           <t>Court Youth Pullover</t>
         </is>
       </c>
       <c r="D256" s="0" t="inlineStr">
         <is>
-          <t>'Y13244</t>
+          <t>'13244Y</t>
         </is>
       </c>
       <c r="E256" s="0" t="inlineStr">
         <is>
           <t>IOWA COURT Y BK:Y13244E-YXL</t>
         </is>
       </c>
       <c r="F256" s="0" t="inlineStr">
         <is>
           <t>'800132448042</t>
         </is>
       </c>
       <c r="G256" s="0" t="inlineStr">
         <is>
           <t>YOUTH</t>
         </is>
       </c>
       <c r="H256" s="0" t="inlineStr">
         <is>
           <t>YXL</t>
         </is>
       </c>
       <c r="I256" s="0">
         <v>42.99</v>
       </c>
       <c r="J256" s="0">
         <v>7</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="0">
       <c r="A257" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/78r8ntr7c1i7dndft26a8/134036-af.jpg?rlkey=jaapfu24reffcwkdqhm70txwa&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B257" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/55hv8pu954yr5yw91v18j/graphic-update2022-youth.jpg?rlkey=nlnj28etw0hpqqn0snbq2lw9v&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C257" s="0" t="inlineStr">
         <is>
           <t>Court Youth Pullover</t>
         </is>
       </c>
       <c r="D257" s="0" t="inlineStr">
         <is>
-          <t>'Y13244</t>
+          <t>'13244Y</t>
         </is>
       </c>
       <c r="E257" s="0" t="inlineStr">
         <is>
           <t>IOWA COURT Y BK 12PK:Y13244Z-12PK</t>
         </is>
       </c>
       <c r="F257" s="0" t="inlineStr">
         <is>
           <t>'800132448998</t>
         </is>
       </c>
       <c r="G257" s="0" t="inlineStr">
         <is>
           <t>YOUTH</t>
         </is>
       </c>
       <c r="H257" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I257" s="0">
         <v>412.7</v>
       </c>
       <c r="J257" s="0">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="0">
       <c r="A258" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i0g1fpeetfba6xpwpn0c6/court-134219-tn.jpg?rlkey=6ud2u5y83mzy9e7c4zku5afa8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B258" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/55hv8pu954yr5yw91v18j/graphic-update2022-youth.jpg?rlkey=nlnj28etw0hpqqn0snbq2lw9v&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C258" s="0" t="inlineStr">
         <is>
           <t>Court Youth Pullover</t>
         </is>
       </c>
       <c r="D258" s="0" t="inlineStr">
         <is>
-          <t>'Y13421</t>
+          <t>'13421Y</t>
         </is>
       </c>
       <c r="E258" s="0" t="inlineStr">
         <is>
           <t>NDSU COURT Y GN:Y13421B-YS</t>
         </is>
       </c>
       <c r="F258" s="0" t="inlineStr">
         <is>
           <t>'813134219015</t>
         </is>
       </c>
       <c r="G258" s="0" t="inlineStr">
         <is>
           <t>YOUTH</t>
         </is>
       </c>
       <c r="H258" s="0" t="inlineStr">
         <is>
           <t>YS</t>
         </is>
       </c>
       <c r="I258" s="0">
         <v>42.99</v>
       </c>
       <c r="J258" s="0">
         <v>10</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="0">
       <c r="A259" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i0g1fpeetfba6xpwpn0c6/court-134219-tn.jpg?rlkey=6ud2u5y83mzy9e7c4zku5afa8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B259" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/55hv8pu954yr5yw91v18j/graphic-update2022-youth.jpg?rlkey=nlnj28etw0hpqqn0snbq2lw9v&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C259" s="0" t="inlineStr">
         <is>
           <t>Court Youth Pullover</t>
         </is>
       </c>
       <c r="D259" s="0" t="inlineStr">
         <is>
-          <t>'Y13421</t>
+          <t>'13421Y</t>
         </is>
       </c>
       <c r="E259" s="0" t="inlineStr">
         <is>
           <t>NDSU COURT Y GN:Y13421C-YM</t>
         </is>
       </c>
       <c r="F259" s="0" t="inlineStr">
         <is>
           <t>'813134219022</t>
         </is>
       </c>
       <c r="G259" s="0" t="inlineStr">
         <is>
           <t>YOUTH</t>
         </is>
       </c>
       <c r="H259" s="0" t="inlineStr">
         <is>
           <t>YM</t>
         </is>
       </c>
       <c r="I259" s="0">
         <v>42.99</v>
       </c>
       <c r="J259" s="0">
         <v>9</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="0">
       <c r="A260" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i0g1fpeetfba6xpwpn0c6/court-134219-tn.jpg?rlkey=6ud2u5y83mzy9e7c4zku5afa8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B260" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/55hv8pu954yr5yw91v18j/graphic-update2022-youth.jpg?rlkey=nlnj28etw0hpqqn0snbq2lw9v&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C260" s="0" t="inlineStr">
         <is>
           <t>Court Youth Pullover</t>
         </is>
       </c>
       <c r="D260" s="0" t="inlineStr">
         <is>
-          <t>'Y13421</t>
+          <t>'13421Y</t>
         </is>
       </c>
       <c r="E260" s="0" t="inlineStr">
         <is>
           <t>NDSU COURT Y GN:Y13421D-YL</t>
         </is>
       </c>
       <c r="F260" s="0" t="inlineStr">
         <is>
           <t>'813134219039</t>
         </is>
       </c>
       <c r="G260" s="0" t="inlineStr">
         <is>
           <t>YOUTH</t>
         </is>
       </c>
       <c r="H260" s="0" t="inlineStr">
         <is>
           <t>YL</t>
         </is>
       </c>
       <c r="I260" s="0">
         <v>42.99</v>
       </c>
       <c r="J260" s="0">
         <v>9</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="0">
       <c r="A261" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i0g1fpeetfba6xpwpn0c6/court-134219-tn.jpg?rlkey=6ud2u5y83mzy9e7c4zku5afa8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B261" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/55hv8pu954yr5yw91v18j/graphic-update2022-youth.jpg?rlkey=nlnj28etw0hpqqn0snbq2lw9v&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C261" s="0" t="inlineStr">
         <is>
           <t>Court Youth Pullover</t>
         </is>
       </c>
       <c r="D261" s="0" t="inlineStr">
         <is>
-          <t>'Y13421</t>
+          <t>'13421Y</t>
         </is>
       </c>
       <c r="E261" s="0" t="inlineStr">
         <is>
           <t>NDSU COURT Y GN:Y13421E-YXL</t>
         </is>
       </c>
       <c r="F261" s="0" t="inlineStr">
         <is>
           <t>'813134219046</t>
         </is>
       </c>
       <c r="G261" s="0" t="inlineStr">
         <is>
           <t>YOUTH</t>
         </is>
       </c>
       <c r="H261" s="0" t="inlineStr">
         <is>
           <t>YXL</t>
         </is>
       </c>
       <c r="I261" s="0">
         <v>42.99</v>
       </c>
       <c r="J261" s="0">
         <v>9</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="0">
       <c r="A262" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i0g1fpeetfba6xpwpn0c6/court-134219-tn.jpg?rlkey=6ud2u5y83mzy9e7c4zku5afa8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B262" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/55hv8pu954yr5yw91v18j/graphic-update2022-youth.jpg?rlkey=nlnj28etw0hpqqn0snbq2lw9v&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C262" s="0" t="inlineStr">
         <is>
           <t>Court Youth Pullover</t>
         </is>
       </c>
       <c r="D262" s="0" t="inlineStr">
         <is>
-          <t>'Y13421</t>
+          <t>'13421Y</t>
         </is>
       </c>
       <c r="E262" s="0" t="inlineStr">
         <is>
           <t>NDSU COURT Y GN 12PK:Y13421Z-12PK</t>
         </is>
       </c>
       <c r="F262" s="0" t="inlineStr">
         <is>
           <t>'813134219992</t>
         </is>
       </c>
       <c r="G262" s="0" t="inlineStr">
         <is>
           <t>YOUTH</t>
         </is>
       </c>
       <c r="H262" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I262" s="0">
         <v>412.7</v>
       </c>
       <c r="J262" s="0">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="0">
       <c r="A263" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cdn34g7mvrvwauc2q9edg/court-134215-tn.jpg?rlkey=khih3ch66yr5b4ynppec6tndo&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B263" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/55hv8pu954yr5yw91v18j/graphic-update2022-youth.jpg?rlkey=nlnj28etw0hpqqn0snbq2lw9v&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C263" s="0" t="inlineStr">
         <is>
           <t>Court Youth Pullover</t>
         </is>
       </c>
       <c r="D263" s="0" t="inlineStr">
         <is>
-          <t>'Y13421</t>
+          <t>'13421Y</t>
         </is>
       </c>
       <c r="E263" s="0" t="inlineStr">
         <is>
           <t>ISU COURT Y CL:Y13421B-YS</t>
         </is>
       </c>
       <c r="F263" s="0" t="inlineStr">
         <is>
           <t>'801134215014</t>
         </is>
       </c>
       <c r="G263" s="0" t="inlineStr">
         <is>
           <t>YOUTH</t>
         </is>
       </c>
       <c r="H263" s="0" t="inlineStr">
         <is>
           <t>YS</t>
         </is>
       </c>
       <c r="I263" s="0">
         <v>42.99</v>
       </c>
       <c r="J263" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="0">
       <c r="A264" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cdn34g7mvrvwauc2q9edg/court-134215-tn.jpg?rlkey=khih3ch66yr5b4ynppec6tndo&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B264" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/55hv8pu954yr5yw91v18j/graphic-update2022-youth.jpg?rlkey=nlnj28etw0hpqqn0snbq2lw9v&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C264" s="0" t="inlineStr">
         <is>
           <t>Court Youth Pullover</t>
         </is>
       </c>
       <c r="D264" s="0" t="inlineStr">
         <is>
-          <t>'Y13421</t>
+          <t>'13421Y</t>
         </is>
       </c>
       <c r="E264" s="0" t="inlineStr">
         <is>
           <t>ISU COURT Y CL:Y13421C-YM</t>
         </is>
       </c>
       <c r="F264" s="0" t="inlineStr">
         <is>
           <t>'801134215021</t>
         </is>
       </c>
       <c r="G264" s="0" t="inlineStr">
         <is>
           <t>YOUTH</t>
         </is>
       </c>
       <c r="H264" s="0" t="inlineStr">
         <is>
           <t>YM</t>
         </is>
       </c>
       <c r="I264" s="0">
         <v>42.99</v>
       </c>
       <c r="J264" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="0">
       <c r="A265" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cdn34g7mvrvwauc2q9edg/court-134215-tn.jpg?rlkey=khih3ch66yr5b4ynppec6tndo&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B265" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/55hv8pu954yr5yw91v18j/graphic-update2022-youth.jpg?rlkey=nlnj28etw0hpqqn0snbq2lw9v&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C265" s="0" t="inlineStr">
         <is>
           <t>Court Youth Pullover</t>
         </is>
       </c>
       <c r="D265" s="0" t="inlineStr">
         <is>
-          <t>'Y13421</t>
+          <t>'13421Y</t>
         </is>
       </c>
       <c r="E265" s="0" t="inlineStr">
         <is>
           <t>ISU COURT Y CL:Y13421D-YL</t>
         </is>
       </c>
       <c r="F265" s="0" t="inlineStr">
         <is>
           <t>'801134215038</t>
         </is>
       </c>
       <c r="G265" s="0" t="inlineStr">
         <is>
           <t>YOUTH</t>
         </is>
       </c>
       <c r="H265" s="0" t="inlineStr">
         <is>
           <t>YL</t>
         </is>
       </c>
       <c r="I265" s="0">
         <v>42.99</v>
       </c>
       <c r="J265" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="0">
       <c r="A266" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cdn34g7mvrvwauc2q9edg/court-134215-tn.jpg?rlkey=khih3ch66yr5b4ynppec6tndo&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B266" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/55hv8pu954yr5yw91v18j/graphic-update2022-youth.jpg?rlkey=nlnj28etw0hpqqn0snbq2lw9v&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C266" s="0" t="inlineStr">
         <is>
           <t>Court Youth Pullover</t>
         </is>
       </c>
       <c r="D266" s="0" t="inlineStr">
         <is>
-          <t>'Y13421</t>
+          <t>'13421Y</t>
         </is>
       </c>
       <c r="E266" s="0" t="inlineStr">
         <is>
           <t>ISU COURT Y CL:Y13421E-YXL</t>
         </is>
       </c>
       <c r="F266" s="0" t="inlineStr">
         <is>
           <t>'801134215045</t>
         </is>
       </c>
       <c r="G266" s="0" t="inlineStr">
         <is>
           <t>YOUTH</t>
         </is>
       </c>
       <c r="H266" s="0" t="inlineStr">
         <is>
           <t>YXL</t>
         </is>
       </c>
       <c r="I266" s="0">
         <v>42.99</v>
       </c>
       <c r="J266" s="0">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="0">
       <c r="A267" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cdn34g7mvrvwauc2q9edg/court-134215-tn.jpg?rlkey=khih3ch66yr5b4ynppec6tndo&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B267" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/55hv8pu954yr5yw91v18j/graphic-update2022-youth.jpg?rlkey=nlnj28etw0hpqqn0snbq2lw9v&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C267" s="0" t="inlineStr">
         <is>
           <t>Court Youth Pullover</t>
         </is>
       </c>
       <c r="D267" s="0" t="inlineStr">
         <is>
-          <t>'Y13421</t>
+          <t>'13421Y</t>
         </is>
       </c>
       <c r="E267" s="0" t="inlineStr">
         <is>
           <t>ISU COURT Y CL 12PK:Y13421Z-12PK</t>
         </is>
       </c>
       <c r="F267" s="0" t="inlineStr">
         <is>
           <t>'801134215991</t>
         </is>
       </c>
       <c r="G267" s="0" t="inlineStr">
         <is>
           <t>YOUTH</t>
         </is>
       </c>
       <c r="H267" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I267" s="0">
         <v>412.7</v>
       </c>
@@ -11894,51 +11894,51 @@
       </c>
       <c r="E271" s="0" t="inlineStr">
         <is>
           <t>UNI SPARTA M BK:134647D-XL</t>
         </is>
       </c>
       <c r="F271" s="0" t="inlineStr">
         <is>
           <t>'802134647041</t>
         </is>
       </c>
       <c r="G271" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H271" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I271" s="0">
         <v>39.99</v>
       </c>
       <c r="J271" s="0">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="0">
       <c r="A272" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5fuv6sovfa1d9w6smdc34/spartan-134647-t.jpg?rlkey=fhah30ob6yu6ytqd22tlp6fbv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B272" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zc6k7yalkpm8vt3u8gcvb/mens-bottoms-size-chartsspartan.jpg?rlkey=2uwlscd42g8e0mouo0ukpft65&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C272" s="0" t="inlineStr">
         <is>
           <t>Spartan Men's Shorts</t>
         </is>
       </c>
       <c r="D272" s="0" t="inlineStr">
         <is>
           <t>'134647</t>
         </is>
       </c>
       <c r="E272" s="0" t="inlineStr">
         <is>
           <t>UNI SPARTA M BK:134647E-2XL</t>
         </is>
       </c>
       <c r="F272" s="0" t="inlineStr">
@@ -13434,51 +13434,51 @@
       </c>
       <c r="E306" s="0" t="inlineStr">
         <is>
           <t>ISU COURT M CL 12PK:132447Z-12PK</t>
         </is>
       </c>
       <c r="F306" s="0" t="inlineStr">
         <is>
           <t>'801132447998</t>
         </is>
       </c>
       <c r="G306" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H306" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I306" s="0">
         <v>534</v>
       </c>
       <c r="J306" s="0">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="0">
       <c r="A307" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/em7f0isyk5c8edad49t29/court-134026-tn.jpg?rlkey=ao72zh4h6pv262qng772vbmzc&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B307" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b0fkc7cfm8zn8guv1le7o/graphic-update2022-mens.jpg?rlkey=tk1g781vxtavng90uz9k9krtg&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C307" s="0" t="inlineStr">
         <is>
           <t>Court Men's Pullover</t>
         </is>
       </c>
       <c r="D307" s="0" t="inlineStr">
         <is>
           <t>'134026</t>
         </is>
       </c>
       <c r="E307" s="0" t="inlineStr">
         <is>
           <t>IOWA COURT M BK:134026A-S</t>
         </is>
       </c>
       <c r="F307" s="0" t="inlineStr">
@@ -13654,51 +13654,51 @@
       </c>
       <c r="E311" s="0" t="inlineStr">
         <is>
           <t>IOWA COURT M BK:134026E-2XL</t>
         </is>
       </c>
       <c r="F311" s="0" t="inlineStr">
         <is>
           <t>'800134026088</t>
         </is>
       </c>
       <c r="G311" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H311" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I311" s="0">
         <v>54.99</v>
       </c>
       <c r="J311" s="0">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="0">
       <c r="A312" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/em7f0isyk5c8edad49t29/court-134026-tn.jpg?rlkey=ao72zh4h6pv262qng772vbmzc&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B312" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b0fkc7cfm8zn8guv1le7o/graphic-update2022-mens.jpg?rlkey=tk1g781vxtavng90uz9k9krtg&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C312" s="0" t="inlineStr">
         <is>
           <t>Court Men's Pullover</t>
         </is>
       </c>
       <c r="D312" s="0" t="inlineStr">
         <is>
           <t>'134026</t>
         </is>
       </c>
       <c r="E312" s="0" t="inlineStr">
         <is>
           <t>IOWA COURT M BK:134026F-3XL</t>
         </is>
       </c>
       <c r="F312" s="0" t="inlineStr">
@@ -17479,51 +17479,51 @@
       </c>
       <c r="E398" s="0" t="inlineStr">
         <is>
           <t>DRK FLETCH M BK:152272</t>
         </is>
       </c>
       <c r="F398" s="0" t="inlineStr">
         <is>
           <t>'717152272000</t>
         </is>
       </c>
       <c r="G398" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H398" s="0" t="inlineStr">
         <is>
           <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I398" s="0">
         <v>24.99</v>
       </c>
       <c r="J398" s="0">
-        <v>26</v>
+        <v>33</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="0">
       <c r="A399" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fxbkrs2p1kkpti7moi73p/flint-144726-tn.jpg?rlkey=mrbh59kmgwcpknkyb4ctug9ui&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B399" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8vwxkxemly623u987f0id/womens-pullover-size-chartsflint.jpg?rlkey=mztkoxe8h8clcaluhwyie2qlk&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C399" s="0" t="inlineStr">
         <is>
           <t>Flint Women's Quarter Zip</t>
         </is>
       </c>
       <c r="D399" s="0" t="inlineStr">
         <is>
           <t>'144726</t>
         </is>
       </c>
       <c r="E399" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT W HC:144726A-S</t>
         </is>
       </c>
       <c r="F399" s="0" t="inlineStr">
@@ -18051,95 +18051,95 @@
       </c>
       <c r="E411" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT W GD:139109A-S</t>
         </is>
       </c>
       <c r="F411" s="0" t="inlineStr">
         <is>
           <t>'801139109042</t>
         </is>
       </c>
       <c r="G411" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H411" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I411" s="0">
         <v>44.99</v>
       </c>
       <c r="J411" s="0">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="0">
       <c r="A412" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ocytt024im5yyie0von5t/flint-139112-f.jpg?rlkey=v2pnwkvgvq4ylgjnohtp9r2wr&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B412" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/axrig6cvsngpzxzu587s7/womens-pullover-size-chartsflint.jpg?rlkey=voz3wxxuga8v9nhx4zbbspoiu&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C412" s="0" t="inlineStr">
         <is>
           <t>Flint Women's 1/4 Zip</t>
         </is>
       </c>
       <c r="D412" s="0" t="inlineStr">
         <is>
           <t>'139109</t>
         </is>
       </c>
       <c r="E412" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT W GD:139109B-M</t>
         </is>
       </c>
       <c r="F412" s="0" t="inlineStr">
         <is>
           <t>'801139109059</t>
         </is>
       </c>
       <c r="G412" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H412" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I412" s="0">
         <v>44.99</v>
       </c>
       <c r="J412" s="0">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="0">
       <c r="A413" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ocytt024im5yyie0von5t/flint-139112-f.jpg?rlkey=v2pnwkvgvq4ylgjnohtp9r2wr&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B413" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/axrig6cvsngpzxzu587s7/womens-pullover-size-chartsflint.jpg?rlkey=voz3wxxuga8v9nhx4zbbspoiu&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C413" s="0" t="inlineStr">
         <is>
           <t>Flint Women's 1/4 Zip</t>
         </is>
       </c>
       <c r="D413" s="0" t="inlineStr">
         <is>
           <t>'139109</t>
         </is>
       </c>
       <c r="E413" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT W GD:139109C-L</t>
         </is>
       </c>
       <c r="F413" s="0" t="inlineStr">
@@ -18623,183 +18623,183 @@
       </c>
       <c r="E424" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT W GD:139110B-M</t>
         </is>
       </c>
       <c r="F424" s="0" t="inlineStr">
         <is>
           <t>'800139110058</t>
         </is>
       </c>
       <c r="G424" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H424" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I424" s="0">
         <v>44.99</v>
       </c>
       <c r="J424" s="0">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="0">
       <c r="A425" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ysza5eboyr7us8yhwhbqo/flint-139110-tn.jpg?rlkey=rpd0i8easq7rd8fewbz6xkqp8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B425" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/axrig6cvsngpzxzu587s7/womens-pullover-size-chartsflint.jpg?rlkey=voz3wxxuga8v9nhx4zbbspoiu&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C425" s="0" t="inlineStr">
         <is>
           <t>Flint Women's 1/4 Zip</t>
         </is>
       </c>
       <c r="D425" s="0" t="inlineStr">
         <is>
           <t>'139110</t>
         </is>
       </c>
       <c r="E425" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT W GD:139110C-L</t>
         </is>
       </c>
       <c r="F425" s="0" t="inlineStr">
         <is>
           <t>'800139110065</t>
         </is>
       </c>
       <c r="G425" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H425" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I425" s="0">
         <v>44.99</v>
       </c>
       <c r="J425" s="0">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="0">
       <c r="A426" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ysza5eboyr7us8yhwhbqo/flint-139110-tn.jpg?rlkey=rpd0i8easq7rd8fewbz6xkqp8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B426" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/axrig6cvsngpzxzu587s7/womens-pullover-size-chartsflint.jpg?rlkey=voz3wxxuga8v9nhx4zbbspoiu&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C426" s="0" t="inlineStr">
         <is>
           <t>Flint Women's 1/4 Zip</t>
         </is>
       </c>
       <c r="D426" s="0" t="inlineStr">
         <is>
           <t>'139110</t>
         </is>
       </c>
       <c r="E426" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT W GD:139110D-XL</t>
         </is>
       </c>
       <c r="F426" s="0" t="inlineStr">
         <is>
           <t>'800139110072</t>
         </is>
       </c>
       <c r="G426" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H426" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I426" s="0">
         <v>44.99</v>
       </c>
       <c r="J426" s="0">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="0">
       <c r="A427" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ysza5eboyr7us8yhwhbqo/flint-139110-tn.jpg?rlkey=rpd0i8easq7rd8fewbz6xkqp8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B427" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/axrig6cvsngpzxzu587s7/womens-pullover-size-chartsflint.jpg?rlkey=voz3wxxuga8v9nhx4zbbspoiu&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C427" s="0" t="inlineStr">
         <is>
           <t>Flint Women's 1/4 Zip</t>
         </is>
       </c>
       <c r="D427" s="0" t="inlineStr">
         <is>
           <t>'139110</t>
         </is>
       </c>
       <c r="E427" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT W GD:139110E-2XL</t>
         </is>
       </c>
       <c r="F427" s="0" t="inlineStr">
         <is>
           <t>'800139110089</t>
         </is>
       </c>
       <c r="G427" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H427" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I427" s="0">
         <v>46.99</v>
       </c>
       <c r="J427" s="0">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="0">
       <c r="A428" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ysza5eboyr7us8yhwhbqo/flint-139110-tn.jpg?rlkey=rpd0i8easq7rd8fewbz6xkqp8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B428" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/axrig6cvsngpzxzu587s7/womens-pullover-size-chartsflint.jpg?rlkey=voz3wxxuga8v9nhx4zbbspoiu&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C428" s="0" t="inlineStr">
         <is>
           <t>Flint Women's 1/4 Zip</t>
         </is>
       </c>
       <c r="D428" s="0" t="inlineStr">
         <is>
           <t>'139110</t>
         </is>
       </c>
       <c r="E428" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT W GD:139110F-3XL</t>
         </is>
       </c>
       <c r="F428" s="0" t="inlineStr">
@@ -19315,227 +19315,227 @@
       </c>
       <c r="E440" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT2 M BK:133220B-M</t>
         </is>
       </c>
       <c r="F440" s="0" t="inlineStr">
         <is>
           <t>'800133220050</t>
         </is>
       </c>
       <c r="G440" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H440" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I440" s="0">
         <v>44.99</v>
       </c>
       <c r="J440" s="0">
-        <v>80</v>
+        <v>59</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="0">
       <c r="A441" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3higrpcdlff506dyxi3kh/flint97734.jpg?rlkey=a10hjx89mmfk2pgn9pfdpifz1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B441" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/65uiyxansiwd70r1nqf38/mens-pullover-size-chartsflint.jpg?rlkey=fjnlce0o14cen1je3gh9jnftx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C441" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zip</t>
         </is>
       </c>
       <c r="D441" s="0" t="inlineStr">
         <is>
           <t>'133220</t>
         </is>
       </c>
       <c r="E441" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT2 M BK:133220C-L</t>
         </is>
       </c>
       <c r="F441" s="0" t="inlineStr">
         <is>
           <t>'800133220067</t>
         </is>
       </c>
       <c r="G441" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H441" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I441" s="0">
         <v>44.99</v>
       </c>
       <c r="J441" s="0">
-        <v>80</v>
+        <v>59</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="0">
       <c r="A442" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3higrpcdlff506dyxi3kh/flint97734.jpg?rlkey=a10hjx89mmfk2pgn9pfdpifz1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B442" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/65uiyxansiwd70r1nqf38/mens-pullover-size-chartsflint.jpg?rlkey=fjnlce0o14cen1je3gh9jnftx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C442" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zip</t>
         </is>
       </c>
       <c r="D442" s="0" t="inlineStr">
         <is>
           <t>'133220</t>
         </is>
       </c>
       <c r="E442" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT2 M BK:133220D-XL</t>
         </is>
       </c>
       <c r="F442" s="0" t="inlineStr">
         <is>
           <t>'800133220074</t>
         </is>
       </c>
       <c r="G442" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H442" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I442" s="0">
         <v>44.99</v>
       </c>
       <c r="J442" s="0">
-        <v>80</v>
+        <v>59</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="0">
       <c r="A443" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3higrpcdlff506dyxi3kh/flint97734.jpg?rlkey=a10hjx89mmfk2pgn9pfdpifz1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B443" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/65uiyxansiwd70r1nqf38/mens-pullover-size-chartsflint.jpg?rlkey=fjnlce0o14cen1je3gh9jnftx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C443" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zip</t>
         </is>
       </c>
       <c r="D443" s="0" t="inlineStr">
         <is>
           <t>'133220</t>
         </is>
       </c>
       <c r="E443" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT2 M BK:133220E-2XL</t>
         </is>
       </c>
       <c r="F443" s="0" t="inlineStr">
         <is>
           <t>'800133220081</t>
         </is>
       </c>
       <c r="G443" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H443" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I443" s="0">
         <v>46.99</v>
       </c>
       <c r="J443" s="0">
-        <v>80</v>
+        <v>59</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="0">
       <c r="A444" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3higrpcdlff506dyxi3kh/flint97734.jpg?rlkey=a10hjx89mmfk2pgn9pfdpifz1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B444" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/65uiyxansiwd70r1nqf38/mens-pullover-size-chartsflint.jpg?rlkey=fjnlce0o14cen1je3gh9jnftx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C444" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zip</t>
         </is>
       </c>
       <c r="D444" s="0" t="inlineStr">
         <is>
           <t>'133220</t>
         </is>
       </c>
       <c r="E444" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT2 M BK:133220F-3XL</t>
         </is>
       </c>
       <c r="F444" s="0" t="inlineStr">
         <is>
           <t>'800133220098</t>
         </is>
       </c>
       <c r="G444" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H444" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I444" s="0">
         <v>46.99</v>
       </c>
       <c r="J444" s="0">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="0">
       <c r="A445" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lgjk4kn419kefut4y2tfh/flint-cl.jpg?rlkey=1na3hvs1e7o46d3gmioa51g17&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B445" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/65uiyxansiwd70r1nqf38/mens-pullover-size-chartsflint.jpg?rlkey=fjnlce0o14cen1je3gh9jnftx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C445" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zip</t>
         </is>
       </c>
       <c r="D445" s="0" t="inlineStr">
         <is>
           <t>'133221</t>
         </is>
       </c>
       <c r="E445" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT2 M CL:133221A-S</t>
         </is>
       </c>
       <c r="F445" s="0" t="inlineStr">
@@ -20324,51 +20324,51 @@
       </c>
       <c r="E463" s="0" t="inlineStr">
         <is>
           <t>IOWA EZRA A BK:155245</t>
         </is>
       </c>
       <c r="F463" s="0" t="inlineStr">
         <is>
           <t>'700155245003</t>
         </is>
       </c>
       <c r="G463" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H463" s="0" t="inlineStr">
         <is>
           <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I463" s="0">
         <v>39.99</v>
       </c>
       <c r="J463" s="0">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="0">
       <c r="A464" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cw67hydc757k6ok52hggo/301594source1707249115.jpg?rlkey=o80kbju3veiy8hkf9ckxms0jz&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C464" s="0" t="inlineStr">
         <is>
           <t>Waffle Knit Sports Towels</t>
         </is>
       </c>
       <c r="D464" s="0" t="inlineStr">
         <is>
           <t>'152386</t>
         </is>
       </c>
       <c r="E464" s="0" t="inlineStr">
         <is>
           <t>MTO WAFFLE BK:152386</t>
         </is>
       </c>
       <c r="F464" s="0" t="inlineStr">
         <is>
           <t>'900152386017</t>
         </is>
@@ -20386,328 +20386,328 @@
       </c>
       <c r="C465" s="0" t="inlineStr">
         <is>
           <t>Waffle Knit Sports Towels</t>
         </is>
       </c>
       <c r="D465" s="0" t="inlineStr">
         <is>
           <t>'152390</t>
         </is>
       </c>
       <c r="E465" s="0" t="inlineStr">
         <is>
           <t>MTO WAFFLE WE:152390</t>
         </is>
       </c>
       <c r="F465" s="0" t="inlineStr">
         <is>
           <t>'900152390014</t>
         </is>
       </c>
       <c r="I465" s="0">
         <v>14.99</v>
       </c>
       <c r="J465" s="0">
-        <v>227</v>
+        <v>214</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="0">
       <c r="A466" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/vgtmewne4yj1y9tgnc27m/301598source1707249338.jpg?rlkey=ra2z7bw1ahqkqrcqo84p3s3bs&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C466" s="0" t="inlineStr">
         <is>
           <t>Waffle Knit Sports Towels</t>
         </is>
       </c>
       <c r="D466" s="0" t="inlineStr">
         <is>
           <t>'152389</t>
         </is>
       </c>
       <c r="E466" s="0" t="inlineStr">
         <is>
           <t>MTO WAFFLE BK:152389</t>
         </is>
       </c>
       <c r="F466" s="0" t="inlineStr">
         <is>
           <t>'900152389018</t>
         </is>
       </c>
       <c r="I466" s="0">
         <v>14.99</v>
       </c>
       <c r="J466" s="0">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="0">
       <c r="A467" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9qya3rp27cdwk7qycfglx/101429-f.jpg?rlkey=wewn5km9po63rhkl3rumhk0nk&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C467" s="0" t="inlineStr">
         <is>
           <t>Nixon Men's Performance Polo</t>
         </is>
       </c>
       <c r="D467" s="0" t="inlineStr">
         <is>
           <t>'101429</t>
         </is>
       </c>
       <c r="E467" s="0" t="inlineStr">
         <is>
           <t>NIXON:101429A-S</t>
         </is>
       </c>
       <c r="F467" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G467" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H467" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I467" s="0">
         <v>44.99</v>
       </c>
       <c r="J467" s="0">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="0">
       <c r="A468" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9qya3rp27cdwk7qycfglx/101429-f.jpg?rlkey=wewn5km9po63rhkl3rumhk0nk&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C468" s="0" t="inlineStr">
         <is>
           <t>Nixon Men's Performance Polo</t>
         </is>
       </c>
       <c r="D468" s="0" t="inlineStr">
         <is>
           <t>'101429</t>
         </is>
       </c>
       <c r="E468" s="0" t="inlineStr">
         <is>
           <t>NIXON:101429B-M</t>
         </is>
       </c>
       <c r="F468" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G468" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H468" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I468" s="0">
         <v>44.99</v>
       </c>
       <c r="J468" s="0">
-        <v>79</v>
+        <v>75</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="0">
       <c r="A469" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9qya3rp27cdwk7qycfglx/101429-f.jpg?rlkey=wewn5km9po63rhkl3rumhk0nk&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C469" s="0" t="inlineStr">
         <is>
           <t>Nixon Men's Performance Polo</t>
         </is>
       </c>
       <c r="D469" s="0" t="inlineStr">
         <is>
           <t>'101429</t>
         </is>
       </c>
       <c r="E469" s="0" t="inlineStr">
         <is>
           <t>NIXON:101429C-L</t>
         </is>
       </c>
       <c r="F469" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G469" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H469" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I469" s="0">
         <v>44.99</v>
       </c>
       <c r="J469" s="0">
-        <v>75</v>
+        <v>69</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="0">
       <c r="A470" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9qya3rp27cdwk7qycfglx/101429-f.jpg?rlkey=wewn5km9po63rhkl3rumhk0nk&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C470" s="0" t="inlineStr">
         <is>
           <t>Nixon Men's Performance Polo</t>
         </is>
       </c>
       <c r="D470" s="0" t="inlineStr">
         <is>
           <t>'101429</t>
         </is>
       </c>
       <c r="E470" s="0" t="inlineStr">
         <is>
           <t>NIXON:101429D-XL</t>
         </is>
       </c>
       <c r="F470" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G470" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H470" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I470" s="0">
         <v>44.99</v>
       </c>
       <c r="J470" s="0">
-        <v>77</v>
+        <v>71</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="0">
       <c r="A471" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9qya3rp27cdwk7qycfglx/101429-f.jpg?rlkey=wewn5km9po63rhkl3rumhk0nk&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C471" s="0" t="inlineStr">
         <is>
           <t>Nixon Men's Performance Polo</t>
         </is>
       </c>
       <c r="D471" s="0" t="inlineStr">
         <is>
           <t>'101429</t>
         </is>
       </c>
       <c r="E471" s="0" t="inlineStr">
         <is>
           <t>NIXON:101429E-2XL</t>
         </is>
       </c>
       <c r="F471" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G471" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H471" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I471" s="0">
         <v>44.99</v>
       </c>
       <c r="J471" s="0">
-        <v>54</v>
+        <v>50</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="0">
       <c r="A472" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9qya3rp27cdwk7qycfglx/101429-f.jpg?rlkey=wewn5km9po63rhkl3rumhk0nk&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C472" s="0" t="inlineStr">
         <is>
           <t>Nixon Men's Performance Polo</t>
         </is>
       </c>
       <c r="D472" s="0" t="inlineStr">
         <is>
           <t>'101429</t>
         </is>
       </c>
       <c r="E472" s="0" t="inlineStr">
         <is>
           <t>NIXON:101429F-3XL</t>
         </is>
       </c>
       <c r="F472" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G472" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H472" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I472" s="0">
         <v>44.99</v>
       </c>
       <c r="J472" s="0">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="0">
       <c r="A473" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5hl4emp55yv29d056d193/99692af.jpg?rlkey=cpp1y5i7glquqnxs7rqpxw5v5&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B473" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xlyp0u396gyg64p6s1z2r/graphic-update2022-womens.jpg?rlkey=h9vcfoty6d3msuk59utram24y&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C473" s="0" t="inlineStr">
         <is>
           <t>Maggie Women's Polo</t>
         </is>
       </c>
       <c r="D473" s="0" t="inlineStr">
         <is>
           <t>'99692</t>
         </is>
       </c>
       <c r="E473" s="0" t="inlineStr">
         <is>
           <t>MAGGIE:99692A-S</t>
         </is>
       </c>
       <c r="F473" s="0" t="inlineStr">
@@ -25702,14053 +25702,13745 @@
       </c>
       <c r="F587" s="0" t="inlineStr">
         <is>
           <t>'804113945094</t>
         </is>
       </c>
       <c r="G587" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H587" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I587" s="0">
         <v>42.98</v>
       </c>
       <c r="J587" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="588" spans="1:10" customHeight="0">
       <c r="A588" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/92vylsngtbdpj4tmqiebo/113902-af.jpg?rlkey=00hgahkrwrxpxcmpflomlexzs&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mcdaqsh7asw37w6w7rowa/113971-af.jpg?rlkey=zigvy6cq7deoot9vpafhl589n&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B588" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C588" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D588" s="0" t="inlineStr">
         <is>
-          <t>'113902</t>
+          <t>'113971</t>
         </is>
       </c>
       <c r="E588" s="0" t="inlineStr">
         <is>
-          <t>IOWA QUINTON M GOLD:113902A-S</t>
+          <t>INDIANA QUINTON M WHITE:113971A-S</t>
         </is>
       </c>
       <c r="F588" s="0" t="inlineStr">
         <is>
-          <t>'800113902044</t>
+          <t>'806113971042</t>
         </is>
       </c>
       <c r="G588" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H588" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I588" s="0">
         <v>40.99</v>
       </c>
       <c r="J588" s="0">
-        <v>14</v>
+        <v>4</v>
       </c>
     </row>
     <row r="589" spans="1:10" customHeight="0">
       <c r="A589" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/92vylsngtbdpj4tmqiebo/113902-af.jpg?rlkey=00hgahkrwrxpxcmpflomlexzs&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mcdaqsh7asw37w6w7rowa/113971-af.jpg?rlkey=zigvy6cq7deoot9vpafhl589n&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B589" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C589" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D589" s="0" t="inlineStr">
         <is>
-          <t>'113902</t>
+          <t>'113971</t>
         </is>
       </c>
       <c r="E589" s="0" t="inlineStr">
         <is>
-          <t>IOWA QUINTON M GOLD:113902B-M</t>
+          <t>INDIANA QUINTON M WHITE:113971B-M</t>
         </is>
       </c>
       <c r="F589" s="0" t="inlineStr">
         <is>
-          <t>'800113902051</t>
+          <t>'806113971059</t>
         </is>
       </c>
       <c r="G589" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H589" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I589" s="0">
         <v>40.99</v>
       </c>
       <c r="J589" s="0">
-        <v>22</v>
+        <v>0</v>
       </c>
     </row>
     <row r="590" spans="1:10" customHeight="0">
       <c r="A590" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/92vylsngtbdpj4tmqiebo/113902-af.jpg?rlkey=00hgahkrwrxpxcmpflomlexzs&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mcdaqsh7asw37w6w7rowa/113971-af.jpg?rlkey=zigvy6cq7deoot9vpafhl589n&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B590" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C590" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D590" s="0" t="inlineStr">
         <is>
-          <t>'113902</t>
+          <t>'113971</t>
         </is>
       </c>
       <c r="E590" s="0" t="inlineStr">
         <is>
-          <t>IOWA QUINTON M GOLD:113902C-L</t>
+          <t>INDIANA QUINTON M WHITE:113971C-L</t>
         </is>
       </c>
       <c r="F590" s="0" t="inlineStr">
         <is>
-          <t>'800113902068</t>
+          <t>'806113971066</t>
         </is>
       </c>
       <c r="G590" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H590" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I590" s="0">
         <v>40.99</v>
       </c>
       <c r="J590" s="0">
-        <v>22</v>
+        <v>1</v>
       </c>
     </row>
     <row r="591" spans="1:10" customHeight="0">
       <c r="A591" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/92vylsngtbdpj4tmqiebo/113902-af.jpg?rlkey=00hgahkrwrxpxcmpflomlexzs&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mcdaqsh7asw37w6w7rowa/113971-af.jpg?rlkey=zigvy6cq7deoot9vpafhl589n&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B591" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C591" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D591" s="0" t="inlineStr">
         <is>
-          <t>'113902</t>
+          <t>'113971</t>
         </is>
       </c>
       <c r="E591" s="0" t="inlineStr">
         <is>
-          <t>IOWA QUINTON M GOLD:113902D-XL</t>
+          <t>INDIANA QUINTON M WHITE:113971D-XL</t>
         </is>
       </c>
       <c r="F591" s="0" t="inlineStr">
         <is>
-          <t>'800113902075</t>
+          <t>'806113971073</t>
         </is>
       </c>
       <c r="G591" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H591" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I591" s="0">
         <v>40.99</v>
       </c>
       <c r="J591" s="0">
-        <v>15</v>
+        <v>0</v>
       </c>
     </row>
     <row r="592" spans="1:10" customHeight="0">
       <c r="A592" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/92vylsngtbdpj4tmqiebo/113902-af.jpg?rlkey=00hgahkrwrxpxcmpflomlexzs&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mcdaqsh7asw37w6w7rowa/113971-af.jpg?rlkey=zigvy6cq7deoot9vpafhl589n&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B592" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C592" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D592" s="0" t="inlineStr">
         <is>
-          <t>'113902</t>
+          <t>'113971</t>
         </is>
       </c>
       <c r="E592" s="0" t="inlineStr">
         <is>
-          <t>IOWA QUINTON M GOLD:113902E-2XL</t>
+          <t>INDIANA QUINTON M WHITE:113971E-2XL</t>
         </is>
       </c>
       <c r="F592" s="0" t="inlineStr">
         <is>
-          <t>'800113902082</t>
+          <t>'806113971080</t>
         </is>
       </c>
       <c r="G592" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H592" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I592" s="0">
         <v>40.99</v>
       </c>
       <c r="J592" s="0">
-        <v>16</v>
+        <v>0</v>
       </c>
     </row>
     <row r="593" spans="1:10" customHeight="0">
       <c r="A593" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/92vylsngtbdpj4tmqiebo/113902-af.jpg?rlkey=00hgahkrwrxpxcmpflomlexzs&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mcdaqsh7asw37w6w7rowa/113971-af.jpg?rlkey=zigvy6cq7deoot9vpafhl589n&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B593" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C593" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D593" s="0" t="inlineStr">
         <is>
-          <t>'113902</t>
+          <t>'113971</t>
         </is>
       </c>
       <c r="E593" s="0" t="inlineStr">
         <is>
-          <t>IOWA QUINTON M GOLD:113902F-3XL</t>
+          <t>INDIANA QUINTON M WHITE:113971F-3XL</t>
         </is>
       </c>
       <c r="F593" s="0" t="inlineStr">
         <is>
-          <t>'800113902099</t>
+          <t>'806113971097</t>
         </is>
       </c>
       <c r="G593" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H593" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I593" s="0">
         <v>40.99</v>
       </c>
       <c r="J593" s="0">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="594" spans="1:10" customHeight="0">
       <c r="A594" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/92vylsngtbdpj4tmqiebo/113902-af.jpg?rlkey=00hgahkrwrxpxcmpflomlexzs&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mcdaqsh7asw37w6w7rowa/113971-af.jpg?rlkey=zigvy6cq7deoot9vpafhl589n&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B594" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C594" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D594" s="0" t="inlineStr">
         <is>
-          <t>'113902</t>
+          <t>'113971</t>
         </is>
       </c>
       <c r="E594" s="0" t="inlineStr">
         <is>
-          <t>IOWA QUINTON M GOLD 12 PACK:113902Z-12PK</t>
+          <t>INDIANA QUINTON M WHITE 12 PACK:113971Z-12PK</t>
         </is>
       </c>
       <c r="F594" s="0" t="inlineStr">
         <is>
-          <t>'800113902990</t>
+          <t>'806113971998</t>
         </is>
       </c>
       <c r="G594" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H594" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I594" s="0">
         <v>473.76</v>
       </c>
       <c r="J594" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="595" spans="1:10" customHeight="0">
       <c r="A595" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mcdaqsh7asw37w6w7rowa/113971-af.jpg?rlkey=zigvy6cq7deoot9vpafhl589n&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/suq03yqx1bjoih39l208w/113970-af.jpg?rlkey=i1bm6rquopcq0tgbecqrh71x2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B595" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C595" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D595" s="0" t="inlineStr">
         <is>
-          <t>'113971</t>
+          <t>'113970</t>
         </is>
       </c>
       <c r="E595" s="0" t="inlineStr">
         <is>
-          <t>INDIANA QUINTON M WHITE:113971A-S</t>
+          <t>PURDUE QUINTON M GOLD:113970A-S</t>
         </is>
       </c>
       <c r="F595" s="0" t="inlineStr">
         <is>
-          <t>'806113971042</t>
+          <t>'804113970041</t>
         </is>
       </c>
       <c r="G595" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H595" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I595" s="0">
         <v>40.99</v>
       </c>
       <c r="J595" s="0">
         <v>4</v>
       </c>
     </row>
     <row r="596" spans="1:10" customHeight="0">
       <c r="A596" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mcdaqsh7asw37w6w7rowa/113971-af.jpg?rlkey=zigvy6cq7deoot9vpafhl589n&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/suq03yqx1bjoih39l208w/113970-af.jpg?rlkey=i1bm6rquopcq0tgbecqrh71x2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B596" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C596" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D596" s="0" t="inlineStr">
         <is>
-          <t>'113971</t>
+          <t>'113970</t>
         </is>
       </c>
       <c r="E596" s="0" t="inlineStr">
         <is>
-          <t>INDIANA QUINTON M WHITE:113971B-M</t>
+          <t>PURDUE QUINTON M GOLD:113970B-M</t>
         </is>
       </c>
       <c r="F596" s="0" t="inlineStr">
         <is>
-          <t>'806113971059</t>
+          <t>'804113970058</t>
         </is>
       </c>
       <c r="G596" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H596" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I596" s="0">
         <v>40.99</v>
       </c>
       <c r="J596" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="597" spans="1:10" customHeight="0">
       <c r="A597" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mcdaqsh7asw37w6w7rowa/113971-af.jpg?rlkey=zigvy6cq7deoot9vpafhl589n&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/suq03yqx1bjoih39l208w/113970-af.jpg?rlkey=i1bm6rquopcq0tgbecqrh71x2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B597" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C597" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D597" s="0" t="inlineStr">
         <is>
-          <t>'113971</t>
+          <t>'113970</t>
         </is>
       </c>
       <c r="E597" s="0" t="inlineStr">
         <is>
-          <t>INDIANA QUINTON M WHITE:113971C-L</t>
+          <t>PURDUE QUINTON M GOLD:113970C-L</t>
         </is>
       </c>
       <c r="F597" s="0" t="inlineStr">
         <is>
-          <t>'806113971066</t>
+          <t>'804113970065</t>
         </is>
       </c>
       <c r="G597" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H597" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I597" s="0">
         <v>40.99</v>
       </c>
       <c r="J597" s="0">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="598" spans="1:10" customHeight="0">
       <c r="A598" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mcdaqsh7asw37w6w7rowa/113971-af.jpg?rlkey=zigvy6cq7deoot9vpafhl589n&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/suq03yqx1bjoih39l208w/113970-af.jpg?rlkey=i1bm6rquopcq0tgbecqrh71x2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B598" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C598" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D598" s="0" t="inlineStr">
         <is>
-          <t>'113971</t>
+          <t>'113970</t>
         </is>
       </c>
       <c r="E598" s="0" t="inlineStr">
         <is>
-          <t>INDIANA QUINTON M WHITE:113971D-XL</t>
+          <t>PURDUE QUINTON M GOLD:113970D-XL</t>
         </is>
       </c>
       <c r="F598" s="0" t="inlineStr">
         <is>
-          <t>'806113971073</t>
+          <t>'804113970072</t>
         </is>
       </c>
       <c r="G598" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H598" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I598" s="0">
         <v>40.99</v>
       </c>
       <c r="J598" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="599" spans="1:10" customHeight="0">
       <c r="A599" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mcdaqsh7asw37w6w7rowa/113971-af.jpg?rlkey=zigvy6cq7deoot9vpafhl589n&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/suq03yqx1bjoih39l208w/113970-af.jpg?rlkey=i1bm6rquopcq0tgbecqrh71x2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B599" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C599" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D599" s="0" t="inlineStr">
         <is>
-          <t>'113971</t>
+          <t>'113970</t>
         </is>
       </c>
       <c r="E599" s="0" t="inlineStr">
         <is>
-          <t>INDIANA QUINTON M WHITE:113971E-2XL</t>
+          <t>PURDUE QUINTON M GOLD:113970E-2XL</t>
         </is>
       </c>
       <c r="F599" s="0" t="inlineStr">
         <is>
-          <t>'806113971080</t>
+          <t>'804113970089</t>
         </is>
       </c>
       <c r="G599" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H599" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I599" s="0">
         <v>40.99</v>
       </c>
       <c r="J599" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="600" spans="1:10" customHeight="0">
       <c r="A600" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mcdaqsh7asw37w6w7rowa/113971-af.jpg?rlkey=zigvy6cq7deoot9vpafhl589n&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/suq03yqx1bjoih39l208w/113970-af.jpg?rlkey=i1bm6rquopcq0tgbecqrh71x2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B600" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C600" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D600" s="0" t="inlineStr">
         <is>
-          <t>'113971</t>
+          <t>'113970</t>
         </is>
       </c>
       <c r="E600" s="0" t="inlineStr">
         <is>
-          <t>INDIANA QUINTON M WHITE:113971F-3XL</t>
+          <t>PURDUE QUINTON M GOLD:113970F-3XL</t>
         </is>
       </c>
       <c r="F600" s="0" t="inlineStr">
         <is>
-          <t>'806113971097</t>
+          <t>'804113970096</t>
         </is>
       </c>
       <c r="G600" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H600" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I600" s="0">
         <v>40.99</v>
       </c>
       <c r="J600" s="0">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="601" spans="1:10" customHeight="0">
       <c r="A601" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mcdaqsh7asw37w6w7rowa/113971-af.jpg?rlkey=zigvy6cq7deoot9vpafhl589n&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/suq03yqx1bjoih39l208w/113970-af.jpg?rlkey=i1bm6rquopcq0tgbecqrh71x2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B601" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C601" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D601" s="0" t="inlineStr">
         <is>
-          <t>'113971</t>
+          <t>'113970</t>
         </is>
       </c>
       <c r="E601" s="0" t="inlineStr">
         <is>
-          <t>INDIANA QUINTON M WHITE 12 PACK:113971Z-12PK</t>
+          <t>PURDUE QUINTON M GOLD 12 PACK:113970Z-12PK</t>
         </is>
       </c>
       <c r="F601" s="0" t="inlineStr">
         <is>
-          <t>'806113971998</t>
+          <t>'804113970997</t>
         </is>
       </c>
       <c r="G601" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H601" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I601" s="0">
         <v>473.76</v>
       </c>
       <c r="J601" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="602" spans="1:10" customHeight="0">
       <c r="A602" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/suq03yqx1bjoih39l208w/113970-af.jpg?rlkey=i1bm6rquopcq0tgbecqrh71x2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kt1mqsmi7duggqh93b8wn/113969-af.jpg?rlkey=aua60l3v4zmobl9z9xh9bu3u8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B602" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C602" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D602" s="0" t="inlineStr">
         <is>
-          <t>'113970</t>
+          <t>'113969</t>
         </is>
       </c>
       <c r="E602" s="0" t="inlineStr">
         <is>
-          <t>PURDUE QUINTON M GOLD:113970A-S</t>
+          <t>KSU QUINTON M WHITE:113969A-S</t>
         </is>
       </c>
       <c r="F602" s="0" t="inlineStr">
         <is>
-          <t>'804113970041</t>
+          <t>'805113969042</t>
         </is>
       </c>
       <c r="G602" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H602" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I602" s="0">
         <v>40.99</v>
       </c>
       <c r="J602" s="0">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="603" spans="1:10" customHeight="0">
       <c r="A603" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/suq03yqx1bjoih39l208w/113970-af.jpg?rlkey=i1bm6rquopcq0tgbecqrh71x2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kt1mqsmi7duggqh93b8wn/113969-af.jpg?rlkey=aua60l3v4zmobl9z9xh9bu3u8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B603" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C603" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D603" s="0" t="inlineStr">
         <is>
-          <t>'113970</t>
+          <t>'113969</t>
         </is>
       </c>
       <c r="E603" s="0" t="inlineStr">
         <is>
-          <t>PURDUE QUINTON M GOLD:113970B-M</t>
+          <t>KSU QUINTON M WHITE:113969B-M</t>
         </is>
       </c>
       <c r="F603" s="0" t="inlineStr">
         <is>
-          <t>'804113970058</t>
+          <t>'805113969059</t>
         </is>
       </c>
       <c r="G603" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H603" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I603" s="0">
         <v>40.99</v>
       </c>
       <c r="J603" s="0">
-        <v>0</v>
+        <v>11</v>
       </c>
     </row>
     <row r="604" spans="1:10" customHeight="0">
       <c r="A604" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/suq03yqx1bjoih39l208w/113970-af.jpg?rlkey=i1bm6rquopcq0tgbecqrh71x2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kt1mqsmi7duggqh93b8wn/113969-af.jpg?rlkey=aua60l3v4zmobl9z9xh9bu3u8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B604" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C604" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D604" s="0" t="inlineStr">
         <is>
-          <t>'113970</t>
+          <t>'113969</t>
         </is>
       </c>
       <c r="E604" s="0" t="inlineStr">
         <is>
-          <t>PURDUE QUINTON M GOLD:113970C-L</t>
+          <t>KSU QUINTON M WHITE:113969C-L</t>
         </is>
       </c>
       <c r="F604" s="0" t="inlineStr">
         <is>
-          <t>'804113970065</t>
+          <t>'805113969066</t>
         </is>
       </c>
       <c r="G604" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H604" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I604" s="0">
         <v>40.99</v>
       </c>
       <c r="J604" s="0">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="605" spans="1:10" customHeight="0">
       <c r="A605" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/suq03yqx1bjoih39l208w/113970-af.jpg?rlkey=i1bm6rquopcq0tgbecqrh71x2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kt1mqsmi7duggqh93b8wn/113969-af.jpg?rlkey=aua60l3v4zmobl9z9xh9bu3u8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B605" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C605" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D605" s="0" t="inlineStr">
         <is>
-          <t>'113970</t>
+          <t>'113969</t>
         </is>
       </c>
       <c r="E605" s="0" t="inlineStr">
         <is>
-          <t>PURDUE QUINTON M GOLD:113970D-XL</t>
+          <t>KSU QUINTON M WHITE:113969D-XL</t>
         </is>
       </c>
       <c r="F605" s="0" t="inlineStr">
         <is>
-          <t>'804113970072</t>
+          <t>'805113969073</t>
         </is>
       </c>
       <c r="G605" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H605" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I605" s="0">
         <v>40.99</v>
       </c>
       <c r="J605" s="0">
-        <v>0</v>
+        <v>11</v>
       </c>
     </row>
     <row r="606" spans="1:10" customHeight="0">
       <c r="A606" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/suq03yqx1bjoih39l208w/113970-af.jpg?rlkey=i1bm6rquopcq0tgbecqrh71x2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kt1mqsmi7duggqh93b8wn/113969-af.jpg?rlkey=aua60l3v4zmobl9z9xh9bu3u8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B606" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C606" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D606" s="0" t="inlineStr">
         <is>
-          <t>'113970</t>
+          <t>'113969</t>
         </is>
       </c>
       <c r="E606" s="0" t="inlineStr">
         <is>
-          <t>PURDUE QUINTON M GOLD:113970E-2XL</t>
+          <t>KSU QUINTON M WHITE:113969E-2XL</t>
         </is>
       </c>
       <c r="F606" s="0" t="inlineStr">
         <is>
-          <t>'804113970089</t>
+          <t>'805113969080</t>
         </is>
       </c>
       <c r="G606" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H606" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I606" s="0">
         <v>40.99</v>
       </c>
       <c r="J606" s="0">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="607" spans="1:10" customHeight="0">
       <c r="A607" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/suq03yqx1bjoih39l208w/113970-af.jpg?rlkey=i1bm6rquopcq0tgbecqrh71x2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kt1mqsmi7duggqh93b8wn/113969-af.jpg?rlkey=aua60l3v4zmobl9z9xh9bu3u8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B607" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C607" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D607" s="0" t="inlineStr">
         <is>
-          <t>'113970</t>
+          <t>'113969</t>
         </is>
       </c>
       <c r="E607" s="0" t="inlineStr">
         <is>
-          <t>PURDUE QUINTON M GOLD:113970F-3XL</t>
+          <t>KSU QUINTON M WHITE:113969F-3XL</t>
         </is>
       </c>
       <c r="F607" s="0" t="inlineStr">
         <is>
-          <t>'804113970096</t>
+          <t>'805113969097</t>
         </is>
       </c>
       <c r="G607" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H607" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I607" s="0">
         <v>40.99</v>
       </c>
       <c r="J607" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="608" spans="1:10" customHeight="0">
       <c r="A608" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/suq03yqx1bjoih39l208w/113970-af.jpg?rlkey=i1bm6rquopcq0tgbecqrh71x2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kt1mqsmi7duggqh93b8wn/113969-af.jpg?rlkey=aua60l3v4zmobl9z9xh9bu3u8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B608" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C608" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D608" s="0" t="inlineStr">
         <is>
-          <t>'113970</t>
+          <t>'113969</t>
         </is>
       </c>
       <c r="E608" s="0" t="inlineStr">
         <is>
-          <t>PURDUE QUINTON M GOLD 12 PACK:113970Z-12PK</t>
+          <t>KSU QUINTON M WHITE 12 PACK:113969Z-12PK</t>
         </is>
       </c>
       <c r="F608" s="0" t="inlineStr">
         <is>
-          <t>'804113970997</t>
+          <t>'805113969998</t>
         </is>
       </c>
       <c r="G608" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H608" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I608" s="0">
         <v>473.76</v>
       </c>
       <c r="J608" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="609" spans="1:10" customHeight="0">
       <c r="A609" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kt1mqsmi7duggqh93b8wn/113969-af.jpg?rlkey=aua60l3v4zmobl9z9xh9bu3u8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w57edvhnjg8mocl41poz/113968-af.jpg?rlkey=4nig84ciyuhzff43qengdnvab&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B609" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C609" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D609" s="0" t="inlineStr">
         <is>
-          <t>'113969</t>
+          <t>'113968</t>
         </is>
       </c>
       <c r="E609" s="0" t="inlineStr">
         <is>
-          <t>KSU QUINTON M WHITE:113969A-S</t>
+          <t>UNI QUINTON M GOLD:113968A-S</t>
         </is>
       </c>
       <c r="F609" s="0" t="inlineStr">
         <is>
-          <t>'805113969042</t>
+          <t>'802113968044</t>
         </is>
       </c>
       <c r="G609" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H609" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I609" s="0">
         <v>40.99</v>
       </c>
       <c r="J609" s="0">
         <v>6</v>
       </c>
     </row>
     <row r="610" spans="1:10" customHeight="0">
       <c r="A610" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kt1mqsmi7duggqh93b8wn/113969-af.jpg?rlkey=aua60l3v4zmobl9z9xh9bu3u8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w57edvhnjg8mocl41poz/113968-af.jpg?rlkey=4nig84ciyuhzff43qengdnvab&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B610" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C610" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D610" s="0" t="inlineStr">
         <is>
-          <t>'113969</t>
+          <t>'113968</t>
         </is>
       </c>
       <c r="E610" s="0" t="inlineStr">
         <is>
-          <t>KSU QUINTON M WHITE:113969B-M</t>
+          <t>UNI QUINTON M GOLD:113968B-M</t>
         </is>
       </c>
       <c r="F610" s="0" t="inlineStr">
         <is>
-          <t>'805113969059</t>
+          <t>'802113968051</t>
         </is>
       </c>
       <c r="G610" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H610" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I610" s="0">
         <v>40.99</v>
       </c>
       <c r="J610" s="0">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="611" spans="1:10" customHeight="0">
       <c r="A611" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kt1mqsmi7duggqh93b8wn/113969-af.jpg?rlkey=aua60l3v4zmobl9z9xh9bu3u8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w57edvhnjg8mocl41poz/113968-af.jpg?rlkey=4nig84ciyuhzff43qengdnvab&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B611" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C611" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D611" s="0" t="inlineStr">
         <is>
-          <t>'113969</t>
+          <t>'113968</t>
         </is>
       </c>
       <c r="E611" s="0" t="inlineStr">
         <is>
-          <t>KSU QUINTON M WHITE:113969C-L</t>
+          <t>UNI QUINTON M GOLD:113968C-L</t>
         </is>
       </c>
       <c r="F611" s="0" t="inlineStr">
         <is>
-          <t>'805113969066</t>
+          <t>'802113968068</t>
         </is>
       </c>
       <c r="G611" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H611" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I611" s="0">
         <v>40.99</v>
       </c>
       <c r="J611" s="0">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="612" spans="1:10" customHeight="0">
       <c r="A612" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kt1mqsmi7duggqh93b8wn/113969-af.jpg?rlkey=aua60l3v4zmobl9z9xh9bu3u8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w57edvhnjg8mocl41poz/113968-af.jpg?rlkey=4nig84ciyuhzff43qengdnvab&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B612" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C612" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D612" s="0" t="inlineStr">
         <is>
-          <t>'113969</t>
+          <t>'113968</t>
         </is>
       </c>
       <c r="E612" s="0" t="inlineStr">
         <is>
-          <t>KSU QUINTON M WHITE:113969D-XL</t>
+          <t>UNI QUINTON M GOLD:113968D-XL</t>
         </is>
       </c>
       <c r="F612" s="0" t="inlineStr">
         <is>
-          <t>'805113969073</t>
+          <t>'802113968075</t>
         </is>
       </c>
       <c r="G612" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H612" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I612" s="0">
         <v>40.99</v>
       </c>
       <c r="J612" s="0">
-        <v>11</v>
+        <v>5</v>
       </c>
     </row>
     <row r="613" spans="1:10" customHeight="0">
       <c r="A613" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kt1mqsmi7duggqh93b8wn/113969-af.jpg?rlkey=aua60l3v4zmobl9z9xh9bu3u8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w57edvhnjg8mocl41poz/113968-af.jpg?rlkey=4nig84ciyuhzff43qengdnvab&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B613" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C613" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D613" s="0" t="inlineStr">
         <is>
-          <t>'113969</t>
+          <t>'113968</t>
         </is>
       </c>
       <c r="E613" s="0" t="inlineStr">
         <is>
-          <t>KSU QUINTON M WHITE:113969E-2XL</t>
+          <t>UNI QUINTON M GOLD:113968E-2XL</t>
         </is>
       </c>
       <c r="F613" s="0" t="inlineStr">
         <is>
-          <t>'805113969080</t>
+          <t>'802113968082</t>
         </is>
       </c>
       <c r="G613" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H613" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I613" s="0">
         <v>40.99</v>
       </c>
       <c r="J613" s="0">
-        <v>9</v>
+        <v>5</v>
       </c>
     </row>
     <row r="614" spans="1:10" customHeight="0">
       <c r="A614" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kt1mqsmi7duggqh93b8wn/113969-af.jpg?rlkey=aua60l3v4zmobl9z9xh9bu3u8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w57edvhnjg8mocl41poz/113968-af.jpg?rlkey=4nig84ciyuhzff43qengdnvab&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B614" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C614" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D614" s="0" t="inlineStr">
         <is>
-          <t>'113969</t>
+          <t>'113968</t>
         </is>
       </c>
       <c r="E614" s="0" t="inlineStr">
         <is>
-          <t>KSU QUINTON M WHITE:113969F-3XL</t>
+          <t>UNI QUINTON M GOLD:113968F-3XL</t>
         </is>
       </c>
       <c r="F614" s="0" t="inlineStr">
         <is>
-          <t>'805113969097</t>
+          <t>'802113968099</t>
         </is>
       </c>
       <c r="G614" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H614" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I614" s="0">
         <v>40.99</v>
       </c>
       <c r="J614" s="0">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="615" spans="1:10" customHeight="0">
       <c r="A615" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kt1mqsmi7duggqh93b8wn/113969-af.jpg?rlkey=aua60l3v4zmobl9z9xh9bu3u8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w57edvhnjg8mocl41poz/113968-af.jpg?rlkey=4nig84ciyuhzff43qengdnvab&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B615" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C615" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D615" s="0" t="inlineStr">
         <is>
-          <t>'113969</t>
+          <t>'113968</t>
         </is>
       </c>
       <c r="E615" s="0" t="inlineStr">
         <is>
-          <t>KSU QUINTON M WHITE 12 PACK:113969Z-12PK</t>
+          <t>UNI QUINTON M GOLD 12 PACK:113968Z-12PK</t>
         </is>
       </c>
       <c r="F615" s="0" t="inlineStr">
         <is>
-          <t>'805113969998</t>
+          <t>'802113968990</t>
         </is>
       </c>
       <c r="G615" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H615" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I615" s="0">
         <v>473.76</v>
       </c>
       <c r="J615" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="616" spans="1:10" customHeight="0">
       <c r="A616" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w57edvhnjg8mocl41poz/113968-af.jpg?rlkey=4nig84ciyuhzff43qengdnvab&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/41pon53o9zgmdm9ovtr1e/113967-af.jpg?rlkey=k141qsojcazvtl2diuyg252yv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B616" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C616" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D616" s="0" t="inlineStr">
         <is>
-          <t>'113968</t>
+          <t>'113967</t>
         </is>
       </c>
       <c r="E616" s="0" t="inlineStr">
         <is>
-          <t>UNI QUINTON M GOLD:113968A-S</t>
+          <t>ISU QUINTON M GOLD:113967A-S</t>
         </is>
       </c>
       <c r="F616" s="0" t="inlineStr">
         <is>
-          <t>'802113968044</t>
+          <t>'801113967040</t>
         </is>
       </c>
       <c r="G616" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H616" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I616" s="0">
         <v>40.99</v>
       </c>
       <c r="J616" s="0">
         <v>4</v>
       </c>
     </row>
     <row r="617" spans="1:10" customHeight="0">
       <c r="A617" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w57edvhnjg8mocl41poz/113968-af.jpg?rlkey=4nig84ciyuhzff43qengdnvab&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/41pon53o9zgmdm9ovtr1e/113967-af.jpg?rlkey=k141qsojcazvtl2diuyg252yv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B617" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C617" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D617" s="0" t="inlineStr">
         <is>
-          <t>'113968</t>
+          <t>'113967</t>
         </is>
       </c>
       <c r="E617" s="0" t="inlineStr">
         <is>
-          <t>UNI QUINTON M GOLD:113968B-M</t>
+          <t>ISU QUINTON M GOLD:113967B-M</t>
         </is>
       </c>
       <c r="F617" s="0" t="inlineStr">
         <is>
-          <t>'802113968051</t>
+          <t>'801113967057</t>
         </is>
       </c>
       <c r="G617" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H617" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I617" s="0">
         <v>40.99</v>
       </c>
       <c r="J617" s="0">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="618" spans="1:10" customHeight="0">
       <c r="A618" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w57edvhnjg8mocl41poz/113968-af.jpg?rlkey=4nig84ciyuhzff43qengdnvab&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/41pon53o9zgmdm9ovtr1e/113967-af.jpg?rlkey=k141qsojcazvtl2diuyg252yv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B618" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C618" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D618" s="0" t="inlineStr">
         <is>
-          <t>'113968</t>
+          <t>'113967</t>
         </is>
       </c>
       <c r="E618" s="0" t="inlineStr">
         <is>
-          <t>UNI QUINTON M GOLD:113968C-L</t>
+          <t>ISU QUINTON M GOLD:113967C-L</t>
         </is>
       </c>
       <c r="F618" s="0" t="inlineStr">
         <is>
-          <t>'802113968068</t>
+          <t>'801113967064</t>
         </is>
       </c>
       <c r="G618" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H618" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I618" s="0">
         <v>40.99</v>
       </c>
       <c r="J618" s="0">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="619" spans="1:10" customHeight="0">
       <c r="A619" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w57edvhnjg8mocl41poz/113968-af.jpg?rlkey=4nig84ciyuhzff43qengdnvab&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/41pon53o9zgmdm9ovtr1e/113967-af.jpg?rlkey=k141qsojcazvtl2diuyg252yv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B619" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C619" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D619" s="0" t="inlineStr">
         <is>
-          <t>'113968</t>
+          <t>'113967</t>
         </is>
       </c>
       <c r="E619" s="0" t="inlineStr">
         <is>
-          <t>UNI QUINTON M GOLD:113968D-XL</t>
+          <t>ISU QUINTON M GOLD:113967D-XL</t>
         </is>
       </c>
       <c r="F619" s="0" t="inlineStr">
         <is>
-          <t>'802113968075</t>
+          <t>'801113967071</t>
         </is>
       </c>
       <c r="G619" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H619" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I619" s="0">
         <v>40.99</v>
       </c>
       <c r="J619" s="0">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="620" spans="1:10" customHeight="0">
       <c r="A620" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w57edvhnjg8mocl41poz/113968-af.jpg?rlkey=4nig84ciyuhzff43qengdnvab&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/41pon53o9zgmdm9ovtr1e/113967-af.jpg?rlkey=k141qsojcazvtl2diuyg252yv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B620" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C620" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D620" s="0" t="inlineStr">
         <is>
-          <t>'113968</t>
+          <t>'113967</t>
         </is>
       </c>
       <c r="E620" s="0" t="inlineStr">
         <is>
-          <t>UNI QUINTON M GOLD:113968E-2XL</t>
+          <t>ISU QUINTON M GOLD:113967E-2XL</t>
         </is>
       </c>
       <c r="F620" s="0" t="inlineStr">
         <is>
-          <t>'802113968082</t>
+          <t>'801113967088</t>
         </is>
       </c>
       <c r="G620" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H620" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I620" s="0">
         <v>40.99</v>
       </c>
       <c r="J620" s="0">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="621" spans="1:10" customHeight="0">
       <c r="A621" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w57edvhnjg8mocl41poz/113968-af.jpg?rlkey=4nig84ciyuhzff43qengdnvab&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/41pon53o9zgmdm9ovtr1e/113967-af.jpg?rlkey=k141qsojcazvtl2diuyg252yv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B621" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C621" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D621" s="0" t="inlineStr">
         <is>
-          <t>'113968</t>
+          <t>'113967</t>
         </is>
       </c>
       <c r="E621" s="0" t="inlineStr">
         <is>
-          <t>UNI QUINTON M GOLD:113968F-3XL</t>
+          <t>ISU QUINTON M GOLD:113967F-3XL</t>
         </is>
       </c>
       <c r="F621" s="0" t="inlineStr">
         <is>
-          <t>'802113968099</t>
+          <t>'801113967095</t>
         </is>
       </c>
       <c r="G621" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H621" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I621" s="0">
         <v>40.99</v>
       </c>
       <c r="J621" s="0">
         <v>1</v>
       </c>
     </row>
     <row r="622" spans="1:10" customHeight="0">
       <c r="A622" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w57edvhnjg8mocl41poz/113968-af.jpg?rlkey=4nig84ciyuhzff43qengdnvab&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/41pon53o9zgmdm9ovtr1e/113967-af.jpg?rlkey=k141qsojcazvtl2diuyg252yv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B622" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C622" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D622" s="0" t="inlineStr">
         <is>
-          <t>'113968</t>
+          <t>'113967</t>
         </is>
       </c>
       <c r="E622" s="0" t="inlineStr">
         <is>
-          <t>UNI QUINTON M GOLD 12 PACK:113968Z-12PK</t>
+          <t>ISU QUINTON M GOLD 12 PACK:113967Z-12PK</t>
         </is>
       </c>
       <c r="F622" s="0" t="inlineStr">
         <is>
-          <t>'802113968990</t>
+          <t>'801113967996</t>
         </is>
       </c>
       <c r="G622" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H622" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I622" s="0">
         <v>473.76</v>
       </c>
       <c r="J622" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="623" spans="1:10" customHeight="0">
       <c r="A623" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/41pon53o9zgmdm9ovtr1e/113967-af.jpg?rlkey=k141qsojcazvtl2diuyg252yv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0mpdppzmwhcqs9svakrhk/116484af.jpg?rlkey=c5hon6pd5hfyyyc87ez31wey1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B623" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C623" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D623" s="0" t="inlineStr">
         <is>
-          <t>'113967</t>
+          <t>'116484</t>
         </is>
       </c>
       <c r="E623" s="0" t="inlineStr">
         <is>
-          <t>ISU QUINTON M GOLD:113967A-S</t>
+          <t>ISU QUINTON M CARDINAL:116484A-S</t>
         </is>
       </c>
       <c r="F623" s="0" t="inlineStr">
         <is>
-          <t>'801113967040</t>
+          <t>'801116484049</t>
         </is>
       </c>
       <c r="G623" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H623" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I623" s="0">
         <v>40.99</v>
       </c>
       <c r="J623" s="0">
-        <v>4</v>
+        <v>10</v>
       </c>
     </row>
     <row r="624" spans="1:10" customHeight="0">
       <c r="A624" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/41pon53o9zgmdm9ovtr1e/113967-af.jpg?rlkey=k141qsojcazvtl2diuyg252yv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0mpdppzmwhcqs9svakrhk/116484af.jpg?rlkey=c5hon6pd5hfyyyc87ez31wey1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B624" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C624" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D624" s="0" t="inlineStr">
         <is>
-          <t>'113967</t>
+          <t>'116484</t>
         </is>
       </c>
       <c r="E624" s="0" t="inlineStr">
         <is>
-          <t>ISU QUINTON M GOLD:113967B-M</t>
+          <t>ISU QUINTON M CARDINAL:116484B-M</t>
         </is>
       </c>
       <c r="F624" s="0" t="inlineStr">
         <is>
-          <t>'801113967057</t>
+          <t>'801116484056</t>
         </is>
       </c>
       <c r="G624" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H624" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I624" s="0">
         <v>40.99</v>
       </c>
       <c r="J624" s="0">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="625" spans="1:10" customHeight="0">
       <c r="A625" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/41pon53o9zgmdm9ovtr1e/113967-af.jpg?rlkey=k141qsojcazvtl2diuyg252yv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0mpdppzmwhcqs9svakrhk/116484af.jpg?rlkey=c5hon6pd5hfyyyc87ez31wey1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B625" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C625" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D625" s="0" t="inlineStr">
         <is>
-          <t>'113967</t>
+          <t>'116484</t>
         </is>
       </c>
       <c r="E625" s="0" t="inlineStr">
         <is>
-          <t>ISU QUINTON M GOLD:113967C-L</t>
+          <t>ISU QUINTON M CARDINAL:116484C-L</t>
         </is>
       </c>
       <c r="F625" s="0" t="inlineStr">
         <is>
-          <t>'801113967064</t>
+          <t>'801116484063</t>
         </is>
       </c>
       <c r="G625" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H625" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I625" s="0">
         <v>40.99</v>
       </c>
       <c r="J625" s="0">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="626" spans="1:10" customHeight="0">
       <c r="A626" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/41pon53o9zgmdm9ovtr1e/113967-af.jpg?rlkey=k141qsojcazvtl2diuyg252yv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0mpdppzmwhcqs9svakrhk/116484af.jpg?rlkey=c5hon6pd5hfyyyc87ez31wey1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B626" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C626" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D626" s="0" t="inlineStr">
         <is>
-          <t>'113967</t>
+          <t>'116484</t>
         </is>
       </c>
       <c r="E626" s="0" t="inlineStr">
         <is>
-          <t>ISU QUINTON M GOLD:113967D-XL</t>
+          <t>ISU QUINTON M CARDINAL:116484D-XL</t>
         </is>
       </c>
       <c r="F626" s="0" t="inlineStr">
         <is>
-          <t>'801113967071</t>
+          <t>'801116484070</t>
         </is>
       </c>
       <c r="G626" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H626" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I626" s="0">
         <v>40.99</v>
       </c>
       <c r="J626" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="627" spans="1:10" customHeight="0">
       <c r="A627" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/41pon53o9zgmdm9ovtr1e/113967-af.jpg?rlkey=k141qsojcazvtl2diuyg252yv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0mpdppzmwhcqs9svakrhk/116484af.jpg?rlkey=c5hon6pd5hfyyyc87ez31wey1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B627" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C627" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D627" s="0" t="inlineStr">
         <is>
-          <t>'113967</t>
+          <t>'116484</t>
         </is>
       </c>
       <c r="E627" s="0" t="inlineStr">
         <is>
-          <t>ISU QUINTON M GOLD:113967E-2XL</t>
+          <t>ISU QUINTON M CARDINAL:116484E-2XL</t>
         </is>
       </c>
       <c r="F627" s="0" t="inlineStr">
         <is>
-          <t>'801113967088</t>
+          <t>'801116484087</t>
         </is>
       </c>
       <c r="G627" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H627" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I627" s="0">
         <v>40.99</v>
       </c>
       <c r="J627" s="0">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="628" spans="1:10" customHeight="0">
       <c r="A628" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/41pon53o9zgmdm9ovtr1e/113967-af.jpg?rlkey=k141qsojcazvtl2diuyg252yv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0mpdppzmwhcqs9svakrhk/116484af.jpg?rlkey=c5hon6pd5hfyyyc87ez31wey1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B628" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C628" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D628" s="0" t="inlineStr">
         <is>
-          <t>'113967</t>
+          <t>'116484</t>
         </is>
       </c>
       <c r="E628" s="0" t="inlineStr">
         <is>
-          <t>ISU QUINTON M GOLD:113967F-3XL</t>
+          <t>ISU QUINTON M CARDINAL:116484F-3XL</t>
         </is>
       </c>
       <c r="F628" s="0" t="inlineStr">
         <is>
-          <t>'801113967095</t>
+          <t>'801116484094</t>
         </is>
       </c>
       <c r="G628" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H628" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I628" s="0">
         <v>40.99</v>
       </c>
       <c r="J628" s="0">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="629" spans="1:10" customHeight="0">
       <c r="A629" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/41pon53o9zgmdm9ovtr1e/113967-af.jpg?rlkey=k141qsojcazvtl2diuyg252yv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0mpdppzmwhcqs9svakrhk/116484af.jpg?rlkey=c5hon6pd5hfyyyc87ez31wey1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B629" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C629" s="0" t="inlineStr">
         <is>
           <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D629" s="0" t="inlineStr">
         <is>
-          <t>'113967</t>
+          <t>'116484</t>
         </is>
       </c>
       <c r="E629" s="0" t="inlineStr">
         <is>
-          <t>ISU QUINTON M GOLD 12 PACK:113967Z-12PK</t>
+          <t>ISU QUINTON M CARDINAL 12 PACK:116484Z-12PK</t>
         </is>
       </c>
       <c r="F629" s="0" t="inlineStr">
         <is>
-          <t>'801113967996</t>
+          <t>'801116484995</t>
         </is>
       </c>
       <c r="G629" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H629" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I629" s="0">
         <v>473.76</v>
       </c>
       <c r="J629" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="630" spans="1:10" customHeight="0">
       <c r="A630" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0mpdppzmwhcqs9svakrhk/116484af.jpg?rlkey=c5hon6pd5hfyyyc87ez31wey1&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b96fuw7vy3yg8e623tpu0/ia.jpg?rlkey=id4fd3yb6kjlfgbxdudagj1z7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B630" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C630" s="0" t="inlineStr">
         <is>
-          <t>Quinton Men's Golf Polo</t>
+          <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D630" s="0" t="inlineStr">
         <is>
-          <t>'116484</t>
+          <t>'113905</t>
         </is>
       </c>
       <c r="E630" s="0" t="inlineStr">
         <is>
-          <t>ISU QUINTON M CARDINAL:116484A-S</t>
+          <t>IOWA MARTA W BLACK:113905A-S</t>
         </is>
       </c>
       <c r="F630" s="0" t="inlineStr">
         <is>
-          <t>'801116484049</t>
+          <t>'800113905045</t>
         </is>
       </c>
       <c r="G630" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H630" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I630" s="0">
-        <v>40.99</v>
+        <v>40.98</v>
       </c>
       <c r="J630" s="0">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="631" spans="1:10" customHeight="0">
       <c r="A631" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0mpdppzmwhcqs9svakrhk/116484af.jpg?rlkey=c5hon6pd5hfyyyc87ez31wey1&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b96fuw7vy3yg8e623tpu0/ia.jpg?rlkey=id4fd3yb6kjlfgbxdudagj1z7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B631" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C631" s="0" t="inlineStr">
         <is>
-          <t>Quinton Men's Golf Polo</t>
+          <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D631" s="0" t="inlineStr">
         <is>
-          <t>'116484</t>
+          <t>'113905</t>
         </is>
       </c>
       <c r="E631" s="0" t="inlineStr">
         <is>
-          <t>ISU QUINTON M CARDINAL:116484B-M</t>
+          <t>IOWA MARTA W BLACK:113905B-M</t>
         </is>
       </c>
       <c r="F631" s="0" t="inlineStr">
         <is>
-          <t>'801116484056</t>
+          <t>'800113905052</t>
         </is>
       </c>
       <c r="G631" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H631" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I631" s="0">
-        <v>40.99</v>
+        <v>40.98</v>
       </c>
       <c r="J631" s="0">
-        <v>11</v>
+        <v>18</v>
       </c>
     </row>
     <row r="632" spans="1:10" customHeight="0">
       <c r="A632" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0mpdppzmwhcqs9svakrhk/116484af.jpg?rlkey=c5hon6pd5hfyyyc87ez31wey1&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b96fuw7vy3yg8e623tpu0/ia.jpg?rlkey=id4fd3yb6kjlfgbxdudagj1z7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B632" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C632" s="0" t="inlineStr">
         <is>
-          <t>Quinton Men's Golf Polo</t>
+          <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D632" s="0" t="inlineStr">
         <is>
-          <t>'116484</t>
+          <t>'113905</t>
         </is>
       </c>
       <c r="E632" s="0" t="inlineStr">
         <is>
-          <t>ISU QUINTON M CARDINAL:116484C-L</t>
+          <t>IOWA MARTA W BLACK:113905C-L</t>
         </is>
       </c>
       <c r="F632" s="0" t="inlineStr">
         <is>
-          <t>'801116484063</t>
+          <t>'800113905069</t>
         </is>
       </c>
       <c r="G632" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H632" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I632" s="0">
-        <v>40.99</v>
+        <v>40.98</v>
       </c>
       <c r="J632" s="0">
-        <v>2</v>
+        <v>10</v>
       </c>
     </row>
     <row r="633" spans="1:10" customHeight="0">
       <c r="A633" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0mpdppzmwhcqs9svakrhk/116484af.jpg?rlkey=c5hon6pd5hfyyyc87ez31wey1&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b96fuw7vy3yg8e623tpu0/ia.jpg?rlkey=id4fd3yb6kjlfgbxdudagj1z7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B633" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C633" s="0" t="inlineStr">
         <is>
-          <t>Quinton Men's Golf Polo</t>
+          <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D633" s="0" t="inlineStr">
         <is>
-          <t>'116484</t>
+          <t>'113905</t>
         </is>
       </c>
       <c r="E633" s="0" t="inlineStr">
         <is>
-          <t>ISU QUINTON M CARDINAL:116484D-XL</t>
+          <t>IOWA MARTA W BLACK:113905D-XL</t>
         </is>
       </c>
       <c r="F633" s="0" t="inlineStr">
         <is>
-          <t>'801116484070</t>
+          <t>'800113905076</t>
         </is>
       </c>
       <c r="G633" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H633" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I633" s="0">
-        <v>40.99</v>
+        <v>40.98</v>
       </c>
       <c r="J633" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="634" spans="1:10" customHeight="0">
       <c r="A634" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0mpdppzmwhcqs9svakrhk/116484af.jpg?rlkey=c5hon6pd5hfyyyc87ez31wey1&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b96fuw7vy3yg8e623tpu0/ia.jpg?rlkey=id4fd3yb6kjlfgbxdudagj1z7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B634" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C634" s="0" t="inlineStr">
         <is>
-          <t>Quinton Men's Golf Polo</t>
+          <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D634" s="0" t="inlineStr">
         <is>
-          <t>'116484</t>
+          <t>'113905</t>
         </is>
       </c>
       <c r="E634" s="0" t="inlineStr">
         <is>
-          <t>ISU QUINTON M CARDINAL:116484E-2XL</t>
+          <t>IOWA MARTA W BLACK:113905E-2XL</t>
         </is>
       </c>
       <c r="F634" s="0" t="inlineStr">
         <is>
-          <t>'801116484087</t>
+          <t>'800113905083</t>
         </is>
       </c>
       <c r="G634" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H634" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I634" s="0">
-        <v>40.99</v>
+        <v>42.98</v>
       </c>
       <c r="J634" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="635" spans="1:10" customHeight="0">
       <c r="A635" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0mpdppzmwhcqs9svakrhk/116484af.jpg?rlkey=c5hon6pd5hfyyyc87ez31wey1&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b96fuw7vy3yg8e623tpu0/ia.jpg?rlkey=id4fd3yb6kjlfgbxdudagj1z7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B635" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C635" s="0" t="inlineStr">
         <is>
-          <t>Quinton Men's Golf Polo</t>
+          <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D635" s="0" t="inlineStr">
         <is>
-          <t>'116484</t>
+          <t>'113905</t>
         </is>
       </c>
       <c r="E635" s="0" t="inlineStr">
         <is>
-          <t>ISU QUINTON M CARDINAL:116484F-3XL</t>
+          <t>IOWA MARTA W BLACK:113905F-3XL</t>
         </is>
       </c>
       <c r="F635" s="0" t="inlineStr">
         <is>
-          <t>'801116484094</t>
+          <t>'800113905090</t>
         </is>
       </c>
       <c r="G635" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H635" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I635" s="0">
-        <v>40.99</v>
+        <v>42.98</v>
       </c>
       <c r="J635" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="636" spans="1:10" customHeight="0">
       <c r="A636" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0mpdppzmwhcqs9svakrhk/116484af.jpg?rlkey=c5hon6pd5hfyyyc87ez31wey1&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b96fuw7vy3yg8e623tpu0/ia.jpg?rlkey=id4fd3yb6kjlfgbxdudagj1z7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B636" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C636" s="0" t="inlineStr">
         <is>
-          <t>Quinton Men's Golf Polo</t>
+          <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D636" s="0" t="inlineStr">
         <is>
-          <t>'116484</t>
+          <t>'113905</t>
         </is>
       </c>
       <c r="E636" s="0" t="inlineStr">
         <is>
-          <t>ISU QUINTON M CARDINAL 12 PACK:116484Z-12PK</t>
+          <t>IOWA MARTA W BLACK 12 PACK:113905Z-12PK</t>
         </is>
       </c>
       <c r="F636" s="0" t="inlineStr">
         <is>
-          <t>'801116484995</t>
+          <t>'800113905991</t>
         </is>
       </c>
       <c r="G636" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H636" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I636" s="0">
         <v>473.76</v>
       </c>
       <c r="J636" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="637" spans="1:10" customHeight="0">
       <c r="A637" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b96fuw7vy3yg8e623tpu0/ia.jpg?rlkey=id4fd3yb6kjlfgbxdudagj1z7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ojyvs7lqqsnklw49adzqw/uni.jpg?rlkey=ngbcsdo6cze1bts81hcvnulks&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B637" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C637" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D637" s="0" t="inlineStr">
         <is>
-          <t>'113905</t>
+          <t>'113944</t>
         </is>
       </c>
       <c r="E637" s="0" t="inlineStr">
         <is>
-          <t>IOWA MARTA W BLACK:113905A-S</t>
+          <t>UNI MARTA WOMENS PURPLE:113944A-S</t>
         </is>
       </c>
       <c r="F637" s="0" t="inlineStr">
         <is>
-          <t>'800113905045</t>
+          <t>'802113944048</t>
         </is>
       </c>
       <c r="G637" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H637" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I637" s="0">
         <v>40.98</v>
       </c>
       <c r="J637" s="0">
-        <v>9</v>
+        <v>4</v>
       </c>
     </row>
     <row r="638" spans="1:10" customHeight="0">
       <c r="A638" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b96fuw7vy3yg8e623tpu0/ia.jpg?rlkey=id4fd3yb6kjlfgbxdudagj1z7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ojyvs7lqqsnklw49adzqw/uni.jpg?rlkey=ngbcsdo6cze1bts81hcvnulks&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B638" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C638" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D638" s="0" t="inlineStr">
         <is>
-          <t>'113905</t>
+          <t>'113944</t>
         </is>
       </c>
       <c r="E638" s="0" t="inlineStr">
         <is>
-          <t>IOWA MARTA W BLACK:113905B-M</t>
+          <t>UNI MARTA WOMENS PURPLE:113944B-M</t>
         </is>
       </c>
       <c r="F638" s="0" t="inlineStr">
         <is>
-          <t>'800113905052</t>
+          <t>'802113944055</t>
         </is>
       </c>
       <c r="G638" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H638" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I638" s="0">
         <v>40.98</v>
       </c>
       <c r="J638" s="0">
-        <v>18</v>
+        <v>7</v>
       </c>
     </row>
     <row r="639" spans="1:10" customHeight="0">
       <c r="A639" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b96fuw7vy3yg8e623tpu0/ia.jpg?rlkey=id4fd3yb6kjlfgbxdudagj1z7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ojyvs7lqqsnklw49adzqw/uni.jpg?rlkey=ngbcsdo6cze1bts81hcvnulks&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B639" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C639" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D639" s="0" t="inlineStr">
         <is>
-          <t>'113905</t>
+          <t>'113944</t>
         </is>
       </c>
       <c r="E639" s="0" t="inlineStr">
         <is>
-          <t>IOWA MARTA W BLACK:113905C-L</t>
+          <t>UNI MARTA WOMENS PURPLE:113944C-L</t>
         </is>
       </c>
       <c r="F639" s="0" t="inlineStr">
         <is>
-          <t>'800113905069</t>
+          <t>'802113944062</t>
         </is>
       </c>
       <c r="G639" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H639" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I639" s="0">
         <v>40.98</v>
       </c>
       <c r="J639" s="0">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="640" spans="1:10" customHeight="0">
       <c r="A640" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b96fuw7vy3yg8e623tpu0/ia.jpg?rlkey=id4fd3yb6kjlfgbxdudagj1z7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ojyvs7lqqsnklw49adzqw/uni.jpg?rlkey=ngbcsdo6cze1bts81hcvnulks&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B640" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C640" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D640" s="0" t="inlineStr">
         <is>
-          <t>'113905</t>
+          <t>'113944</t>
         </is>
       </c>
       <c r="E640" s="0" t="inlineStr">
         <is>
-          <t>IOWA MARTA W BLACK:113905D-XL</t>
+          <t>UNI MARTA WOMENS PURPLE:113944D-XL</t>
         </is>
       </c>
       <c r="F640" s="0" t="inlineStr">
         <is>
-          <t>'800113905076</t>
+          <t>'802113944079</t>
         </is>
       </c>
       <c r="G640" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H640" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I640" s="0">
         <v>40.98</v>
       </c>
       <c r="J640" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="641" spans="1:10" customHeight="0">
       <c r="A641" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b96fuw7vy3yg8e623tpu0/ia.jpg?rlkey=id4fd3yb6kjlfgbxdudagj1z7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ojyvs7lqqsnklw49adzqw/uni.jpg?rlkey=ngbcsdo6cze1bts81hcvnulks&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B641" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C641" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D641" s="0" t="inlineStr">
         <is>
-          <t>'113905</t>
+          <t>'113944</t>
         </is>
       </c>
       <c r="E641" s="0" t="inlineStr">
         <is>
-          <t>IOWA MARTA W BLACK:113905E-2XL</t>
+          <t>UNI MARTA WOMENS PURPLE:113944E-2XL</t>
         </is>
       </c>
       <c r="F641" s="0" t="inlineStr">
         <is>
-          <t>'800113905083</t>
+          <t>'802113944086</t>
         </is>
       </c>
       <c r="G641" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H641" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I641" s="0">
         <v>42.98</v>
       </c>
       <c r="J641" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="642" spans="1:10" customHeight="0">
       <c r="A642" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b96fuw7vy3yg8e623tpu0/ia.jpg?rlkey=id4fd3yb6kjlfgbxdudagj1z7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ojyvs7lqqsnklw49adzqw/uni.jpg?rlkey=ngbcsdo6cze1bts81hcvnulks&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B642" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C642" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D642" s="0" t="inlineStr">
         <is>
-          <t>'113905</t>
+          <t>'113944</t>
         </is>
       </c>
       <c r="E642" s="0" t="inlineStr">
         <is>
-          <t>IOWA MARTA W BLACK:113905F-3XL</t>
+          <t>UNI MARTA WOMENS PURPLE:113944F-3XL</t>
         </is>
       </c>
       <c r="F642" s="0" t="inlineStr">
         <is>
-          <t>'800113905090</t>
+          <t>'802113944093</t>
         </is>
       </c>
       <c r="G642" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H642" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I642" s="0">
         <v>42.98</v>
       </c>
       <c r="J642" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="643" spans="1:10" customHeight="0">
       <c r="A643" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b96fuw7vy3yg8e623tpu0/ia.jpg?rlkey=id4fd3yb6kjlfgbxdudagj1z7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ojyvs7lqqsnklw49adzqw/uni.jpg?rlkey=ngbcsdo6cze1bts81hcvnulks&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B643" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C643" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D643" s="0" t="inlineStr">
         <is>
-          <t>'113905</t>
+          <t>'113944</t>
         </is>
       </c>
       <c r="E643" s="0" t="inlineStr">
         <is>
-          <t>IOWA MARTA W BLACK 12 PACK:113905Z-12PK</t>
+          <t>UNI MARTA WOMENS PURPLE 12 PACK:113944Z-12PK</t>
         </is>
       </c>
       <c r="F643" s="0" t="inlineStr">
         <is>
-          <t>'800113905991</t>
+          <t>'802113944994</t>
         </is>
       </c>
       <c r="G643" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H643" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I643" s="0">
         <v>473.76</v>
       </c>
       <c r="J643" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="644" spans="1:10" customHeight="0">
       <c r="A644" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ojyvs7lqqsnklw49adzqw/uni.jpg?rlkey=ngbcsdo6cze1bts81hcvnulks&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B644" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C644" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D644" s="0" t="inlineStr">
         <is>
-          <t>'113944</t>
+          <t>'113966</t>
         </is>
       </c>
       <c r="E644" s="0" t="inlineStr">
         <is>
-          <t>UNI MARTA WOMENS PURPLE:113944A-S</t>
+          <t>INDIANA MARTA W CRIMSON:113966A-S</t>
         </is>
       </c>
       <c r="F644" s="0" t="inlineStr">
         <is>
-          <t>'802113944048</t>
+          <t>'806113966048</t>
         </is>
       </c>
       <c r="G644" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H644" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I644" s="0">
         <v>40.98</v>
       </c>
       <c r="J644" s="0">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="645" spans="1:10" customHeight="0">
       <c r="A645" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ojyvs7lqqsnklw49adzqw/uni.jpg?rlkey=ngbcsdo6cze1bts81hcvnulks&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B645" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C645" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D645" s="0" t="inlineStr">
         <is>
-          <t>'113944</t>
+          <t>'113966</t>
         </is>
       </c>
       <c r="E645" s="0" t="inlineStr">
         <is>
-          <t>UNI MARTA WOMENS PURPLE:113944B-M</t>
+          <t>INDIANA MARTA W CRIMSON:113966B-M</t>
         </is>
       </c>
       <c r="F645" s="0" t="inlineStr">
         <is>
-          <t>'802113944055</t>
+          <t>'806113966055</t>
         </is>
       </c>
       <c r="G645" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H645" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I645" s="0">
         <v>40.98</v>
       </c>
       <c r="J645" s="0">
-        <v>7</v>
+        <v>16</v>
       </c>
     </row>
     <row r="646" spans="1:10" customHeight="0">
       <c r="A646" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ojyvs7lqqsnklw49adzqw/uni.jpg?rlkey=ngbcsdo6cze1bts81hcvnulks&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B646" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C646" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D646" s="0" t="inlineStr">
         <is>
-          <t>'113944</t>
+          <t>'113966</t>
         </is>
       </c>
       <c r="E646" s="0" t="inlineStr">
         <is>
-          <t>UNI MARTA WOMENS PURPLE:113944C-L</t>
+          <t>INDIANA MARTA W CRIMSON:113966C-L</t>
         </is>
       </c>
       <c r="F646" s="0" t="inlineStr">
         <is>
-          <t>'802113944062</t>
+          <t>'806113966062</t>
         </is>
       </c>
       <c r="G646" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H646" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I646" s="0">
         <v>40.98</v>
       </c>
       <c r="J646" s="0">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="647" spans="1:10" customHeight="0">
       <c r="A647" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ojyvs7lqqsnklw49adzqw/uni.jpg?rlkey=ngbcsdo6cze1bts81hcvnulks&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B647" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C647" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D647" s="0" t="inlineStr">
         <is>
-          <t>'113944</t>
+          <t>'113966</t>
         </is>
       </c>
       <c r="E647" s="0" t="inlineStr">
         <is>
-          <t>UNI MARTA WOMENS PURPLE:113944D-XL</t>
+          <t>INDIANA MARTA W CRIMSON:113966D-XL</t>
         </is>
       </c>
       <c r="F647" s="0" t="inlineStr">
         <is>
-          <t>'802113944079</t>
+          <t>'806113966079</t>
         </is>
       </c>
       <c r="G647" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H647" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I647" s="0">
         <v>40.98</v>
       </c>
       <c r="J647" s="0">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="648" spans="1:10" customHeight="0">
       <c r="A648" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ojyvs7lqqsnklw49adzqw/uni.jpg?rlkey=ngbcsdo6cze1bts81hcvnulks&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B648" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C648" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D648" s="0" t="inlineStr">
         <is>
-          <t>'113944</t>
+          <t>'113966</t>
         </is>
       </c>
       <c r="E648" s="0" t="inlineStr">
         <is>
-          <t>UNI MARTA WOMENS PURPLE:113944E-2XL</t>
+          <t>INDIANA MARTA W CRIMSON:113966E-2XL</t>
         </is>
       </c>
       <c r="F648" s="0" t="inlineStr">
         <is>
-          <t>'802113944086</t>
+          <t>'806113966086</t>
         </is>
       </c>
       <c r="G648" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H648" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I648" s="0">
         <v>42.98</v>
       </c>
       <c r="J648" s="0">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="649" spans="1:10" customHeight="0">
       <c r="A649" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ojyvs7lqqsnklw49adzqw/uni.jpg?rlkey=ngbcsdo6cze1bts81hcvnulks&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B649" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C649" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D649" s="0" t="inlineStr">
         <is>
-          <t>'113944</t>
+          <t>'113966</t>
         </is>
       </c>
       <c r="E649" s="0" t="inlineStr">
         <is>
-          <t>UNI MARTA WOMENS PURPLE:113944F-3XL</t>
+          <t>INDIANA MARTA W CRIMSON:113966F-3XL</t>
         </is>
       </c>
       <c r="F649" s="0" t="inlineStr">
         <is>
-          <t>'802113944093</t>
+          <t>'806113966093</t>
         </is>
       </c>
       <c r="G649" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H649" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I649" s="0">
         <v>42.98</v>
       </c>
       <c r="J649" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="650" spans="1:10" customHeight="0">
       <c r="A650" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ojyvs7lqqsnklw49adzqw/uni.jpg?rlkey=ngbcsdo6cze1bts81hcvnulks&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B650" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C650" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D650" s="0" t="inlineStr">
         <is>
-          <t>'113944</t>
+          <t>'113966</t>
         </is>
       </c>
       <c r="E650" s="0" t="inlineStr">
         <is>
-          <t>UNI MARTA WOMENS PURPLE 12 PACK:113944Z-12PK</t>
+          <t>INDIANA MARTA W CRIMSON 12 PACK:113966Z-12PK</t>
         </is>
       </c>
       <c r="F650" s="0" t="inlineStr">
         <is>
-          <t>'802113944994</t>
+          <t>'806113966994</t>
         </is>
       </c>
       <c r="G650" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H650" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I650" s="0">
         <v>473.76</v>
       </c>
       <c r="J650" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="651" spans="1:10" customHeight="0">
       <c r="A651" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8vh57iw31ahjhkwuq2tjw/purdue.jpg?rlkey=gys2lmp58ujudvnqj154nlijg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B651" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C651" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D651" s="0" t="inlineStr">
         <is>
-          <t>'113966</t>
+          <t>'113965</t>
         </is>
       </c>
       <c r="E651" s="0" t="inlineStr">
         <is>
-          <t>INDIANA MARTA W CRIMSON:113966A-S</t>
+          <t>PURDUE MARTA W BLACK:113965A-S</t>
         </is>
       </c>
       <c r="F651" s="0" t="inlineStr">
         <is>
-          <t>'806113966048</t>
+          <t>'804113965047</t>
         </is>
       </c>
       <c r="G651" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H651" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I651" s="0">
         <v>40.98</v>
       </c>
       <c r="J651" s="0">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="652" spans="1:10" customHeight="0">
       <c r="A652" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8vh57iw31ahjhkwuq2tjw/purdue.jpg?rlkey=gys2lmp58ujudvnqj154nlijg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B652" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C652" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D652" s="0" t="inlineStr">
         <is>
-          <t>'113966</t>
+          <t>'113965</t>
         </is>
       </c>
       <c r="E652" s="0" t="inlineStr">
         <is>
-          <t>INDIANA MARTA W CRIMSON:113966B-M</t>
+          <t>PURDUE MARTA W BLACK:113965B-M</t>
         </is>
       </c>
       <c r="F652" s="0" t="inlineStr">
         <is>
-          <t>'806113966055</t>
+          <t>'804113965054</t>
         </is>
       </c>
       <c r="G652" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H652" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I652" s="0">
         <v>40.98</v>
       </c>
       <c r="J652" s="0">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="653" spans="1:10" customHeight="0">
       <c r="A653" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8vh57iw31ahjhkwuq2tjw/purdue.jpg?rlkey=gys2lmp58ujudvnqj154nlijg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B653" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C653" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D653" s="0" t="inlineStr">
         <is>
-          <t>'113966</t>
+          <t>'113965</t>
         </is>
       </c>
       <c r="E653" s="0" t="inlineStr">
         <is>
-          <t>INDIANA MARTA W CRIMSON:113966C-L</t>
+          <t>PURDUE MARTA W BLACK:113965C-L</t>
         </is>
       </c>
       <c r="F653" s="0" t="inlineStr">
         <is>
-          <t>'806113966062</t>
+          <t>'804113965061</t>
         </is>
       </c>
       <c r="G653" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H653" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I653" s="0">
         <v>40.98</v>
       </c>
       <c r="J653" s="0">
-        <v>11</v>
+        <v>5</v>
       </c>
     </row>
     <row r="654" spans="1:10" customHeight="0">
       <c r="A654" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8vh57iw31ahjhkwuq2tjw/purdue.jpg?rlkey=gys2lmp58ujudvnqj154nlijg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B654" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C654" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D654" s="0" t="inlineStr">
         <is>
-          <t>'113966</t>
+          <t>'113965</t>
         </is>
       </c>
       <c r="E654" s="0" t="inlineStr">
         <is>
-          <t>INDIANA MARTA W CRIMSON:113966D-XL</t>
+          <t>PURDUE MARTA W BLACK:113965D-XL</t>
         </is>
       </c>
       <c r="F654" s="0" t="inlineStr">
         <is>
-          <t>'806113966079</t>
+          <t>'804113965078</t>
         </is>
       </c>
       <c r="G654" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H654" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I654" s="0">
         <v>40.98</v>
       </c>
       <c r="J654" s="0">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="655" spans="1:10" customHeight="0">
       <c r="A655" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8vh57iw31ahjhkwuq2tjw/purdue.jpg?rlkey=gys2lmp58ujudvnqj154nlijg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B655" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C655" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D655" s="0" t="inlineStr">
         <is>
-          <t>'113966</t>
+          <t>'113965</t>
         </is>
       </c>
       <c r="E655" s="0" t="inlineStr">
         <is>
-          <t>INDIANA MARTA W CRIMSON:113966E-2XL</t>
+          <t>PURDUE MARTA W BLACK:113965E-2XL</t>
         </is>
       </c>
       <c r="F655" s="0" t="inlineStr">
         <is>
-          <t>'806113966086</t>
+          <t>'804113965085</t>
         </is>
       </c>
       <c r="G655" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H655" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I655" s="0">
         <v>42.98</v>
       </c>
       <c r="J655" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="656" spans="1:10" customHeight="0">
       <c r="A656" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8vh57iw31ahjhkwuq2tjw/purdue.jpg?rlkey=gys2lmp58ujudvnqj154nlijg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B656" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C656" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D656" s="0" t="inlineStr">
         <is>
-          <t>'113966</t>
+          <t>'113965</t>
         </is>
       </c>
       <c r="E656" s="0" t="inlineStr">
         <is>
-          <t>INDIANA MARTA W CRIMSON:113966F-3XL</t>
+          <t>PURDUE MARTA W BLACK:113965F-3XL</t>
         </is>
       </c>
       <c r="F656" s="0" t="inlineStr">
         <is>
-          <t>'806113966093</t>
+          <t>'804113965092</t>
         </is>
       </c>
       <c r="G656" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H656" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I656" s="0">
         <v>42.98</v>
       </c>
       <c r="J656" s="0">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="657" spans="1:10" customHeight="0">
       <c r="A657" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8vh57iw31ahjhkwuq2tjw/purdue.jpg?rlkey=gys2lmp58ujudvnqj154nlijg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B657" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C657" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D657" s="0" t="inlineStr">
         <is>
-          <t>'113966</t>
+          <t>'113965</t>
         </is>
       </c>
       <c r="E657" s="0" t="inlineStr">
         <is>
-          <t>INDIANA MARTA W CRIMSON 12 PACK:113966Z-12PK</t>
+          <t>PURDUE MARTA W BLACK 12 PACK:113965Z-12PK</t>
         </is>
       </c>
       <c r="F657" s="0" t="inlineStr">
         <is>
-          <t>'806113966994</t>
+          <t>'804113965993</t>
         </is>
       </c>
       <c r="G657" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H657" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I657" s="0">
         <v>473.76</v>
       </c>
       <c r="J657" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="658" spans="1:10" customHeight="0">
       <c r="A658" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8vh57iw31ahjhkwuq2tjw/purdue.jpg?rlkey=gys2lmp58ujudvnqj154nlijg&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rxcn2fx4d9savx6ymcq1t/ku.jpg?rlkey=vgatw0qygtdttbnko6x6jlj5k&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B658" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C658" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D658" s="0" t="inlineStr">
         <is>
-          <t>'113965</t>
+          <t>'113964</t>
         </is>
       </c>
       <c r="E658" s="0" t="inlineStr">
         <is>
-          <t>PURDUE MARTA W BLACK:113965A-S</t>
+          <t>KSU MARTA W PURPLE:113964A-S</t>
         </is>
       </c>
       <c r="F658" s="0" t="inlineStr">
         <is>
-          <t>'804113965047</t>
+          <t>'805113964047</t>
         </is>
       </c>
       <c r="G658" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H658" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I658" s="0">
         <v>40.98</v>
       </c>
       <c r="J658" s="0">
-        <v>3</v>
+        <v>12</v>
       </c>
     </row>
     <row r="659" spans="1:10" customHeight="0">
       <c r="A659" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8vh57iw31ahjhkwuq2tjw/purdue.jpg?rlkey=gys2lmp58ujudvnqj154nlijg&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rxcn2fx4d9savx6ymcq1t/ku.jpg?rlkey=vgatw0qygtdttbnko6x6jlj5k&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B659" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C659" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D659" s="0" t="inlineStr">
         <is>
-          <t>'113965</t>
+          <t>'113964</t>
         </is>
       </c>
       <c r="E659" s="0" t="inlineStr">
         <is>
-          <t>PURDUE MARTA W BLACK:113965B-M</t>
+          <t>KSU MARTA W PURPLE:113964B-M</t>
         </is>
       </c>
       <c r="F659" s="0" t="inlineStr">
         <is>
-          <t>'804113965054</t>
+          <t>'805113964054</t>
         </is>
       </c>
       <c r="G659" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H659" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I659" s="0">
         <v>40.98</v>
       </c>
       <c r="J659" s="0">
-        <v>8</v>
+        <v>24</v>
       </c>
     </row>
     <row r="660" spans="1:10" customHeight="0">
       <c r="A660" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8vh57iw31ahjhkwuq2tjw/purdue.jpg?rlkey=gys2lmp58ujudvnqj154nlijg&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rxcn2fx4d9savx6ymcq1t/ku.jpg?rlkey=vgatw0qygtdttbnko6x6jlj5k&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B660" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C660" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D660" s="0" t="inlineStr">
         <is>
-          <t>'113965</t>
+          <t>'113964</t>
         </is>
       </c>
       <c r="E660" s="0" t="inlineStr">
         <is>
-          <t>PURDUE MARTA W BLACK:113965C-L</t>
+          <t>KSU MARTA W PURPLE:113964C-L</t>
         </is>
       </c>
       <c r="F660" s="0" t="inlineStr">
         <is>
-          <t>'804113965061</t>
+          <t>'805113964061</t>
         </is>
       </c>
       <c r="G660" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H660" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I660" s="0">
         <v>40.98</v>
       </c>
       <c r="J660" s="0">
-        <v>5</v>
+        <v>24</v>
       </c>
     </row>
     <row r="661" spans="1:10" customHeight="0">
       <c r="A661" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8vh57iw31ahjhkwuq2tjw/purdue.jpg?rlkey=gys2lmp58ujudvnqj154nlijg&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rxcn2fx4d9savx6ymcq1t/ku.jpg?rlkey=vgatw0qygtdttbnko6x6jlj5k&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B661" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C661" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D661" s="0" t="inlineStr">
         <is>
-          <t>'113965</t>
+          <t>'113964</t>
         </is>
       </c>
       <c r="E661" s="0" t="inlineStr">
         <is>
-          <t>PURDUE MARTA W BLACK:113965D-XL</t>
+          <t>KSU MARTA W PURPLE:113964D-XL</t>
         </is>
       </c>
       <c r="F661" s="0" t="inlineStr">
         <is>
-          <t>'804113965078</t>
+          <t>'805113964078</t>
         </is>
       </c>
       <c r="G661" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H661" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I661" s="0">
         <v>40.98</v>
       </c>
       <c r="J661" s="0">
-        <v>0</v>
+        <v>12</v>
       </c>
     </row>
     <row r="662" spans="1:10" customHeight="0">
       <c r="A662" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8vh57iw31ahjhkwuq2tjw/purdue.jpg?rlkey=gys2lmp58ujudvnqj154nlijg&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rxcn2fx4d9savx6ymcq1t/ku.jpg?rlkey=vgatw0qygtdttbnko6x6jlj5k&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B662" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C662" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D662" s="0" t="inlineStr">
         <is>
-          <t>'113965</t>
+          <t>'113964</t>
         </is>
       </c>
       <c r="E662" s="0" t="inlineStr">
         <is>
-          <t>PURDUE MARTA W BLACK:113965E-2XL</t>
+          <t>KSU MARTA W PURPLE:113964E-2XL</t>
         </is>
       </c>
       <c r="F662" s="0" t="inlineStr">
         <is>
-          <t>'804113965085</t>
+          <t>'805113964085</t>
         </is>
       </c>
       <c r="G662" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H662" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I662" s="0">
         <v>42.98</v>
       </c>
       <c r="J662" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="663" spans="1:10" customHeight="0">
       <c r="A663" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8vh57iw31ahjhkwuq2tjw/purdue.jpg?rlkey=gys2lmp58ujudvnqj154nlijg&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rxcn2fx4d9savx6ymcq1t/ku.jpg?rlkey=vgatw0qygtdttbnko6x6jlj5k&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B663" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C663" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D663" s="0" t="inlineStr">
         <is>
-          <t>'113965</t>
+          <t>'113964</t>
         </is>
       </c>
       <c r="E663" s="0" t="inlineStr">
         <is>
-          <t>PURDUE MARTA W BLACK:113965F-3XL</t>
+          <t>KSU MARTA W PURPLE:113964F-3XL</t>
         </is>
       </c>
       <c r="F663" s="0" t="inlineStr">
         <is>
-          <t>'804113965092</t>
+          <t>'805113964092</t>
         </is>
       </c>
       <c r="G663" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H663" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I663" s="0">
         <v>42.98</v>
       </c>
       <c r="J663" s="0">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="664" spans="1:10" customHeight="0">
       <c r="A664" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8vh57iw31ahjhkwuq2tjw/purdue.jpg?rlkey=gys2lmp58ujudvnqj154nlijg&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rxcn2fx4d9savx6ymcq1t/ku.jpg?rlkey=vgatw0qygtdttbnko6x6jlj5k&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B664" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C664" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D664" s="0" t="inlineStr">
         <is>
-          <t>'113965</t>
+          <t>'113964</t>
         </is>
       </c>
       <c r="E664" s="0" t="inlineStr">
         <is>
-          <t>PURDUE MARTA W BLACK 12 PACK:113965Z-12PK</t>
+          <t>KSU MARTA W PURPLE 12 PACK:113964Z-12PK</t>
         </is>
       </c>
       <c r="F664" s="0" t="inlineStr">
         <is>
-          <t>'804113965993</t>
+          <t>'805113964993</t>
         </is>
       </c>
       <c r="G664" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H664" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I664" s="0">
         <v>473.76</v>
       </c>
       <c r="J664" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="665" spans="1:10" customHeight="0">
       <c r="A665" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rxcn2fx4d9savx6ymcq1t/ku.jpg?rlkey=vgatw0qygtdttbnko6x6jlj5k&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sba6vfzfxocez7niqg5ub/mu.jpg?rlkey=an4i8sjfhx174kz22dukhczl2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B665" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C665" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D665" s="0" t="inlineStr">
         <is>
-          <t>'113964</t>
+          <t>'113963</t>
         </is>
       </c>
       <c r="E665" s="0" t="inlineStr">
         <is>
-          <t>KSU MARTA W PURPLE:113964A-S</t>
+          <t>MU MARTA W BLACK:113963A-S</t>
         </is>
       </c>
       <c r="F665" s="0" t="inlineStr">
         <is>
-          <t>'805113964047</t>
+          <t>'803113963046</t>
         </is>
       </c>
       <c r="G665" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H665" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I665" s="0">
         <v>40.98</v>
       </c>
       <c r="J665" s="0">
-        <v>12</v>
+        <v>6</v>
       </c>
     </row>
     <row r="666" spans="1:10" customHeight="0">
       <c r="A666" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rxcn2fx4d9savx6ymcq1t/ku.jpg?rlkey=vgatw0qygtdttbnko6x6jlj5k&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sba6vfzfxocez7niqg5ub/mu.jpg?rlkey=an4i8sjfhx174kz22dukhczl2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B666" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C666" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D666" s="0" t="inlineStr">
         <is>
-          <t>'113964</t>
+          <t>'113963</t>
         </is>
       </c>
       <c r="E666" s="0" t="inlineStr">
         <is>
-          <t>KSU MARTA W PURPLE:113964B-M</t>
+          <t>MU MARTA W BLACK:113963B-M</t>
         </is>
       </c>
       <c r="F666" s="0" t="inlineStr">
         <is>
-          <t>'805113964054</t>
+          <t>'803113963053</t>
         </is>
       </c>
       <c r="G666" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H666" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I666" s="0">
         <v>40.98</v>
       </c>
       <c r="J666" s="0">
-        <v>24</v>
+        <v>15</v>
       </c>
     </row>
     <row r="667" spans="1:10" customHeight="0">
       <c r="A667" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rxcn2fx4d9savx6ymcq1t/ku.jpg?rlkey=vgatw0qygtdttbnko6x6jlj5k&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sba6vfzfxocez7niqg5ub/mu.jpg?rlkey=an4i8sjfhx174kz22dukhczl2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B667" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C667" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D667" s="0" t="inlineStr">
         <is>
-          <t>'113964</t>
+          <t>'113963</t>
         </is>
       </c>
       <c r="E667" s="0" t="inlineStr">
         <is>
-          <t>KSU MARTA W PURPLE:113964C-L</t>
+          <t>MU MARTA W BLACK:113963C-L</t>
         </is>
       </c>
       <c r="F667" s="0" t="inlineStr">
         <is>
-          <t>'805113964061</t>
+          <t>'803113963060</t>
         </is>
       </c>
       <c r="G667" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H667" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I667" s="0">
         <v>40.98</v>
       </c>
       <c r="J667" s="0">
-        <v>24</v>
+        <v>8</v>
       </c>
     </row>
     <row r="668" spans="1:10" customHeight="0">
       <c r="A668" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rxcn2fx4d9savx6ymcq1t/ku.jpg?rlkey=vgatw0qygtdttbnko6x6jlj5k&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sba6vfzfxocez7niqg5ub/mu.jpg?rlkey=an4i8sjfhx174kz22dukhczl2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B668" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C668" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D668" s="0" t="inlineStr">
         <is>
-          <t>'113964</t>
+          <t>'113963</t>
         </is>
       </c>
       <c r="E668" s="0" t="inlineStr">
         <is>
-          <t>KSU MARTA W PURPLE:113964D-XL</t>
+          <t>MU MARTA W BLACK:113963D-XL</t>
         </is>
       </c>
       <c r="F668" s="0" t="inlineStr">
         <is>
-          <t>'805113964078</t>
+          <t>'803113963077</t>
         </is>
       </c>
       <c r="G668" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H668" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I668" s="0">
         <v>40.98</v>
       </c>
       <c r="J668" s="0">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="669" spans="1:10" customHeight="0">
       <c r="A669" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rxcn2fx4d9savx6ymcq1t/ku.jpg?rlkey=vgatw0qygtdttbnko6x6jlj5k&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sba6vfzfxocez7niqg5ub/mu.jpg?rlkey=an4i8sjfhx174kz22dukhczl2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B669" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C669" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D669" s="0" t="inlineStr">
         <is>
-          <t>'113964</t>
+          <t>'113963</t>
         </is>
       </c>
       <c r="E669" s="0" t="inlineStr">
         <is>
-          <t>KSU MARTA W PURPLE:113964E-2XL</t>
+          <t>MU MARTA W BLACK:113963E-2XL</t>
         </is>
       </c>
       <c r="F669" s="0" t="inlineStr">
         <is>
-          <t>'805113964085</t>
+          <t>'803113963084</t>
         </is>
       </c>
       <c r="G669" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H669" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I669" s="0">
         <v>42.98</v>
       </c>
       <c r="J669" s="0">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="670" spans="1:10" customHeight="0">
       <c r="A670" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rxcn2fx4d9savx6ymcq1t/ku.jpg?rlkey=vgatw0qygtdttbnko6x6jlj5k&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sba6vfzfxocez7niqg5ub/mu.jpg?rlkey=an4i8sjfhx174kz22dukhczl2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B670" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C670" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D670" s="0" t="inlineStr">
         <is>
-          <t>'113964</t>
+          <t>'113963</t>
         </is>
       </c>
       <c r="E670" s="0" t="inlineStr">
         <is>
-          <t>KSU MARTA W PURPLE:113964F-3XL</t>
+          <t>MU MARTA W BLACK:113963F-3XL</t>
         </is>
       </c>
       <c r="F670" s="0" t="inlineStr">
         <is>
-          <t>'805113964092</t>
+          <t>'803113963091</t>
         </is>
       </c>
       <c r="G670" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H670" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I670" s="0">
         <v>42.98</v>
       </c>
       <c r="J670" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="671" spans="1:10" customHeight="0">
       <c r="A671" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rxcn2fx4d9savx6ymcq1t/ku.jpg?rlkey=vgatw0qygtdttbnko6x6jlj5k&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sba6vfzfxocez7niqg5ub/mu.jpg?rlkey=an4i8sjfhx174kz22dukhczl2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B671" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C671" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D671" s="0" t="inlineStr">
         <is>
-          <t>'113964</t>
+          <t>'113963</t>
         </is>
       </c>
       <c r="E671" s="0" t="inlineStr">
         <is>
-          <t>KSU MARTA W PURPLE 12 PACK:113964Z-12PK</t>
+          <t>MU MARTA W BLACK 12 PACK:113963Z-12PK</t>
         </is>
       </c>
       <c r="F671" s="0" t="inlineStr">
         <is>
-          <t>'805113964993</t>
+          <t>'803113963992</t>
         </is>
       </c>
       <c r="G671" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H671" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I671" s="0">
         <v>473.76</v>
       </c>
       <c r="J671" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="672" spans="1:10" customHeight="0">
       <c r="A672" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sba6vfzfxocez7niqg5ub/mu.jpg?rlkey=an4i8sjfhx174kz22dukhczl2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/h3lshsdwb6lzyamzrw6un/ndsu.jpg?rlkey=j6a7w4u5ngg7bok84siwzasp5&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B672" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C672" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D672" s="0" t="inlineStr">
         <is>
-          <t>'113963</t>
+          <t>'128716</t>
         </is>
       </c>
       <c r="E672" s="0" t="inlineStr">
         <is>
-          <t>MU MARTA W BLACK:113963A-S</t>
+          <t>NDSU MARTA W BK:128716A-S</t>
         </is>
       </c>
       <c r="F672" s="0" t="inlineStr">
         <is>
-          <t>'803113963046</t>
+          <t>'813128716049</t>
         </is>
       </c>
       <c r="G672" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H672" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I672" s="0">
         <v>40.98</v>
       </c>
       <c r="J672" s="0">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="673" spans="1:10" customHeight="0">
       <c r="A673" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sba6vfzfxocez7niqg5ub/mu.jpg?rlkey=an4i8sjfhx174kz22dukhczl2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/h3lshsdwb6lzyamzrw6un/ndsu.jpg?rlkey=j6a7w4u5ngg7bok84siwzasp5&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B673" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C673" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D673" s="0" t="inlineStr">
         <is>
-          <t>'113963</t>
+          <t>'128716</t>
         </is>
       </c>
       <c r="E673" s="0" t="inlineStr">
         <is>
-          <t>MU MARTA W BLACK:113963B-M</t>
+          <t>NDSU MARTA W BK:128716B-M</t>
         </is>
       </c>
       <c r="F673" s="0" t="inlineStr">
         <is>
-          <t>'803113963053</t>
+          <t>'813128716056</t>
         </is>
       </c>
       <c r="G673" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H673" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I673" s="0">
         <v>40.98</v>
       </c>
       <c r="J673" s="0">
-        <v>15</v>
+        <v>11</v>
       </c>
     </row>
     <row r="674" spans="1:10" customHeight="0">
       <c r="A674" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sba6vfzfxocez7niqg5ub/mu.jpg?rlkey=an4i8sjfhx174kz22dukhczl2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/h3lshsdwb6lzyamzrw6un/ndsu.jpg?rlkey=j6a7w4u5ngg7bok84siwzasp5&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B674" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C674" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D674" s="0" t="inlineStr">
         <is>
-          <t>'113963</t>
+          <t>'128716</t>
         </is>
       </c>
       <c r="E674" s="0" t="inlineStr">
         <is>
-          <t>MU MARTA W BLACK:113963C-L</t>
+          <t>NDSU MARTA W BK:128716C-L</t>
         </is>
       </c>
       <c r="F674" s="0" t="inlineStr">
         <is>
-          <t>'803113963060</t>
+          <t>'813128716063</t>
         </is>
       </c>
       <c r="G674" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H674" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I674" s="0">
         <v>40.98</v>
       </c>
       <c r="J674" s="0">
-        <v>8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="675" spans="1:10" customHeight="0">
       <c r="A675" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sba6vfzfxocez7niqg5ub/mu.jpg?rlkey=an4i8sjfhx174kz22dukhczl2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/h3lshsdwb6lzyamzrw6un/ndsu.jpg?rlkey=j6a7w4u5ngg7bok84siwzasp5&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B675" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C675" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D675" s="0" t="inlineStr">
         <is>
-          <t>'113963</t>
+          <t>'128716</t>
         </is>
       </c>
       <c r="E675" s="0" t="inlineStr">
         <is>
-          <t>MU MARTA W BLACK:113963D-XL</t>
+          <t>NDSU MARTA W BK:128716D-XL</t>
         </is>
       </c>
       <c r="F675" s="0" t="inlineStr">
         <is>
-          <t>'803113963077</t>
+          <t>'813128716070</t>
         </is>
       </c>
       <c r="G675" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H675" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I675" s="0">
         <v>40.98</v>
       </c>
       <c r="J675" s="0">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="676" spans="1:10" customHeight="0">
       <c r="A676" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sba6vfzfxocez7niqg5ub/mu.jpg?rlkey=an4i8sjfhx174kz22dukhczl2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/h3lshsdwb6lzyamzrw6un/ndsu.jpg?rlkey=j6a7w4u5ngg7bok84siwzasp5&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B676" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C676" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D676" s="0" t="inlineStr">
         <is>
-          <t>'113963</t>
+          <t>'128716</t>
         </is>
       </c>
       <c r="E676" s="0" t="inlineStr">
         <is>
-          <t>MU MARTA W BLACK:113963E-2XL</t>
+          <t>NDSU MARTA W BK:128716E-2XL</t>
         </is>
       </c>
       <c r="F676" s="0" t="inlineStr">
         <is>
-          <t>'803113963084</t>
+          <t>'813128716087</t>
         </is>
       </c>
       <c r="G676" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H676" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I676" s="0">
         <v>42.98</v>
       </c>
       <c r="J676" s="0">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="677" spans="1:10" customHeight="0">
       <c r="A677" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sba6vfzfxocez7niqg5ub/mu.jpg?rlkey=an4i8sjfhx174kz22dukhczl2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/h3lshsdwb6lzyamzrw6un/ndsu.jpg?rlkey=j6a7w4u5ngg7bok84siwzasp5&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B677" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C677" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D677" s="0" t="inlineStr">
         <is>
-          <t>'113963</t>
+          <t>'128716</t>
         </is>
       </c>
       <c r="E677" s="0" t="inlineStr">
         <is>
-          <t>MU MARTA W BLACK:113963F-3XL</t>
+          <t>NDSU MARTA W BK:128716F-3XL</t>
         </is>
       </c>
       <c r="F677" s="0" t="inlineStr">
         <is>
-          <t>'803113963091</t>
+          <t>'813128716094</t>
         </is>
       </c>
       <c r="G677" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H677" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I677" s="0">
         <v>42.98</v>
       </c>
       <c r="J677" s="0">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="678" spans="1:10" customHeight="0">
       <c r="A678" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sba6vfzfxocez7niqg5ub/mu.jpg?rlkey=an4i8sjfhx174kz22dukhczl2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/paoaoozzosh7b7mrpssqc/isu.jpg?rlkey=rqa926bejmzni3uelv0xtmt6u&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B678" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C678" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D678" s="0" t="inlineStr">
         <is>
-          <t>'113963</t>
+          <t>'113962</t>
         </is>
       </c>
       <c r="E678" s="0" t="inlineStr">
         <is>
-          <t>MU MARTA W BLACK 12 PACK:113963Z-12PK</t>
+          <t>ISU MARTA W CARDINAL:113962A-S</t>
         </is>
       </c>
       <c r="F678" s="0" t="inlineStr">
         <is>
-          <t>'803113963992</t>
+          <t>'801113962045</t>
         </is>
       </c>
       <c r="G678" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H678" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I678" s="0">
-        <v>473.76</v>
+        <v>40.98</v>
       </c>
       <c r="J678" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="679" spans="1:10" customHeight="0">
       <c r="A679" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/h3lshsdwb6lzyamzrw6un/ndsu.jpg?rlkey=j6a7w4u5ngg7bok84siwzasp5&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/paoaoozzosh7b7mrpssqc/isu.jpg?rlkey=rqa926bejmzni3uelv0xtmt6u&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B679" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C679" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D679" s="0" t="inlineStr">
         <is>
-          <t>'128716</t>
+          <t>'113962</t>
         </is>
       </c>
       <c r="E679" s="0" t="inlineStr">
         <is>
-          <t>NDSU MARTA W BK:128716A-S</t>
+          <t>ISU MARTA W CARDINAL:113962B-M</t>
         </is>
       </c>
       <c r="F679" s="0" t="inlineStr">
         <is>
-          <t>'813128716049</t>
+          <t>'801113962052</t>
         </is>
       </c>
       <c r="G679" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H679" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I679" s="0">
         <v>40.98</v>
       </c>
       <c r="J679" s="0">
-        <v>5</v>
+        <v>21</v>
       </c>
     </row>
     <row r="680" spans="1:10" customHeight="0">
       <c r="A680" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/h3lshsdwb6lzyamzrw6un/ndsu.jpg?rlkey=j6a7w4u5ngg7bok84siwzasp5&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/paoaoozzosh7b7mrpssqc/isu.jpg?rlkey=rqa926bejmzni3uelv0xtmt6u&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B680" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C680" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D680" s="0" t="inlineStr">
         <is>
-          <t>'128716</t>
+          <t>'113962</t>
         </is>
       </c>
       <c r="E680" s="0" t="inlineStr">
         <is>
-          <t>NDSU MARTA W BK:128716B-M</t>
+          <t>ISU MARTA W CARDINAL:113962C-L</t>
         </is>
       </c>
       <c r="F680" s="0" t="inlineStr">
         <is>
-          <t>'813128716056</t>
+          <t>'801113962069</t>
         </is>
       </c>
       <c r="G680" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H680" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I680" s="0">
         <v>40.98</v>
       </c>
       <c r="J680" s="0">
-        <v>11</v>
+        <v>20</v>
       </c>
     </row>
     <row r="681" spans="1:10" customHeight="0">
       <c r="A681" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/h3lshsdwb6lzyamzrw6un/ndsu.jpg?rlkey=j6a7w4u5ngg7bok84siwzasp5&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/paoaoozzosh7b7mrpssqc/isu.jpg?rlkey=rqa926bejmzni3uelv0xtmt6u&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B681" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C681" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D681" s="0" t="inlineStr">
         <is>
-          <t>'128716</t>
+          <t>'113962</t>
         </is>
       </c>
       <c r="E681" s="0" t="inlineStr">
         <is>
-          <t>NDSU MARTA W BK:128716C-L</t>
+          <t>ISU MARTA W CARDINAL:113962D-XL</t>
         </is>
       </c>
       <c r="F681" s="0" t="inlineStr">
         <is>
-          <t>'813128716063</t>
+          <t>'801113962076</t>
         </is>
       </c>
       <c r="G681" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H681" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I681" s="0">
         <v>40.98</v>
       </c>
       <c r="J681" s="0">
-        <v>12</v>
+        <v>4</v>
       </c>
     </row>
     <row r="682" spans="1:10" customHeight="0">
       <c r="A682" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/h3lshsdwb6lzyamzrw6un/ndsu.jpg?rlkey=j6a7w4u5ngg7bok84siwzasp5&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/paoaoozzosh7b7mrpssqc/isu.jpg?rlkey=rqa926bejmzni3uelv0xtmt6u&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B682" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C682" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D682" s="0" t="inlineStr">
         <is>
-          <t>'128716</t>
+          <t>'113962</t>
         </is>
       </c>
       <c r="E682" s="0" t="inlineStr">
         <is>
-          <t>NDSU MARTA W BK:128716D-XL</t>
+          <t>ISU MARTA W CARDINAL:113962E-2XL</t>
         </is>
       </c>
       <c r="F682" s="0" t="inlineStr">
         <is>
-          <t>'813128716070</t>
+          <t>'801113962083</t>
         </is>
       </c>
       <c r="G682" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H682" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I682" s="0">
-        <v>40.98</v>
+        <v>42.98</v>
       </c>
       <c r="J682" s="0">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="683" spans="1:10" customHeight="0">
       <c r="A683" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/h3lshsdwb6lzyamzrw6un/ndsu.jpg?rlkey=j6a7w4u5ngg7bok84siwzasp5&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/paoaoozzosh7b7mrpssqc/isu.jpg?rlkey=rqa926bejmzni3uelv0xtmt6u&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B683" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C683" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D683" s="0" t="inlineStr">
         <is>
-          <t>'128716</t>
+          <t>'113962</t>
         </is>
       </c>
       <c r="E683" s="0" t="inlineStr">
         <is>
-          <t>NDSU MARTA W BK:128716E-2XL</t>
+          <t>ISU MARTA W CARDINAL:113962F-3XL</t>
         </is>
       </c>
       <c r="F683" s="0" t="inlineStr">
         <is>
-          <t>'813128716087</t>
+          <t>'801113962090</t>
         </is>
       </c>
       <c r="G683" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H683" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I683" s="0">
         <v>42.98</v>
       </c>
       <c r="J683" s="0">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="684" spans="1:10" customHeight="0">
       <c r="A684" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/h3lshsdwb6lzyamzrw6un/ndsu.jpg?rlkey=j6a7w4u5ngg7bok84siwzasp5&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/paoaoozzosh7b7mrpssqc/isu.jpg?rlkey=rqa926bejmzni3uelv0xtmt6u&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B684" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C684" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D684" s="0" t="inlineStr">
         <is>
-          <t>'128716</t>
+          <t>'113962</t>
         </is>
       </c>
       <c r="E684" s="0" t="inlineStr">
         <is>
-          <t>NDSU MARTA W BK:128716F-3XL</t>
+          <t>ISU MARTA W CARDINAL 12 PACK:113962Z-12PK</t>
         </is>
       </c>
       <c r="F684" s="0" t="inlineStr">
         <is>
-          <t>'813128716094</t>
+          <t>'801113962991</t>
         </is>
       </c>
       <c r="G684" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H684" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I684" s="0">
-        <v>42.98</v>
+        <v>473.76</v>
       </c>
       <c r="J684" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="685" spans="1:10" customHeight="0">
       <c r="A685" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/paoaoozzosh7b7mrpssqc/isu.jpg?rlkey=rqa926bejmzni3uelv0xtmt6u&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5mfn05rtqf45usinx71sy/iowavictor2.0poloaf63878.jpg?rlkey=fezlxngt4lumcb9fd3w0rg5lt&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B685" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C685" s="0" t="inlineStr">
         <is>
-          <t>Marta Womens Golf Polo</t>
+          <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D685" s="0" t="inlineStr">
         <is>
-          <t>'113962</t>
+          <t>'138519</t>
         </is>
       </c>
       <c r="E685" s="0" t="inlineStr">
         <is>
-          <t>ISU MARTA W CARDINAL:113962A-S</t>
+          <t>IOWA VIC2.0 M GY:138519A-S</t>
         </is>
       </c>
       <c r="F685" s="0" t="inlineStr">
         <is>
-          <t>'801113962045</t>
+          <t>'800138519043</t>
         </is>
       </c>
       <c r="G685" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H685" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I685" s="0">
         <v>40.98</v>
       </c>
       <c r="J685" s="0">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="686" spans="1:10" customHeight="0">
       <c r="A686" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/paoaoozzosh7b7mrpssqc/isu.jpg?rlkey=rqa926bejmzni3uelv0xtmt6u&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5mfn05rtqf45usinx71sy/iowavictor2.0poloaf63878.jpg?rlkey=fezlxngt4lumcb9fd3w0rg5lt&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B686" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C686" s="0" t="inlineStr">
         <is>
-          <t>Marta Womens Golf Polo</t>
+          <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D686" s="0" t="inlineStr">
         <is>
-          <t>'113962</t>
+          <t>'138519</t>
         </is>
       </c>
       <c r="E686" s="0" t="inlineStr">
         <is>
-          <t>ISU MARTA W CARDINAL:113962B-M</t>
+          <t>IOWA VIC2.0 M GY:138519B-M</t>
         </is>
       </c>
       <c r="F686" s="0" t="inlineStr">
         <is>
-          <t>'801113962052</t>
+          <t>'800138519050</t>
         </is>
       </c>
       <c r="G686" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H686" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I686" s="0">
         <v>40.98</v>
       </c>
       <c r="J686" s="0">
-        <v>21</v>
+        <v>3</v>
       </c>
     </row>
     <row r="687" spans="1:10" customHeight="0">
       <c r="A687" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/paoaoozzosh7b7mrpssqc/isu.jpg?rlkey=rqa926bejmzni3uelv0xtmt6u&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5mfn05rtqf45usinx71sy/iowavictor2.0poloaf63878.jpg?rlkey=fezlxngt4lumcb9fd3w0rg5lt&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B687" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C687" s="0" t="inlineStr">
         <is>
-          <t>Marta Womens Golf Polo</t>
+          <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D687" s="0" t="inlineStr">
         <is>
-          <t>'113962</t>
+          <t>'138519</t>
         </is>
       </c>
       <c r="E687" s="0" t="inlineStr">
         <is>
-          <t>ISU MARTA W CARDINAL:113962C-L</t>
+          <t>IOWA VIC2.0 M GY:138519C-L</t>
         </is>
       </c>
       <c r="F687" s="0" t="inlineStr">
         <is>
-          <t>'801113962069</t>
+          <t>'800138519067</t>
         </is>
       </c>
       <c r="G687" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H687" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I687" s="0">
         <v>40.98</v>
       </c>
       <c r="J687" s="0">
-        <v>20</v>
+        <v>0</v>
       </c>
     </row>
     <row r="688" spans="1:10" customHeight="0">
       <c r="A688" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/paoaoozzosh7b7mrpssqc/isu.jpg?rlkey=rqa926bejmzni3uelv0xtmt6u&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5mfn05rtqf45usinx71sy/iowavictor2.0poloaf63878.jpg?rlkey=fezlxngt4lumcb9fd3w0rg5lt&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B688" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C688" s="0" t="inlineStr">
         <is>
-          <t>Marta Womens Golf Polo</t>
+          <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D688" s="0" t="inlineStr">
         <is>
-          <t>'113962</t>
+          <t>'138519</t>
         </is>
       </c>
       <c r="E688" s="0" t="inlineStr">
         <is>
-          <t>ISU MARTA W CARDINAL:113962D-XL</t>
+          <t>IOWA VIC2.0 M GY:138519D-XL</t>
         </is>
       </c>
       <c r="F688" s="0" t="inlineStr">
         <is>
-          <t>'801113962076</t>
+          <t>'800138519074</t>
         </is>
       </c>
       <c r="G688" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H688" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I688" s="0">
         <v>40.98</v>
       </c>
       <c r="J688" s="0">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="689" spans="1:10" customHeight="0">
       <c r="A689" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/paoaoozzosh7b7mrpssqc/isu.jpg?rlkey=rqa926bejmzni3uelv0xtmt6u&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5mfn05rtqf45usinx71sy/iowavictor2.0poloaf63878.jpg?rlkey=fezlxngt4lumcb9fd3w0rg5lt&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B689" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C689" s="0" t="inlineStr">
         <is>
-          <t>Marta Womens Golf Polo</t>
+          <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D689" s="0" t="inlineStr">
         <is>
-          <t>'113962</t>
+          <t>'138519</t>
         </is>
       </c>
       <c r="E689" s="0" t="inlineStr">
         <is>
-          <t>ISU MARTA W CARDINAL:113962E-2XL</t>
+          <t>IOWA VIC2.0 M GY:138519E-2XL</t>
         </is>
       </c>
       <c r="F689" s="0" t="inlineStr">
         <is>
-          <t>'801113962083</t>
+          <t>'800138519081</t>
         </is>
       </c>
       <c r="G689" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H689" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I689" s="0">
         <v>42.98</v>
       </c>
       <c r="J689" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="690" spans="1:10" customHeight="0">
       <c r="A690" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/paoaoozzosh7b7mrpssqc/isu.jpg?rlkey=rqa926bejmzni3uelv0xtmt6u&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5mfn05rtqf45usinx71sy/iowavictor2.0poloaf63878.jpg?rlkey=fezlxngt4lumcb9fd3w0rg5lt&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B690" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C690" s="0" t="inlineStr">
         <is>
-          <t>Marta Womens Golf Polo</t>
+          <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D690" s="0" t="inlineStr">
         <is>
-          <t>'113962</t>
+          <t>'138519</t>
         </is>
       </c>
       <c r="E690" s="0" t="inlineStr">
         <is>
-          <t>ISU MARTA W CARDINAL:113962F-3XL</t>
+          <t>IOWA VIC2.0 M GY:138519F-3XL</t>
         </is>
       </c>
       <c r="F690" s="0" t="inlineStr">
         <is>
-          <t>'801113962090</t>
+          <t>'800138519098</t>
         </is>
       </c>
       <c r="G690" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H690" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I690" s="0">
         <v>42.98</v>
       </c>
       <c r="J690" s="0">
         <v>1</v>
       </c>
     </row>
     <row r="691" spans="1:10" customHeight="0">
       <c r="A691" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/paoaoozzosh7b7mrpssqc/isu.jpg?rlkey=rqa926bejmzni3uelv0xtmt6u&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gbxprcyraets1wzj4jfu0/ksu.jpg?rlkey=vckg7kv113yavrcdkdkaz8hqi&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B691" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C691" s="0" t="inlineStr">
         <is>
-          <t>Marta Womens Golf Polo</t>
+          <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D691" s="0" t="inlineStr">
         <is>
-          <t>'113962</t>
+          <t>'113956</t>
         </is>
       </c>
       <c r="E691" s="0" t="inlineStr">
         <is>
-          <t>ISU MARTA W CARDINAL 12 PACK:113962Z-12PK</t>
+          <t>KSU VICTOR M GREY:113956A-S</t>
         </is>
       </c>
       <c r="F691" s="0" t="inlineStr">
         <is>
-          <t>'801113962991</t>
+          <t>'805113956042</t>
         </is>
       </c>
       <c r="G691" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H691" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I691" s="0">
-        <v>473.76</v>
+        <v>40.98</v>
       </c>
       <c r="J691" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="692" spans="1:10" customHeight="0">
       <c r="A692" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5mfn05rtqf45usinx71sy/iowavictor2.0poloaf63878.jpg?rlkey=fezlxngt4lumcb9fd3w0rg5lt&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gbxprcyraets1wzj4jfu0/ksu.jpg?rlkey=vckg7kv113yavrcdkdkaz8hqi&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B692" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C692" s="0" t="inlineStr">
         <is>
           <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D692" s="0" t="inlineStr">
         <is>
-          <t>'138519</t>
+          <t>'113956</t>
         </is>
       </c>
       <c r="E692" s="0" t="inlineStr">
         <is>
-          <t>IOWA VIC2.0 M GY:138519A-S</t>
+          <t>KSU VICTOR M GREY:113956B-M</t>
         </is>
       </c>
       <c r="F692" s="0" t="inlineStr">
         <is>
-          <t>'800138519043</t>
+          <t>'805113956059</t>
         </is>
       </c>
       <c r="G692" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H692" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I692" s="0">
         <v>40.98</v>
       </c>
       <c r="J692" s="0">
-        <v>2</v>
+        <v>11</v>
       </c>
     </row>
     <row r="693" spans="1:10" customHeight="0">
       <c r="A693" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5mfn05rtqf45usinx71sy/iowavictor2.0poloaf63878.jpg?rlkey=fezlxngt4lumcb9fd3w0rg5lt&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gbxprcyraets1wzj4jfu0/ksu.jpg?rlkey=vckg7kv113yavrcdkdkaz8hqi&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B693" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C693" s="0" t="inlineStr">
         <is>
           <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D693" s="0" t="inlineStr">
         <is>
-          <t>'138519</t>
+          <t>'113956</t>
         </is>
       </c>
       <c r="E693" s="0" t="inlineStr">
         <is>
-          <t>IOWA VIC2.0 M GY:138519B-M</t>
+          <t>KSU VICTOR M GREY:113956C-L</t>
         </is>
       </c>
       <c r="F693" s="0" t="inlineStr">
         <is>
-          <t>'800138519050</t>
+          <t>'805113956066</t>
         </is>
       </c>
       <c r="G693" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H693" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I693" s="0">
         <v>40.98</v>
       </c>
       <c r="J693" s="0">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="694" spans="1:10" customHeight="0">
       <c r="A694" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5mfn05rtqf45usinx71sy/iowavictor2.0poloaf63878.jpg?rlkey=fezlxngt4lumcb9fd3w0rg5lt&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gbxprcyraets1wzj4jfu0/ksu.jpg?rlkey=vckg7kv113yavrcdkdkaz8hqi&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B694" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C694" s="0" t="inlineStr">
         <is>
           <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D694" s="0" t="inlineStr">
         <is>
-          <t>'138519</t>
+          <t>'113956</t>
         </is>
       </c>
       <c r="E694" s="0" t="inlineStr">
         <is>
-          <t>IOWA VIC2.0 M GY:138519C-L</t>
+          <t>KSU VICTOR M GREY:113956D-XL</t>
         </is>
       </c>
       <c r="F694" s="0" t="inlineStr">
         <is>
-          <t>'800138519067</t>
+          <t>'805113956073</t>
         </is>
       </c>
       <c r="G694" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H694" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I694" s="0">
         <v>40.98</v>
       </c>
       <c r="J694" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="695" spans="1:10" customHeight="0">
       <c r="A695" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5mfn05rtqf45usinx71sy/iowavictor2.0poloaf63878.jpg?rlkey=fezlxngt4lumcb9fd3w0rg5lt&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gbxprcyraets1wzj4jfu0/ksu.jpg?rlkey=vckg7kv113yavrcdkdkaz8hqi&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B695" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C695" s="0" t="inlineStr">
         <is>
           <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D695" s="0" t="inlineStr">
         <is>
-          <t>'138519</t>
+          <t>'113956</t>
         </is>
       </c>
       <c r="E695" s="0" t="inlineStr">
         <is>
-          <t>IOWA VIC2.0 M GY:138519D-XL</t>
+          <t>KSU VICTOR M GREY:113956E-2XL</t>
         </is>
       </c>
       <c r="F695" s="0" t="inlineStr">
         <is>
-          <t>'800138519074</t>
+          <t>'805113956080</t>
         </is>
       </c>
       <c r="G695" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H695" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I695" s="0">
-        <v>40.98</v>
+        <v>42.98</v>
       </c>
       <c r="J695" s="0">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="696" spans="1:10" customHeight="0">
       <c r="A696" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5mfn05rtqf45usinx71sy/iowavictor2.0poloaf63878.jpg?rlkey=fezlxngt4lumcb9fd3w0rg5lt&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gbxprcyraets1wzj4jfu0/ksu.jpg?rlkey=vckg7kv113yavrcdkdkaz8hqi&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B696" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C696" s="0" t="inlineStr">
         <is>
           <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D696" s="0" t="inlineStr">
         <is>
-          <t>'138519</t>
+          <t>'113956</t>
         </is>
       </c>
       <c r="E696" s="0" t="inlineStr">
         <is>
-          <t>IOWA VIC2.0 M GY:138519E-2XL</t>
+          <t>KSU VICTOR M GREY:113956F-3XL</t>
         </is>
       </c>
       <c r="F696" s="0" t="inlineStr">
         <is>
-          <t>'800138519081</t>
+          <t>'805113956097</t>
         </is>
       </c>
       <c r="G696" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H696" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I696" s="0">
         <v>42.98</v>
       </c>
       <c r="J696" s="0">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="697" spans="1:10" customHeight="0">
       <c r="A697" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5mfn05rtqf45usinx71sy/iowavictor2.0poloaf63878.jpg?rlkey=fezlxngt4lumcb9fd3w0rg5lt&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gbxprcyraets1wzj4jfu0/ksu.jpg?rlkey=vckg7kv113yavrcdkdkaz8hqi&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B697" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C697" s="0" t="inlineStr">
         <is>
           <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D697" s="0" t="inlineStr">
         <is>
-          <t>'138519</t>
+          <t>'113956</t>
         </is>
       </c>
       <c r="E697" s="0" t="inlineStr">
         <is>
-          <t>IOWA VIC2.0 M GY:138519F-3XL</t>
+          <t>KSU VICTOR M GREY 12 PACK:113956Z-12PK</t>
         </is>
       </c>
       <c r="F697" s="0" t="inlineStr">
         <is>
-          <t>'800138519098</t>
+          <t>'805113956998</t>
         </is>
       </c>
       <c r="G697" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H697" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I697" s="0">
-        <v>42.98</v>
+        <v>399.36</v>
       </c>
       <c r="J697" s="0">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="698" spans="1:10" customHeight="0">
       <c r="A698" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gbxprcyraets1wzj4jfu0/ksu.jpg?rlkey=vckg7kv113yavrcdkdkaz8hqi&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gzs52otshv6xp6csqunl3/uni.jpg?rlkey=rw19wcjw8sn5a203ehio4mhuz&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B698" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C698" s="0" t="inlineStr">
         <is>
           <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D698" s="0" t="inlineStr">
         <is>
-          <t>'113956</t>
+          <t>'113953</t>
         </is>
       </c>
       <c r="E698" s="0" t="inlineStr">
         <is>
-          <t>KSU VICTOR M GREY:113956A-S</t>
+          <t>UNI VICTOR M GREY:113953A-S</t>
         </is>
       </c>
       <c r="F698" s="0" t="inlineStr">
         <is>
-          <t>'805113956042</t>
+          <t>'802113953040</t>
         </is>
       </c>
       <c r="G698" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H698" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I698" s="0">
         <v>40.98</v>
       </c>
       <c r="J698" s="0">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="699" spans="1:10" customHeight="0">
       <c r="A699" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gbxprcyraets1wzj4jfu0/ksu.jpg?rlkey=vckg7kv113yavrcdkdkaz8hqi&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gzs52otshv6xp6csqunl3/uni.jpg?rlkey=rw19wcjw8sn5a203ehio4mhuz&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B699" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C699" s="0" t="inlineStr">
         <is>
           <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D699" s="0" t="inlineStr">
         <is>
-          <t>'113956</t>
+          <t>'113953</t>
         </is>
       </c>
       <c r="E699" s="0" t="inlineStr">
         <is>
-          <t>KSU VICTOR M GREY:113956B-M</t>
+          <t>UNI VICTOR M GREY:113953B-M</t>
         </is>
       </c>
       <c r="F699" s="0" t="inlineStr">
         <is>
-          <t>'805113956059</t>
+          <t>'802113953057</t>
         </is>
       </c>
       <c r="G699" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H699" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I699" s="0">
         <v>40.98</v>
       </c>
       <c r="J699" s="0">
-        <v>11</v>
+        <v>4</v>
       </c>
     </row>
     <row r="700" spans="1:10" customHeight="0">
       <c r="A700" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gbxprcyraets1wzj4jfu0/ksu.jpg?rlkey=vckg7kv113yavrcdkdkaz8hqi&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gzs52otshv6xp6csqunl3/uni.jpg?rlkey=rw19wcjw8sn5a203ehio4mhuz&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B700" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C700" s="0" t="inlineStr">
         <is>
           <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D700" s="0" t="inlineStr">
         <is>
-          <t>'113956</t>
+          <t>'113953</t>
         </is>
       </c>
       <c r="E700" s="0" t="inlineStr">
         <is>
-          <t>KSU VICTOR M GREY:113956C-L</t>
+          <t>UNI VICTOR M GREY:113953C-L</t>
         </is>
       </c>
       <c r="F700" s="0" t="inlineStr">
         <is>
-          <t>'805113956066</t>
+          <t>'802113953064</t>
         </is>
       </c>
       <c r="G700" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H700" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I700" s="0">
         <v>40.98</v>
       </c>
       <c r="J700" s="0">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="701" spans="1:10" customHeight="0">
       <c r="A701" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gbxprcyraets1wzj4jfu0/ksu.jpg?rlkey=vckg7kv113yavrcdkdkaz8hqi&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gzs52otshv6xp6csqunl3/uni.jpg?rlkey=rw19wcjw8sn5a203ehio4mhuz&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B701" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C701" s="0" t="inlineStr">
         <is>
           <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D701" s="0" t="inlineStr">
         <is>
-          <t>'113956</t>
+          <t>'113953</t>
         </is>
       </c>
       <c r="E701" s="0" t="inlineStr">
         <is>
-          <t>KSU VICTOR M GREY:113956D-XL</t>
+          <t>UNI VICTOR M GREY:113953D-XL</t>
         </is>
       </c>
       <c r="F701" s="0" t="inlineStr">
         <is>
-          <t>'805113956073</t>
+          <t>'802113953071</t>
         </is>
       </c>
       <c r="G701" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H701" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I701" s="0">
         <v>40.98</v>
       </c>
       <c r="J701" s="0">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="702" spans="1:10" customHeight="0">
       <c r="A702" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gbxprcyraets1wzj4jfu0/ksu.jpg?rlkey=vckg7kv113yavrcdkdkaz8hqi&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gzs52otshv6xp6csqunl3/uni.jpg?rlkey=rw19wcjw8sn5a203ehio4mhuz&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B702" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C702" s="0" t="inlineStr">
         <is>
           <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D702" s="0" t="inlineStr">
         <is>
-          <t>'113956</t>
+          <t>'113953</t>
         </is>
       </c>
       <c r="E702" s="0" t="inlineStr">
         <is>
-          <t>KSU VICTOR M GREY:113956E-2XL</t>
+          <t>UNI VICTOR M GREY:113953E-2XL</t>
         </is>
       </c>
       <c r="F702" s="0" t="inlineStr">
         <is>
-          <t>'805113956080</t>
+          <t>'802113953088</t>
         </is>
       </c>
       <c r="G702" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H702" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I702" s="0">
         <v>42.98</v>
       </c>
       <c r="J702" s="0">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="703" spans="1:10" customHeight="0">
       <c r="A703" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gbxprcyraets1wzj4jfu0/ksu.jpg?rlkey=vckg7kv113yavrcdkdkaz8hqi&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gzs52otshv6xp6csqunl3/uni.jpg?rlkey=rw19wcjw8sn5a203ehio4mhuz&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B703" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C703" s="0" t="inlineStr">
         <is>
           <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D703" s="0" t="inlineStr">
         <is>
-          <t>'113956</t>
+          <t>'113953</t>
         </is>
       </c>
       <c r="E703" s="0" t="inlineStr">
         <is>
-          <t>KSU VICTOR M GREY:113956F-3XL</t>
+          <t>UNI VICTOR M GREY:113953F-3XL</t>
         </is>
       </c>
       <c r="F703" s="0" t="inlineStr">
         <is>
-          <t>'805113956097</t>
+          <t>'802113953095</t>
         </is>
       </c>
       <c r="G703" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H703" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I703" s="0">
         <v>42.98</v>
       </c>
       <c r="J703" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="704" spans="1:10" customHeight="0">
       <c r="A704" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gbxprcyraets1wzj4jfu0/ksu.jpg?rlkey=vckg7kv113yavrcdkdkaz8hqi&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gzs52otshv6xp6csqunl3/uni.jpg?rlkey=rw19wcjw8sn5a203ehio4mhuz&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B704" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C704" s="0" t="inlineStr">
         <is>
           <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D704" s="0" t="inlineStr">
         <is>
-          <t>'113956</t>
+          <t>'113953</t>
         </is>
       </c>
       <c r="E704" s="0" t="inlineStr">
         <is>
-          <t>KSU VICTOR M GREY 12 PACK:113956Z-12PK</t>
+          <t>UNI VICTOR M GREY 12 PACK:113953Z-12PK</t>
         </is>
       </c>
       <c r="F704" s="0" t="inlineStr">
         <is>
-          <t>'805113956998</t>
+          <t>'802113953996</t>
         </is>
       </c>
       <c r="G704" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H704" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I704" s="0">
         <v>399.36</v>
       </c>
       <c r="J704" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="705" spans="1:10" customHeight="0">
       <c r="A705" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gzs52otshv6xp6csqunl3/uni.jpg?rlkey=rw19wcjw8sn5a203ehio4mhuz&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u4501qt8lljencmuggsi3/ndsu.jpg?rlkey=5wtpi0waxhopjwte4s2uow2xf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B705" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C705" s="0" t="inlineStr">
         <is>
           <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D705" s="0" t="inlineStr">
         <is>
-          <t>'113953</t>
+          <t>'128713</t>
         </is>
       </c>
       <c r="E705" s="0" t="inlineStr">
         <is>
-          <t>UNI VICTOR M GREY:113953A-S</t>
+          <t>NDSU VICTOR M GY:128713A-S</t>
         </is>
       </c>
       <c r="F705" s="0" t="inlineStr">
         <is>
-          <t>'802113953040</t>
+          <t>'813128713048</t>
         </is>
       </c>
       <c r="G705" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H705" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I705" s="0">
         <v>40.98</v>
       </c>
       <c r="J705" s="0">
         <v>3</v>
       </c>
     </row>
     <row r="706" spans="1:10" customHeight="0">
       <c r="A706" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gzs52otshv6xp6csqunl3/uni.jpg?rlkey=rw19wcjw8sn5a203ehio4mhuz&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u4501qt8lljencmuggsi3/ndsu.jpg?rlkey=5wtpi0waxhopjwte4s2uow2xf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B706" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C706" s="0" t="inlineStr">
         <is>
           <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D706" s="0" t="inlineStr">
         <is>
-          <t>'113953</t>
+          <t>'128713</t>
         </is>
       </c>
       <c r="E706" s="0" t="inlineStr">
         <is>
-          <t>UNI VICTOR M GREY:113953B-M</t>
+          <t>NDSU VICTOR M GY:128713B-M</t>
         </is>
       </c>
       <c r="F706" s="0" t="inlineStr">
         <is>
-          <t>'802113953057</t>
+          <t>'813128713055</t>
         </is>
       </c>
       <c r="G706" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H706" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I706" s="0">
         <v>40.98</v>
       </c>
       <c r="J706" s="0">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="707" spans="1:10" customHeight="0">
       <c r="A707" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gzs52otshv6xp6csqunl3/uni.jpg?rlkey=rw19wcjw8sn5a203ehio4mhuz&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u4501qt8lljencmuggsi3/ndsu.jpg?rlkey=5wtpi0waxhopjwte4s2uow2xf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B707" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C707" s="0" t="inlineStr">
         <is>
           <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D707" s="0" t="inlineStr">
         <is>
-          <t>'113953</t>
+          <t>'128713</t>
         </is>
       </c>
       <c r="E707" s="0" t="inlineStr">
         <is>
-          <t>UNI VICTOR M GREY:113953C-L</t>
+          <t>NDSU VICTOR M GY:128713C-L</t>
         </is>
       </c>
       <c r="F707" s="0" t="inlineStr">
         <is>
-          <t>'802113953064</t>
+          <t>'813128713062</t>
         </is>
       </c>
       <c r="G707" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H707" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I707" s="0">
         <v>40.98</v>
       </c>
       <c r="J707" s="0">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="708" spans="1:10" customHeight="0">
       <c r="A708" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gzs52otshv6xp6csqunl3/uni.jpg?rlkey=rw19wcjw8sn5a203ehio4mhuz&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u4501qt8lljencmuggsi3/ndsu.jpg?rlkey=5wtpi0waxhopjwte4s2uow2xf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B708" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C708" s="0" t="inlineStr">
         <is>
           <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D708" s="0" t="inlineStr">
         <is>
-          <t>'113953</t>
+          <t>'128713</t>
         </is>
       </c>
       <c r="E708" s="0" t="inlineStr">
         <is>
-          <t>UNI VICTOR M GREY:113953D-XL</t>
+          <t>NDSU VICTOR M GY:128713D-XL</t>
         </is>
       </c>
       <c r="F708" s="0" t="inlineStr">
         <is>
-          <t>'802113953071</t>
+          <t>'813128713079</t>
         </is>
       </c>
       <c r="G708" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H708" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I708" s="0">
         <v>40.98</v>
       </c>
       <c r="J708" s="0">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="709" spans="1:10" customHeight="0">
       <c r="A709" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gzs52otshv6xp6csqunl3/uni.jpg?rlkey=rw19wcjw8sn5a203ehio4mhuz&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u4501qt8lljencmuggsi3/ndsu.jpg?rlkey=5wtpi0waxhopjwte4s2uow2xf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B709" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C709" s="0" t="inlineStr">
         <is>
           <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D709" s="0" t="inlineStr">
         <is>
-          <t>'113953</t>
+          <t>'128713</t>
         </is>
       </c>
       <c r="E709" s="0" t="inlineStr">
         <is>
-          <t>UNI VICTOR M GREY:113953E-2XL</t>
+          <t>NDSU VICTOR M GY:128713E-2XL</t>
         </is>
       </c>
       <c r="F709" s="0" t="inlineStr">
         <is>
-          <t>'802113953088</t>
+          <t>'813128713086</t>
         </is>
       </c>
       <c r="G709" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H709" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I709" s="0">
         <v>42.98</v>
       </c>
       <c r="J709" s="0">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="710" spans="1:10" customHeight="0">
       <c r="A710" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gzs52otshv6xp6csqunl3/uni.jpg?rlkey=rw19wcjw8sn5a203ehio4mhuz&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u4501qt8lljencmuggsi3/ndsu.jpg?rlkey=5wtpi0waxhopjwte4s2uow2xf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B710" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C710" s="0" t="inlineStr">
         <is>
           <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D710" s="0" t="inlineStr">
         <is>
-          <t>'113953</t>
+          <t>'128713</t>
         </is>
       </c>
       <c r="E710" s="0" t="inlineStr">
         <is>
-          <t>UNI VICTOR M GREY:113953F-3XL</t>
+          <t>NDSU VICTOR M GY:128713F-3XL</t>
         </is>
       </c>
       <c r="F710" s="0" t="inlineStr">
         <is>
-          <t>'802113953095</t>
+          <t>'813128713093</t>
         </is>
       </c>
       <c r="G710" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H710" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I710" s="0">
         <v>42.98</v>
       </c>
       <c r="J710" s="0">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="711" spans="1:10" customHeight="0">
       <c r="A711" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gzs52otshv6xp6csqunl3/uni.jpg?rlkey=rw19wcjw8sn5a203ehio4mhuz&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u4501qt8lljencmuggsi3/ndsu.jpg?rlkey=5wtpi0waxhopjwte4s2uow2xf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B711" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C711" s="0" t="inlineStr">
         <is>
           <t>Victor Mens Golf Polo</t>
         </is>
       </c>
       <c r="D711" s="0" t="inlineStr">
         <is>
-          <t>'113953</t>
+          <t>'128713</t>
         </is>
       </c>
       <c r="E711" s="0" t="inlineStr">
         <is>
-          <t>UNI VICTOR M GREY 12 PACK:113953Z-12PK</t>
+          <t>NDSU VICTOR M GY:128713Z-12PK</t>
         </is>
       </c>
       <c r="F711" s="0" t="inlineStr">
         <is>
-          <t>'802113953996</t>
+          <t>'813128713994</t>
         </is>
       </c>
       <c r="G711" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H711" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I711" s="0">
         <v>399.36</v>
       </c>
       <c r="J711" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="712" spans="1:10" customHeight="0">
       <c r="A712" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u4501qt8lljencmuggsi3/ndsu.jpg?rlkey=5wtpi0waxhopjwte4s2uow2xf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6jwwbqah78y7xopli5mrc/111008-f.jpg?rlkey=1e0b5udf9x6lxal142ppn9ggq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B712" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C712" s="0" t="inlineStr">
         <is>
-          <t>Victor Mens Golf Polo</t>
+          <t>Evanston Mens Polo</t>
         </is>
       </c>
       <c r="D712" s="0" t="inlineStr">
         <is>
-          <t>'128713</t>
+          <t>'111008</t>
         </is>
       </c>
       <c r="E712" s="0" t="inlineStr">
         <is>
-          <t>NDSU VICTOR M GY:128713A-S</t>
+          <t>UNI EVANSTON BLACK:111008A-S</t>
         </is>
       </c>
       <c r="F712" s="0" t="inlineStr">
         <is>
-          <t>'813128713048</t>
+          <t>'802111008049</t>
         </is>
       </c>
       <c r="G712" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H712" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I712" s="0">
-        <v>40.98</v>
+        <v>39.99</v>
       </c>
       <c r="J712" s="0">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="713" spans="1:10" customHeight="0">
       <c r="A713" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u4501qt8lljencmuggsi3/ndsu.jpg?rlkey=5wtpi0waxhopjwte4s2uow2xf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6jwwbqah78y7xopli5mrc/111008-f.jpg?rlkey=1e0b5udf9x6lxal142ppn9ggq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B713" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C713" s="0" t="inlineStr">
         <is>
-          <t>Victor Mens Golf Polo</t>
+          <t>Evanston Mens Polo</t>
         </is>
       </c>
       <c r="D713" s="0" t="inlineStr">
         <is>
-          <t>'128713</t>
+          <t>'111008</t>
         </is>
       </c>
       <c r="E713" s="0" t="inlineStr">
         <is>
-          <t>NDSU VICTOR M GY:128713B-M</t>
+          <t>UNI EVANSTON BLACK:111008B-M</t>
         </is>
       </c>
       <c r="F713" s="0" t="inlineStr">
         <is>
-          <t>'813128713055</t>
+          <t>'802111008056</t>
         </is>
       </c>
       <c r="G713" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H713" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I713" s="0">
-        <v>40.98</v>
+        <v>39.99</v>
       </c>
       <c r="J713" s="0">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="714" spans="1:10" customHeight="0">
       <c r="A714" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u4501qt8lljencmuggsi3/ndsu.jpg?rlkey=5wtpi0waxhopjwte4s2uow2xf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6jwwbqah78y7xopli5mrc/111008-f.jpg?rlkey=1e0b5udf9x6lxal142ppn9ggq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B714" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C714" s="0" t="inlineStr">
         <is>
-          <t>Victor Mens Golf Polo</t>
+          <t>Evanston Mens Polo</t>
         </is>
       </c>
       <c r="D714" s="0" t="inlineStr">
         <is>
-          <t>'128713</t>
+          <t>'111008</t>
         </is>
       </c>
       <c r="E714" s="0" t="inlineStr">
         <is>
-          <t>NDSU VICTOR M GY:128713C-L</t>
+          <t>UNI EVANSTON BLACK:111008C-L</t>
         </is>
       </c>
       <c r="F714" s="0" t="inlineStr">
         <is>
-          <t>'813128713062</t>
+          <t>'802111008063</t>
         </is>
       </c>
       <c r="G714" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H714" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I714" s="0">
-        <v>40.98</v>
+        <v>39.99</v>
       </c>
       <c r="J714" s="0">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="715" spans="1:10" customHeight="0">
       <c r="A715" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u4501qt8lljencmuggsi3/ndsu.jpg?rlkey=5wtpi0waxhopjwte4s2uow2xf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6jwwbqah78y7xopli5mrc/111008-f.jpg?rlkey=1e0b5udf9x6lxal142ppn9ggq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B715" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C715" s="0" t="inlineStr">
         <is>
-          <t>Victor Mens Golf Polo</t>
+          <t>Evanston Mens Polo</t>
         </is>
       </c>
       <c r="D715" s="0" t="inlineStr">
         <is>
-          <t>'128713</t>
+          <t>'111008</t>
         </is>
       </c>
       <c r="E715" s="0" t="inlineStr">
         <is>
-          <t>NDSU VICTOR M GY:128713D-XL</t>
+          <t>UNI EVANSTON BLACK:111008D-XL</t>
         </is>
       </c>
       <c r="F715" s="0" t="inlineStr">
         <is>
-          <t>'813128713079</t>
+          <t>'802111008070</t>
         </is>
       </c>
       <c r="G715" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H715" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I715" s="0">
-        <v>40.98</v>
+        <v>39.99</v>
       </c>
       <c r="J715" s="0">
-        <v>6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="716" spans="1:10" customHeight="0">
       <c r="A716" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u4501qt8lljencmuggsi3/ndsu.jpg?rlkey=5wtpi0waxhopjwte4s2uow2xf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6jwwbqah78y7xopli5mrc/111008-f.jpg?rlkey=1e0b5udf9x6lxal142ppn9ggq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B716" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C716" s="0" t="inlineStr">
         <is>
-          <t>Victor Mens Golf Polo</t>
+          <t>Evanston Mens Polo</t>
         </is>
       </c>
       <c r="D716" s="0" t="inlineStr">
         <is>
-          <t>'128713</t>
+          <t>'111008</t>
         </is>
       </c>
       <c r="E716" s="0" t="inlineStr">
         <is>
-          <t>NDSU VICTOR M GY:128713E-2XL</t>
+          <t>UNI EVANSTON BLACK:111008E-2XL</t>
         </is>
       </c>
       <c r="F716" s="0" t="inlineStr">
         <is>
-          <t>'813128713086</t>
+          <t>'802111008087</t>
         </is>
       </c>
       <c r="G716" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H716" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I716" s="0">
-        <v>42.98</v>
+        <v>41.99</v>
       </c>
       <c r="J716" s="0">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="717" spans="1:10" customHeight="0">
       <c r="A717" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u4501qt8lljencmuggsi3/ndsu.jpg?rlkey=5wtpi0waxhopjwte4s2uow2xf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6jwwbqah78y7xopli5mrc/111008-f.jpg?rlkey=1e0b5udf9x6lxal142ppn9ggq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B717" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C717" s="0" t="inlineStr">
         <is>
-          <t>Victor Mens Golf Polo</t>
+          <t>Evanston Mens Polo</t>
         </is>
       </c>
       <c r="D717" s="0" t="inlineStr">
         <is>
-          <t>'128713</t>
+          <t>'111008</t>
         </is>
       </c>
       <c r="E717" s="0" t="inlineStr">
         <is>
-          <t>NDSU VICTOR M GY:128713F-3XL</t>
+          <t>UNI EVANSTON BLACK:111008F-3XL</t>
         </is>
       </c>
       <c r="F717" s="0" t="inlineStr">
         <is>
-          <t>'813128713093</t>
+          <t>'802111008094</t>
         </is>
       </c>
       <c r="G717" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H717" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I717" s="0">
-        <v>42.98</v>
+        <v>41.99</v>
       </c>
       <c r="J717" s="0">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="718" spans="1:10" customHeight="0">
       <c r="A718" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u4501qt8lljencmuggsi3/ndsu.jpg?rlkey=5wtpi0waxhopjwte4s2uow2xf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6jwwbqah78y7xopli5mrc/111008-f.jpg?rlkey=1e0b5udf9x6lxal142ppn9ggq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B718" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fbp8bvgw5g2i93grch2vd/mens-polo-size-chartsbrent.jpg?rlkey=rpxyawf7o9i3b2ri9qpnyfutr&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C718" s="0" t="inlineStr">
         <is>
-          <t>Victor Mens Golf Polo</t>
+          <t>Evanston Mens Polo</t>
         </is>
       </c>
       <c r="D718" s="0" t="inlineStr">
         <is>
-          <t>'128713</t>
+          <t>'111008</t>
         </is>
       </c>
       <c r="E718" s="0" t="inlineStr">
         <is>
-          <t>NDSU VICTOR M GY:128713Z-12PK</t>
+          <t>UNI EVANSTON BLACK 12 PACK:111008Z-12PK</t>
         </is>
       </c>
       <c r="F718" s="0" t="inlineStr">
         <is>
-          <t>'813128713994</t>
+          <t>'802111008995</t>
         </is>
       </c>
       <c r="G718" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H718" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I718" s="0">
-        <v>399.36</v>
+        <v>461.88</v>
       </c>
       <c r="J718" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="719" spans="1:10" customHeight="0">
       <c r="A719" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6jwwbqah78y7xopli5mrc/111008-f.jpg?rlkey=1e0b5udf9x6lxal142ppn9ggq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bgk7kroepg8vcsalq2dxn/editdsc5232.jpg?rlkey=n9ezeagacgxsaxh8z4g06tynf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B719" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C719" s="0" t="inlineStr">
         <is>
           <t>Evanston Mens Polo</t>
         </is>
       </c>
       <c r="D719" s="0" t="inlineStr">
         <is>
-          <t>'111008</t>
+          <t>'109817</t>
         </is>
       </c>
       <c r="E719" s="0" t="inlineStr">
         <is>
-          <t>UNI EVANSTON BLACK:111008A-S</t>
+          <t>ISU EVANSTON:109817A-S</t>
         </is>
       </c>
       <c r="F719" s="0" t="inlineStr">
         <is>
-          <t>'802111008049</t>
+          <t>'800109817017</t>
         </is>
       </c>
       <c r="G719" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H719" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I719" s="0">
         <v>39.99</v>
       </c>
       <c r="J719" s="0">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="720" spans="1:10" customHeight="0">
       <c r="A720" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6jwwbqah78y7xopli5mrc/111008-f.jpg?rlkey=1e0b5udf9x6lxal142ppn9ggq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bgk7kroepg8vcsalq2dxn/editdsc5232.jpg?rlkey=n9ezeagacgxsaxh8z4g06tynf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B720" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C720" s="0" t="inlineStr">
         <is>
           <t>Evanston Mens Polo</t>
         </is>
       </c>
       <c r="D720" s="0" t="inlineStr">
         <is>
-          <t>'111008</t>
+          <t>'109817</t>
         </is>
       </c>
       <c r="E720" s="0" t="inlineStr">
         <is>
-          <t>UNI EVANSTON BLACK:111008B-M</t>
+          <t>ISU EVANSTON:109817B-M</t>
         </is>
       </c>
       <c r="F720" s="0" t="inlineStr">
         <is>
-          <t>'802111008056</t>
+          <t>'800109817024</t>
         </is>
       </c>
       <c r="G720" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H720" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I720" s="0">
         <v>39.99</v>
       </c>
       <c r="J720" s="0">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="721" spans="1:10" customHeight="0">
       <c r="A721" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6jwwbqah78y7xopli5mrc/111008-f.jpg?rlkey=1e0b5udf9x6lxal142ppn9ggq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bgk7kroepg8vcsalq2dxn/editdsc5232.jpg?rlkey=n9ezeagacgxsaxh8z4g06tynf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B721" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C721" s="0" t="inlineStr">
         <is>
           <t>Evanston Mens Polo</t>
         </is>
       </c>
       <c r="D721" s="0" t="inlineStr">
         <is>
-          <t>'111008</t>
+          <t>'109817</t>
         </is>
       </c>
       <c r="E721" s="0" t="inlineStr">
         <is>
-          <t>UNI EVANSTON BLACK:111008C-L</t>
+          <t>ISU EVANSTON:109817C-L</t>
         </is>
       </c>
       <c r="F721" s="0" t="inlineStr">
         <is>
-          <t>'802111008063</t>
+          <t>'800109817031</t>
         </is>
       </c>
       <c r="G721" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H721" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I721" s="0">
         <v>39.99</v>
       </c>
       <c r="J721" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="722" spans="1:10" customHeight="0">
       <c r="A722" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6jwwbqah78y7xopli5mrc/111008-f.jpg?rlkey=1e0b5udf9x6lxal142ppn9ggq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bgk7kroepg8vcsalq2dxn/editdsc5232.jpg?rlkey=n9ezeagacgxsaxh8z4g06tynf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B722" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C722" s="0" t="inlineStr">
         <is>
           <t>Evanston Mens Polo</t>
         </is>
       </c>
       <c r="D722" s="0" t="inlineStr">
         <is>
-          <t>'111008</t>
+          <t>'109817</t>
         </is>
       </c>
       <c r="E722" s="0" t="inlineStr">
         <is>
-          <t>UNI EVANSTON BLACK:111008D-XL</t>
+          <t>ISU EVANSTON:109817D-XL</t>
         </is>
       </c>
       <c r="F722" s="0" t="inlineStr">
         <is>
-          <t>'802111008070</t>
+          <t>'800109817048</t>
         </is>
       </c>
       <c r="G722" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H722" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I722" s="0">
         <v>39.99</v>
       </c>
       <c r="J722" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="723" spans="1:10" customHeight="0">
       <c r="A723" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6jwwbqah78y7xopli5mrc/111008-f.jpg?rlkey=1e0b5udf9x6lxal142ppn9ggq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bgk7kroepg8vcsalq2dxn/editdsc5232.jpg?rlkey=n9ezeagacgxsaxh8z4g06tynf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B723" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C723" s="0" t="inlineStr">
         <is>
           <t>Evanston Mens Polo</t>
         </is>
       </c>
       <c r="D723" s="0" t="inlineStr">
         <is>
-          <t>'111008</t>
+          <t>'109817</t>
         </is>
       </c>
       <c r="E723" s="0" t="inlineStr">
         <is>
-          <t>UNI EVANSTON BLACK:111008E-2XL</t>
+          <t>ISU EVANSTON:109817E-2XL</t>
         </is>
       </c>
       <c r="F723" s="0" t="inlineStr">
         <is>
-          <t>'802111008087</t>
+          <t>'800109817055</t>
         </is>
       </c>
       <c r="G723" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H723" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I723" s="0">
         <v>41.99</v>
       </c>
       <c r="J723" s="0">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="724" spans="1:10" customHeight="0">
       <c r="A724" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6jwwbqah78y7xopli5mrc/111008-f.jpg?rlkey=1e0b5udf9x6lxal142ppn9ggq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bgk7kroepg8vcsalq2dxn/editdsc5232.jpg?rlkey=n9ezeagacgxsaxh8z4g06tynf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B724" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C724" s="0" t="inlineStr">
         <is>
           <t>Evanston Mens Polo</t>
         </is>
       </c>
       <c r="D724" s="0" t="inlineStr">
         <is>
-          <t>'111008</t>
+          <t>'109817</t>
         </is>
       </c>
       <c r="E724" s="0" t="inlineStr">
         <is>
-          <t>UNI EVANSTON BLACK:111008F-3XL</t>
+          <t>ISU EVANSTON:109817F-3XL</t>
         </is>
       </c>
       <c r="F724" s="0" t="inlineStr">
         <is>
-          <t>'802111008094</t>
+          <t>'800109817062</t>
         </is>
       </c>
       <c r="G724" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H724" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I724" s="0">
         <v>41.99</v>
       </c>
       <c r="J724" s="0">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="725" spans="1:10" customHeight="0">
       <c r="A725" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6jwwbqah78y7xopli5mrc/111008-f.jpg?rlkey=1e0b5udf9x6lxal142ppn9ggq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bgk7kroepg8vcsalq2dxn/editdsc5232.jpg?rlkey=n9ezeagacgxsaxh8z4g06tynf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B725" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C725" s="0" t="inlineStr">
         <is>
           <t>Evanston Mens Polo</t>
         </is>
       </c>
       <c r="D725" s="0" t="inlineStr">
         <is>
-          <t>'111008</t>
+          <t>'109817</t>
         </is>
       </c>
       <c r="E725" s="0" t="inlineStr">
         <is>
-          <t>UNI EVANSTON BLACK 12 PACK:111008Z-12PK</t>
+          <t>ISU EVANSTON 12 PACK:109817Z-12PK</t>
         </is>
       </c>
       <c r="F725" s="0" t="inlineStr">
         <is>
-          <t>'802111008995</t>
+          <t>'801109817991</t>
         </is>
       </c>
       <c r="G725" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H725" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I725" s="0">
         <v>461.88</v>
       </c>
       <c r="J725" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="726" spans="1:10" customHeight="0">
       <c r="A726" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bgk7kroepg8vcsalq2dxn/editdsc5232.jpg?rlkey=n9ezeagacgxsaxh8z4g06tynf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/az4ufyj1idet8uj65lr6e/ndsuevanston-0111996.jpg?rlkey=6ccpvn7m0p09bsfmwuuw9baac&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B726" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C726" s="0" t="inlineStr">
         <is>
           <t>Evanston Mens Polo</t>
         </is>
       </c>
       <c r="D726" s="0" t="inlineStr">
         <is>
-          <t>'109817</t>
+          <t>'128714</t>
         </is>
       </c>
       <c r="E726" s="0" t="inlineStr">
         <is>
-          <t>ISU EVANSTON:109817A-S</t>
+          <t>NDSU EVANST M BK:128714A-S</t>
         </is>
       </c>
       <c r="F726" s="0" t="inlineStr">
         <is>
-          <t>'800109817017</t>
+          <t>'813128714045</t>
         </is>
       </c>
       <c r="G726" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H726" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I726" s="0">
         <v>39.99</v>
       </c>
       <c r="J726" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="727" spans="1:10" customHeight="0">
       <c r="A727" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bgk7kroepg8vcsalq2dxn/editdsc5232.jpg?rlkey=n9ezeagacgxsaxh8z4g06tynf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/az4ufyj1idet8uj65lr6e/ndsuevanston-0111996.jpg?rlkey=6ccpvn7m0p09bsfmwuuw9baac&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B727" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C727" s="0" t="inlineStr">
         <is>
           <t>Evanston Mens Polo</t>
         </is>
       </c>
       <c r="D727" s="0" t="inlineStr">
         <is>
-          <t>'109817</t>
+          <t>'128714</t>
         </is>
       </c>
       <c r="E727" s="0" t="inlineStr">
         <is>
-          <t>ISU EVANSTON:109817B-M</t>
+          <t>NDSU EVANST M BK:128714B-M</t>
         </is>
       </c>
       <c r="F727" s="0" t="inlineStr">
         <is>
-          <t>'800109817024</t>
+          <t>'813128714052</t>
         </is>
       </c>
       <c r="G727" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H727" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I727" s="0">
         <v>39.99</v>
       </c>
       <c r="J727" s="0">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="728" spans="1:10" customHeight="0">
       <c r="A728" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bgk7kroepg8vcsalq2dxn/editdsc5232.jpg?rlkey=n9ezeagacgxsaxh8z4g06tynf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/az4ufyj1idet8uj65lr6e/ndsuevanston-0111996.jpg?rlkey=6ccpvn7m0p09bsfmwuuw9baac&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B728" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C728" s="0" t="inlineStr">
         <is>
           <t>Evanston Mens Polo</t>
         </is>
       </c>
       <c r="D728" s="0" t="inlineStr">
         <is>
-          <t>'109817</t>
+          <t>'128714</t>
         </is>
       </c>
       <c r="E728" s="0" t="inlineStr">
         <is>
-          <t>ISU EVANSTON:109817C-L</t>
+          <t>NDSU EVANST M BK:128714C-L</t>
         </is>
       </c>
       <c r="F728" s="0" t="inlineStr">
         <is>
-          <t>'800109817031</t>
+          <t>'813128714069</t>
         </is>
       </c>
       <c r="G728" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H728" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I728" s="0">
         <v>39.99</v>
       </c>
       <c r="J728" s="0">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="729" spans="1:10" customHeight="0">
       <c r="A729" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bgk7kroepg8vcsalq2dxn/editdsc5232.jpg?rlkey=n9ezeagacgxsaxh8z4g06tynf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/az4ufyj1idet8uj65lr6e/ndsuevanston-0111996.jpg?rlkey=6ccpvn7m0p09bsfmwuuw9baac&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B729" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C729" s="0" t="inlineStr">
         <is>
           <t>Evanston Mens Polo</t>
         </is>
       </c>
       <c r="D729" s="0" t="inlineStr">
         <is>
-          <t>'109817</t>
+          <t>'128714</t>
         </is>
       </c>
       <c r="E729" s="0" t="inlineStr">
         <is>
-          <t>ISU EVANSTON:109817D-XL</t>
+          <t>NDSU EVANST M BK:128714D-XL</t>
         </is>
       </c>
       <c r="F729" s="0" t="inlineStr">
         <is>
-          <t>'800109817048</t>
+          <t>'813128714076</t>
         </is>
       </c>
       <c r="G729" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H729" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I729" s="0">
         <v>39.99</v>
       </c>
       <c r="J729" s="0">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="730" spans="1:10" customHeight="0">
       <c r="A730" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bgk7kroepg8vcsalq2dxn/editdsc5232.jpg?rlkey=n9ezeagacgxsaxh8z4g06tynf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/az4ufyj1idet8uj65lr6e/ndsuevanston-0111996.jpg?rlkey=6ccpvn7m0p09bsfmwuuw9baac&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B730" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C730" s="0" t="inlineStr">
         <is>
           <t>Evanston Mens Polo</t>
         </is>
       </c>
       <c r="D730" s="0" t="inlineStr">
         <is>
-          <t>'109817</t>
+          <t>'128714</t>
         </is>
       </c>
       <c r="E730" s="0" t="inlineStr">
         <is>
-          <t>ISU EVANSTON:109817E-2XL</t>
+          <t>NDSU EVANST M BK:128714E-2XL</t>
         </is>
       </c>
       <c r="F730" s="0" t="inlineStr">
         <is>
-          <t>'800109817055</t>
+          <t>'813128714083</t>
         </is>
       </c>
       <c r="G730" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H730" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I730" s="0">
         <v>41.99</v>
       </c>
       <c r="J730" s="0">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="731" spans="1:10" customHeight="0">
       <c r="A731" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bgk7kroepg8vcsalq2dxn/editdsc5232.jpg?rlkey=n9ezeagacgxsaxh8z4g06tynf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/az4ufyj1idet8uj65lr6e/ndsuevanston-0111996.jpg?rlkey=6ccpvn7m0p09bsfmwuuw9baac&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B731" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C731" s="0" t="inlineStr">
         <is>
           <t>Evanston Mens Polo</t>
         </is>
       </c>
       <c r="D731" s="0" t="inlineStr">
         <is>
-          <t>'109817</t>
+          <t>'128714</t>
         </is>
       </c>
       <c r="E731" s="0" t="inlineStr">
         <is>
-          <t>ISU EVANSTON:109817F-3XL</t>
+          <t>NDSU EVANST M BK:128714F-3XL</t>
         </is>
       </c>
       <c r="F731" s="0" t="inlineStr">
         <is>
-          <t>'800109817062</t>
+          <t>'813128714090</t>
         </is>
       </c>
       <c r="G731" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H731" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I731" s="0">
         <v>41.99</v>
       </c>
       <c r="J731" s="0">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="732" spans="1:10" customHeight="0">
       <c r="A732" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bgk7kroepg8vcsalq2dxn/editdsc5232.jpg?rlkey=n9ezeagacgxsaxh8z4g06tynf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uhln8kod98kpds399fjdo/ia-af.jpg?rlkey=1otiszrozqynoi0g34z3ojtaq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B732" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C732" s="0" t="inlineStr">
         <is>
-          <t>Evanston Mens Polo</t>
+          <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D732" s="0" t="inlineStr">
         <is>
-          <t>'109817</t>
+          <t>'113903</t>
         </is>
       </c>
       <c r="E732" s="0" t="inlineStr">
         <is>
-          <t>ISU EVANSTON 12 PACK:109817Z-12PK</t>
+          <t>IOWA SHERWOOD M BLACK:113903A-S</t>
         </is>
       </c>
       <c r="F732" s="0" t="inlineStr">
         <is>
-          <t>'801109817991</t>
+          <t>'800113903041</t>
         </is>
       </c>
       <c r="G732" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H732" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I732" s="0">
-        <v>461.88</v>
+        <v>40.99</v>
       </c>
       <c r="J732" s="0">
-        <v>0</v>
+        <v>12</v>
       </c>
     </row>
     <row r="733" spans="1:10" customHeight="0">
       <c r="A733" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/az4ufyj1idet8uj65lr6e/ndsuevanston-0111996.jpg?rlkey=6ccpvn7m0p09bsfmwuuw9baac&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uhln8kod98kpds399fjdo/ia-af.jpg?rlkey=1otiszrozqynoi0g34z3ojtaq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B733" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C733" s="0" t="inlineStr">
         <is>
-          <t>Evanston Mens Polo</t>
+          <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D733" s="0" t="inlineStr">
         <is>
-          <t>'128714</t>
+          <t>'113903</t>
         </is>
       </c>
       <c r="E733" s="0" t="inlineStr">
         <is>
-          <t>NDSU EVANST M BK:128714A-S</t>
+          <t>IOWA SHERWOOD M BLACK:113903B-M</t>
         </is>
       </c>
       <c r="F733" s="0" t="inlineStr">
         <is>
-          <t>'813128714045</t>
+          <t>'800113903058</t>
         </is>
       </c>
       <c r="G733" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H733" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I733" s="0">
-        <v>39.99</v>
+        <v>40.99</v>
       </c>
       <c r="J733" s="0">
-        <v>3</v>
+        <v>18</v>
       </c>
     </row>
     <row r="734" spans="1:10" customHeight="0">
       <c r="A734" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/az4ufyj1idet8uj65lr6e/ndsuevanston-0111996.jpg?rlkey=6ccpvn7m0p09bsfmwuuw9baac&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uhln8kod98kpds399fjdo/ia-af.jpg?rlkey=1otiszrozqynoi0g34z3ojtaq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B734" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C734" s="0" t="inlineStr">
         <is>
-          <t>Evanston Mens Polo</t>
+          <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D734" s="0" t="inlineStr">
         <is>
-          <t>'128714</t>
+          <t>'113903</t>
         </is>
       </c>
       <c r="E734" s="0" t="inlineStr">
         <is>
-          <t>NDSU EVANST M BK:128714B-M</t>
+          <t>IOWA SHERWOOD M BLACK:113903C-L</t>
         </is>
       </c>
       <c r="F734" s="0" t="inlineStr">
         <is>
-          <t>'813128714052</t>
+          <t>'800113903065</t>
         </is>
       </c>
       <c r="G734" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H734" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I734" s="0">
-        <v>39.99</v>
+        <v>40.99</v>
       </c>
       <c r="J734" s="0">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="735" spans="1:10" customHeight="0">
       <c r="A735" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/az4ufyj1idet8uj65lr6e/ndsuevanston-0111996.jpg?rlkey=6ccpvn7m0p09bsfmwuuw9baac&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uhln8kod98kpds399fjdo/ia-af.jpg?rlkey=1otiszrozqynoi0g34z3ojtaq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B735" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C735" s="0" t="inlineStr">
         <is>
-          <t>Evanston Mens Polo</t>
+          <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D735" s="0" t="inlineStr">
         <is>
-          <t>'128714</t>
+          <t>'113903</t>
         </is>
       </c>
       <c r="E735" s="0" t="inlineStr">
         <is>
-          <t>NDSU EVANST M BK:128714C-L</t>
+          <t>IOWA SHERWOOD M BLACK:113903D-XL</t>
         </is>
       </c>
       <c r="F735" s="0" t="inlineStr">
         <is>
-          <t>'813128714069</t>
+          <t>'800113903072</t>
         </is>
       </c>
       <c r="G735" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H735" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I735" s="0">
-        <v>39.99</v>
+        <v>40.99</v>
       </c>
       <c r="J735" s="0">
-        <v>7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="736" spans="1:10" customHeight="0">
       <c r="A736" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/az4ufyj1idet8uj65lr6e/ndsuevanston-0111996.jpg?rlkey=6ccpvn7m0p09bsfmwuuw9baac&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uhln8kod98kpds399fjdo/ia-af.jpg?rlkey=1otiszrozqynoi0g34z3ojtaq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B736" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C736" s="0" t="inlineStr">
         <is>
-          <t>Evanston Mens Polo</t>
+          <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D736" s="0" t="inlineStr">
         <is>
-          <t>'128714</t>
+          <t>'113903</t>
         </is>
       </c>
       <c r="E736" s="0" t="inlineStr">
         <is>
-          <t>NDSU EVANST M BK:128714D-XL</t>
+          <t>IOWA SHERWOOD M BLACK:113903E-2XL</t>
         </is>
       </c>
       <c r="F736" s="0" t="inlineStr">
         <is>
-          <t>'813128714076</t>
+          <t>'800113903089</t>
         </is>
       </c>
       <c r="G736" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H736" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I736" s="0">
-        <v>39.99</v>
+        <v>42.99</v>
       </c>
       <c r="J736" s="0">
         <v>8</v>
       </c>
     </row>
     <row r="737" spans="1:10" customHeight="0">
       <c r="A737" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/az4ufyj1idet8uj65lr6e/ndsuevanston-0111996.jpg?rlkey=6ccpvn7m0p09bsfmwuuw9baac&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uhln8kod98kpds399fjdo/ia-af.jpg?rlkey=1otiszrozqynoi0g34z3ojtaq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B737" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C737" s="0" t="inlineStr">
         <is>
-          <t>Evanston Mens Polo</t>
+          <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D737" s="0" t="inlineStr">
         <is>
-          <t>'128714</t>
+          <t>'113903</t>
         </is>
       </c>
       <c r="E737" s="0" t="inlineStr">
         <is>
-          <t>NDSU EVANST M BK:128714E-2XL</t>
+          <t>IOWA SHERWOOD M BLACK:113903F-3XL</t>
         </is>
       </c>
       <c r="F737" s="0" t="inlineStr">
         <is>
-          <t>'813128714083</t>
+          <t>'800113903096</t>
         </is>
       </c>
       <c r="G737" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H737" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I737" s="0">
-        <v>41.99</v>
+        <v>42.99</v>
       </c>
       <c r="J737" s="0">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="738" spans="1:10" customHeight="0">
       <c r="A738" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/az4ufyj1idet8uj65lr6e/ndsuevanston-0111996.jpg?rlkey=6ccpvn7m0p09bsfmwuuw9baac&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uhln8kod98kpds399fjdo/ia-af.jpg?rlkey=1otiszrozqynoi0g34z3ojtaq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B738" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i2vx4jxakqyodbbziil6e/mens-polo-size-chartsbrent.jpg?rlkey=39vc2b3fxbv03ycjkp4kcasvm&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C738" s="0" t="inlineStr">
         <is>
-          <t>Evanston Mens Polo</t>
+          <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D738" s="0" t="inlineStr">
         <is>
-          <t>'128714</t>
+          <t>'113903</t>
         </is>
       </c>
       <c r="E738" s="0" t="inlineStr">
         <is>
-          <t>NDSU EVANST M BK:128714F-3XL</t>
+          <t>IOWA SHERWOOD M BLACK 12 PACK:113903Z-12PK</t>
         </is>
       </c>
       <c r="F738" s="0" t="inlineStr">
         <is>
-          <t>'813128714090</t>
+          <t>'800113903997</t>
         </is>
       </c>
       <c r="G738" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H738" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I738" s="0">
-        <v>41.99</v>
+        <v>393.6</v>
       </c>
       <c r="J738" s="0">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="739" spans="1:10" customHeight="0">
       <c r="A739" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uhln8kod98kpds399fjdo/ia-af.jpg?rlkey=1otiszrozqynoi0g34z3ojtaq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/96w6tl8hwayuorkuixv31/purdue-af.jpg?rlkey=2ufd42hhcopl9878o3molk8xl&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B739" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C739" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D739" s="0" t="inlineStr">
         <is>
-          <t>'113903</t>
+          <t>'113976</t>
         </is>
       </c>
       <c r="E739" s="0" t="inlineStr">
         <is>
-          <t>IOWA SHERWOOD M BLACK:113903A-S</t>
+          <t>PURDUE SHERWOOD M BLACK:113976A-S</t>
         </is>
       </c>
       <c r="F739" s="0" t="inlineStr">
         <is>
-          <t>'800113903041</t>
+          <t>'804113976043</t>
         </is>
       </c>
       <c r="G739" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H739" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I739" s="0">
         <v>40.99</v>
       </c>
       <c r="J739" s="0">
-        <v>12</v>
+        <v>4</v>
       </c>
     </row>
     <row r="740" spans="1:10" customHeight="0">
       <c r="A740" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uhln8kod98kpds399fjdo/ia-af.jpg?rlkey=1otiszrozqynoi0g34z3ojtaq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/96w6tl8hwayuorkuixv31/purdue-af.jpg?rlkey=2ufd42hhcopl9878o3molk8xl&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B740" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C740" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D740" s="0" t="inlineStr">
         <is>
-          <t>'113903</t>
+          <t>'113976</t>
         </is>
       </c>
       <c r="E740" s="0" t="inlineStr">
         <is>
-          <t>IOWA SHERWOOD M BLACK:113903B-M</t>
+          <t>PURDUE SHERWOOD M BLACK:113976B-M</t>
         </is>
       </c>
       <c r="F740" s="0" t="inlineStr">
         <is>
-          <t>'800113903058</t>
+          <t>'804113976050</t>
         </is>
       </c>
       <c r="G740" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H740" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I740" s="0">
         <v>40.99</v>
       </c>
       <c r="J740" s="0">
-        <v>18</v>
+        <v>7</v>
       </c>
     </row>
     <row r="741" spans="1:10" customHeight="0">
       <c r="A741" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uhln8kod98kpds399fjdo/ia-af.jpg?rlkey=1otiszrozqynoi0g34z3ojtaq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/96w6tl8hwayuorkuixv31/purdue-af.jpg?rlkey=2ufd42hhcopl9878o3molk8xl&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B741" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C741" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D741" s="0" t="inlineStr">
         <is>
-          <t>'113903</t>
+          <t>'113976</t>
         </is>
       </c>
       <c r="E741" s="0" t="inlineStr">
         <is>
-          <t>IOWA SHERWOOD M BLACK:113903C-L</t>
+          <t>PURDUE SHERWOOD M BLACK:113976C-L</t>
         </is>
       </c>
       <c r="F741" s="0" t="inlineStr">
         <is>
-          <t>'800113903065</t>
+          <t>'804113976067</t>
         </is>
       </c>
       <c r="G741" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H741" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I741" s="0">
         <v>40.99</v>
       </c>
       <c r="J741" s="0">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="742" spans="1:10" customHeight="0">
       <c r="A742" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uhln8kod98kpds399fjdo/ia-af.jpg?rlkey=1otiszrozqynoi0g34z3ojtaq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/96w6tl8hwayuorkuixv31/purdue-af.jpg?rlkey=2ufd42hhcopl9878o3molk8xl&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B742" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C742" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D742" s="0" t="inlineStr">
         <is>
-          <t>'113903</t>
+          <t>'113976</t>
         </is>
       </c>
       <c r="E742" s="0" t="inlineStr">
         <is>
-          <t>IOWA SHERWOOD M BLACK:113903D-XL</t>
+          <t>PURDUE SHERWOOD M BLACK:113976D-XL</t>
         </is>
       </c>
       <c r="F742" s="0" t="inlineStr">
         <is>
-          <t>'800113903072</t>
+          <t>'804113976074</t>
         </is>
       </c>
       <c r="G742" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H742" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I742" s="0">
         <v>40.99</v>
       </c>
       <c r="J742" s="0">
-        <v>0</v>
+        <v>11</v>
       </c>
     </row>
     <row r="743" spans="1:10" customHeight="0">
       <c r="A743" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uhln8kod98kpds399fjdo/ia-af.jpg?rlkey=1otiszrozqynoi0g34z3ojtaq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/96w6tl8hwayuorkuixv31/purdue-af.jpg?rlkey=2ufd42hhcopl9878o3molk8xl&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B743" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C743" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D743" s="0" t="inlineStr">
         <is>
-          <t>'113903</t>
+          <t>'113976</t>
         </is>
       </c>
       <c r="E743" s="0" t="inlineStr">
         <is>
-          <t>IOWA SHERWOOD M BLACK:113903E-2XL</t>
+          <t>PURDUE SHERWOOD M BLACK:113976E-2XL</t>
         </is>
       </c>
       <c r="F743" s="0" t="inlineStr">
         <is>
-          <t>'800113903089</t>
+          <t>'804113976081</t>
         </is>
       </c>
       <c r="G743" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H743" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I743" s="0">
         <v>42.99</v>
       </c>
       <c r="J743" s="0">
-        <v>8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="744" spans="1:10" customHeight="0">
       <c r="A744" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uhln8kod98kpds399fjdo/ia-af.jpg?rlkey=1otiszrozqynoi0g34z3ojtaq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/96w6tl8hwayuorkuixv31/purdue-af.jpg?rlkey=2ufd42hhcopl9878o3molk8xl&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B744" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C744" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D744" s="0" t="inlineStr">
         <is>
-          <t>'113903</t>
+          <t>'113976</t>
         </is>
       </c>
       <c r="E744" s="0" t="inlineStr">
         <is>
-          <t>IOWA SHERWOOD M BLACK:113903F-3XL</t>
+          <t>PURDUE SHERWOOD M BLACK:113976F-3XL</t>
         </is>
       </c>
       <c r="F744" s="0" t="inlineStr">
         <is>
-          <t>'800113903096</t>
+          <t>'804113976098</t>
         </is>
       </c>
       <c r="G744" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H744" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I744" s="0">
         <v>42.99</v>
       </c>
       <c r="J744" s="0">
         <v>3</v>
       </c>
     </row>
     <row r="745" spans="1:10" customHeight="0">
       <c r="A745" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uhln8kod98kpds399fjdo/ia-af.jpg?rlkey=1otiszrozqynoi0g34z3ojtaq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/96w6tl8hwayuorkuixv31/purdue-af.jpg?rlkey=2ufd42hhcopl9878o3molk8xl&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B745" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C745" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D745" s="0" t="inlineStr">
         <is>
-          <t>'113903</t>
+          <t>'113976</t>
         </is>
       </c>
       <c r="E745" s="0" t="inlineStr">
         <is>
-          <t>IOWA SHERWOOD M BLACK 12 PACK:113903Z-12PK</t>
+          <t>PURDUE SHERWOOD M BLACK 12 PACK:113976Z-12PK</t>
         </is>
       </c>
       <c r="F745" s="0" t="inlineStr">
         <is>
-          <t>'800113903997</t>
+          <t>'804113976999</t>
         </is>
       </c>
       <c r="G745" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H745" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I745" s="0">
         <v>393.6</v>
       </c>
       <c r="J745" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="746" spans="1:10" customHeight="0">
       <c r="A746" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/96w6tl8hwayuorkuixv31/purdue-af.jpg?rlkey=2ufd42hhcopl9878o3molk8xl&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/iun1nmgfjeuerluo7aefm/ku-af.jpg?rlkey=j61nvsg5zegb4cb9vtmlvaxhp&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B746" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C746" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D746" s="0" t="inlineStr">
         <is>
-          <t>'113976</t>
+          <t>'113975</t>
         </is>
       </c>
       <c r="E746" s="0" t="inlineStr">
         <is>
-          <t>PURDUE SHERWOOD M BLACK:113976A-S</t>
+          <t>KSU SHERWOOD M PURPLE:113975A-S</t>
         </is>
       </c>
       <c r="F746" s="0" t="inlineStr">
         <is>
-          <t>'804113976043</t>
+          <t>'805113975043</t>
         </is>
       </c>
       <c r="G746" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H746" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I746" s="0">
         <v>40.99</v>
       </c>
       <c r="J746" s="0">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="747" spans="1:10" customHeight="0">
       <c r="A747" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/96w6tl8hwayuorkuixv31/purdue-af.jpg?rlkey=2ufd42hhcopl9878o3molk8xl&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/iun1nmgfjeuerluo7aefm/ku-af.jpg?rlkey=j61nvsg5zegb4cb9vtmlvaxhp&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B747" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C747" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D747" s="0" t="inlineStr">
         <is>
-          <t>'113976</t>
+          <t>'113975</t>
         </is>
       </c>
       <c r="E747" s="0" t="inlineStr">
         <is>
-          <t>PURDUE SHERWOOD M BLACK:113976B-M</t>
+          <t>KSU SHERWOOD M PURPLE:113975B-M</t>
         </is>
       </c>
       <c r="F747" s="0" t="inlineStr">
         <is>
-          <t>'804113976050</t>
+          <t>'805113975050</t>
         </is>
       </c>
       <c r="G747" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H747" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I747" s="0">
         <v>40.99</v>
       </c>
       <c r="J747" s="0">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="748" spans="1:10" customHeight="0">
       <c r="A748" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/96w6tl8hwayuorkuixv31/purdue-af.jpg?rlkey=2ufd42hhcopl9878o3molk8xl&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/iun1nmgfjeuerluo7aefm/ku-af.jpg?rlkey=j61nvsg5zegb4cb9vtmlvaxhp&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B748" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C748" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D748" s="0" t="inlineStr">
         <is>
-          <t>'113976</t>
+          <t>'113975</t>
         </is>
       </c>
       <c r="E748" s="0" t="inlineStr">
         <is>
-          <t>PURDUE SHERWOOD M BLACK:113976C-L</t>
+          <t>KSU SHERWOOD M PURPLE:113975C-L</t>
         </is>
       </c>
       <c r="F748" s="0" t="inlineStr">
         <is>
-          <t>'804113976067</t>
+          <t>'805113975067</t>
         </is>
       </c>
       <c r="G748" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H748" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I748" s="0">
         <v>40.99</v>
       </c>
       <c r="J748" s="0">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="749" spans="1:10" customHeight="0">
       <c r="A749" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/96w6tl8hwayuorkuixv31/purdue-af.jpg?rlkey=2ufd42hhcopl9878o3molk8xl&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/iun1nmgfjeuerluo7aefm/ku-af.jpg?rlkey=j61nvsg5zegb4cb9vtmlvaxhp&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B749" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C749" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D749" s="0" t="inlineStr">
         <is>
-          <t>'113976</t>
+          <t>'113975</t>
         </is>
       </c>
       <c r="E749" s="0" t="inlineStr">
         <is>
-          <t>PURDUE SHERWOOD M BLACK:113976D-XL</t>
+          <t>KSU SHERWOOD M PURPLE:113975D-XL</t>
         </is>
       </c>
       <c r="F749" s="0" t="inlineStr">
         <is>
-          <t>'804113976074</t>
+          <t>'805113975074</t>
         </is>
       </c>
       <c r="G749" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H749" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I749" s="0">
         <v>40.99</v>
       </c>
       <c r="J749" s="0">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="750" spans="1:10" customHeight="0">
       <c r="A750" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/96w6tl8hwayuorkuixv31/purdue-af.jpg?rlkey=2ufd42hhcopl9878o3molk8xl&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/iun1nmgfjeuerluo7aefm/ku-af.jpg?rlkey=j61nvsg5zegb4cb9vtmlvaxhp&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B750" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C750" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D750" s="0" t="inlineStr">
         <is>
-          <t>'113976</t>
+          <t>'113975</t>
         </is>
       </c>
       <c r="E750" s="0" t="inlineStr">
         <is>
-          <t>PURDUE SHERWOOD M BLACK:113976E-2XL</t>
+          <t>KSU SHERWOOD M PURPLE:113975E-2XL</t>
         </is>
       </c>
       <c r="F750" s="0" t="inlineStr">
         <is>
-          <t>'804113976081</t>
+          <t>'805113975081</t>
         </is>
       </c>
       <c r="G750" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H750" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I750" s="0">
         <v>42.99</v>
       </c>
       <c r="J750" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="751" spans="1:10" customHeight="0">
       <c r="A751" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/96w6tl8hwayuorkuixv31/purdue-af.jpg?rlkey=2ufd42hhcopl9878o3molk8xl&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/iun1nmgfjeuerluo7aefm/ku-af.jpg?rlkey=j61nvsg5zegb4cb9vtmlvaxhp&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B751" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C751" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D751" s="0" t="inlineStr">
         <is>
-          <t>'113976</t>
+          <t>'113975</t>
         </is>
       </c>
       <c r="E751" s="0" t="inlineStr">
         <is>
-          <t>PURDUE SHERWOOD M BLACK:113976F-3XL</t>
+          <t>KSU SHERWOOD M PURPLE:113975F-3XL</t>
         </is>
       </c>
       <c r="F751" s="0" t="inlineStr">
         <is>
-          <t>'804113976098</t>
+          <t>'805113975098</t>
         </is>
       </c>
       <c r="G751" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H751" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I751" s="0">
         <v>42.99</v>
       </c>
       <c r="J751" s="0">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="752" spans="1:10" customHeight="0">
       <c r="A752" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/96w6tl8hwayuorkuixv31/purdue-af.jpg?rlkey=2ufd42hhcopl9878o3molk8xl&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/iun1nmgfjeuerluo7aefm/ku-af.jpg?rlkey=j61nvsg5zegb4cb9vtmlvaxhp&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B752" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C752" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D752" s="0" t="inlineStr">
         <is>
-          <t>'113976</t>
+          <t>'113975</t>
         </is>
       </c>
       <c r="E752" s="0" t="inlineStr">
         <is>
-          <t>PURDUE SHERWOOD M BLACK 12 PACK:113976Z-12PK</t>
+          <t>KSU SHERWOOD M PURPLE 12 PACK:113975Z-12PK</t>
         </is>
       </c>
       <c r="F752" s="0" t="inlineStr">
         <is>
-          <t>'804113976999</t>
+          <t>'805113975999</t>
         </is>
       </c>
       <c r="G752" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H752" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I752" s="0">
         <v>393.6</v>
       </c>
       <c r="J752" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="753" spans="1:10" customHeight="0">
       <c r="A753" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/iun1nmgfjeuerluo7aefm/ku-af.jpg?rlkey=j61nvsg5zegb4cb9vtmlvaxhp&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w9mn7l8ukj9db4xt4any/screenshot-2025-04-03-at-1.38.47pm.png?rlkey=5kvf61ay3fymqvoqdd3zdwzhu&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B753" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C753" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D753" s="0" t="inlineStr">
         <is>
-          <t>'113975</t>
+          <t>'113974</t>
         </is>
       </c>
       <c r="E753" s="0" t="inlineStr">
         <is>
-          <t>KSU SHERWOOD M PURPLE:113975A-S</t>
+          <t>MU SHERWOOD M BLACK:113974A-S</t>
         </is>
       </c>
       <c r="F753" s="0" t="inlineStr">
         <is>
-          <t>'805113975043</t>
+          <t>'803113974042</t>
         </is>
       </c>
       <c r="G753" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H753" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I753" s="0">
         <v>40.99</v>
       </c>
       <c r="J753" s="0">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="754" spans="1:10" customHeight="0">
       <c r="A754" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/iun1nmgfjeuerluo7aefm/ku-af.jpg?rlkey=j61nvsg5zegb4cb9vtmlvaxhp&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w9mn7l8ukj9db4xt4any/screenshot-2025-04-03-at-1.38.47pm.png?rlkey=5kvf61ay3fymqvoqdd3zdwzhu&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B754" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C754" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D754" s="0" t="inlineStr">
         <is>
-          <t>'113975</t>
+          <t>'113974</t>
         </is>
       </c>
       <c r="E754" s="0" t="inlineStr">
         <is>
-          <t>KSU SHERWOOD M PURPLE:113975B-M</t>
+          <t>MU SHERWOOD M BLACK:113974B-M</t>
         </is>
       </c>
       <c r="F754" s="0" t="inlineStr">
         <is>
-          <t>'805113975050</t>
+          <t>'803113974059</t>
         </is>
       </c>
       <c r="G754" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H754" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I754" s="0">
         <v>40.99</v>
       </c>
       <c r="J754" s="0">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="755" spans="1:10" customHeight="0">
       <c r="A755" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/iun1nmgfjeuerluo7aefm/ku-af.jpg?rlkey=j61nvsg5zegb4cb9vtmlvaxhp&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w9mn7l8ukj9db4xt4any/screenshot-2025-04-03-at-1.38.47pm.png?rlkey=5kvf61ay3fymqvoqdd3zdwzhu&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B755" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C755" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D755" s="0" t="inlineStr">
         <is>
-          <t>'113975</t>
+          <t>'113974</t>
         </is>
       </c>
       <c r="E755" s="0" t="inlineStr">
         <is>
-          <t>KSU SHERWOOD M PURPLE:113975C-L</t>
+          <t>MU SHERWOOD M BLACK:113974C-L</t>
         </is>
       </c>
       <c r="F755" s="0" t="inlineStr">
         <is>
-          <t>'805113975067</t>
+          <t>'803113974066</t>
         </is>
       </c>
       <c r="G755" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H755" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I755" s="0">
         <v>40.99</v>
       </c>
       <c r="J755" s="0">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="756" spans="1:10" customHeight="0">
       <c r="A756" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/iun1nmgfjeuerluo7aefm/ku-af.jpg?rlkey=j61nvsg5zegb4cb9vtmlvaxhp&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w9mn7l8ukj9db4xt4any/screenshot-2025-04-03-at-1.38.47pm.png?rlkey=5kvf61ay3fymqvoqdd3zdwzhu&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B756" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C756" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D756" s="0" t="inlineStr">
         <is>
-          <t>'113975</t>
+          <t>'113974</t>
         </is>
       </c>
       <c r="E756" s="0" t="inlineStr">
         <is>
-          <t>KSU SHERWOOD M PURPLE:113975D-XL</t>
+          <t>MU SHERWOOD M BLACK:113974D-XL</t>
         </is>
       </c>
       <c r="F756" s="0" t="inlineStr">
         <is>
-          <t>'805113975074</t>
+          <t>'803113974073</t>
         </is>
       </c>
       <c r="G756" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H756" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I756" s="0">
         <v>40.99</v>
       </c>
       <c r="J756" s="0">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="757" spans="1:10" customHeight="0">
       <c r="A757" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/iun1nmgfjeuerluo7aefm/ku-af.jpg?rlkey=j61nvsg5zegb4cb9vtmlvaxhp&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w9mn7l8ukj9db4xt4any/screenshot-2025-04-03-at-1.38.47pm.png?rlkey=5kvf61ay3fymqvoqdd3zdwzhu&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B757" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C757" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D757" s="0" t="inlineStr">
         <is>
-          <t>'113975</t>
+          <t>'113974</t>
         </is>
       </c>
       <c r="E757" s="0" t="inlineStr">
         <is>
-          <t>KSU SHERWOOD M PURPLE:113975E-2XL</t>
+          <t>MU SHERWOOD M BLACK:113974E-2XL</t>
         </is>
       </c>
       <c r="F757" s="0" t="inlineStr">
         <is>
-          <t>'805113975081</t>
+          <t>'803113974080</t>
         </is>
       </c>
       <c r="G757" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H757" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I757" s="0">
         <v>42.99</v>
       </c>
       <c r="J757" s="0">
-        <v>6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="758" spans="1:10" customHeight="0">
       <c r="A758" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/iun1nmgfjeuerluo7aefm/ku-af.jpg?rlkey=j61nvsg5zegb4cb9vtmlvaxhp&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w9mn7l8ukj9db4xt4any/screenshot-2025-04-03-at-1.38.47pm.png?rlkey=5kvf61ay3fymqvoqdd3zdwzhu&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B758" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C758" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D758" s="0" t="inlineStr">
         <is>
-          <t>'113975</t>
+          <t>'113974</t>
         </is>
       </c>
       <c r="E758" s="0" t="inlineStr">
         <is>
-          <t>KSU SHERWOOD M PURPLE:113975F-3XL</t>
+          <t>MU SHERWOOD M BLACK:113974F-3XL</t>
         </is>
       </c>
       <c r="F758" s="0" t="inlineStr">
         <is>
-          <t>'805113975098</t>
+          <t>'803113974097</t>
         </is>
       </c>
       <c r="G758" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H758" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I758" s="0">
         <v>42.99</v>
       </c>
       <c r="J758" s="0">
         <v>1</v>
       </c>
     </row>
     <row r="759" spans="1:10" customHeight="0">
       <c r="A759" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/iun1nmgfjeuerluo7aefm/ku-af.jpg?rlkey=j61nvsg5zegb4cb9vtmlvaxhp&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w9mn7l8ukj9db4xt4any/screenshot-2025-04-03-at-1.38.47pm.png?rlkey=5kvf61ay3fymqvoqdd3zdwzhu&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B759" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C759" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D759" s="0" t="inlineStr">
         <is>
-          <t>'113975</t>
+          <t>'113974</t>
         </is>
       </c>
       <c r="E759" s="0" t="inlineStr">
         <is>
-          <t>KSU SHERWOOD M PURPLE 12 PACK:113975Z-12PK</t>
+          <t>MU SHERWOOD M BLACK 12 PACK:113974Z-12PK</t>
         </is>
       </c>
       <c r="F759" s="0" t="inlineStr">
         <is>
-          <t>'805113975999</t>
+          <t>'803113974998</t>
         </is>
       </c>
       <c r="G759" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H759" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I759" s="0">
         <v>393.6</v>
       </c>
       <c r="J759" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="760" spans="1:10" customHeight="0">
       <c r="A760" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w9mn7l8ukj9db4xt4any/screenshot-2025-04-03-at-1.38.47pm.png?rlkey=5kvf61ay3fymqvoqdd3zdwzhu&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/731eza5x0j2gu40xy8vpj/uni-af.jpg?rlkey=hsp28lw0t9kvmmncsypi07l0m&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B760" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C760" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D760" s="0" t="inlineStr">
         <is>
-          <t>'113974</t>
+          <t>'113973</t>
         </is>
       </c>
       <c r="E760" s="0" t="inlineStr">
         <is>
-          <t>MU SHERWOOD M BLACK:113974A-S</t>
+          <t>UNI SHERWOOD M PURPLE:113973A-S</t>
         </is>
       </c>
       <c r="F760" s="0" t="inlineStr">
         <is>
-          <t>'803113974042</t>
+          <t>'802113973048</t>
         </is>
       </c>
       <c r="G760" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H760" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I760" s="0">
         <v>40.99</v>
       </c>
       <c r="J760" s="0">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="761" spans="1:10" customHeight="0">
       <c r="A761" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w9mn7l8ukj9db4xt4any/screenshot-2025-04-03-at-1.38.47pm.png?rlkey=5kvf61ay3fymqvoqdd3zdwzhu&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/731eza5x0j2gu40xy8vpj/uni-af.jpg?rlkey=hsp28lw0t9kvmmncsypi07l0m&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B761" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C761" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D761" s="0" t="inlineStr">
         <is>
-          <t>'113974</t>
+          <t>'113973</t>
         </is>
       </c>
       <c r="E761" s="0" t="inlineStr">
         <is>
-          <t>MU SHERWOOD M BLACK:113974B-M</t>
+          <t>UNI SHERWOOD M PURPLE:113973B-M</t>
         </is>
       </c>
       <c r="F761" s="0" t="inlineStr">
         <is>
-          <t>'803113974059</t>
+          <t>'802113973055</t>
         </is>
       </c>
       <c r="G761" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H761" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I761" s="0">
         <v>40.99</v>
       </c>
       <c r="J761" s="0">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="762" spans="1:10" customHeight="0">
       <c r="A762" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w9mn7l8ukj9db4xt4any/screenshot-2025-04-03-at-1.38.47pm.png?rlkey=5kvf61ay3fymqvoqdd3zdwzhu&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/731eza5x0j2gu40xy8vpj/uni-af.jpg?rlkey=hsp28lw0t9kvmmncsypi07l0m&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B762" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C762" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D762" s="0" t="inlineStr">
         <is>
-          <t>'113974</t>
+          <t>'113973</t>
         </is>
       </c>
       <c r="E762" s="0" t="inlineStr">
         <is>
-          <t>MU SHERWOOD M BLACK:113974C-L</t>
+          <t>UNI SHERWOOD M PURPLE:113973C-L</t>
         </is>
       </c>
       <c r="F762" s="0" t="inlineStr">
         <is>
-          <t>'803113974066</t>
+          <t>'802113973062</t>
         </is>
       </c>
       <c r="G762" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H762" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I762" s="0">
         <v>40.99</v>
       </c>
       <c r="J762" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="763" spans="1:10" customHeight="0">
       <c r="A763" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w9mn7l8ukj9db4xt4any/screenshot-2025-04-03-at-1.38.47pm.png?rlkey=5kvf61ay3fymqvoqdd3zdwzhu&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/731eza5x0j2gu40xy8vpj/uni-af.jpg?rlkey=hsp28lw0t9kvmmncsypi07l0m&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B763" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C763" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D763" s="0" t="inlineStr">
         <is>
-          <t>'113974</t>
+          <t>'113973</t>
         </is>
       </c>
       <c r="E763" s="0" t="inlineStr">
         <is>
-          <t>MU SHERWOOD M BLACK:113974D-XL</t>
+          <t>UNI SHERWOOD M PURPLE:113973D-XL</t>
         </is>
       </c>
       <c r="F763" s="0" t="inlineStr">
         <is>
-          <t>'803113974073</t>
+          <t>'802113973079</t>
         </is>
       </c>
       <c r="G763" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H763" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I763" s="0">
         <v>40.99</v>
       </c>
       <c r="J763" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="764" spans="1:10" customHeight="0">
       <c r="A764" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w9mn7l8ukj9db4xt4any/screenshot-2025-04-03-at-1.38.47pm.png?rlkey=5kvf61ay3fymqvoqdd3zdwzhu&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/731eza5x0j2gu40xy8vpj/uni-af.jpg?rlkey=hsp28lw0t9kvmmncsypi07l0m&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B764" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C764" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D764" s="0" t="inlineStr">
         <is>
-          <t>'113974</t>
+          <t>'113973</t>
         </is>
       </c>
       <c r="E764" s="0" t="inlineStr">
         <is>
-          <t>MU SHERWOOD M BLACK:113974E-2XL</t>
+          <t>UNI SHERWOOD M PURPLE:113973E-2XL</t>
         </is>
       </c>
       <c r="F764" s="0" t="inlineStr">
         <is>
-          <t>'803113974080</t>
+          <t>'802113973086</t>
         </is>
       </c>
       <c r="G764" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H764" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I764" s="0">
         <v>42.99</v>
       </c>
       <c r="J764" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="765" spans="1:10" customHeight="0">
       <c r="A765" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w9mn7l8ukj9db4xt4any/screenshot-2025-04-03-at-1.38.47pm.png?rlkey=5kvf61ay3fymqvoqdd3zdwzhu&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/731eza5x0j2gu40xy8vpj/uni-af.jpg?rlkey=hsp28lw0t9kvmmncsypi07l0m&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B765" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C765" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D765" s="0" t="inlineStr">
         <is>
-          <t>'113974</t>
+          <t>'113973</t>
         </is>
       </c>
       <c r="E765" s="0" t="inlineStr">
         <is>
-          <t>MU SHERWOOD M BLACK:113974F-3XL</t>
+          <t>UNI SHERWOOD M PURPLE:113973F-3XL</t>
         </is>
       </c>
       <c r="F765" s="0" t="inlineStr">
         <is>
-          <t>'803113974097</t>
+          <t>'802113973093</t>
         </is>
       </c>
       <c r="G765" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H765" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I765" s="0">
         <v>42.99</v>
       </c>
       <c r="J765" s="0">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="766" spans="1:10" customHeight="0">
       <c r="A766" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w9mn7l8ukj9db4xt4any/screenshot-2025-04-03-at-1.38.47pm.png?rlkey=5kvf61ay3fymqvoqdd3zdwzhu&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/731eza5x0j2gu40xy8vpj/uni-af.jpg?rlkey=hsp28lw0t9kvmmncsypi07l0m&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B766" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C766" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D766" s="0" t="inlineStr">
         <is>
-          <t>'113974</t>
+          <t>'113973</t>
         </is>
       </c>
       <c r="E766" s="0" t="inlineStr">
         <is>
-          <t>MU SHERWOOD M BLACK 12 PACK:113974Z-12PK</t>
+          <t>UNI SHERWOOD M PURPLE 12 PACKS:113973Z-12PK</t>
         </is>
       </c>
       <c r="F766" s="0" t="inlineStr">
         <is>
-          <t>'803113974998</t>
+          <t>'802113973994</t>
         </is>
       </c>
       <c r="G766" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H766" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I766" s="0">
         <v>393.6</v>
       </c>
       <c r="J766" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="767" spans="1:10" customHeight="0">
       <c r="A767" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/731eza5x0j2gu40xy8vpj/uni-af.jpg?rlkey=hsp28lw0t9kvmmncsypi07l0m&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/abvl9cxt8w4sml8twzhok/ia2-af.jpg?rlkey=01oq1d6cdzhfpkhvc1sj4s3aq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B767" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C767" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D767" s="0" t="inlineStr">
         <is>
-          <t>'113973</t>
+          <t>'138518</t>
         </is>
       </c>
       <c r="E767" s="0" t="inlineStr">
         <is>
-          <t>UNI SHERWOOD M PURPLE:113973A-S</t>
+          <t>IOWA SHERW2 M BK:138518A-S</t>
         </is>
       </c>
       <c r="F767" s="0" t="inlineStr">
         <is>
-          <t>'802113973048</t>
+          <t>'800138518046</t>
         </is>
       </c>
       <c r="G767" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H767" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I767" s="0">
         <v>40.99</v>
       </c>
       <c r="J767" s="0">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="768" spans="1:10" customHeight="0">
       <c r="A768" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/731eza5x0j2gu40xy8vpj/uni-af.jpg?rlkey=hsp28lw0t9kvmmncsypi07l0m&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/abvl9cxt8w4sml8twzhok/ia2-af.jpg?rlkey=01oq1d6cdzhfpkhvc1sj4s3aq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B768" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C768" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D768" s="0" t="inlineStr">
         <is>
-          <t>'113973</t>
+          <t>'138518</t>
         </is>
       </c>
       <c r="E768" s="0" t="inlineStr">
         <is>
-          <t>UNI SHERWOOD M PURPLE:113973B-M</t>
+          <t>IOWA SHERW2 M BK:138518B-M</t>
         </is>
       </c>
       <c r="F768" s="0" t="inlineStr">
         <is>
-          <t>'802113973055</t>
+          <t>'800138518053</t>
         </is>
       </c>
       <c r="G768" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H768" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I768" s="0">
         <v>40.99</v>
       </c>
       <c r="J768" s="0">
-        <v>7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="769" spans="1:10" customHeight="0">
       <c r="A769" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/731eza5x0j2gu40xy8vpj/uni-af.jpg?rlkey=hsp28lw0t9kvmmncsypi07l0m&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/abvl9cxt8w4sml8twzhok/ia2-af.jpg?rlkey=01oq1d6cdzhfpkhvc1sj4s3aq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B769" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C769" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D769" s="0" t="inlineStr">
         <is>
-          <t>'113973</t>
+          <t>'138518</t>
         </is>
       </c>
       <c r="E769" s="0" t="inlineStr">
         <is>
-          <t>UNI SHERWOOD M PURPLE:113973C-L</t>
+          <t>IOWA SHERW2 M BK:138518C-L</t>
         </is>
       </c>
       <c r="F769" s="0" t="inlineStr">
         <is>
-          <t>'802113973062</t>
+          <t>'800138518060</t>
         </is>
       </c>
       <c r="G769" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H769" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I769" s="0">
         <v>40.99</v>
       </c>
       <c r="J769" s="0">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="770" spans="1:10" customHeight="0">
       <c r="A770" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/731eza5x0j2gu40xy8vpj/uni-af.jpg?rlkey=hsp28lw0t9kvmmncsypi07l0m&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/abvl9cxt8w4sml8twzhok/ia2-af.jpg?rlkey=01oq1d6cdzhfpkhvc1sj4s3aq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B770" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C770" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D770" s="0" t="inlineStr">
         <is>
-          <t>'113973</t>
+          <t>'138518</t>
         </is>
       </c>
       <c r="E770" s="0" t="inlineStr">
         <is>
-          <t>UNI SHERWOOD M PURPLE:113973D-XL</t>
+          <t>IOWA SHERW2 M BK:138518D-XL</t>
         </is>
       </c>
       <c r="F770" s="0" t="inlineStr">
         <is>
-          <t>'802113973079</t>
+          <t>'800138518077</t>
         </is>
       </c>
       <c r="G770" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H770" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I770" s="0">
         <v>40.99</v>
       </c>
       <c r="J770" s="0">
-        <v>3</v>
+        <v>16</v>
       </c>
     </row>
     <row r="771" spans="1:10" customHeight="0">
       <c r="A771" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/731eza5x0j2gu40xy8vpj/uni-af.jpg?rlkey=hsp28lw0t9kvmmncsypi07l0m&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/abvl9cxt8w4sml8twzhok/ia2-af.jpg?rlkey=01oq1d6cdzhfpkhvc1sj4s3aq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B771" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C771" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D771" s="0" t="inlineStr">
         <is>
-          <t>'113973</t>
+          <t>'138518</t>
         </is>
       </c>
       <c r="E771" s="0" t="inlineStr">
         <is>
-          <t>UNI SHERWOOD M PURPLE:113973E-2XL</t>
+          <t>IOWA SHERW2 M BK:138518E-2XL</t>
         </is>
       </c>
       <c r="F771" s="0" t="inlineStr">
         <is>
-          <t>'802113973086</t>
+          <t>'800138518084</t>
         </is>
       </c>
       <c r="G771" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H771" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I771" s="0">
         <v>42.99</v>
       </c>
       <c r="J771" s="0">
-        <v>6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="772" spans="1:10" customHeight="0">
       <c r="A772" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/731eza5x0j2gu40xy8vpj/uni-af.jpg?rlkey=hsp28lw0t9kvmmncsypi07l0m&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/abvl9cxt8w4sml8twzhok/ia2-af.jpg?rlkey=01oq1d6cdzhfpkhvc1sj4s3aq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B772" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C772" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D772" s="0" t="inlineStr">
         <is>
-          <t>'113973</t>
+          <t>'138518</t>
         </is>
       </c>
       <c r="E772" s="0" t="inlineStr">
         <is>
-          <t>UNI SHERWOOD M PURPLE:113973F-3XL</t>
+          <t>IOWA SHERW2 M BK:138518F-3XL</t>
         </is>
       </c>
       <c r="F772" s="0" t="inlineStr">
         <is>
-          <t>'802113973093</t>
+          <t>'800138518091</t>
         </is>
       </c>
       <c r="G772" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H772" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I772" s="0">
-        <v>42.99</v>
+        <v>393.6</v>
       </c>
       <c r="J772" s="0">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="773" spans="1:10" customHeight="0">
       <c r="A773" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/731eza5x0j2gu40xy8vpj/uni-af.jpg?rlkey=hsp28lw0t9kvmmncsypi07l0m&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bqzxdepf9unhslji3uhvp/ndsu-af.jpg?rlkey=e4b5mh3mlzhmq0ee6wxv57cmg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B773" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C773" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D773" s="0" t="inlineStr">
         <is>
-          <t>'113973</t>
+          <t>'128712</t>
         </is>
       </c>
       <c r="E773" s="0" t="inlineStr">
         <is>
-          <t>UNI SHERWOOD M PURPLE 12 PACKS:113973Z-12PK</t>
+          <t>NDSU SHERWO M BK:128712A-S</t>
         </is>
       </c>
       <c r="F773" s="0" t="inlineStr">
         <is>
-          <t>'802113973994</t>
+          <t>'813128712041</t>
         </is>
       </c>
       <c r="G773" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H773" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I773" s="0">
-        <v>393.6</v>
+        <v>40.99</v>
       </c>
       <c r="J773" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="774" spans="1:10" customHeight="0">
       <c r="A774" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/abvl9cxt8w4sml8twzhok/ia2-af.jpg?rlkey=01oq1d6cdzhfpkhvc1sj4s3aq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bqzxdepf9unhslji3uhvp/ndsu-af.jpg?rlkey=e4b5mh3mlzhmq0ee6wxv57cmg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B774" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C774" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D774" s="0" t="inlineStr">
         <is>
-          <t>'138518</t>
+          <t>'128712</t>
         </is>
       </c>
       <c r="E774" s="0" t="inlineStr">
         <is>
-          <t>IOWA SHERW2 M BK:138518A-S</t>
+          <t>NDSU SHERWO M BK:128712B-M</t>
         </is>
       </c>
       <c r="F774" s="0" t="inlineStr">
         <is>
-          <t>'800138518046</t>
+          <t>'813128712058</t>
         </is>
       </c>
       <c r="G774" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H774" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I774" s="0">
         <v>40.99</v>
       </c>
       <c r="J774" s="0">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="775" spans="1:10" customHeight="0">
       <c r="A775" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/abvl9cxt8w4sml8twzhok/ia2-af.jpg?rlkey=01oq1d6cdzhfpkhvc1sj4s3aq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bqzxdepf9unhslji3uhvp/ndsu-af.jpg?rlkey=e4b5mh3mlzhmq0ee6wxv57cmg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B775" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C775" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D775" s="0" t="inlineStr">
         <is>
-          <t>'138518</t>
+          <t>'128712</t>
         </is>
       </c>
       <c r="E775" s="0" t="inlineStr">
         <is>
-          <t>IOWA SHERW2 M BK:138518B-M</t>
+          <t>NDSU SHERWO M BK:128712C-L</t>
         </is>
       </c>
       <c r="F775" s="0" t="inlineStr">
         <is>
-          <t>'800138518053</t>
+          <t>'813128712065</t>
         </is>
       </c>
       <c r="G775" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H775" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I775" s="0">
         <v>40.99</v>
       </c>
       <c r="J775" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="776" spans="1:10" customHeight="0">
       <c r="A776" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/abvl9cxt8w4sml8twzhok/ia2-af.jpg?rlkey=01oq1d6cdzhfpkhvc1sj4s3aq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bqzxdepf9unhslji3uhvp/ndsu-af.jpg?rlkey=e4b5mh3mlzhmq0ee6wxv57cmg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B776" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C776" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D776" s="0" t="inlineStr">
         <is>
-          <t>'138518</t>
+          <t>'128712</t>
         </is>
       </c>
       <c r="E776" s="0" t="inlineStr">
         <is>
-          <t>IOWA SHERW2 M BK:138518C-L</t>
+          <t>NDSU SHERWO M BK:128712D-XL</t>
         </is>
       </c>
       <c r="F776" s="0" t="inlineStr">
         <is>
-          <t>'800138518060</t>
+          <t>'813128712072</t>
         </is>
       </c>
       <c r="G776" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H776" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I776" s="0">
         <v>40.99</v>
       </c>
       <c r="J776" s="0">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="777" spans="1:10" customHeight="0">
       <c r="A777" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/abvl9cxt8w4sml8twzhok/ia2-af.jpg?rlkey=01oq1d6cdzhfpkhvc1sj4s3aq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bqzxdepf9unhslji3uhvp/ndsu-af.jpg?rlkey=e4b5mh3mlzhmq0ee6wxv57cmg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B777" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C777" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D777" s="0" t="inlineStr">
         <is>
-          <t>'138518</t>
+          <t>'128712</t>
         </is>
       </c>
       <c r="E777" s="0" t="inlineStr">
         <is>
-          <t>IOWA SHERW2 M BK:138518D-XL</t>
+          <t>NDSU SHERWO M BK:128712E-2XL</t>
         </is>
       </c>
       <c r="F777" s="0" t="inlineStr">
         <is>
-          <t>'800138518077</t>
+          <t>'813128712089</t>
         </is>
       </c>
       <c r="G777" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H777" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I777" s="0">
-        <v>40.99</v>
+        <v>42.99</v>
       </c>
       <c r="J777" s="0">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="778" spans="1:10" customHeight="0">
       <c r="A778" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/abvl9cxt8w4sml8twzhok/ia2-af.jpg?rlkey=01oq1d6cdzhfpkhvc1sj4s3aq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bqzxdepf9unhslji3uhvp/ndsu-af.jpg?rlkey=e4b5mh3mlzhmq0ee6wxv57cmg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B778" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C778" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D778" s="0" t="inlineStr">
         <is>
-          <t>'138518</t>
+          <t>'128712</t>
         </is>
       </c>
       <c r="E778" s="0" t="inlineStr">
         <is>
-          <t>IOWA SHERW2 M BK:138518E-2XL</t>
+          <t>NDSU SHERWO M BK:128712F-3XL</t>
         </is>
       </c>
       <c r="F778" s="0" t="inlineStr">
         <is>
-          <t>'800138518084</t>
+          <t>'813128712096</t>
         </is>
       </c>
       <c r="G778" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H778" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I778" s="0">
         <v>42.99</v>
       </c>
       <c r="J778" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="779" spans="1:10" customHeight="0">
       <c r="A779" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/abvl9cxt8w4sml8twzhok/ia2-af.jpg?rlkey=01oq1d6cdzhfpkhvc1sj4s3aq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bqzxdepf9unhslji3uhvp/ndsu-af.jpg?rlkey=e4b5mh3mlzhmq0ee6wxv57cmg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B779" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C779" s="0" t="inlineStr">
         <is>
           <t>Sherwood Men's Golf Polo</t>
         </is>
       </c>
       <c r="D779" s="0" t="inlineStr">
         <is>
-          <t>'138518</t>
+          <t>'128712</t>
         </is>
       </c>
       <c r="E779" s="0" t="inlineStr">
         <is>
-          <t>IOWA SHERW2 M BK:138518F-3XL</t>
+          <t>NDSU SHERWO M BK:128712Z-12PK</t>
         </is>
       </c>
       <c r="F779" s="0" t="inlineStr">
         <is>
-          <t>'800138518091</t>
+          <t>'813128712997</t>
         </is>
       </c>
       <c r="G779" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H779" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I779" s="0">
         <v>393.6</v>
       </c>
       <c r="J779" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="780" spans="1:10" customHeight="0">
       <c r="A780" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bqzxdepf9unhslji3uhvp/ndsu-af.jpg?rlkey=e4b5mh3mlzhmq0ee6wxv57cmg&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5p71zvjx1hxsx2awmhp37/ndsupadenblackpresentationaf24812.jpg?rlkey=t2w5c2loy224ebogvpw9ha7ns&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C780" s="0" t="inlineStr">
         <is>
-          <t>Sherwood Men's Golf Polo</t>
+          <t>Paden Men's Space Dye Polo</t>
         </is>
       </c>
       <c r="D780" s="0" t="inlineStr">
         <is>
-          <t>'128712</t>
+          <t>'128761</t>
         </is>
       </c>
       <c r="E780" s="0" t="inlineStr">
         <is>
-          <t>NDSU SHERWO M BK:128712A-S</t>
+          <t>NDSU PADEN M BK:128761A-S</t>
         </is>
       </c>
       <c r="F780" s="0" t="inlineStr">
         <is>
-          <t>'813128712041</t>
+          <t>'813128761049</t>
         </is>
       </c>
       <c r="G780" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H780" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I780" s="0">
-        <v>40.99</v>
+        <v>39.99</v>
       </c>
       <c r="J780" s="0">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="781" spans="1:10" customHeight="0">
       <c r="A781" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bqzxdepf9unhslji3uhvp/ndsu-af.jpg?rlkey=e4b5mh3mlzhmq0ee6wxv57cmg&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5p71zvjx1hxsx2awmhp37/ndsupadenblackpresentationaf24812.jpg?rlkey=t2w5c2loy224ebogvpw9ha7ns&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C781" s="0" t="inlineStr">
         <is>
-          <t>Sherwood Men's Golf Polo</t>
+          <t>Paden Men's Space Dye Polo</t>
         </is>
       </c>
       <c r="D781" s="0" t="inlineStr">
         <is>
-          <t>'128712</t>
+          <t>'128761</t>
         </is>
       </c>
       <c r="E781" s="0" t="inlineStr">
         <is>
-          <t>NDSU SHERWO M BK:128712B-M</t>
+          <t>NDSU PADEN M BK:128761B-M</t>
         </is>
       </c>
       <c r="F781" s="0" t="inlineStr">
         <is>
-          <t>'813128712058</t>
+          <t>'813128761056</t>
         </is>
       </c>
       <c r="G781" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H781" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I781" s="0">
-        <v>40.99</v>
+        <v>39.99</v>
       </c>
       <c r="J781" s="0">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="782" spans="1:10" customHeight="0">
       <c r="A782" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bqzxdepf9unhslji3uhvp/ndsu-af.jpg?rlkey=e4b5mh3mlzhmq0ee6wxv57cmg&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5p71zvjx1hxsx2awmhp37/ndsupadenblackpresentationaf24812.jpg?rlkey=t2w5c2loy224ebogvpw9ha7ns&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C782" s="0" t="inlineStr">
         <is>
-          <t>Sherwood Men's Golf Polo</t>
+          <t>Paden Men's Space Dye Polo</t>
         </is>
       </c>
       <c r="D782" s="0" t="inlineStr">
         <is>
-          <t>'128712</t>
+          <t>'128761</t>
         </is>
       </c>
       <c r="E782" s="0" t="inlineStr">
         <is>
-          <t>NDSU SHERWO M BK:128712C-L</t>
+          <t>NDSU PADEN M BK:128761C-L</t>
         </is>
       </c>
       <c r="F782" s="0" t="inlineStr">
         <is>
-          <t>'813128712065</t>
+          <t>'813128761063</t>
         </is>
       </c>
       <c r="G782" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H782" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I782" s="0">
-        <v>40.99</v>
+        <v>39.99</v>
       </c>
       <c r="J782" s="0">
         <v>6</v>
       </c>
     </row>
     <row r="783" spans="1:10" customHeight="0">
       <c r="A783" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bqzxdepf9unhslji3uhvp/ndsu-af.jpg?rlkey=e4b5mh3mlzhmq0ee6wxv57cmg&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5p71zvjx1hxsx2awmhp37/ndsupadenblackpresentationaf24812.jpg?rlkey=t2w5c2loy224ebogvpw9ha7ns&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C783" s="0" t="inlineStr">
         <is>
-          <t>Sherwood Men's Golf Polo</t>
+          <t>Paden Men's Space Dye Polo</t>
         </is>
       </c>
       <c r="D783" s="0" t="inlineStr">
         <is>
-          <t>'128712</t>
+          <t>'128761</t>
         </is>
       </c>
       <c r="E783" s="0" t="inlineStr">
         <is>
-          <t>NDSU SHERWO M BK:128712D-XL</t>
+          <t>NDSU PADEN M BK:128761D-XL</t>
         </is>
       </c>
       <c r="F783" s="0" t="inlineStr">
         <is>
-          <t>'813128712072</t>
+          <t>'813128761070</t>
         </is>
       </c>
       <c r="G783" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H783" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I783" s="0">
-        <v>40.99</v>
+        <v>39.99</v>
       </c>
       <c r="J783" s="0">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="784" spans="1:10" customHeight="0">
       <c r="A784" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bqzxdepf9unhslji3uhvp/ndsu-af.jpg?rlkey=e4b5mh3mlzhmq0ee6wxv57cmg&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5p71zvjx1hxsx2awmhp37/ndsupadenblackpresentationaf24812.jpg?rlkey=t2w5c2loy224ebogvpw9ha7ns&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C784" s="0" t="inlineStr">
         <is>
-          <t>Sherwood Men's Golf Polo</t>
+          <t>Paden Men's Space Dye Polo</t>
         </is>
       </c>
       <c r="D784" s="0" t="inlineStr">
         <is>
-          <t>'128712</t>
+          <t>'128761</t>
         </is>
       </c>
       <c r="E784" s="0" t="inlineStr">
         <is>
-          <t>NDSU SHERWO M BK:128712E-2XL</t>
+          <t>NDSU PADEN M BK:128761E-2XL</t>
         </is>
       </c>
       <c r="F784" s="0" t="inlineStr">
         <is>
-          <t>'813128712089</t>
+          <t>'813128761087</t>
         </is>
       </c>
       <c r="G784" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H784" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I784" s="0">
-        <v>42.99</v>
+        <v>41.99</v>
       </c>
       <c r="J784" s="0">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="785" spans="1:10" customHeight="0">
       <c r="A785" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bqzxdepf9unhslji3uhvp/ndsu-af.jpg?rlkey=e4b5mh3mlzhmq0ee6wxv57cmg&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5p71zvjx1hxsx2awmhp37/ndsupadenblackpresentationaf24812.jpg?rlkey=t2w5c2loy224ebogvpw9ha7ns&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C785" s="0" t="inlineStr">
         <is>
-          <t>Sherwood Men's Golf Polo</t>
+          <t>Paden Men's Space Dye Polo</t>
         </is>
       </c>
       <c r="D785" s="0" t="inlineStr">
         <is>
-          <t>'128712</t>
+          <t>'128761</t>
         </is>
       </c>
       <c r="E785" s="0" t="inlineStr">
         <is>
-          <t>NDSU SHERWO M BK:128712F-3XL</t>
+          <t>NDSU PADEN M BK:128761F-3XL</t>
         </is>
       </c>
       <c r="F785" s="0" t="inlineStr">
         <is>
-          <t>'813128712096</t>
+          <t>'813128761094</t>
         </is>
       </c>
       <c r="G785" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H785" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I785" s="0">
-        <v>42.99</v>
+        <v>41.99</v>
       </c>
       <c r="J785" s="0">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="786" spans="1:10" customHeight="0">
       <c r="A786" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bqzxdepf9unhslji3uhvp/ndsu-af.jpg?rlkey=e4b5mh3mlzhmq0ee6wxv57cmg&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ztga10vmqm5qn4ur3wk22/107194f92240.jpg?rlkey=6uyewwxdpr74cmaq6s3xmlk8p&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B786" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/exymfztblajt1uv8mg4e4/10-18-size-chartsmens-relaxed.jpg?rlkey=yqjimthzorxhk04ibefzf1v75&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C786" s="0" t="inlineStr">
         <is>
-          <t>Sherwood Men's Golf Polo</t>
+          <t>Randy Men's Performance Polo</t>
         </is>
       </c>
       <c r="D786" s="0" t="inlineStr">
         <is>
-          <t>'128712</t>
+          <t>'107194</t>
         </is>
       </c>
       <c r="E786" s="0" t="inlineStr">
         <is>
-          <t>NDSU SHERWO M BK:128712Z-12PK</t>
+          <t>WYOMING RANDY:107194B-M</t>
         </is>
       </c>
       <c r="F786" s="0" t="inlineStr">
         <is>
-          <t>'813128712997</t>
+          <t>'800107194011</t>
         </is>
       </c>
       <c r="G786" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H786" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I786" s="0">
-        <v>393.6</v>
+        <v>44.99</v>
       </c>
       <c r="J786" s="0">
-        <v>0</v>
+        <v>16</v>
       </c>
     </row>
     <row r="787" spans="1:10" customHeight="0">
       <c r="A787" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5p71zvjx1hxsx2awmhp37/ndsupadenblackpresentationaf24812.jpg?rlkey=t2w5c2loy224ebogvpw9ha7ns&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ztga10vmqm5qn4ur3wk22/107194f92240.jpg?rlkey=6uyewwxdpr74cmaq6s3xmlk8p&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B787" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/exymfztblajt1uv8mg4e4/10-18-size-chartsmens-relaxed.jpg?rlkey=yqjimthzorxhk04ibefzf1v75&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C787" s="0" t="inlineStr">
         <is>
-          <t>Paden Men's Space Dye Polo</t>
+          <t>Randy Men's Performance Polo</t>
         </is>
       </c>
       <c r="D787" s="0" t="inlineStr">
         <is>
-          <t>'128761</t>
+          <t>'107194</t>
         </is>
       </c>
       <c r="E787" s="0" t="inlineStr">
         <is>
-          <t>NDSU PADEN M BK:128761A-S</t>
+          <t>WYOMING RANDY:107194C-L</t>
         </is>
       </c>
       <c r="F787" s="0" t="inlineStr">
         <is>
-          <t>'813128761049</t>
+          <t>'800107194011</t>
         </is>
       </c>
       <c r="G787" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H787" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I787" s="0">
-        <v>39.99</v>
+        <v>44.99</v>
       </c>
       <c r="J787" s="0">
-        <v>3</v>
+        <v>16</v>
       </c>
     </row>
     <row r="788" spans="1:10" customHeight="0">
       <c r="A788" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5p71zvjx1hxsx2awmhp37/ndsupadenblackpresentationaf24812.jpg?rlkey=t2w5c2loy224ebogvpw9ha7ns&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ztga10vmqm5qn4ur3wk22/107194f92240.jpg?rlkey=6uyewwxdpr74cmaq6s3xmlk8p&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B788" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/exymfztblajt1uv8mg4e4/10-18-size-chartsmens-relaxed.jpg?rlkey=yqjimthzorxhk04ibefzf1v75&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C788" s="0" t="inlineStr">
         <is>
-          <t>Paden Men's Space Dye Polo</t>
+          <t>Randy Men's Performance Polo</t>
         </is>
       </c>
       <c r="D788" s="0" t="inlineStr">
         <is>
-          <t>'128761</t>
+          <t>'107194</t>
         </is>
       </c>
       <c r="E788" s="0" t="inlineStr">
         <is>
-          <t>NDSU PADEN M BK:128761B-M</t>
+          <t>WYOMING RANDY:107194D-XL</t>
         </is>
       </c>
       <c r="F788" s="0" t="inlineStr">
         <is>
-          <t>'813128761056</t>
+          <t>'800107194011</t>
         </is>
       </c>
       <c r="G788" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H788" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I788" s="0">
-        <v>39.99</v>
+        <v>44.99</v>
       </c>
       <c r="J788" s="0">
-        <v>6</v>
+        <v>16</v>
       </c>
     </row>
     <row r="789" spans="1:10" customHeight="0">
       <c r="A789" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5p71zvjx1hxsx2awmhp37/ndsupadenblackpresentationaf24812.jpg?rlkey=t2w5c2loy224ebogvpw9ha7ns&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ztga10vmqm5qn4ur3wk22/107194f92240.jpg?rlkey=6uyewwxdpr74cmaq6s3xmlk8p&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B789" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/exymfztblajt1uv8mg4e4/10-18-size-chartsmens-relaxed.jpg?rlkey=yqjimthzorxhk04ibefzf1v75&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C789" s="0" t="inlineStr">
         <is>
-          <t>Paden Men's Space Dye Polo</t>
+          <t>Randy Men's Performance Polo</t>
         </is>
       </c>
       <c r="D789" s="0" t="inlineStr">
         <is>
-          <t>'128761</t>
+          <t>'107194</t>
         </is>
       </c>
       <c r="E789" s="0" t="inlineStr">
         <is>
-          <t>NDSU PADEN M BK:128761C-L</t>
+          <t>WYOMING RANDY:107194E-2XL</t>
         </is>
       </c>
       <c r="F789" s="0" t="inlineStr">
         <is>
-          <t>'813128761063</t>
+          <t>'800107194011</t>
         </is>
       </c>
       <c r="G789" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H789" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I789" s="0">
-        <v>39.99</v>
+        <v>46.99</v>
       </c>
       <c r="J789" s="0">
-        <v>6</v>
+        <v>16</v>
       </c>
     </row>
     <row r="790" spans="1:10" customHeight="0">
       <c r="A790" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5p71zvjx1hxsx2awmhp37/ndsupadenblackpresentationaf24812.jpg?rlkey=t2w5c2loy224ebogvpw9ha7ns&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bb2y7je6vyp62kqz8elly/667a4779-copy-2.jpg?rlkey=jqn1dullxfiqk9rf0mcsyxam9&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B790" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/exymfztblajt1uv8mg4e4/10-18-size-chartsmens-relaxed.jpg?rlkey=yqjimthzorxhk04ibefzf1v75&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C790" s="0" t="inlineStr">
         <is>
-          <t>Paden Men's Space Dye Polo</t>
+          <t>Randy Men's Performance Polo</t>
         </is>
       </c>
       <c r="D790" s="0" t="inlineStr">
         <is>
-          <t>'128761</t>
+          <t>'103071</t>
         </is>
       </c>
       <c r="E790" s="0" t="inlineStr">
         <is>
-          <t>NDSU PADEN M BK:128761D-XL</t>
+          <t>RANDY:103071A-S</t>
         </is>
       </c>
       <c r="F790" s="0" t="inlineStr">
         <is>
-          <t>'813128761070</t>
+          <t>'000000000000</t>
         </is>
       </c>
       <c r="G790" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H790" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I790" s="0">
-        <v>39.99</v>
+        <v>44.99</v>
       </c>
       <c r="J790" s="0">
-        <v>9</v>
+        <v>57</v>
       </c>
     </row>
     <row r="791" spans="1:10" customHeight="0">
       <c r="A791" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5p71zvjx1hxsx2awmhp37/ndsupadenblackpresentationaf24812.jpg?rlkey=t2w5c2loy224ebogvpw9ha7ns&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bb2y7je6vyp62kqz8elly/667a4779-copy-2.jpg?rlkey=jqn1dullxfiqk9rf0mcsyxam9&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B791" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/exymfztblajt1uv8mg4e4/10-18-size-chartsmens-relaxed.jpg?rlkey=yqjimthzorxhk04ibefzf1v75&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C791" s="0" t="inlineStr">
         <is>
-          <t>Paden Men's Space Dye Polo</t>
+          <t>Randy Men's Performance Polo</t>
         </is>
       </c>
       <c r="D791" s="0" t="inlineStr">
         <is>
-          <t>'128761</t>
+          <t>'103071</t>
         </is>
       </c>
       <c r="E791" s="0" t="inlineStr">
         <is>
-          <t>NDSU PADEN M BK:128761E-2XL</t>
+          <t>RANDY:103071B-M</t>
         </is>
       </c>
       <c r="F791" s="0" t="inlineStr">
         <is>
-          <t>'813128761087</t>
+          <t>'000000000000</t>
         </is>
       </c>
       <c r="G791" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H791" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I791" s="0">
-        <v>41.99</v>
+        <v>44.99</v>
       </c>
       <c r="J791" s="0">
-        <v>4</v>
+        <v>69</v>
       </c>
     </row>
     <row r="792" spans="1:10" customHeight="0">
       <c r="A792" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5p71zvjx1hxsx2awmhp37/ndsupadenblackpresentationaf24812.jpg?rlkey=t2w5c2loy224ebogvpw9ha7ns&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bb2y7je6vyp62kqz8elly/667a4779-copy-2.jpg?rlkey=jqn1dullxfiqk9rf0mcsyxam9&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B792" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/exymfztblajt1uv8mg4e4/10-18-size-chartsmens-relaxed.jpg?rlkey=yqjimthzorxhk04ibefzf1v75&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C792" s="0" t="inlineStr">
         <is>
-          <t>Paden Men's Space Dye Polo</t>
+          <t>Randy Men's Performance Polo</t>
         </is>
       </c>
       <c r="D792" s="0" t="inlineStr">
         <is>
-          <t>'128761</t>
+          <t>'103071</t>
         </is>
       </c>
       <c r="E792" s="0" t="inlineStr">
         <is>
-          <t>NDSU PADEN M BK:128761F-3XL</t>
+          <t>RANDY:103071C-L</t>
         </is>
       </c>
       <c r="F792" s="0" t="inlineStr">
         <is>
-          <t>'813128761094</t>
+          <t>'000000000000</t>
         </is>
       </c>
       <c r="G792" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H792" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I792" s="0">
-        <v>41.99</v>
+        <v>44.99</v>
       </c>
       <c r="J792" s="0">
-        <v>3</v>
+        <v>62</v>
       </c>
     </row>
     <row r="793" spans="1:10" customHeight="0">
       <c r="A793" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ztga10vmqm5qn4ur3wk22/107194f92240.jpg?rlkey=6uyewwxdpr74cmaq6s3xmlk8p&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bb2y7je6vyp62kqz8elly/667a4779-copy-2.jpg?rlkey=jqn1dullxfiqk9rf0mcsyxam9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B793" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/exymfztblajt1uv8mg4e4/10-18-size-chartsmens-relaxed.jpg?rlkey=yqjimthzorxhk04ibefzf1v75&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C793" s="0" t="inlineStr">
         <is>
           <t>Randy Men's Performance Polo</t>
         </is>
       </c>
       <c r="D793" s="0" t="inlineStr">
         <is>
-          <t>'107194</t>
+          <t>'103071</t>
         </is>
       </c>
       <c r="E793" s="0" t="inlineStr">
         <is>
-          <t>WYOMING RANDY:107194B-M</t>
+          <t>RANDY:103071D-XL</t>
         </is>
       </c>
       <c r="F793" s="0" t="inlineStr">
         <is>
-          <t>'800107194011</t>
+          <t>'000000000000</t>
         </is>
       </c>
       <c r="G793" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H793" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I793" s="0">
         <v>44.99</v>
       </c>
       <c r="J793" s="0">
-        <v>16</v>
+        <v>51</v>
       </c>
     </row>
     <row r="794" spans="1:10" customHeight="0">
       <c r="A794" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ztga10vmqm5qn4ur3wk22/107194f92240.jpg?rlkey=6uyewwxdpr74cmaq6s3xmlk8p&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bb2y7je6vyp62kqz8elly/667a4779-copy-2.jpg?rlkey=jqn1dullxfiqk9rf0mcsyxam9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B794" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/exymfztblajt1uv8mg4e4/10-18-size-chartsmens-relaxed.jpg?rlkey=yqjimthzorxhk04ibefzf1v75&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C794" s="0" t="inlineStr">
         <is>
           <t>Randy Men's Performance Polo</t>
         </is>
       </c>
       <c r="D794" s="0" t="inlineStr">
         <is>
-          <t>'107194</t>
+          <t>'103071</t>
         </is>
       </c>
       <c r="E794" s="0" t="inlineStr">
         <is>
-          <t>WYOMING RANDY:107194C-L</t>
+          <t>RANDY:103071E-2XL</t>
         </is>
       </c>
       <c r="F794" s="0" t="inlineStr">
         <is>
-          <t>'800107194011</t>
+          <t>'000000000000</t>
         </is>
       </c>
       <c r="G794" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H794" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I794" s="0">
-        <v>44.99</v>
+        <v>46.99</v>
       </c>
       <c r="J794" s="0">
-        <v>16</v>
+        <v>51</v>
       </c>
     </row>
     <row r="795" spans="1:10" customHeight="0">
       <c r="A795" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ztga10vmqm5qn4ur3wk22/107194f92240.jpg?rlkey=6uyewwxdpr74cmaq6s3xmlk8p&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bb2y7je6vyp62kqz8elly/667a4779-copy-2.jpg?rlkey=jqn1dullxfiqk9rf0mcsyxam9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B795" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/exymfztblajt1uv8mg4e4/10-18-size-chartsmens-relaxed.jpg?rlkey=yqjimthzorxhk04ibefzf1v75&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C795" s="0" t="inlineStr">
         <is>
           <t>Randy Men's Performance Polo</t>
         </is>
       </c>
       <c r="D795" s="0" t="inlineStr">
         <is>
-          <t>'107194</t>
+          <t>'103071</t>
         </is>
       </c>
       <c r="E795" s="0" t="inlineStr">
         <is>
-          <t>WYOMING RANDY:107194D-XL</t>
+          <t>RANDY:103071F-3XL</t>
         </is>
       </c>
       <c r="F795" s="0" t="inlineStr">
         <is>
-          <t>'800107194011</t>
+          <t>'000000000000</t>
         </is>
       </c>
       <c r="G795" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H795" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I795" s="0">
-        <v>44.99</v>
+        <v>46.99</v>
       </c>
       <c r="J795" s="0">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="796" spans="1:10" customHeight="0">
       <c r="A796" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ztga10vmqm5qn4ur3wk22/107194f92240.jpg?rlkey=6uyewwxdpr74cmaq6s3xmlk8p&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/m3q9pcmnljseteyz4swxg/667a4779-copy-3.jpg?rlkey=rjj9md3s96ywpjjb5iy16oysl&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B796" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/exymfztblajt1uv8mg4e4/10-18-size-chartsmens-relaxed.jpg?rlkey=yqjimthzorxhk04ibefzf1v75&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7s5vs5emdwac5vg57jzdk/8-19womens-fitted.jpg?rlkey=35dkzuc23dtadqtpec1u20pz9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C796" s="0" t="inlineStr">
         <is>
-          <t>Randy Men's Performance Polo</t>
+          <t>Kristin Women's Performance Polo</t>
         </is>
       </c>
       <c r="D796" s="0" t="inlineStr">
         <is>
-          <t>'107194</t>
+          <t>'103984</t>
         </is>
       </c>
       <c r="E796" s="0" t="inlineStr">
         <is>
-          <t>WYOMING RANDY:107194E-2XL</t>
+          <t>KRISTIN:103984A-S</t>
         </is>
       </c>
       <c r="F796" s="0" t="inlineStr">
         <is>
-          <t>'800107194011</t>
+          <t>'000000000000</t>
         </is>
       </c>
       <c r="G796" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H796" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I796" s="0">
-        <v>46.99</v>
+        <v>44.99</v>
       </c>
       <c r="J796" s="0">
-        <v>16</v>
+        <v>75</v>
       </c>
     </row>
     <row r="797" spans="1:10" customHeight="0">
       <c r="A797" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bb2y7je6vyp62kqz8elly/667a4779-copy-2.jpg?rlkey=jqn1dullxfiqk9rf0mcsyxam9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/m3q9pcmnljseteyz4swxg/667a4779-copy-3.jpg?rlkey=rjj9md3s96ywpjjb5iy16oysl&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B797" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/exymfztblajt1uv8mg4e4/10-18-size-chartsmens-relaxed.jpg?rlkey=yqjimthzorxhk04ibefzf1v75&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7s5vs5emdwac5vg57jzdk/8-19womens-fitted.jpg?rlkey=35dkzuc23dtadqtpec1u20pz9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C797" s="0" t="inlineStr">
         <is>
-          <t>Randy Men's Performance Polo</t>
+          <t>Kristin Women's Performance Polo</t>
         </is>
       </c>
       <c r="D797" s="0" t="inlineStr">
         <is>
-          <t>'103071</t>
+          <t>'103984</t>
         </is>
       </c>
       <c r="E797" s="0" t="inlineStr">
         <is>
-          <t>RANDY:103071A-S</t>
+          <t>KRISTIN:103984B-M</t>
         </is>
       </c>
       <c r="F797" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G797" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H797" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I797" s="0">
         <v>44.99</v>
       </c>
       <c r="J797" s="0">
-        <v>57</v>
+        <v>94</v>
       </c>
     </row>
     <row r="798" spans="1:10" customHeight="0">
       <c r="A798" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bb2y7je6vyp62kqz8elly/667a4779-copy-2.jpg?rlkey=jqn1dullxfiqk9rf0mcsyxam9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/m3q9pcmnljseteyz4swxg/667a4779-copy-3.jpg?rlkey=rjj9md3s96ywpjjb5iy16oysl&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B798" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/exymfztblajt1uv8mg4e4/10-18-size-chartsmens-relaxed.jpg?rlkey=yqjimthzorxhk04ibefzf1v75&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7s5vs5emdwac5vg57jzdk/8-19womens-fitted.jpg?rlkey=35dkzuc23dtadqtpec1u20pz9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C798" s="0" t="inlineStr">
         <is>
-          <t>Randy Men's Performance Polo</t>
+          <t>Kristin Women's Performance Polo</t>
         </is>
       </c>
       <c r="D798" s="0" t="inlineStr">
         <is>
-          <t>'103071</t>
+          <t>'103984</t>
         </is>
       </c>
       <c r="E798" s="0" t="inlineStr">
         <is>
-          <t>RANDY:103071B-M</t>
+          <t>KRISTIN:103984C-L</t>
         </is>
       </c>
       <c r="F798" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G798" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H798" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I798" s="0">
         <v>44.99</v>
       </c>
       <c r="J798" s="0">
-        <v>69</v>
+        <v>105</v>
       </c>
     </row>
     <row r="799" spans="1:10" customHeight="0">
       <c r="A799" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bb2y7je6vyp62kqz8elly/667a4779-copy-2.jpg?rlkey=jqn1dullxfiqk9rf0mcsyxam9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/m3q9pcmnljseteyz4swxg/667a4779-copy-3.jpg?rlkey=rjj9md3s96ywpjjb5iy16oysl&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B799" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/exymfztblajt1uv8mg4e4/10-18-size-chartsmens-relaxed.jpg?rlkey=yqjimthzorxhk04ibefzf1v75&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7s5vs5emdwac5vg57jzdk/8-19womens-fitted.jpg?rlkey=35dkzuc23dtadqtpec1u20pz9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C799" s="0" t="inlineStr">
         <is>
-          <t>Randy Men's Performance Polo</t>
+          <t>Kristin Women's Performance Polo</t>
         </is>
       </c>
       <c r="D799" s="0" t="inlineStr">
         <is>
-          <t>'103071</t>
+          <t>'103984</t>
         </is>
       </c>
       <c r="E799" s="0" t="inlineStr">
         <is>
-          <t>RANDY:103071C-L</t>
+          <t>KRISTIN:103984D-XL</t>
         </is>
       </c>
       <c r="F799" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G799" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H799" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I799" s="0">
         <v>44.99</v>
       </c>
       <c r="J799" s="0">
-        <v>62</v>
+        <v>106</v>
       </c>
     </row>
     <row r="800" spans="1:10" customHeight="0">
       <c r="A800" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bb2y7je6vyp62kqz8elly/667a4779-copy-2.jpg?rlkey=jqn1dullxfiqk9rf0mcsyxam9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/m3q9pcmnljseteyz4swxg/667a4779-copy-3.jpg?rlkey=rjj9md3s96ywpjjb5iy16oysl&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B800" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/exymfztblajt1uv8mg4e4/10-18-size-chartsmens-relaxed.jpg?rlkey=yqjimthzorxhk04ibefzf1v75&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7s5vs5emdwac5vg57jzdk/8-19womens-fitted.jpg?rlkey=35dkzuc23dtadqtpec1u20pz9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C800" s="0" t="inlineStr">
         <is>
-          <t>Randy Men's Performance Polo</t>
+          <t>Kristin Women's Performance Polo</t>
         </is>
       </c>
       <c r="D800" s="0" t="inlineStr">
         <is>
-          <t>'103071</t>
+          <t>'103984</t>
         </is>
       </c>
       <c r="E800" s="0" t="inlineStr">
         <is>
-          <t>RANDY:103071D-XL</t>
+          <t>KRISTIN:103984E-2XL</t>
         </is>
       </c>
       <c r="F800" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G800" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H800" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I800" s="0">
-        <v>44.99</v>
+        <v>46.99</v>
       </c>
       <c r="J800" s="0">
-        <v>51</v>
+        <v>80</v>
       </c>
     </row>
     <row r="801" spans="1:10" customHeight="0">
       <c r="A801" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bb2y7je6vyp62kqz8elly/667a4779-copy-2.jpg?rlkey=jqn1dullxfiqk9rf0mcsyxam9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/m3q9pcmnljseteyz4swxg/667a4779-copy-3.jpg?rlkey=rjj9md3s96ywpjjb5iy16oysl&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B801" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/exymfztblajt1uv8mg4e4/10-18-size-chartsmens-relaxed.jpg?rlkey=yqjimthzorxhk04ibefzf1v75&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7s5vs5emdwac5vg57jzdk/8-19womens-fitted.jpg?rlkey=35dkzuc23dtadqtpec1u20pz9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C801" s="0" t="inlineStr">
         <is>
-          <t>Randy Men's Performance Polo</t>
+          <t>Kristin Women's Performance Polo</t>
         </is>
       </c>
       <c r="D801" s="0" t="inlineStr">
         <is>
-          <t>'103071</t>
+          <t>'103984</t>
         </is>
       </c>
       <c r="E801" s="0" t="inlineStr">
         <is>
-          <t>RANDY:103071E-2XL</t>
+          <t>KRISTIN:103984F-3XL</t>
         </is>
       </c>
       <c r="F801" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G801" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H801" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I801" s="0">
         <v>46.99</v>
       </c>
       <c r="J801" s="0">
-        <v>51</v>
+        <v>19</v>
       </c>
     </row>
     <row r="802" spans="1:10" customHeight="0">
       <c r="A802" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bb2y7je6vyp62kqz8elly/667a4779-copy-2.jpg?rlkey=jqn1dullxfiqk9rf0mcsyxam9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ackqy93sx7m3ujh0psqnw/104497f46788.jpg?rlkey=7dz4w36ozyw1ypry0bk9w4fel&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B802" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/exymfztblajt1uv8mg4e4/10-18-size-chartsmens-relaxed.jpg?rlkey=yqjimthzorxhk04ibefzf1v75&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7s5vs5emdwac5vg57jzdk/8-19womens-fitted.jpg?rlkey=35dkzuc23dtadqtpec1u20pz9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C802" s="0" t="inlineStr">
         <is>
-          <t>Randy Men's Performance Polo</t>
+          <t>Kristin Women's Performance Polo</t>
         </is>
       </c>
       <c r="D802" s="0" t="inlineStr">
         <is>
-          <t>'103071</t>
+          <t>'104497</t>
         </is>
       </c>
       <c r="E802" s="0" t="inlineStr">
         <is>
-          <t>RANDY:103071F-3XL</t>
+          <t>KRISTIN:104497A-S</t>
         </is>
       </c>
       <c r="F802" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G802" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H802" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I802" s="0">
-        <v>46.99</v>
+        <v>44.99</v>
       </c>
       <c r="J802" s="0">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="803" spans="1:10" customHeight="0">
       <c r="A803" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/m3q9pcmnljseteyz4swxg/667a4779-copy-3.jpg?rlkey=rjj9md3s96ywpjjb5iy16oysl&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ackqy93sx7m3ujh0psqnw/104497f46788.jpg?rlkey=7dz4w36ozyw1ypry0bk9w4fel&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B803" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7s5vs5emdwac5vg57jzdk/8-19womens-fitted.jpg?rlkey=35dkzuc23dtadqtpec1u20pz9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C803" s="0" t="inlineStr">
         <is>
           <t>Kristin Women's Performance Polo</t>
         </is>
       </c>
       <c r="D803" s="0" t="inlineStr">
         <is>
-          <t>'103984</t>
+          <t>'104497</t>
         </is>
       </c>
       <c r="E803" s="0" t="inlineStr">
         <is>
-          <t>KRISTIN:103984A-S</t>
+          <t>KRISTIN:104497B-M</t>
         </is>
       </c>
       <c r="F803" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G803" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H803" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I803" s="0">
         <v>44.99</v>
       </c>
       <c r="J803" s="0">
-        <v>75</v>
+        <v>36</v>
       </c>
     </row>
     <row r="804" spans="1:10" customHeight="0">
       <c r="A804" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/m3q9pcmnljseteyz4swxg/667a4779-copy-3.jpg?rlkey=rjj9md3s96ywpjjb5iy16oysl&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ackqy93sx7m3ujh0psqnw/104497f46788.jpg?rlkey=7dz4w36ozyw1ypry0bk9w4fel&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B804" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7s5vs5emdwac5vg57jzdk/8-19womens-fitted.jpg?rlkey=35dkzuc23dtadqtpec1u20pz9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C804" s="0" t="inlineStr">
         <is>
           <t>Kristin Women's Performance Polo</t>
         </is>
       </c>
       <c r="D804" s="0" t="inlineStr">
         <is>
-          <t>'103984</t>
+          <t>'104497</t>
         </is>
       </c>
       <c r="E804" s="0" t="inlineStr">
         <is>
-          <t>KRISTIN:103984B-M</t>
+          <t>KRISTIN:104497C-L</t>
         </is>
       </c>
       <c r="F804" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G804" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H804" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I804" s="0">
         <v>44.99</v>
       </c>
       <c r="J804" s="0">
-        <v>94</v>
+        <v>51</v>
       </c>
     </row>
     <row r="805" spans="1:10" customHeight="0">
       <c r="A805" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/m3q9pcmnljseteyz4swxg/667a4779-copy-3.jpg?rlkey=rjj9md3s96ywpjjb5iy16oysl&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ackqy93sx7m3ujh0psqnw/104497f46788.jpg?rlkey=7dz4w36ozyw1ypry0bk9w4fel&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B805" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7s5vs5emdwac5vg57jzdk/8-19womens-fitted.jpg?rlkey=35dkzuc23dtadqtpec1u20pz9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C805" s="0" t="inlineStr">
         <is>
           <t>Kristin Women's Performance Polo</t>
         </is>
       </c>
       <c r="D805" s="0" t="inlineStr">
         <is>
-          <t>'103984</t>
+          <t>'104497</t>
         </is>
       </c>
       <c r="E805" s="0" t="inlineStr">
         <is>
-          <t>KRISTIN:103984C-L</t>
+          <t>KRISTIN:104497D-XL</t>
         </is>
       </c>
       <c r="F805" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G805" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H805" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I805" s="0">
         <v>44.99</v>
       </c>
       <c r="J805" s="0">
-        <v>105</v>
+        <v>52</v>
       </c>
     </row>
     <row r="806" spans="1:10" customHeight="0">
       <c r="A806" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/m3q9pcmnljseteyz4swxg/667a4779-copy-3.jpg?rlkey=rjj9md3s96ywpjjb5iy16oysl&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ackqy93sx7m3ujh0psqnw/104497f46788.jpg?rlkey=7dz4w36ozyw1ypry0bk9w4fel&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B806" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7s5vs5emdwac5vg57jzdk/8-19womens-fitted.jpg?rlkey=35dkzuc23dtadqtpec1u20pz9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C806" s="0" t="inlineStr">
         <is>
           <t>Kristin Women's Performance Polo</t>
         </is>
       </c>
       <c r="D806" s="0" t="inlineStr">
         <is>
-          <t>'103984</t>
+          <t>'104497</t>
         </is>
       </c>
       <c r="E806" s="0" t="inlineStr">
         <is>
-          <t>KRISTIN:103984D-XL</t>
+          <t>KRISTIN:104497E-2XL</t>
         </is>
       </c>
       <c r="F806" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G806" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H806" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I806" s="0">
-        <v>44.99</v>
+        <v>46.99</v>
       </c>
       <c r="J806" s="0">
-        <v>106</v>
+        <v>44</v>
       </c>
     </row>
     <row r="807" spans="1:10" customHeight="0">
       <c r="A807" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/m3q9pcmnljseteyz4swxg/667a4779-copy-3.jpg?rlkey=rjj9md3s96ywpjjb5iy16oysl&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ackqy93sx7m3ujh0psqnw/104497f46788.jpg?rlkey=7dz4w36ozyw1ypry0bk9w4fel&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B807" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7s5vs5emdwac5vg57jzdk/8-19womens-fitted.jpg?rlkey=35dkzuc23dtadqtpec1u20pz9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C807" s="0" t="inlineStr">
         <is>
           <t>Kristin Women's Performance Polo</t>
         </is>
       </c>
       <c r="D807" s="0" t="inlineStr">
         <is>
-          <t>'103984</t>
+          <t>'104497</t>
         </is>
       </c>
       <c r="E807" s="0" t="inlineStr">
         <is>
-          <t>KRISTIN:103984E-2XL</t>
+          <t>KRISTIN:104497F-3XL</t>
         </is>
       </c>
       <c r="F807" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G807" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H807" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I807" s="0">
         <v>46.99</v>
       </c>
       <c r="J807" s="0">
-        <v>80</v>
+        <v>29</v>
       </c>
     </row>
     <row r="808" spans="1:10" customHeight="0">
       <c r="A808" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/m3q9pcmnljseteyz4swxg/667a4779-copy-3.jpg?rlkey=rjj9md3s96ywpjjb5iy16oysl&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sb9l5lql5jdl16bwk2etw/103971-af.jpg?rlkey=x2ninn51iwhyzz8xg3f37q0ef&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B808" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7s5vs5emdwac5vg57jzdk/8-19womens-fitted.jpg?rlkey=35dkzuc23dtadqtpec1u20pz9&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/455fgysjwyfej8w4sfu2f/10-18-size-chartswomens.jpg?rlkey=0vom369x2z5x2bvc21rgmajtp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C808" s="0" t="inlineStr">
         <is>
-          <t>Kristin Women's Performance Polo</t>
+          <t>Silverman Women's Shorts</t>
         </is>
       </c>
       <c r="D808" s="0" t="inlineStr">
         <is>
-          <t>'103984</t>
+          <t>'103971</t>
         </is>
       </c>
       <c r="E808" s="0" t="inlineStr">
         <is>
-          <t>KRISTIN:103984F-3XL</t>
+          <t>SILVERMAN:103971A-4</t>
         </is>
       </c>
       <c r="F808" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G808" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H808" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>4</t>
         </is>
       </c>
       <c r="I808" s="0">
-        <v>46.99</v>
+        <v>42.99</v>
       </c>
       <c r="J808" s="0">
-        <v>19</v>
+        <v>60</v>
       </c>
     </row>
     <row r="809" spans="1:10" customHeight="0">
       <c r="A809" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ackqy93sx7m3ujh0psqnw/104497f46788.jpg?rlkey=7dz4w36ozyw1ypry0bk9w4fel&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sb9l5lql5jdl16bwk2etw/103971-af.jpg?rlkey=x2ninn51iwhyzz8xg3f37q0ef&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B809" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7s5vs5emdwac5vg57jzdk/8-19womens-fitted.jpg?rlkey=35dkzuc23dtadqtpec1u20pz9&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/455fgysjwyfej8w4sfu2f/10-18-size-chartswomens.jpg?rlkey=0vom369x2z5x2bvc21rgmajtp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C809" s="0" t="inlineStr">
         <is>
-          <t>Kristin Women's Performance Polo</t>
+          <t>Silverman Women's Shorts</t>
         </is>
       </c>
       <c r="D809" s="0" t="inlineStr">
         <is>
-          <t>'104497</t>
+          <t>'103971</t>
         </is>
       </c>
       <c r="E809" s="0" t="inlineStr">
         <is>
-          <t>KRISTIN:104497A-S</t>
+          <t>SILVERMAN:103971B-6</t>
         </is>
       </c>
       <c r="F809" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G809" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H809" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>6</t>
         </is>
       </c>
       <c r="I809" s="0">
-        <v>44.99</v>
+        <v>42.99</v>
       </c>
       <c r="J809" s="0">
-        <v>24</v>
+        <v>87</v>
       </c>
     </row>
     <row r="810" spans="1:10" customHeight="0">
       <c r="A810" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ackqy93sx7m3ujh0psqnw/104497f46788.jpg?rlkey=7dz4w36ozyw1ypry0bk9w4fel&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sb9l5lql5jdl16bwk2etw/103971-af.jpg?rlkey=x2ninn51iwhyzz8xg3f37q0ef&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B810" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7s5vs5emdwac5vg57jzdk/8-19womens-fitted.jpg?rlkey=35dkzuc23dtadqtpec1u20pz9&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/455fgysjwyfej8w4sfu2f/10-18-size-chartswomens.jpg?rlkey=0vom369x2z5x2bvc21rgmajtp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C810" s="0" t="inlineStr">
         <is>
-          <t>Kristin Women's Performance Polo</t>
+          <t>Silverman Women's Shorts</t>
         </is>
       </c>
       <c r="D810" s="0" t="inlineStr">
         <is>
-          <t>'104497</t>
+          <t>'103971</t>
         </is>
       </c>
       <c r="E810" s="0" t="inlineStr">
         <is>
-          <t>KRISTIN:104497B-M</t>
+          <t>SILVERMAN:103971C-8</t>
         </is>
       </c>
       <c r="F810" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G810" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H810" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>8</t>
         </is>
       </c>
       <c r="I810" s="0">
-        <v>44.99</v>
+        <v>42.99</v>
       </c>
       <c r="J810" s="0">
-        <v>36</v>
+        <v>118</v>
       </c>
     </row>
     <row r="811" spans="1:10" customHeight="0">
       <c r="A811" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ackqy93sx7m3ujh0psqnw/104497f46788.jpg?rlkey=7dz4w36ozyw1ypry0bk9w4fel&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sb9l5lql5jdl16bwk2etw/103971-af.jpg?rlkey=x2ninn51iwhyzz8xg3f37q0ef&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B811" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7s5vs5emdwac5vg57jzdk/8-19womens-fitted.jpg?rlkey=35dkzuc23dtadqtpec1u20pz9&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/455fgysjwyfej8w4sfu2f/10-18-size-chartswomens.jpg?rlkey=0vom369x2z5x2bvc21rgmajtp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C811" s="0" t="inlineStr">
         <is>
-          <t>Kristin Women's Performance Polo</t>
+          <t>Silverman Women's Shorts</t>
         </is>
       </c>
       <c r="D811" s="0" t="inlineStr">
         <is>
-          <t>'104497</t>
+          <t>'103971</t>
         </is>
       </c>
       <c r="E811" s="0" t="inlineStr">
         <is>
-          <t>KRISTIN:104497C-L</t>
+          <t>SILVERMAN:103971D-10</t>
         </is>
       </c>
       <c r="F811" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G811" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H811" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>10</t>
         </is>
       </c>
       <c r="I811" s="0">
-        <v>44.99</v>
+        <v>42.99</v>
       </c>
       <c r="J811" s="0">
-        <v>51</v>
+        <v>119</v>
       </c>
     </row>
     <row r="812" spans="1:10" customHeight="0">
       <c r="A812" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ackqy93sx7m3ujh0psqnw/104497f46788.jpg?rlkey=7dz4w36ozyw1ypry0bk9w4fel&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sb9l5lql5jdl16bwk2etw/103971-af.jpg?rlkey=x2ninn51iwhyzz8xg3f37q0ef&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B812" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7s5vs5emdwac5vg57jzdk/8-19womens-fitted.jpg?rlkey=35dkzuc23dtadqtpec1u20pz9&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/455fgysjwyfej8w4sfu2f/10-18-size-chartswomens.jpg?rlkey=0vom369x2z5x2bvc21rgmajtp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C812" s="0" t="inlineStr">
         <is>
-          <t>Kristin Women's Performance Polo</t>
+          <t>Silverman Women's Shorts</t>
         </is>
       </c>
       <c r="D812" s="0" t="inlineStr">
         <is>
-          <t>'104497</t>
+          <t>'103971</t>
         </is>
       </c>
       <c r="E812" s="0" t="inlineStr">
         <is>
-          <t>KRISTIN:104497D-XL</t>
+          <t>SILVERMAN:103971E-12</t>
         </is>
       </c>
       <c r="F812" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G812" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H812" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>12</t>
         </is>
       </c>
       <c r="I812" s="0">
-        <v>44.99</v>
+        <v>42.99</v>
       </c>
       <c r="J812" s="0">
-        <v>52</v>
+        <v>79</v>
       </c>
     </row>
     <row r="813" spans="1:10" customHeight="0">
       <c r="A813" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ackqy93sx7m3ujh0psqnw/104497f46788.jpg?rlkey=7dz4w36ozyw1ypry0bk9w4fel&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sb9l5lql5jdl16bwk2etw/103971-af.jpg?rlkey=x2ninn51iwhyzz8xg3f37q0ef&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B813" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7s5vs5emdwac5vg57jzdk/8-19womens-fitted.jpg?rlkey=35dkzuc23dtadqtpec1u20pz9&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/455fgysjwyfej8w4sfu2f/10-18-size-chartswomens.jpg?rlkey=0vom369x2z5x2bvc21rgmajtp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C813" s="0" t="inlineStr">
         <is>
-          <t>Kristin Women's Performance Polo</t>
+          <t>Silverman Women's Shorts</t>
         </is>
       </c>
       <c r="D813" s="0" t="inlineStr">
         <is>
-          <t>'104497</t>
+          <t>'103971</t>
         </is>
       </c>
       <c r="E813" s="0" t="inlineStr">
         <is>
-          <t>KRISTIN:104497E-2XL</t>
+          <t>SILVERMAN:103971F-14</t>
         </is>
       </c>
       <c r="F813" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G813" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H813" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>14</t>
         </is>
       </c>
       <c r="I813" s="0">
-        <v>46.99</v>
+        <v>42.99</v>
       </c>
       <c r="J813" s="0">
-        <v>44</v>
+        <v>29</v>
       </c>
     </row>
     <row r="814" spans="1:10" customHeight="0">
       <c r="A814" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ackqy93sx7m3ujh0psqnw/104497f46788.jpg?rlkey=7dz4w36ozyw1ypry0bk9w4fel&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lplv0xhh6xwz8mxyrsqx2/104511-af.jpg?rlkey=sxb4w0mb2r04yjo6bc5k84n4x&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B814" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7s5vs5emdwac5vg57jzdk/8-19womens-fitted.jpg?rlkey=35dkzuc23dtadqtpec1u20pz9&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/455fgysjwyfej8w4sfu2f/10-18-size-chartswomens.jpg?rlkey=0vom369x2z5x2bvc21rgmajtp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C814" s="0" t="inlineStr">
         <is>
-          <t>Kristin Women's Performance Polo</t>
+          <t>Silverman Women's Shorts</t>
         </is>
       </c>
       <c r="D814" s="0" t="inlineStr">
         <is>
-          <t>'104497</t>
+          <t>'104511</t>
         </is>
       </c>
       <c r="E814" s="0" t="inlineStr">
         <is>
-          <t>KRISTIN:104497F-3XL</t>
+          <t>SILVERMAN:104511A-4</t>
         </is>
       </c>
       <c r="F814" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G814" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H814" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>4</t>
         </is>
       </c>
       <c r="I814" s="0">
-        <v>46.99</v>
+        <v>42.99</v>
       </c>
       <c r="J814" s="0">
-        <v>29</v>
+        <v>35</v>
       </c>
     </row>
     <row r="815" spans="1:10" customHeight="0">
       <c r="A815" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sb9l5lql5jdl16bwk2etw/103971-af.jpg?rlkey=x2ninn51iwhyzz8xg3f37q0ef&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lplv0xhh6xwz8mxyrsqx2/104511-af.jpg?rlkey=sxb4w0mb2r04yjo6bc5k84n4x&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B815" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/455fgysjwyfej8w4sfu2f/10-18-size-chartswomens.jpg?rlkey=0vom369x2z5x2bvc21rgmajtp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C815" s="0" t="inlineStr">
         <is>
           <t>Silverman Women's Shorts</t>
         </is>
       </c>
       <c r="D815" s="0" t="inlineStr">
         <is>
-          <t>'103971</t>
+          <t>'104511</t>
         </is>
       </c>
       <c r="E815" s="0" t="inlineStr">
         <is>
-          <t>SILVERMAN:103971A-4</t>
+          <t>SILVERMAN:104511B-6</t>
         </is>
       </c>
       <c r="F815" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G815" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H815" s="0" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>6</t>
         </is>
       </c>
       <c r="I815" s="0">
         <v>42.99</v>
       </c>
       <c r="J815" s="0">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="816" spans="1:10" customHeight="0">
       <c r="A816" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sb9l5lql5jdl16bwk2etw/103971-af.jpg?rlkey=x2ninn51iwhyzz8xg3f37q0ef&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lplv0xhh6xwz8mxyrsqx2/104511-af.jpg?rlkey=sxb4w0mb2r04yjo6bc5k84n4x&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B816" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/455fgysjwyfej8w4sfu2f/10-18-size-chartswomens.jpg?rlkey=0vom369x2z5x2bvc21rgmajtp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C816" s="0" t="inlineStr">
         <is>
           <t>Silverman Women's Shorts</t>
         </is>
       </c>
       <c r="D816" s="0" t="inlineStr">
         <is>
-          <t>'103971</t>
+          <t>'104511</t>
         </is>
       </c>
       <c r="E816" s="0" t="inlineStr">
         <is>
-          <t>SILVERMAN:103971B-6</t>
+          <t>SILVERMAN:104511C-8</t>
         </is>
       </c>
       <c r="F816" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G816" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H816" s="0" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>8</t>
         </is>
       </c>
       <c r="I816" s="0">
         <v>42.99</v>
       </c>
       <c r="J816" s="0">
-        <v>87</v>
+        <v>55</v>
       </c>
     </row>
     <row r="817" spans="1:10" customHeight="0">
       <c r="A817" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sb9l5lql5jdl16bwk2etw/103971-af.jpg?rlkey=x2ninn51iwhyzz8xg3f37q0ef&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lplv0xhh6xwz8mxyrsqx2/104511-af.jpg?rlkey=sxb4w0mb2r04yjo6bc5k84n4x&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B817" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/455fgysjwyfej8w4sfu2f/10-18-size-chartswomens.jpg?rlkey=0vom369x2z5x2bvc21rgmajtp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C817" s="0" t="inlineStr">
         <is>
           <t>Silverman Women's Shorts</t>
         </is>
       </c>
       <c r="D817" s="0" t="inlineStr">
         <is>
-          <t>'103971</t>
+          <t>'104511</t>
         </is>
       </c>
       <c r="E817" s="0" t="inlineStr">
         <is>
-          <t>SILVERMAN:103971C-8</t>
+          <t>SILVERMAN:104511D-10</t>
         </is>
       </c>
       <c r="F817" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G817" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H817" s="0" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>12</t>
         </is>
       </c>
       <c r="I817" s="0">
         <v>42.99</v>
       </c>
       <c r="J817" s="0">
-        <v>118</v>
+        <v>57</v>
       </c>
     </row>
     <row r="818" spans="1:10" customHeight="0">
       <c r="A818" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sb9l5lql5jdl16bwk2etw/103971-af.jpg?rlkey=x2ninn51iwhyzz8xg3f37q0ef&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lplv0xhh6xwz8mxyrsqx2/104511-af.jpg?rlkey=sxb4w0mb2r04yjo6bc5k84n4x&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B818" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/455fgysjwyfej8w4sfu2f/10-18-size-chartswomens.jpg?rlkey=0vom369x2z5x2bvc21rgmajtp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C818" s="0" t="inlineStr">
         <is>
           <t>Silverman Women's Shorts</t>
         </is>
       </c>
       <c r="D818" s="0" t="inlineStr">
         <is>
-          <t>'103971</t>
+          <t>'104511</t>
         </is>
       </c>
       <c r="E818" s="0" t="inlineStr">
         <is>
-          <t>SILVERMAN:103971D-10</t>
+          <t>SILVERMAN:104511E-12</t>
         </is>
       </c>
       <c r="F818" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G818" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H818" s="0" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>12</t>
         </is>
       </c>
       <c r="I818" s="0">
         <v>42.99</v>
       </c>
       <c r="J818" s="0">
-        <v>119</v>
+        <v>35</v>
       </c>
     </row>
     <row r="819" spans="1:10" customHeight="0">
       <c r="A819" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sb9l5lql5jdl16bwk2etw/103971-af.jpg?rlkey=x2ninn51iwhyzz8xg3f37q0ef&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lplv0xhh6xwz8mxyrsqx2/104511-af.jpg?rlkey=sxb4w0mb2r04yjo6bc5k84n4x&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B819" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/455fgysjwyfej8w4sfu2f/10-18-size-chartswomens.jpg?rlkey=0vom369x2z5x2bvc21rgmajtp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C819" s="0" t="inlineStr">
         <is>
           <t>Silverman Women's Shorts</t>
         </is>
       </c>
       <c r="D819" s="0" t="inlineStr">
         <is>
-          <t>'103971</t>
+          <t>'104511</t>
         </is>
       </c>
       <c r="E819" s="0" t="inlineStr">
         <is>
-          <t>SILVERMAN:103971E-12</t>
+          <t>SILVERMAN:104511F-14</t>
         </is>
       </c>
       <c r="F819" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G819" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H819" s="0" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>14</t>
         </is>
       </c>
       <c r="I819" s="0">
         <v>42.99</v>
       </c>
       <c r="J819" s="0">
-        <v>79</v>
+        <v>30</v>
       </c>
     </row>
     <row r="820" spans="1:10" customHeight="0">
       <c r="A820" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sb9l5lql5jdl16bwk2etw/103971-af.jpg?rlkey=x2ninn51iwhyzz8xg3f37q0ef&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ncsqjb56lqyox7qoahki6/111826af89243.jpg?rlkey=2hb7wkj4kn03jqya9s4r6nlju&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B820" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/455fgysjwyfej8w4sfu2f/10-18-size-chartswomens.jpg?rlkey=0vom369x2z5x2bvc21rgmajtp&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rpr4zfb2j3jgsrlhcioa3/womens-t-shirt-size-chartsgabby.jpg?rlkey=63s7efuzvkechpzqcb8mp1smj&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C820" s="0" t="inlineStr">
         <is>
-          <t>Silverman Women's Shorts</t>
+          <t>Gabby Performance Long Sleeve</t>
         </is>
       </c>
       <c r="D820" s="0" t="inlineStr">
         <is>
-          <t>'103971</t>
+          <t>'111826</t>
         </is>
       </c>
       <c r="E820" s="0" t="inlineStr">
         <is>
-          <t>SILVERMAN:103971F-14</t>
+          <t>IOWA GABBY BLACK:111826AA-XS</t>
         </is>
       </c>
       <c r="F820" s="0" t="inlineStr">
         <is>
-          <t>'000000000000</t>
+          <t>'800111826038</t>
         </is>
       </c>
       <c r="G820" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H820" s="0" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="I820" s="0">
-        <v>42.99</v>
+        <v>29.99</v>
       </c>
       <c r="J820" s="0">
-        <v>29</v>
+        <v>7</v>
       </c>
     </row>
     <row r="821" spans="1:10" customHeight="0">
       <c r="A821" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lplv0xhh6xwz8mxyrsqx2/104511-af.jpg?rlkey=sxb4w0mb2r04yjo6bc5k84n4x&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/455fgysjwyfej8w4sfu2f/10-18-size-chartswomens.jpg?rlkey=0vom369x2z5x2bvc21rgmajtp&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/70sx5eyibdes8yu3xp9rk/jodyt.jpg?rlkey=88uv0d1udxxdunixvhaane57r&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C821" s="0" t="inlineStr">
         <is>
-          <t>Silverman Women's Shorts</t>
+          <t>Jody Youth Glow In The Dark Visor </t>
         </is>
       </c>
       <c r="D821" s="0" t="inlineStr">
         <is>
-          <t>'104511</t>
+          <t>'97846</t>
         </is>
       </c>
       <c r="E821" s="0" t="inlineStr">
         <is>
-          <t>SILVERMAN:104511A-4</t>
+          <t>JODY:97846</t>
         </is>
       </c>
       <c r="F821" s="0" t="inlineStr">
         <is>
-          <t>'000000000000</t>
+          <t>'070009784601</t>
         </is>
       </c>
       <c r="G821" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>YOUTH</t>
         </is>
       </c>
       <c r="H821" s="0" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>YOUTH</t>
         </is>
       </c>
       <c r="I821" s="0">
-        <v>42.99</v>
+        <v>22.99</v>
       </c>
       <c r="J821" s="0">
-        <v>35</v>
+        <v>121</v>
       </c>
     </row>
     <row r="822" spans="1:10" customHeight="0">
       <c r="A822" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lplv0xhh6xwz8mxyrsqx2/104511-af.jpg?rlkey=sxb4w0mb2r04yjo6bc5k84n4x&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/455fgysjwyfej8w4sfu2f/10-18-size-chartswomens.jpg?rlkey=0vom369x2z5x2bvc21rgmajtp&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/it5a2zar71tgtd7kelcsq/104764-af.jpg?rlkey=37ojpttyzzcsjxd0uf981ibgu&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C822" s="0" t="inlineStr">
         <is>
-          <t>Silverman Women's Shorts</t>
+          <t>Samson Men's Sonic Weld Cap</t>
         </is>
       </c>
       <c r="D822" s="0" t="inlineStr">
         <is>
-          <t>'104511</t>
+          <t>'104764</t>
         </is>
       </c>
       <c r="E822" s="0" t="inlineStr">
         <is>
-          <t>SILVERMAN:104511B-6</t>
+          <t>SAMSON:104764</t>
         </is>
       </c>
       <c r="F822" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G822" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H822" s="0" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I822" s="0">
-        <v>42.99</v>
+        <v>29.99</v>
       </c>
       <c r="J822" s="0">
-        <v>40</v>
+        <v>354</v>
       </c>
     </row>
     <row r="823" spans="1:10" customHeight="0">
       <c r="A823" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lplv0xhh6xwz8mxyrsqx2/104511-af.jpg?rlkey=sxb4w0mb2r04yjo6bc5k84n4x&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/455fgysjwyfej8w4sfu2f/10-18-size-chartswomens.jpg?rlkey=0vom369x2z5x2bvc21rgmajtp&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u6mvps0hbm484kkpubw73/103219af24216.jpg?rlkey=c562n30ftfzcb4xcr87cnw0e2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C823" s="0" t="inlineStr">
         <is>
-          <t>Silverman Women's Shorts</t>
+          <t>Roberts Men's Visor</t>
         </is>
       </c>
       <c r="D823" s="0" t="inlineStr">
         <is>
-          <t>'104511</t>
+          <t>'104406</t>
         </is>
       </c>
       <c r="E823" s="0" t="inlineStr">
         <is>
-          <t>SILVERMAN:104511C-8</t>
+          <t>ROBERTS:104406</t>
         </is>
       </c>
       <c r="F823" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G823" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H823" s="0" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I823" s="0">
-        <v>42.99</v>
+        <v>24.99</v>
       </c>
       <c r="J823" s="0">
-        <v>55</v>
+        <v>21</v>
       </c>
     </row>
     <row r="824" spans="1:10" customHeight="0">
       <c r="A824" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lplv0xhh6xwz8mxyrsqx2/104511-af.jpg?rlkey=sxb4w0mb2r04yjo6bc5k84n4x&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9z5shhwjghrrh09e0tr8q/kennedy.jpg?rlkey=fy7l1v3k33nratgcq2tolilxz&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B824" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/455fgysjwyfej8w4sfu2f/10-18-size-chartswomens.jpg?rlkey=0vom369x2z5x2bvc21rgmajtp&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f04a21z7msxjvxkn94l5v/ladies-h.jpg?rlkey=5xrnszuvctmlw0yr5luv1afd9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C824" s="0" t="inlineStr">
         <is>
-          <t>Silverman Women's Shorts</t>
+          <t>Kennedy Women's Polo</t>
         </is>
       </c>
       <c r="D824" s="0" t="inlineStr">
         <is>
-          <t>'104511</t>
+          <t>'94824</t>
         </is>
       </c>
       <c r="E824" s="0" t="inlineStr">
         <is>
-          <t>SILVERMAN:104511D-10</t>
+          <t>KENNEDY:94824A- S</t>
         </is>
       </c>
       <c r="F824" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G824" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H824" s="0" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I824" s="0">
-        <v>42.99</v>
+        <v>39.99</v>
       </c>
       <c r="J824" s="0">
-        <v>57</v>
+        <v>29</v>
       </c>
     </row>
     <row r="825" spans="1:10" customHeight="0">
       <c r="A825" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lplv0xhh6xwz8mxyrsqx2/104511-af.jpg?rlkey=sxb4w0mb2r04yjo6bc5k84n4x&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9z5shhwjghrrh09e0tr8q/kennedy.jpg?rlkey=fy7l1v3k33nratgcq2tolilxz&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B825" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/455fgysjwyfej8w4sfu2f/10-18-size-chartswomens.jpg?rlkey=0vom369x2z5x2bvc21rgmajtp&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f04a21z7msxjvxkn94l5v/ladies-h.jpg?rlkey=5xrnszuvctmlw0yr5luv1afd9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C825" s="0" t="inlineStr">
         <is>
-          <t>Silverman Women's Shorts</t>
+          <t>Kennedy Women's Polo</t>
         </is>
       </c>
       <c r="D825" s="0" t="inlineStr">
         <is>
-          <t>'104511</t>
+          <t>'94824</t>
         </is>
       </c>
       <c r="E825" s="0" t="inlineStr">
         <is>
-          <t>SILVERMAN:104511E-12</t>
+          <t>KENNEDY:94824B- M</t>
         </is>
       </c>
       <c r="F825" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G825" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H825" s="0" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I825" s="0">
-        <v>42.99</v>
+        <v>39.99</v>
       </c>
       <c r="J825" s="0">
-        <v>35</v>
+        <v>27</v>
       </c>
     </row>
     <row r="826" spans="1:10" customHeight="0">
       <c r="A826" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lplv0xhh6xwz8mxyrsqx2/104511-af.jpg?rlkey=sxb4w0mb2r04yjo6bc5k84n4x&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9z5shhwjghrrh09e0tr8q/kennedy.jpg?rlkey=fy7l1v3k33nratgcq2tolilxz&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B826" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/455fgysjwyfej8w4sfu2f/10-18-size-chartswomens.jpg?rlkey=0vom369x2z5x2bvc21rgmajtp&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f04a21z7msxjvxkn94l5v/ladies-h.jpg?rlkey=5xrnszuvctmlw0yr5luv1afd9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C826" s="0" t="inlineStr">
         <is>
-          <t>Silverman Women's Shorts</t>
+          <t>Kennedy Women's Polo</t>
         </is>
       </c>
       <c r="D826" s="0" t="inlineStr">
         <is>
-          <t>'104511</t>
+          <t>'94824</t>
         </is>
       </c>
       <c r="E826" s="0" t="inlineStr">
         <is>
-          <t>SILVERMAN:104511F-14</t>
+          <t>KENNEDY:94824C- L</t>
         </is>
       </c>
       <c r="F826" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G826" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H826" s="0" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I826" s="0">
-        <v>42.99</v>
+        <v>39.99</v>
       </c>
       <c r="J826" s="0">
-        <v>30</v>
+        <v>41</v>
       </c>
     </row>
     <row r="827" spans="1:10" customHeight="0">
       <c r="A827" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ncsqjb56lqyox7qoahki6/111826af89243.jpg?rlkey=2hb7wkj4kn03jqya9s4r6nlju&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9z5shhwjghrrh09e0tr8q/kennedy.jpg?rlkey=fy7l1v3k33nratgcq2tolilxz&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B827" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rpr4zfb2j3jgsrlhcioa3/womens-t-shirt-size-chartsgabby.jpg?rlkey=63s7efuzvkechpzqcb8mp1smj&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f04a21z7msxjvxkn94l5v/ladies-h.jpg?rlkey=5xrnszuvctmlw0yr5luv1afd9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C827" s="0" t="inlineStr">
         <is>
-          <t>Gabby Performance Long Sleeve</t>
+          <t>Kennedy Women's Polo</t>
         </is>
       </c>
       <c r="D827" s="0" t="inlineStr">
         <is>
-          <t>'111826</t>
+          <t>'94824</t>
         </is>
       </c>
       <c r="E827" s="0" t="inlineStr">
         <is>
-          <t>IOWA GABBY BLACK:111826AA-XS</t>
+          <t>KENNEDY:94824D- XL</t>
         </is>
       </c>
       <c r="F827" s="0" t="inlineStr">
         <is>
-          <t>'800111826038</t>
+          <t>'000000000000</t>
         </is>
       </c>
       <c r="G827" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H827" s="0" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I827" s="0">
-        <v>29.99</v>
+        <v>39.99</v>
       </c>
       <c r="J827" s="0">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="828" spans="1:10" customHeight="0">
       <c r="A828" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/70sx5eyibdes8yu3xp9rk/jodyt.jpg?rlkey=88uv0d1udxxdunixvhaane57r&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9z5shhwjghrrh09e0tr8q/kennedy.jpg?rlkey=fy7l1v3k33nratgcq2tolilxz&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B828" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f04a21z7msxjvxkn94l5v/ladies-h.jpg?rlkey=5xrnszuvctmlw0yr5luv1afd9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C828" s="0" t="inlineStr">
         <is>
-          <t>Jody Youth Glow In The Dark Visor </t>
+          <t>Kennedy Women's Polo</t>
         </is>
       </c>
       <c r="D828" s="0" t="inlineStr">
         <is>
-          <t>'97846</t>
+          <t>'94824</t>
         </is>
       </c>
       <c r="E828" s="0" t="inlineStr">
         <is>
-          <t>JODY:97846</t>
+          <t>KENNEDY:94824E- 2XL</t>
         </is>
       </c>
       <c r="F828" s="0" t="inlineStr">
         <is>
-          <t>'070009784601</t>
+          <t>'000000000000</t>
         </is>
       </c>
       <c r="G828" s="0" t="inlineStr">
         <is>
-          <t>YOUTH</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H828" s="0" t="inlineStr">
         <is>
-          <t>YOUTH</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I828" s="0">
-        <v>22.99</v>
+        <v>41.99</v>
       </c>
       <c r="J828" s="0">
-        <v>121</v>
+        <v>8</v>
       </c>
     </row>
     <row r="829" spans="1:10" customHeight="0">
       <c r="A829" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/it5a2zar71tgtd7kelcsq/104764-af.jpg?rlkey=37ojpttyzzcsjxd0uf981ibgu&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/13xula4303blbqdy6txt9/95074af84557.jpg?rlkey=5h2tpyv65jcmeqr54vbgxkrmz&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B829" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f04a21z7msxjvxkn94l5v/ladies-h.jpg?rlkey=5xrnszuvctmlw0yr5luv1afd9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C829" s="0" t="inlineStr">
         <is>
-          <t>Samson Men's Sonic Weld Cap</t>
+          <t>Kennedy Women's Polo</t>
         </is>
       </c>
       <c r="D829" s="0" t="inlineStr">
         <is>
-          <t>'104764</t>
+          <t>'95074</t>
         </is>
       </c>
       <c r="E829" s="0" t="inlineStr">
         <is>
-          <t>SAMSON:104764</t>
+          <t>KENNEDY:95074A - S</t>
         </is>
       </c>
       <c r="F829" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G829" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H829" s="0" t="inlineStr">
         <is>
-          <t>STANDARD MENS</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I829" s="0">
-        <v>29.99</v>
+        <v>39.99</v>
       </c>
       <c r="J829" s="0">
-        <v>354</v>
+        <v>39</v>
       </c>
     </row>
     <row r="830" spans="1:10" customHeight="0">
       <c r="A830" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u6mvps0hbm484kkpubw73/103219af24216.jpg?rlkey=c562n30ftfzcb4xcr87cnw0e2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/13xula4303blbqdy6txt9/95074af84557.jpg?rlkey=5h2tpyv65jcmeqr54vbgxkrmz&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B830" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f04a21z7msxjvxkn94l5v/ladies-h.jpg?rlkey=5xrnszuvctmlw0yr5luv1afd9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C830" s="0" t="inlineStr">
         <is>
-          <t>Roberts Men's Visor</t>
+          <t>Kennedy Women's Polo</t>
         </is>
       </c>
       <c r="D830" s="0" t="inlineStr">
         <is>
-          <t>'104406</t>
+          <t>'95074</t>
         </is>
       </c>
       <c r="E830" s="0" t="inlineStr">
         <is>
-          <t>ROBERTS:104406</t>
+          <t>KENNEDY:95074B - M</t>
         </is>
       </c>
       <c r="F830" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G830" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H830" s="0" t="inlineStr">
         <is>
-          <t>STANDARD MENS</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I830" s="0">
-        <v>24.99</v>
+        <v>39.99</v>
       </c>
       <c r="J830" s="0">
-        <v>21</v>
+        <v>44</v>
       </c>
     </row>
     <row r="831" spans="1:10" customHeight="0">
       <c r="A831" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9z5shhwjghrrh09e0tr8q/kennedy.jpg?rlkey=fy7l1v3k33nratgcq2tolilxz&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/13xula4303blbqdy6txt9/95074af84557.jpg?rlkey=5h2tpyv65jcmeqr54vbgxkrmz&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B831" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f04a21z7msxjvxkn94l5v/ladies-h.jpg?rlkey=5xrnszuvctmlw0yr5luv1afd9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C831" s="0" t="inlineStr">
         <is>
           <t>Kennedy Women's Polo</t>
         </is>
       </c>
       <c r="D831" s="0" t="inlineStr">
         <is>
-          <t>'94824</t>
+          <t>'95074</t>
         </is>
       </c>
       <c r="E831" s="0" t="inlineStr">
         <is>
-          <t>KENNEDY:94824A- S</t>
+          <t>KENNEDY:95074C - L</t>
         </is>
       </c>
       <c r="F831" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G831" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H831" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I831" s="0">
         <v>39.99</v>
       </c>
       <c r="J831" s="0">
-        <v>29</v>
+        <v>116</v>
       </c>
     </row>
     <row r="832" spans="1:10" customHeight="0">
       <c r="A832" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9z5shhwjghrrh09e0tr8q/kennedy.jpg?rlkey=fy7l1v3k33nratgcq2tolilxz&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/13xula4303blbqdy6txt9/95074af84557.jpg?rlkey=5h2tpyv65jcmeqr54vbgxkrmz&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B832" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f04a21z7msxjvxkn94l5v/ladies-h.jpg?rlkey=5xrnszuvctmlw0yr5luv1afd9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C832" s="0" t="inlineStr">
         <is>
           <t>Kennedy Women's Polo</t>
         </is>
       </c>
       <c r="D832" s="0" t="inlineStr">
         <is>
-          <t>'94824</t>
+          <t>'95074</t>
         </is>
       </c>
       <c r="E832" s="0" t="inlineStr">
         <is>
-          <t>KENNEDY:94824B- M</t>
+          <t>KENNEDY:95074D - XL</t>
         </is>
       </c>
       <c r="F832" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G832" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H832" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I832" s="0">
         <v>39.99</v>
       </c>
       <c r="J832" s="0">
-        <v>27</v>
+        <v>120</v>
       </c>
     </row>
     <row r="833" spans="1:10" customHeight="0">
       <c r="A833" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9z5shhwjghrrh09e0tr8q/kennedy.jpg?rlkey=fy7l1v3k33nratgcq2tolilxz&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/13xula4303blbqdy6txt9/95074af84557.jpg?rlkey=5h2tpyv65jcmeqr54vbgxkrmz&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B833" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f04a21z7msxjvxkn94l5v/ladies-h.jpg?rlkey=5xrnszuvctmlw0yr5luv1afd9&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C833" s="0" t="inlineStr">
         <is>
           <t>Kennedy Women's Polo</t>
         </is>
       </c>
       <c r="D833" s="0" t="inlineStr">
         <is>
-          <t>'94824</t>
+          <t>'95074</t>
         </is>
       </c>
       <c r="E833" s="0" t="inlineStr">
         <is>
-          <t>KENNEDY:94824C- L</t>
+          <t>KENNEDY:95074E - 2XL</t>
         </is>
       </c>
       <c r="F833" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G833" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H833" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I833" s="0">
-        <v>39.99</v>
+        <v>41.99</v>
       </c>
       <c r="J833" s="0">
-        <v>41</v>
+        <v>38</v>
       </c>
     </row>
     <row r="834" spans="1:10" customHeight="0">
       <c r="A834" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9z5shhwjghrrh09e0tr8q/kennedy.jpg?rlkey=fy7l1v3k33nratgcq2tolilxz&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f04a21z7msxjvxkn94l5v/ladies-h.jpg?rlkey=5xrnszuvctmlw0yr5luv1afd9&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4dngugehf7eam5xnb85ga/cash.jpg?rlkey=go1xk1lhh8x9qsqi3sk76up51&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C834" s="0" t="inlineStr">
         <is>
-          <t>Kennedy Women's Polo</t>
+          <t>Cash Men's Reflective Visor</t>
         </is>
       </c>
       <c r="D834" s="0" t="inlineStr">
         <is>
-          <t>'94824</t>
+          <t>'97859</t>
         </is>
       </c>
       <c r="E834" s="0" t="inlineStr">
         <is>
-          <t>KENNEDY:94824D- XL</t>
+          <t>CASH:97859</t>
         </is>
       </c>
       <c r="F834" s="0" t="inlineStr">
         <is>
-          <t>'000000000000</t>
+          <t>'070009785901</t>
         </is>
       </c>
       <c r="G834" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H834" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I834" s="0">
-        <v>39.99</v>
+        <v>21.99</v>
       </c>
       <c r="J834" s="0">
-        <v>26</v>
+        <v>66</v>
       </c>
     </row>
     <row r="835" spans="1:10" customHeight="0">
       <c r="A835" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9z5shhwjghrrh09e0tr8q/kennedy.jpg?rlkey=fy7l1v3k33nratgcq2tolilxz&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sjha0bdukmzb9hslt93mj/mia.jpg?rlkey=m78eckxw4ny0zt9wuni9yh6s1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B835" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f04a21z7msxjvxkn94l5v/ladies-h.jpg?rlkey=5xrnszuvctmlw0yr5luv1afd9&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/63o37qtt0j09u9qsd1qkz/size-chartladies-h.jpg?rlkey=75226rzf13mwnxzb61wtuhvig&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C835" s="0" t="inlineStr">
         <is>
-          <t>Kennedy Women's Polo</t>
+          <t>Mia Women's Polo</t>
         </is>
       </c>
       <c r="D835" s="0" t="inlineStr">
         <is>
-          <t>'94824</t>
+          <t>'96837</t>
         </is>
       </c>
       <c r="E835" s="0" t="inlineStr">
         <is>
-          <t>KENNEDY:94824E- 2XL</t>
+          <t>MIA:96837A-S</t>
         </is>
       </c>
       <c r="F835" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G835" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H835" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I835" s="0">
-        <v>41.99</v>
+        <v>44.99</v>
       </c>
       <c r="J835" s="0">
-        <v>8</v>
+        <v>54</v>
       </c>
     </row>
     <row r="836" spans="1:10" customHeight="0">
       <c r="A836" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/13xula4303blbqdy6txt9/95074af84557.jpg?rlkey=5h2tpyv65jcmeqr54vbgxkrmz&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sjha0bdukmzb9hslt93mj/mia.jpg?rlkey=m78eckxw4ny0zt9wuni9yh6s1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B836" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f04a21z7msxjvxkn94l5v/ladies-h.jpg?rlkey=5xrnszuvctmlw0yr5luv1afd9&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/63o37qtt0j09u9qsd1qkz/size-chartladies-h.jpg?rlkey=75226rzf13mwnxzb61wtuhvig&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C836" s="0" t="inlineStr">
         <is>
-          <t>Kennedy Women's Polo</t>
+          <t>Mia Women's Polo</t>
         </is>
       </c>
       <c r="D836" s="0" t="inlineStr">
         <is>
-          <t>'95074</t>
+          <t>'96837</t>
         </is>
       </c>
       <c r="E836" s="0" t="inlineStr">
         <is>
-          <t>KENNEDY:95074A - S</t>
+          <t>MIA:96837B-M</t>
         </is>
       </c>
       <c r="F836" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G836" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H836" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I836" s="0">
-        <v>39.99</v>
+        <v>44.99</v>
       </c>
       <c r="J836" s="0">
-        <v>39</v>
+        <v>66</v>
       </c>
     </row>
     <row r="837" spans="1:10" customHeight="0">
       <c r="A837" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/13xula4303blbqdy6txt9/95074af84557.jpg?rlkey=5h2tpyv65jcmeqr54vbgxkrmz&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sjha0bdukmzb9hslt93mj/mia.jpg?rlkey=m78eckxw4ny0zt9wuni9yh6s1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B837" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f04a21z7msxjvxkn94l5v/ladies-h.jpg?rlkey=5xrnszuvctmlw0yr5luv1afd9&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/63o37qtt0j09u9qsd1qkz/size-chartladies-h.jpg?rlkey=75226rzf13mwnxzb61wtuhvig&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C837" s="0" t="inlineStr">
         <is>
-          <t>Kennedy Women's Polo</t>
+          <t>Mia Women's Polo</t>
         </is>
       </c>
       <c r="D837" s="0" t="inlineStr">
         <is>
-          <t>'95074</t>
+          <t>'96837</t>
         </is>
       </c>
       <c r="E837" s="0" t="inlineStr">
         <is>
-          <t>KENNEDY:95074B - M</t>
+          <t>MIA:96837C-L</t>
         </is>
       </c>
       <c r="F837" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G837" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H837" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I837" s="0">
-        <v>39.99</v>
+        <v>44.99</v>
       </c>
       <c r="J837" s="0">
-        <v>44</v>
+        <v>132</v>
       </c>
     </row>
     <row r="838" spans="1:10" customHeight="0">
       <c r="A838" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/13xula4303blbqdy6txt9/95074af84557.jpg?rlkey=5h2tpyv65jcmeqr54vbgxkrmz&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sjha0bdukmzb9hslt93mj/mia.jpg?rlkey=m78eckxw4ny0zt9wuni9yh6s1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B838" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f04a21z7msxjvxkn94l5v/ladies-h.jpg?rlkey=5xrnszuvctmlw0yr5luv1afd9&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/63o37qtt0j09u9qsd1qkz/size-chartladies-h.jpg?rlkey=75226rzf13mwnxzb61wtuhvig&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C838" s="0" t="inlineStr">
         <is>
-          <t>Kennedy Women's Polo</t>
+          <t>Mia Women's Polo</t>
         </is>
       </c>
       <c r="D838" s="0" t="inlineStr">
         <is>
-          <t>'95074</t>
+          <t>'96837</t>
         </is>
       </c>
       <c r="E838" s="0" t="inlineStr">
         <is>
-          <t>KENNEDY:95074C - L</t>
+          <t>MIA:96837D-XL</t>
         </is>
       </c>
       <c r="F838" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G838" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H838" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I838" s="0">
-        <v>39.99</v>
+        <v>44.99</v>
       </c>
       <c r="J838" s="0">
-        <v>116</v>
+        <v>139</v>
       </c>
     </row>
     <row r="839" spans="1:10" customHeight="0">
       <c r="A839" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/13xula4303blbqdy6txt9/95074af84557.jpg?rlkey=5h2tpyv65jcmeqr54vbgxkrmz&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sjha0bdukmzb9hslt93mj/mia.jpg?rlkey=m78eckxw4ny0zt9wuni9yh6s1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B839" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f04a21z7msxjvxkn94l5v/ladies-h.jpg?rlkey=5xrnszuvctmlw0yr5luv1afd9&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/63o37qtt0j09u9qsd1qkz/size-chartladies-h.jpg?rlkey=75226rzf13mwnxzb61wtuhvig&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C839" s="0" t="inlineStr">
         <is>
-          <t>Kennedy Women's Polo</t>
+          <t>Mia Women's Polo</t>
         </is>
       </c>
       <c r="D839" s="0" t="inlineStr">
         <is>
-          <t>'95074</t>
+          <t>'96837</t>
         </is>
       </c>
       <c r="E839" s="0" t="inlineStr">
         <is>
-          <t>KENNEDY:95074D - XL</t>
+          <t>MIA:96837E-2XL</t>
         </is>
       </c>
       <c r="F839" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G839" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H839" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I839" s="0">
-        <v>39.99</v>
+        <v>46.99</v>
       </c>
       <c r="J839" s="0">
-        <v>120</v>
+        <v>48</v>
       </c>
     </row>
     <row r="840" spans="1:10" customHeight="0">
       <c r="A840" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/13xula4303blbqdy6txt9/95074af84557.jpg?rlkey=5h2tpyv65jcmeqr54vbgxkrmz&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/je0q7tv7zg46bk7xh8nqs/94644af14256.jpg?rlkey=5lze7ejfx9ctw9iwhjpaxtizv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B840" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f04a21z7msxjvxkn94l5v/ladies-h.jpg?rlkey=5xrnszuvctmlw0yr5luv1afd9&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yzmytj22s1nmkrqd0yevd/mens-e.jpg?rlkey=2uqnhokyz2gfxf7c4u3ragb79&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C840" s="0" t="inlineStr">
         <is>
-          <t>Kennedy Women's Polo</t>
+          <t>Harris Men's Polo</t>
         </is>
       </c>
       <c r="D840" s="0" t="inlineStr">
         <is>
-          <t>'95074</t>
+          <t>'94644</t>
         </is>
       </c>
       <c r="E840" s="0" t="inlineStr">
         <is>
-          <t>KENNEDY:95074E - 2XL</t>
+          <t>HARRIS:94644A-S</t>
         </is>
       </c>
       <c r="F840" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G840" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H840" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I840" s="0">
-        <v>41.99</v>
+        <v>39.99</v>
       </c>
       <c r="J840" s="0">
-        <v>38</v>
+        <v>23</v>
       </c>
     </row>
     <row r="841" spans="1:10" customHeight="0">
       <c r="A841" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4dngugehf7eam5xnb85ga/cash.jpg?rlkey=go1xk1lhh8x9qsqi3sk76up51&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/je0q7tv7zg46bk7xh8nqs/94644af14256.jpg?rlkey=5lze7ejfx9ctw9iwhjpaxtizv&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B841" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yzmytj22s1nmkrqd0yevd/mens-e.jpg?rlkey=2uqnhokyz2gfxf7c4u3ragb79&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C841" s="0" t="inlineStr">
         <is>
-          <t>Cash Men's Reflective Visor</t>
+          <t>Harris Men's Polo</t>
         </is>
       </c>
       <c r="D841" s="0" t="inlineStr">
         <is>
-          <t>'97859</t>
+          <t>'94644</t>
         </is>
       </c>
       <c r="E841" s="0" t="inlineStr">
         <is>
-          <t>CASH:97859</t>
+          <t>HARRIS:94644B-M</t>
         </is>
       </c>
       <c r="F841" s="0" t="inlineStr">
         <is>
-          <t>'070009785901</t>
+          <t>'000000000000</t>
         </is>
       </c>
       <c r="G841" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H841" s="0" t="inlineStr">
         <is>
-          <t>STANDARD MENS</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I841" s="0">
-        <v>21.99</v>
+        <v>39.99</v>
       </c>
       <c r="J841" s="0">
-        <v>66</v>
+        <v>15</v>
       </c>
     </row>
     <row r="842" spans="1:10" customHeight="0">
       <c r="A842" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sjha0bdukmzb9hslt93mj/mia.jpg?rlkey=m78eckxw4ny0zt9wuni9yh6s1&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/je0q7tv7zg46bk7xh8nqs/94644af14256.jpg?rlkey=5lze7ejfx9ctw9iwhjpaxtizv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B842" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/63o37qtt0j09u9qsd1qkz/size-chartladies-h.jpg?rlkey=75226rzf13mwnxzb61wtuhvig&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yzmytj22s1nmkrqd0yevd/mens-e.jpg?rlkey=2uqnhokyz2gfxf7c4u3ragb79&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C842" s="0" t="inlineStr">
         <is>
-          <t>Mia Women's Polo</t>
+          <t>Harris Men's Polo</t>
         </is>
       </c>
       <c r="D842" s="0" t="inlineStr">
         <is>
-          <t>'96837</t>
+          <t>'94644</t>
         </is>
       </c>
       <c r="E842" s="0" t="inlineStr">
         <is>
-          <t>MIA:96837A-S</t>
+          <t>HARRIS:94644C-L</t>
         </is>
       </c>
       <c r="F842" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G842" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H842" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I842" s="0">
-        <v>44.99</v>
+        <v>39.99</v>
       </c>
       <c r="J842" s="0">
-        <v>54</v>
+        <v>1</v>
       </c>
     </row>
     <row r="843" spans="1:10" customHeight="0">
       <c r="A843" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sjha0bdukmzb9hslt93mj/mia.jpg?rlkey=m78eckxw4ny0zt9wuni9yh6s1&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/je0q7tv7zg46bk7xh8nqs/94644af14256.jpg?rlkey=5lze7ejfx9ctw9iwhjpaxtizv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B843" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/63o37qtt0j09u9qsd1qkz/size-chartladies-h.jpg?rlkey=75226rzf13mwnxzb61wtuhvig&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yzmytj22s1nmkrqd0yevd/mens-e.jpg?rlkey=2uqnhokyz2gfxf7c4u3ragb79&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C843" s="0" t="inlineStr">
         <is>
-          <t>Mia Women's Polo</t>
+          <t>Harris Men's Polo</t>
         </is>
       </c>
       <c r="D843" s="0" t="inlineStr">
         <is>
-          <t>'96837</t>
+          <t>'94644</t>
         </is>
       </c>
       <c r="E843" s="0" t="inlineStr">
         <is>
-          <t>MIA:96837B-M</t>
+          <t>HARRIS:94644G-4XL</t>
         </is>
       </c>
       <c r="F843" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G843" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H843" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>4XL</t>
         </is>
       </c>
       <c r="I843" s="0">
-        <v>44.99</v>
+        <v>39.99</v>
       </c>
       <c r="J843" s="0">
-        <v>66</v>
+        <v>0</v>
       </c>
     </row>
     <row r="844" spans="1:10" customHeight="0">
       <c r="A844" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sjha0bdukmzb9hslt93mj/mia.jpg?rlkey=m78eckxw4ny0zt9wuni9yh6s1&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/je0q7tv7zg46bk7xh8nqs/94644af14256.jpg?rlkey=5lze7ejfx9ctw9iwhjpaxtizv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B844" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/63o37qtt0j09u9qsd1qkz/size-chartladies-h.jpg?rlkey=75226rzf13mwnxzb61wtuhvig&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yzmytj22s1nmkrqd0yevd/mens-e.jpg?rlkey=2uqnhokyz2gfxf7c4u3ragb79&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C844" s="0" t="inlineStr">
         <is>
-          <t>Mia Women's Polo</t>
+          <t>Harris Men's Polo</t>
         </is>
       </c>
       <c r="D844" s="0" t="inlineStr">
         <is>
-          <t>'96837</t>
+          <t>'94644</t>
         </is>
       </c>
       <c r="E844" s="0" t="inlineStr">
         <is>
-          <t>MIA:96837C-L</t>
+          <t>HARRIS:94644H-5XL</t>
         </is>
       </c>
       <c r="F844" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G844" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H844" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>5XL</t>
         </is>
       </c>
       <c r="I844" s="0">
-        <v>44.99</v>
+        <v>39.99</v>
       </c>
       <c r="J844" s="0">
-        <v>132</v>
+        <v>3</v>
       </c>
     </row>
     <row r="845" spans="1:10" customHeight="0">
       <c r="A845" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sjha0bdukmzb9hslt93mj/mia.jpg?rlkey=m78eckxw4ny0zt9wuni9yh6s1&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/je0q7tv7zg46bk7xh8nqs/94644af14256.jpg?rlkey=5lze7ejfx9ctw9iwhjpaxtizv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B845" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/63o37qtt0j09u9qsd1qkz/size-chartladies-h.jpg?rlkey=75226rzf13mwnxzb61wtuhvig&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yzmytj22s1nmkrqd0yevd/mens-e.jpg?rlkey=2uqnhokyz2gfxf7c4u3ragb79&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C845" s="0" t="inlineStr">
         <is>
-          <t>Mia Women's Polo</t>
+          <t>Harris Men's Polo</t>
         </is>
       </c>
       <c r="D845" s="0" t="inlineStr">
         <is>
-          <t>'96837</t>
+          <t>'94644</t>
         </is>
       </c>
       <c r="E845" s="0" t="inlineStr">
         <is>
-          <t>MIA:96837D-XL</t>
+          <t>HARRIS:94644I-6XL</t>
         </is>
       </c>
       <c r="F845" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G845" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H845" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>6XL</t>
         </is>
       </c>
       <c r="I845" s="0">
-        <v>44.99</v>
+        <v>39.99</v>
       </c>
       <c r="J845" s="0">
-        <v>139</v>
+        <v>3</v>
       </c>
     </row>
     <row r="846" spans="1:10" customHeight="0">
       <c r="A846" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sjha0bdukmzb9hslt93mj/mia.jpg?rlkey=m78eckxw4ny0zt9wuni9yh6s1&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/je0q7tv7zg46bk7xh8nqs/94644af14256.jpg?rlkey=5lze7ejfx9ctw9iwhjpaxtizv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B846" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/63o37qtt0j09u9qsd1qkz/size-chartladies-h.jpg?rlkey=75226rzf13mwnxzb61wtuhvig&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yzmytj22s1nmkrqd0yevd/mens-e.jpg?rlkey=2uqnhokyz2gfxf7c4u3ragb79&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C846" s="0" t="inlineStr">
         <is>
-          <t>Mia Women's Polo</t>
+          <t>Harris Men's Polo</t>
         </is>
       </c>
       <c r="D846" s="0" t="inlineStr">
         <is>
-          <t>'96837</t>
+          <t>'94644</t>
         </is>
       </c>
       <c r="E846" s="0" t="inlineStr">
         <is>
-          <t>MIA:96837E-2XL</t>
+          <t>HARRIS:94644J-7XL</t>
         </is>
       </c>
       <c r="F846" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G846" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H846" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>7XL</t>
         </is>
       </c>
       <c r="I846" s="0">
-        <v>46.99</v>
+        <v>44.99</v>
       </c>
       <c r="J846" s="0">
-        <v>48</v>
+        <v>2</v>
       </c>
     </row>
     <row r="847" spans="1:10" customHeight="0">
       <c r="A847" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/je0q7tv7zg46bk7xh8nqs/94644af14256.jpg?rlkey=5lze7ejfx9ctw9iwhjpaxtizv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B847" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yzmytj22s1nmkrqd0yevd/mens-e.jpg?rlkey=2uqnhokyz2gfxf7c4u3ragb79&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C847" s="0" t="inlineStr">
         <is>
           <t>Harris Men's Polo</t>
         </is>
       </c>
       <c r="D847" s="0" t="inlineStr">
         <is>
           <t>'94644</t>
         </is>
       </c>
       <c r="E847" s="0" t="inlineStr">
         <is>
-          <t>HARRIS:94644A-S</t>
+          <t>HARRIS:94644K-8XL</t>
         </is>
       </c>
       <c r="F847" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G847" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H847" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>8XL</t>
         </is>
       </c>
       <c r="I847" s="0">
-        <v>39.99</v>
+        <v>45.49</v>
       </c>
       <c r="J847" s="0">
-        <v>23</v>
+        <v>3</v>
       </c>
     </row>
     <row r="848" spans="1:10" customHeight="0">
       <c r="A848" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/je0q7tv7zg46bk7xh8nqs/94644af14256.jpg?rlkey=5lze7ejfx9ctw9iwhjpaxtizv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6rx0q1m53428a17q1kuj9/95574af12019.jpg?rlkey=6dckhlrxxfx7aebutxtkml9cu&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B848" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yzmytj22s1nmkrqd0yevd/mens-e.jpg?rlkey=2uqnhokyz2gfxf7c4u3ragb79&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C848" s="0" t="inlineStr">
         <is>
           <t>Harris Men's Polo</t>
         </is>
       </c>
       <c r="D848" s="0" t="inlineStr">
         <is>
-          <t>'94644</t>
+          <t>'95574</t>
         </is>
       </c>
       <c r="E848" s="0" t="inlineStr">
         <is>
-          <t>HARRIS:94644B-M</t>
+          <t>HARRIS:95574A-S</t>
         </is>
       </c>
       <c r="F848" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G848" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H848" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I848" s="0">
         <v>39.99</v>
       </c>
       <c r="J848" s="0">
-        <v>15</v>
+        <v>32</v>
       </c>
     </row>
     <row r="849" spans="1:10" customHeight="0">
       <c r="A849" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/je0q7tv7zg46bk7xh8nqs/94644af14256.jpg?rlkey=5lze7ejfx9ctw9iwhjpaxtizv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6rx0q1m53428a17q1kuj9/95574af12019.jpg?rlkey=6dckhlrxxfx7aebutxtkml9cu&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B849" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yzmytj22s1nmkrqd0yevd/mens-e.jpg?rlkey=2uqnhokyz2gfxf7c4u3ragb79&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C849" s="0" t="inlineStr">
         <is>
           <t>Harris Men's Polo</t>
         </is>
       </c>
       <c r="D849" s="0" t="inlineStr">
         <is>
-          <t>'94644</t>
+          <t>'95574</t>
         </is>
       </c>
       <c r="E849" s="0" t="inlineStr">
         <is>
-          <t>HARRIS:94644C-L</t>
+          <t>HARRIS:95574B-M</t>
         </is>
       </c>
       <c r="F849" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G849" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H849" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I849" s="0">
         <v>39.99</v>
       </c>
       <c r="J849" s="0">
-        <v>1</v>
+        <v>52</v>
       </c>
     </row>
     <row r="850" spans="1:10" customHeight="0">
       <c r="A850" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/je0q7tv7zg46bk7xh8nqs/94644af14256.jpg?rlkey=5lze7ejfx9ctw9iwhjpaxtizv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6rx0q1m53428a17q1kuj9/95574af12019.jpg?rlkey=6dckhlrxxfx7aebutxtkml9cu&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B850" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yzmytj22s1nmkrqd0yevd/mens-e.jpg?rlkey=2uqnhokyz2gfxf7c4u3ragb79&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C850" s="0" t="inlineStr">
         <is>
           <t>Harris Men's Polo</t>
         </is>
       </c>
       <c r="D850" s="0" t="inlineStr">
         <is>
-          <t>'94644</t>
+          <t>'95574</t>
         </is>
       </c>
       <c r="E850" s="0" t="inlineStr">
         <is>
-          <t>HARRIS:94644G-4XL</t>
+          <t>HARRIS:95574C-L</t>
         </is>
       </c>
       <c r="F850" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G850" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H850" s="0" t="inlineStr">
         <is>
-          <t>4XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I850" s="0">
         <v>39.99</v>
       </c>
       <c r="J850" s="0">
-        <v>2</v>
+        <v>64</v>
       </c>
     </row>
     <row r="851" spans="1:10" customHeight="0">
       <c r="A851" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/je0q7tv7zg46bk7xh8nqs/94644af14256.jpg?rlkey=5lze7ejfx9ctw9iwhjpaxtizv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6rx0q1m53428a17q1kuj9/95574af12019.jpg?rlkey=6dckhlrxxfx7aebutxtkml9cu&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B851" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yzmytj22s1nmkrqd0yevd/mens-e.jpg?rlkey=2uqnhokyz2gfxf7c4u3ragb79&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C851" s="0" t="inlineStr">
         <is>
           <t>Harris Men's Polo</t>
         </is>
       </c>
       <c r="D851" s="0" t="inlineStr">
         <is>
-          <t>'94644</t>
+          <t>'95574</t>
         </is>
       </c>
       <c r="E851" s="0" t="inlineStr">
         <is>
-          <t>HARRIS:94644H-5XL</t>
+          <t>HARRIS:95574D-XL</t>
         </is>
       </c>
       <c r="F851" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G851" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H851" s="0" t="inlineStr">
         <is>
-          <t>5XL</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I851" s="0">
         <v>39.99</v>
       </c>
       <c r="J851" s="0">
-        <v>3</v>
+        <v>69</v>
       </c>
     </row>
     <row r="852" spans="1:10" customHeight="0">
       <c r="A852" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/je0q7tv7zg46bk7xh8nqs/94644af14256.jpg?rlkey=5lze7ejfx9ctw9iwhjpaxtizv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6rx0q1m53428a17q1kuj9/95574af12019.jpg?rlkey=6dckhlrxxfx7aebutxtkml9cu&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B852" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yzmytj22s1nmkrqd0yevd/mens-e.jpg?rlkey=2uqnhokyz2gfxf7c4u3ragb79&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C852" s="0" t="inlineStr">
         <is>
           <t>Harris Men's Polo</t>
         </is>
       </c>
       <c r="D852" s="0" t="inlineStr">
         <is>
-          <t>'94644</t>
+          <t>'95574</t>
         </is>
       </c>
       <c r="E852" s="0" t="inlineStr">
         <is>
-          <t>HARRIS:94644I-6XL</t>
+          <t>HARRIS:95574E-2XL</t>
         </is>
       </c>
       <c r="F852" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G852" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H852" s="0" t="inlineStr">
         <is>
-          <t>6XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I852" s="0">
-        <v>39.99</v>
+        <v>41.99</v>
       </c>
       <c r="J852" s="0">
-        <v>3</v>
+        <v>47</v>
       </c>
     </row>
     <row r="853" spans="1:10" customHeight="0">
       <c r="A853" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/je0q7tv7zg46bk7xh8nqs/94644af14256.jpg?rlkey=5lze7ejfx9ctw9iwhjpaxtizv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6rx0q1m53428a17q1kuj9/95574af12019.jpg?rlkey=6dckhlrxxfx7aebutxtkml9cu&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B853" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yzmytj22s1nmkrqd0yevd/mens-e.jpg?rlkey=2uqnhokyz2gfxf7c4u3ragb79&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C853" s="0" t="inlineStr">
         <is>
           <t>Harris Men's Polo</t>
         </is>
       </c>
       <c r="D853" s="0" t="inlineStr">
         <is>
-          <t>'94644</t>
+          <t>'95574</t>
         </is>
       </c>
       <c r="E853" s="0" t="inlineStr">
         <is>
-          <t>HARRIS:94644J-7XL</t>
+          <t>HARRIS:95574F-3XL</t>
         </is>
       </c>
       <c r="F853" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G853" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H853" s="0" t="inlineStr">
         <is>
-          <t>7XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I853" s="0">
-        <v>44.99</v>
+        <v>41.99</v>
       </c>
       <c r="J853" s="0">
-        <v>2</v>
+        <v>14</v>
       </c>
     </row>
     <row r="854" spans="1:10" customHeight="0">
       <c r="A854" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/je0q7tv7zg46bk7xh8nqs/94644af14256.jpg?rlkey=5lze7ejfx9ctw9iwhjpaxtizv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/vs1i82m3cxzk3yky6sbrk/gwent.jpg?rlkey=5exxru6na7kbvo5qhnpb6d2jo&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B854" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yzmytj22s1nmkrqd0yevd/mens-e.jpg?rlkey=2uqnhokyz2gfxf7c4u3ragb79&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/le90yhrusv399i5uydsyf/size-charts-women-s-standard-fitted-shirt.jpg?rlkey=j4ul05ua81n4pi99dru6ym5jf&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C854" s="0" t="inlineStr">
         <is>
-          <t>Harris Men's Polo</t>
+          <t>Gwen Women's Polo</t>
         </is>
       </c>
       <c r="D854" s="0" t="inlineStr">
         <is>
-          <t>'94644</t>
+          <t>'101183</t>
         </is>
       </c>
       <c r="E854" s="0" t="inlineStr">
         <is>
-          <t>HARRIS:94644K-8XL</t>
+          <t>GWEN:101183A-S</t>
         </is>
       </c>
       <c r="F854" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G854" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H854" s="0" t="inlineStr">
         <is>
-          <t>8XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I854" s="0">
-        <v>45.49</v>
+        <v>44.99</v>
       </c>
       <c r="J854" s="0">
-        <v>3</v>
+        <v>75</v>
       </c>
     </row>
     <row r="855" spans="1:10" customHeight="0">
       <c r="A855" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6rx0q1m53428a17q1kuj9/95574af12019.jpg?rlkey=6dckhlrxxfx7aebutxtkml9cu&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/vs1i82m3cxzk3yky6sbrk/gwent.jpg?rlkey=5exxru6na7kbvo5qhnpb6d2jo&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B855" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yzmytj22s1nmkrqd0yevd/mens-e.jpg?rlkey=2uqnhokyz2gfxf7c4u3ragb79&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/le90yhrusv399i5uydsyf/size-charts-women-s-standard-fitted-shirt.jpg?rlkey=j4ul05ua81n4pi99dru6ym5jf&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C855" s="0" t="inlineStr">
         <is>
-          <t>Harris Men's Polo</t>
+          <t>Gwen Women's Polo</t>
         </is>
       </c>
       <c r="D855" s="0" t="inlineStr">
         <is>
-          <t>'95574</t>
+          <t>'101183</t>
         </is>
       </c>
       <c r="E855" s="0" t="inlineStr">
         <is>
-          <t>HARRIS:95574A-S</t>
+          <t>GWEN:101183B-M</t>
         </is>
       </c>
       <c r="F855" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G855" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H855" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I855" s="0">
-        <v>39.99</v>
+        <v>44.99</v>
       </c>
       <c r="J855" s="0">
-        <v>32</v>
+        <v>98</v>
       </c>
     </row>
     <row r="856" spans="1:10" customHeight="0">
       <c r="A856" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6rx0q1m53428a17q1kuj9/95574af12019.jpg?rlkey=6dckhlrxxfx7aebutxtkml9cu&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/vs1i82m3cxzk3yky6sbrk/gwent.jpg?rlkey=5exxru6na7kbvo5qhnpb6d2jo&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B856" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yzmytj22s1nmkrqd0yevd/mens-e.jpg?rlkey=2uqnhokyz2gfxf7c4u3ragb79&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/le90yhrusv399i5uydsyf/size-charts-women-s-standard-fitted-shirt.jpg?rlkey=j4ul05ua81n4pi99dru6ym5jf&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C856" s="0" t="inlineStr">
         <is>
-          <t>Harris Men's Polo</t>
+          <t>Gwen Women's Polo</t>
         </is>
       </c>
       <c r="D856" s="0" t="inlineStr">
         <is>
-          <t>'95574</t>
+          <t>'101183</t>
         </is>
       </c>
       <c r="E856" s="0" t="inlineStr">
         <is>
-          <t>HARRIS:95574B-M</t>
+          <t>GWEN:101183C-L</t>
         </is>
       </c>
       <c r="F856" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G856" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H856" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I856" s="0">
-        <v>39.99</v>
+        <v>44.99</v>
       </c>
       <c r="J856" s="0">
-        <v>52</v>
+        <v>86</v>
       </c>
     </row>
     <row r="857" spans="1:10" customHeight="0">
       <c r="A857" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6rx0q1m53428a17q1kuj9/95574af12019.jpg?rlkey=6dckhlrxxfx7aebutxtkml9cu&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/vs1i82m3cxzk3yky6sbrk/gwent.jpg?rlkey=5exxru6na7kbvo5qhnpb6d2jo&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B857" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yzmytj22s1nmkrqd0yevd/mens-e.jpg?rlkey=2uqnhokyz2gfxf7c4u3ragb79&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/le90yhrusv399i5uydsyf/size-charts-women-s-standard-fitted-shirt.jpg?rlkey=j4ul05ua81n4pi99dru6ym5jf&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C857" s="0" t="inlineStr">
         <is>
-          <t>Harris Men's Polo</t>
+          <t>Gwen Women's Polo</t>
         </is>
       </c>
       <c r="D857" s="0" t="inlineStr">
         <is>
-          <t>'95574</t>
+          <t>'101183</t>
         </is>
       </c>
       <c r="E857" s="0" t="inlineStr">
         <is>
-          <t>HARRIS:95574C-L</t>
+          <t>GWEN:101183D-XL</t>
         </is>
       </c>
       <c r="F857" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G857" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H857" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I857" s="0">
-        <v>39.99</v>
+        <v>44.99</v>
       </c>
       <c r="J857" s="0">
-        <v>64</v>
+        <v>105</v>
       </c>
     </row>
     <row r="858" spans="1:10" customHeight="0">
       <c r="A858" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6rx0q1m53428a17q1kuj9/95574af12019.jpg?rlkey=6dckhlrxxfx7aebutxtkml9cu&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/vs1i82m3cxzk3yky6sbrk/gwent.jpg?rlkey=5exxru6na7kbvo5qhnpb6d2jo&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B858" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yzmytj22s1nmkrqd0yevd/mens-e.jpg?rlkey=2uqnhokyz2gfxf7c4u3ragb79&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/le90yhrusv399i5uydsyf/size-charts-women-s-standard-fitted-shirt.jpg?rlkey=j4ul05ua81n4pi99dru6ym5jf&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C858" s="0" t="inlineStr">
         <is>
-          <t>Harris Men's Polo</t>
+          <t>Gwen Women's Polo</t>
         </is>
       </c>
       <c r="D858" s="0" t="inlineStr">
         <is>
-          <t>'95574</t>
+          <t>'101183</t>
         </is>
       </c>
       <c r="E858" s="0" t="inlineStr">
         <is>
-          <t>HARRIS:95574D-XL</t>
+          <t>GWEN:101183E-2XL</t>
         </is>
       </c>
       <c r="F858" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G858" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H858" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I858" s="0">
-        <v>39.99</v>
+        <v>46.99</v>
       </c>
       <c r="J858" s="0">
-        <v>69</v>
+        <v>77</v>
       </c>
     </row>
     <row r="859" spans="1:10" customHeight="0">
       <c r="A859" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6rx0q1m53428a17q1kuj9/95574af12019.jpg?rlkey=6dckhlrxxfx7aebutxtkml9cu&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/vs1i82m3cxzk3yky6sbrk/gwent.jpg?rlkey=5exxru6na7kbvo5qhnpb6d2jo&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B859" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yzmytj22s1nmkrqd0yevd/mens-e.jpg?rlkey=2uqnhokyz2gfxf7c4u3ragb79&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/le90yhrusv399i5uydsyf/size-charts-women-s-standard-fitted-shirt.jpg?rlkey=j4ul05ua81n4pi99dru6ym5jf&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C859" s="0" t="inlineStr">
         <is>
-          <t>Harris Men's Polo</t>
+          <t>Gwen Women's Polo</t>
         </is>
       </c>
       <c r="D859" s="0" t="inlineStr">
         <is>
-          <t>'95574</t>
+          <t>'101183</t>
         </is>
       </c>
       <c r="E859" s="0" t="inlineStr">
         <is>
-          <t>HARRIS:95574E-2XL</t>
+          <t>GWEN:101183F-3XL</t>
         </is>
       </c>
       <c r="F859" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G859" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H859" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I859" s="0">
-        <v>41.99</v>
+        <v>46.99</v>
       </c>
       <c r="J859" s="0">
-        <v>47</v>
+        <v>14</v>
       </c>
     </row>
     <row r="860" spans="1:10" customHeight="0">
       <c r="A860" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6rx0q1m53428a17q1kuj9/95574af12019.jpg?rlkey=6dckhlrxxfx7aebutxtkml9cu&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/92z6fpjogxwpev8845sp9/94823af.jpg?rlkey=ugnm12ro5jvecwaelyklln3qp&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B860" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yzmytj22s1nmkrqd0yevd/mens-e.jpg?rlkey=2uqnhokyz2gfxf7c4u3ragb79&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/37sn3t5rzpm3jyxa5mhpx/mens-e.jpg?rlkey=zps12piemdh17m7obsaj08zo1&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C860" s="0" t="inlineStr">
         <is>
-          <t>Harris Men's Polo</t>
+          <t>Kennedy Men's Polo</t>
         </is>
       </c>
       <c r="D860" s="0" t="inlineStr">
         <is>
-          <t>'95574</t>
+          <t>'94823</t>
         </is>
       </c>
       <c r="E860" s="0" t="inlineStr">
         <is>
-          <t>HARRIS:95574F-3XL</t>
+          <t>KENNEDY:94823A- S</t>
         </is>
       </c>
       <c r="F860" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G860" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H860" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I860" s="0">
-        <v>41.99</v>
+        <v>39.99</v>
       </c>
       <c r="J860" s="0">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="861" spans="1:10" customHeight="0">
       <c r="A861" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/vs1i82m3cxzk3yky6sbrk/gwent.jpg?rlkey=5exxru6na7kbvo5qhnpb6d2jo&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/92z6fpjogxwpev8845sp9/94823af.jpg?rlkey=ugnm12ro5jvecwaelyklln3qp&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B861" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/le90yhrusv399i5uydsyf/size-charts-women-s-standard-fitted-shirt.jpg?rlkey=j4ul05ua81n4pi99dru6ym5jf&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/37sn3t5rzpm3jyxa5mhpx/mens-e.jpg?rlkey=zps12piemdh17m7obsaj08zo1&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C861" s="0" t="inlineStr">
         <is>
-          <t>Gwen Women's Polo</t>
+          <t>Kennedy Men's Polo</t>
         </is>
       </c>
       <c r="D861" s="0" t="inlineStr">
         <is>
-          <t>'101183</t>
+          <t>'94823</t>
         </is>
       </c>
       <c r="E861" s="0" t="inlineStr">
         <is>
-          <t>GWEN:101183A-S</t>
+          <t>KENNEDY:94823B- M</t>
         </is>
       </c>
       <c r="F861" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G861" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H861" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I861" s="0">
-        <v>44.99</v>
+        <v>39.99</v>
       </c>
       <c r="J861" s="0">
-        <v>75</v>
+        <v>11</v>
       </c>
     </row>
     <row r="862" spans="1:10" customHeight="0">
       <c r="A862" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/vs1i82m3cxzk3yky6sbrk/gwent.jpg?rlkey=5exxru6na7kbvo5qhnpb6d2jo&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/92z6fpjogxwpev8845sp9/94823af.jpg?rlkey=ugnm12ro5jvecwaelyklln3qp&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B862" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/le90yhrusv399i5uydsyf/size-charts-women-s-standard-fitted-shirt.jpg?rlkey=j4ul05ua81n4pi99dru6ym5jf&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/37sn3t5rzpm3jyxa5mhpx/mens-e.jpg?rlkey=zps12piemdh17m7obsaj08zo1&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C862" s="0" t="inlineStr">
         <is>
-          <t>Gwen Women's Polo</t>
+          <t>Kennedy Men's Polo</t>
         </is>
       </c>
       <c r="D862" s="0" t="inlineStr">
         <is>
-          <t>'101183</t>
+          <t>'94823</t>
         </is>
       </c>
       <c r="E862" s="0" t="inlineStr">
         <is>
-          <t>GWEN:101183B-M</t>
+          <t>KENNEDY:94823C- L</t>
         </is>
       </c>
       <c r="F862" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G862" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H862" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I862" s="0">
-        <v>44.99</v>
+        <v>39.99</v>
       </c>
       <c r="J862" s="0">
-        <v>98</v>
+        <v>13</v>
       </c>
     </row>
     <row r="863" spans="1:10" customHeight="0">
       <c r="A863" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/vs1i82m3cxzk3yky6sbrk/gwent.jpg?rlkey=5exxru6na7kbvo5qhnpb6d2jo&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/92z6fpjogxwpev8845sp9/94823af.jpg?rlkey=ugnm12ro5jvecwaelyklln3qp&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B863" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/le90yhrusv399i5uydsyf/size-charts-women-s-standard-fitted-shirt.jpg?rlkey=j4ul05ua81n4pi99dru6ym5jf&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/37sn3t5rzpm3jyxa5mhpx/mens-e.jpg?rlkey=zps12piemdh17m7obsaj08zo1&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C863" s="0" t="inlineStr">
         <is>
-          <t>Gwen Women's Polo</t>
+          <t>Kennedy Men's Polo</t>
         </is>
       </c>
       <c r="D863" s="0" t="inlineStr">
         <is>
-          <t>'101183</t>
+          <t>'94823</t>
         </is>
       </c>
       <c r="E863" s="0" t="inlineStr">
         <is>
-          <t>GWEN:101183C-L</t>
+          <t>KENNEDY:94823D- XL</t>
         </is>
       </c>
       <c r="F863" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G863" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H863" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I863" s="0">
-        <v>44.99</v>
+        <v>39.99</v>
       </c>
       <c r="J863" s="0">
-        <v>86</v>
+        <v>4</v>
       </c>
     </row>
     <row r="864" spans="1:10" customHeight="0">
       <c r="A864" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/vs1i82m3cxzk3yky6sbrk/gwent.jpg?rlkey=5exxru6na7kbvo5qhnpb6d2jo&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t4hge4hq9f3rccx74sx7n/isumenskennedyf62457.jpg?rlkey=t1b89msqo8qgsoap57u5zinjd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B864" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/le90yhrusv399i5uydsyf/size-charts-women-s-standard-fitted-shirt.jpg?rlkey=j4ul05ua81n4pi99dru6ym5jf&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/37sn3t5rzpm3jyxa5mhpx/mens-e.jpg?rlkey=zps12piemdh17m7obsaj08zo1&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C864" s="0" t="inlineStr">
         <is>
-          <t>Gwen Women's Polo</t>
+          <t>Kennedy Men's Polo</t>
         </is>
       </c>
       <c r="D864" s="0" t="inlineStr">
         <is>
-          <t>'101183</t>
+          <t>'95076</t>
         </is>
       </c>
       <c r="E864" s="0" t="inlineStr">
         <is>
-          <t>GWEN:101183D-XL</t>
+          <t>KENNEDY:95076A-S</t>
         </is>
       </c>
       <c r="F864" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G864" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H864" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I864" s="0">
-        <v>44.99</v>
+        <v>39.99</v>
       </c>
       <c r="J864" s="0">
-        <v>105</v>
+        <v>0</v>
       </c>
     </row>
     <row r="865" spans="1:10" customHeight="0">
       <c r="A865" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/vs1i82m3cxzk3yky6sbrk/gwent.jpg?rlkey=5exxru6na7kbvo5qhnpb6d2jo&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t4hge4hq9f3rccx74sx7n/isumenskennedyf62457.jpg?rlkey=t1b89msqo8qgsoap57u5zinjd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B865" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/le90yhrusv399i5uydsyf/size-charts-women-s-standard-fitted-shirt.jpg?rlkey=j4ul05ua81n4pi99dru6ym5jf&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/37sn3t5rzpm3jyxa5mhpx/mens-e.jpg?rlkey=zps12piemdh17m7obsaj08zo1&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C865" s="0" t="inlineStr">
         <is>
-          <t>Gwen Women's Polo</t>
+          <t>Kennedy Men's Polo</t>
         </is>
       </c>
       <c r="D865" s="0" t="inlineStr">
         <is>
-          <t>'101183</t>
+          <t>'95076</t>
         </is>
       </c>
       <c r="E865" s="0" t="inlineStr">
         <is>
-          <t>GWEN:101183E-2XL</t>
+          <t>KENNEDY:95076B-M</t>
         </is>
       </c>
       <c r="F865" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G865" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H865" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I865" s="0">
-        <v>46.99</v>
+        <v>39.99</v>
       </c>
       <c r="J865" s="0">
-        <v>77</v>
+        <v>0</v>
       </c>
     </row>
     <row r="866" spans="1:10" customHeight="0">
       <c r="A866" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/vs1i82m3cxzk3yky6sbrk/gwent.jpg?rlkey=5exxru6na7kbvo5qhnpb6d2jo&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t4hge4hq9f3rccx74sx7n/isumenskennedyf62457.jpg?rlkey=t1b89msqo8qgsoap57u5zinjd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B866" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/le90yhrusv399i5uydsyf/size-charts-women-s-standard-fitted-shirt.jpg?rlkey=j4ul05ua81n4pi99dru6ym5jf&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/37sn3t5rzpm3jyxa5mhpx/mens-e.jpg?rlkey=zps12piemdh17m7obsaj08zo1&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C866" s="0" t="inlineStr">
         <is>
-          <t>Gwen Women's Polo</t>
+          <t>Kennedy Men's Polo</t>
         </is>
       </c>
       <c r="D866" s="0" t="inlineStr">
         <is>
-          <t>'101183</t>
+          <t>'95076</t>
         </is>
       </c>
       <c r="E866" s="0" t="inlineStr">
         <is>
-          <t>GWEN:101183F-3XL</t>
+          <t>KENNEDY:95076C-L</t>
         </is>
       </c>
       <c r="F866" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G866" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H866" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I866" s="0">
-        <v>46.99</v>
+        <v>39.99</v>
       </c>
       <c r="J866" s="0">
-        <v>14</v>
+        <v>0</v>
       </c>
     </row>
     <row r="867" spans="1:10" customHeight="0">
       <c r="A867" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/92z6fpjogxwpev8845sp9/94823af.jpg?rlkey=ugnm12ro5jvecwaelyklln3qp&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t4hge4hq9f3rccx74sx7n/isumenskennedyf62457.jpg?rlkey=t1b89msqo8qgsoap57u5zinjd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B867" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/37sn3t5rzpm3jyxa5mhpx/mens-e.jpg?rlkey=zps12piemdh17m7obsaj08zo1&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C867" s="0" t="inlineStr">
         <is>
           <t>Kennedy Men's Polo</t>
         </is>
       </c>
       <c r="D867" s="0" t="inlineStr">
         <is>
-          <t>'94823</t>
+          <t>'95076</t>
         </is>
       </c>
       <c r="E867" s="0" t="inlineStr">
         <is>
-          <t>KENNEDY:94823A- S</t>
+          <t>KENNEDY:95076D-XL</t>
         </is>
       </c>
       <c r="F867" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G867" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H867" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I867" s="0">
         <v>39.99</v>
       </c>
       <c r="J867" s="0">
-        <v>18</v>
+        <v>30</v>
       </c>
     </row>
     <row r="868" spans="1:10" customHeight="0">
       <c r="A868" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/92z6fpjogxwpev8845sp9/94823af.jpg?rlkey=ugnm12ro5jvecwaelyklln3qp&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t4hge4hq9f3rccx74sx7n/isumenskennedyf62457.jpg?rlkey=t1b89msqo8qgsoap57u5zinjd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B868" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/37sn3t5rzpm3jyxa5mhpx/mens-e.jpg?rlkey=zps12piemdh17m7obsaj08zo1&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C868" s="0" t="inlineStr">
         <is>
           <t>Kennedy Men's Polo</t>
         </is>
       </c>
       <c r="D868" s="0" t="inlineStr">
         <is>
-          <t>'94823</t>
+          <t>'95076</t>
         </is>
       </c>
       <c r="E868" s="0" t="inlineStr">
         <is>
-          <t>KENNEDY:94823B- M</t>
+          <t>KENNEDY:95076E-2XL</t>
         </is>
       </c>
       <c r="F868" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G868" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H868" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I868" s="0">
-        <v>39.99</v>
+        <v>41.99</v>
       </c>
       <c r="J868" s="0">
-        <v>11</v>
+        <v>32</v>
       </c>
     </row>
     <row r="869" spans="1:10" customHeight="0">
       <c r="A869" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/92z6fpjogxwpev8845sp9/94823af.jpg?rlkey=ugnm12ro5jvecwaelyklln3qp&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t4hge4hq9f3rccx74sx7n/isumenskennedyf62457.jpg?rlkey=t1b89msqo8qgsoap57u5zinjd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B869" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/37sn3t5rzpm3jyxa5mhpx/mens-e.jpg?rlkey=zps12piemdh17m7obsaj08zo1&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C869" s="0" t="inlineStr">
         <is>
           <t>Kennedy Men's Polo</t>
         </is>
       </c>
       <c r="D869" s="0" t="inlineStr">
         <is>
-          <t>'94823</t>
+          <t>'95076</t>
         </is>
       </c>
       <c r="E869" s="0" t="inlineStr">
         <is>
-          <t>KENNEDY:94823C- L</t>
+          <t>KENNEDY:95076F-3XL</t>
         </is>
       </c>
       <c r="F869" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G869" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H869" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I869" s="0">
-        <v>39.99</v>
+        <v>41.99</v>
       </c>
       <c r="J869" s="0">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="870" spans="1:10" customHeight="0">
       <c r="A870" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/92z6fpjogxwpev8845sp9/94823af.jpg?rlkey=ugnm12ro5jvecwaelyklln3qp&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i8wl9yccsrg79yz1pgjr9/kellen-02.jpg?rlkey=ygeewpwiimp07520fcd3gd6ih&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B870" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/37sn3t5rzpm3jyxa5mhpx/mens-e.jpg?rlkey=zps12piemdh17m7obsaj08zo1&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8f8uiq6mj02xc5a41tkg0/mens-e.jpg?rlkey=8bl711zxa7zg2zhh5zgqgr4wg&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C870" s="0" t="inlineStr">
         <is>
-          <t>Kennedy Men's Polo</t>
+          <t>Kellen Men's Polo</t>
         </is>
       </c>
       <c r="D870" s="0" t="inlineStr">
         <is>
-          <t>'94823</t>
+          <t>'97087</t>
         </is>
       </c>
       <c r="E870" s="0" t="inlineStr">
         <is>
-          <t>KENNEDY:94823D- XL</t>
+          <t>KELLEN:97087A-S</t>
         </is>
       </c>
       <c r="F870" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G870" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H870" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I870" s="0">
-        <v>39.99</v>
+        <v>44.99</v>
       </c>
       <c r="J870" s="0">
-        <v>4</v>
+        <v>12</v>
       </c>
     </row>
     <row r="871" spans="1:10" customHeight="0">
       <c r="A871" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t4hge4hq9f3rccx74sx7n/isumenskennedyf62457.jpg?rlkey=t1b89msqo8qgsoap57u5zinjd&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i8wl9yccsrg79yz1pgjr9/kellen-02.jpg?rlkey=ygeewpwiimp07520fcd3gd6ih&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B871" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/37sn3t5rzpm3jyxa5mhpx/mens-e.jpg?rlkey=zps12piemdh17m7obsaj08zo1&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8f8uiq6mj02xc5a41tkg0/mens-e.jpg?rlkey=8bl711zxa7zg2zhh5zgqgr4wg&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C871" s="0" t="inlineStr">
         <is>
-          <t>Kennedy Men's Polo</t>
+          <t>Kellen Men's Polo</t>
         </is>
       </c>
       <c r="D871" s="0" t="inlineStr">
         <is>
-          <t>'95076</t>
+          <t>'97087</t>
         </is>
       </c>
       <c r="E871" s="0" t="inlineStr">
         <is>
-          <t>KENNEDY:95076A-S</t>
+          <t>KELLEN:97087B-M</t>
         </is>
       </c>
       <c r="F871" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G871" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H871" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I871" s="0">
-        <v>39.99</v>
+        <v>44.99</v>
       </c>
       <c r="J871" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="872" spans="1:10" customHeight="0">
       <c r="A872" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t4hge4hq9f3rccx74sx7n/isumenskennedyf62457.jpg?rlkey=t1b89msqo8qgsoap57u5zinjd&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i8wl9yccsrg79yz1pgjr9/kellen-02.jpg?rlkey=ygeewpwiimp07520fcd3gd6ih&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B872" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/37sn3t5rzpm3jyxa5mhpx/mens-e.jpg?rlkey=zps12piemdh17m7obsaj08zo1&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8f8uiq6mj02xc5a41tkg0/mens-e.jpg?rlkey=8bl711zxa7zg2zhh5zgqgr4wg&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C872" s="0" t="inlineStr">
         <is>
-          <t>Kennedy Men's Polo</t>
+          <t>Kellen Men's Polo</t>
         </is>
       </c>
       <c r="D872" s="0" t="inlineStr">
         <is>
-          <t>'95076</t>
+          <t>'97087</t>
         </is>
       </c>
       <c r="E872" s="0" t="inlineStr">
         <is>
-          <t>KENNEDY:95076B-M</t>
+          <t>KELLEN:97087C-L</t>
         </is>
       </c>
       <c r="F872" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G872" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H872" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I872" s="0">
-        <v>39.99</v>
+        <v>44.99</v>
       </c>
       <c r="J872" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="873" spans="1:10" customHeight="0">
       <c r="A873" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t4hge4hq9f3rccx74sx7n/isumenskennedyf62457.jpg?rlkey=t1b89msqo8qgsoap57u5zinjd&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i8wl9yccsrg79yz1pgjr9/kellen-02.jpg?rlkey=ygeewpwiimp07520fcd3gd6ih&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B873" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/37sn3t5rzpm3jyxa5mhpx/mens-e.jpg?rlkey=zps12piemdh17m7obsaj08zo1&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8f8uiq6mj02xc5a41tkg0/mens-e.jpg?rlkey=8bl711zxa7zg2zhh5zgqgr4wg&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C873" s="0" t="inlineStr">
         <is>
-          <t>Kennedy Men's Polo</t>
+          <t>Kellen Men's Polo</t>
         </is>
       </c>
       <c r="D873" s="0" t="inlineStr">
         <is>
-          <t>'95076</t>
+          <t>'97087</t>
         </is>
       </c>
       <c r="E873" s="0" t="inlineStr">
         <is>
-          <t>KENNEDY:95076C-L</t>
+          <t>KELLEN:97087D-XL</t>
         </is>
       </c>
       <c r="F873" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G873" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H873" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I873" s="0">
-        <v>39.99</v>
+        <v>44.99</v>
       </c>
       <c r="J873" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="874" spans="1:10" customHeight="0">
       <c r="A874" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t4hge4hq9f3rccx74sx7n/isumenskennedyf62457.jpg?rlkey=t1b89msqo8qgsoap57u5zinjd&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i8wl9yccsrg79yz1pgjr9/kellen-02.jpg?rlkey=ygeewpwiimp07520fcd3gd6ih&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B874" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/37sn3t5rzpm3jyxa5mhpx/mens-e.jpg?rlkey=zps12piemdh17m7obsaj08zo1&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8f8uiq6mj02xc5a41tkg0/mens-e.jpg?rlkey=8bl711zxa7zg2zhh5zgqgr4wg&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C874" s="0" t="inlineStr">
         <is>
-          <t>Kennedy Men's Polo</t>
+          <t>Kellen Men's Polo</t>
         </is>
       </c>
       <c r="D874" s="0" t="inlineStr">
         <is>
-          <t>'95076</t>
+          <t>'97087</t>
         </is>
       </c>
       <c r="E874" s="0" t="inlineStr">
         <is>
-          <t>KENNEDY:95076D-XL</t>
+          <t>KELLEN:97087E-2XL</t>
         </is>
       </c>
       <c r="F874" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G874" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H874" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I874" s="0">
-        <v>39.99</v>
+        <v>46.99</v>
       </c>
       <c r="J874" s="0">
-        <v>30</v>
+        <v>0</v>
       </c>
     </row>
     <row r="875" spans="1:10" customHeight="0">
       <c r="A875" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t4hge4hq9f3rccx74sx7n/isumenskennedyf62457.jpg?rlkey=t1b89msqo8qgsoap57u5zinjd&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i8wl9yccsrg79yz1pgjr9/kellen-02.jpg?rlkey=ygeewpwiimp07520fcd3gd6ih&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B875" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/37sn3t5rzpm3jyxa5mhpx/mens-e.jpg?rlkey=zps12piemdh17m7obsaj08zo1&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8f8uiq6mj02xc5a41tkg0/mens-e.jpg?rlkey=8bl711zxa7zg2zhh5zgqgr4wg&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C875" s="0" t="inlineStr">
         <is>
-          <t>Kennedy Men's Polo</t>
+          <t>Kellen Men's Polo</t>
         </is>
       </c>
       <c r="D875" s="0" t="inlineStr">
         <is>
-          <t>'95076</t>
+          <t>'97087</t>
         </is>
       </c>
       <c r="E875" s="0" t="inlineStr">
         <is>
-          <t>KENNEDY:95076E-2XL</t>
+          <t>KELLEN:97087F-3XL</t>
         </is>
       </c>
       <c r="F875" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G875" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H875" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I875" s="0">
-        <v>41.99</v>
+        <v>46.99</v>
       </c>
       <c r="J875" s="0">
-        <v>32</v>
+        <v>9</v>
       </c>
     </row>
     <row r="876" spans="1:10" customHeight="0">
       <c r="A876" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t4hge4hq9f3rccx74sx7n/isumenskennedyf62457.jpg?rlkey=t1b89msqo8qgsoap57u5zinjd&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tz46toqd1ouh97unki1dx/kellen-03.jpg?rlkey=ee85l15qa4659a8btjyz68r19&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B876" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/37sn3t5rzpm3jyxa5mhpx/mens-e.jpg?rlkey=zps12piemdh17m7obsaj08zo1&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8f8uiq6mj02xc5a41tkg0/mens-e.jpg?rlkey=8bl711zxa7zg2zhh5zgqgr4wg&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C876" s="0" t="inlineStr">
         <is>
-          <t>Kennedy Men's Polo</t>
+          <t>Kellen Men's Polo</t>
         </is>
       </c>
       <c r="D876" s="0" t="inlineStr">
         <is>
-          <t>'95076</t>
+          <t>'97817</t>
         </is>
       </c>
       <c r="E876" s="0" t="inlineStr">
         <is>
-          <t>KENNEDY:95076F-3XL</t>
+          <t>KELLEN:97817A-S</t>
         </is>
       </c>
       <c r="F876" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G876" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H876" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I876" s="0">
-        <v>41.99</v>
+        <v>44.99</v>
       </c>
       <c r="J876" s="0">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="877" spans="1:10" customHeight="0">
       <c r="A877" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i8wl9yccsrg79yz1pgjr9/kellen-02.jpg?rlkey=ygeewpwiimp07520fcd3gd6ih&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tz46toqd1ouh97unki1dx/kellen-03.jpg?rlkey=ee85l15qa4659a8btjyz68r19&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B877" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8f8uiq6mj02xc5a41tkg0/mens-e.jpg?rlkey=8bl711zxa7zg2zhh5zgqgr4wg&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C877" s="0" t="inlineStr">
         <is>
           <t>Kellen Men's Polo</t>
         </is>
       </c>
       <c r="D877" s="0" t="inlineStr">
         <is>
-          <t>'97087</t>
+          <t>'97817</t>
         </is>
       </c>
       <c r="E877" s="0" t="inlineStr">
         <is>
-          <t>KELLEN:97087A-S</t>
+          <t>KELLEN:97817B-M</t>
         </is>
       </c>
       <c r="F877" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G877" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H877" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I877" s="0">
         <v>44.99</v>
       </c>
       <c r="J877" s="0">
-        <v>12</v>
+        <v>4</v>
       </c>
     </row>
     <row r="878" spans="1:10" customHeight="0">
       <c r="A878" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i8wl9yccsrg79yz1pgjr9/kellen-02.jpg?rlkey=ygeewpwiimp07520fcd3gd6ih&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tz46toqd1ouh97unki1dx/kellen-03.jpg?rlkey=ee85l15qa4659a8btjyz68r19&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B878" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8f8uiq6mj02xc5a41tkg0/mens-e.jpg?rlkey=8bl711zxa7zg2zhh5zgqgr4wg&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C878" s="0" t="inlineStr">
         <is>
           <t>Kellen Men's Polo</t>
         </is>
       </c>
       <c r="D878" s="0" t="inlineStr">
         <is>
-          <t>'97087</t>
+          <t>'97817</t>
         </is>
       </c>
       <c r="E878" s="0" t="inlineStr">
         <is>
-          <t>KELLEN:97087B-M</t>
+          <t>KELLEN:97817C-L</t>
         </is>
       </c>
       <c r="F878" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G878" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H878" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I878" s="0">
         <v>44.99</v>
       </c>
       <c r="J878" s="0">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="879" spans="1:10" customHeight="0">
       <c r="A879" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i8wl9yccsrg79yz1pgjr9/kellen-02.jpg?rlkey=ygeewpwiimp07520fcd3gd6ih&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tz46toqd1ouh97unki1dx/kellen-03.jpg?rlkey=ee85l15qa4659a8btjyz68r19&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B879" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8f8uiq6mj02xc5a41tkg0/mens-e.jpg?rlkey=8bl711zxa7zg2zhh5zgqgr4wg&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C879" s="0" t="inlineStr">
         <is>
           <t>Kellen Men's Polo</t>
         </is>
       </c>
       <c r="D879" s="0" t="inlineStr">
         <is>
-          <t>'97087</t>
+          <t>'97817</t>
         </is>
       </c>
       <c r="E879" s="0" t="inlineStr">
         <is>
-          <t>KELLEN:97087C-L</t>
+          <t>KELLEN:97817D-XL</t>
         </is>
       </c>
       <c r="F879" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G879" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H879" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I879" s="0">
         <v>44.99</v>
       </c>
       <c r="J879" s="0">
-        <v>2</v>
+        <v>9</v>
       </c>
     </row>
     <row r="880" spans="1:10" customHeight="0">
       <c r="A880" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i8wl9yccsrg79yz1pgjr9/kellen-02.jpg?rlkey=ygeewpwiimp07520fcd3gd6ih&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tz46toqd1ouh97unki1dx/kellen-03.jpg?rlkey=ee85l15qa4659a8btjyz68r19&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B880" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8f8uiq6mj02xc5a41tkg0/mens-e.jpg?rlkey=8bl711zxa7zg2zhh5zgqgr4wg&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C880" s="0" t="inlineStr">
         <is>
           <t>Kellen Men's Polo</t>
         </is>
       </c>
       <c r="D880" s="0" t="inlineStr">
         <is>
-          <t>'97087</t>
+          <t>'97817</t>
         </is>
       </c>
       <c r="E880" s="0" t="inlineStr">
         <is>
-          <t>KELLEN:97087D-XL</t>
+          <t>KELLEN:97817E-2XL</t>
         </is>
       </c>
       <c r="F880" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G880" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H880" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I880" s="0">
-        <v>44.99</v>
+        <v>46.99</v>
       </c>
       <c r="J880" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="881" spans="1:10" customHeight="0">
       <c r="A881" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i8wl9yccsrg79yz1pgjr9/kellen-02.jpg?rlkey=ygeewpwiimp07520fcd3gd6ih&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tz46toqd1ouh97unki1dx/kellen-03.jpg?rlkey=ee85l15qa4659a8btjyz68r19&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B881" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8f8uiq6mj02xc5a41tkg0/mens-e.jpg?rlkey=8bl711zxa7zg2zhh5zgqgr4wg&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C881" s="0" t="inlineStr">
         <is>
           <t>Kellen Men's Polo</t>
         </is>
       </c>
       <c r="D881" s="0" t="inlineStr">
         <is>
-          <t>'97087</t>
+          <t>'97817</t>
         </is>
       </c>
       <c r="E881" s="0" t="inlineStr">
         <is>
-          <t>KELLEN:97087E-2XL</t>
+          <t>KELLEN:97817F-3XL</t>
         </is>
       </c>
       <c r="F881" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G881" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H881" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I881" s="0">
         <v>46.99</v>
       </c>
       <c r="J881" s="0">
-        <v>0</v>
+        <v>13</v>
       </c>
     </row>
     <row r="882" spans="1:10" customHeight="0">
       <c r="A882" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i8wl9yccsrg79yz1pgjr9/kellen-02.jpg?rlkey=ygeewpwiimp07520fcd3gd6ih&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8f8uiq6mj02xc5a41tkg0/mens-e.jpg?rlkey=8bl711zxa7zg2zhh5zgqgr4wg&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pm4niy4wy22rw0a1xkeww/averyt.jpg?rlkey=wxqk6b744cri93xcmb47kqkna&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C882" s="0" t="inlineStr">
         <is>
-          <t>Kellen Men's Polo</t>
+          <t>Avery Women's Keyhole Polo</t>
         </is>
       </c>
       <c r="D882" s="0" t="inlineStr">
         <is>
-          <t>'97087</t>
+          <t>'94645</t>
         </is>
       </c>
       <c r="E882" s="0" t="inlineStr">
         <is>
-          <t>KELLEN:97087F-3XL</t>
+          <t>AVERY:94645A-S</t>
         </is>
       </c>
       <c r="F882" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G882" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H882" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I882" s="0">
-        <v>46.99</v>
+        <v>22.99</v>
       </c>
       <c r="J882" s="0">
-        <v>9</v>
+        <v>24</v>
       </c>
     </row>
     <row r="883" spans="1:10" customHeight="0">
       <c r="A883" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tz46toqd1ouh97unki1dx/kellen-03.jpg?rlkey=ee85l15qa4659a8btjyz68r19&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8f8uiq6mj02xc5a41tkg0/mens-e.jpg?rlkey=8bl711zxa7zg2zhh5zgqgr4wg&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pm4niy4wy22rw0a1xkeww/averyt.jpg?rlkey=wxqk6b744cri93xcmb47kqkna&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C883" s="0" t="inlineStr">
         <is>
-          <t>Kellen Men's Polo</t>
+          <t>Avery Women's Keyhole Polo</t>
         </is>
       </c>
       <c r="D883" s="0" t="inlineStr">
         <is>
-          <t>'97817</t>
+          <t>'94645</t>
         </is>
       </c>
       <c r="E883" s="0" t="inlineStr">
         <is>
-          <t>KELLEN:97817A-S</t>
+          <t>AVERY:94645B-M</t>
         </is>
       </c>
       <c r="F883" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G883" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H883" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I883" s="0">
-        <v>44.99</v>
+        <v>22.99</v>
       </c>
       <c r="J883" s="0">
-        <v>13</v>
+        <v>44</v>
       </c>
     </row>
     <row r="884" spans="1:10" customHeight="0">
       <c r="A884" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tz46toqd1ouh97unki1dx/kellen-03.jpg?rlkey=ee85l15qa4659a8btjyz68r19&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8f8uiq6mj02xc5a41tkg0/mens-e.jpg?rlkey=8bl711zxa7zg2zhh5zgqgr4wg&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pm4niy4wy22rw0a1xkeww/averyt.jpg?rlkey=wxqk6b744cri93xcmb47kqkna&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C884" s="0" t="inlineStr">
         <is>
-          <t>Kellen Men's Polo</t>
+          <t>Avery Women's Keyhole Polo</t>
         </is>
       </c>
       <c r="D884" s="0" t="inlineStr">
         <is>
-          <t>'97817</t>
+          <t>'94645</t>
         </is>
       </c>
       <c r="E884" s="0" t="inlineStr">
         <is>
-          <t>KELLEN:97817B-M</t>
+          <t>AVERY:94645C-L</t>
         </is>
       </c>
       <c r="F884" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G884" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H884" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I884" s="0">
-        <v>44.99</v>
+        <v>22.99</v>
       </c>
       <c r="J884" s="0">
-        <v>4</v>
+        <v>94</v>
       </c>
     </row>
     <row r="885" spans="1:10" customHeight="0">
       <c r="A885" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tz46toqd1ouh97unki1dx/kellen-03.jpg?rlkey=ee85l15qa4659a8btjyz68r19&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8f8uiq6mj02xc5a41tkg0/mens-e.jpg?rlkey=8bl711zxa7zg2zhh5zgqgr4wg&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pm4niy4wy22rw0a1xkeww/averyt.jpg?rlkey=wxqk6b744cri93xcmb47kqkna&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C885" s="0" t="inlineStr">
         <is>
-          <t>Kellen Men's Polo</t>
+          <t>Avery Women's Keyhole Polo</t>
         </is>
       </c>
       <c r="D885" s="0" t="inlineStr">
         <is>
-          <t>'97817</t>
+          <t>'94645</t>
         </is>
       </c>
       <c r="E885" s="0" t="inlineStr">
         <is>
-          <t>KELLEN:97817C-L</t>
+          <t>AVERY:94645D-XL</t>
         </is>
       </c>
       <c r="F885" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G885" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H885" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I885" s="0">
-        <v>44.99</v>
+        <v>22.99</v>
       </c>
       <c r="J885" s="0">
-        <v>4</v>
+        <v>94</v>
       </c>
     </row>
     <row r="886" spans="1:10" customHeight="0">
       <c r="A886" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tz46toqd1ouh97unki1dx/kellen-03.jpg?rlkey=ee85l15qa4659a8btjyz68r19&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8f8uiq6mj02xc5a41tkg0/mens-e.jpg?rlkey=8bl711zxa7zg2zhh5zgqgr4wg&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pm4niy4wy22rw0a1xkeww/averyt.jpg?rlkey=wxqk6b744cri93xcmb47kqkna&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C886" s="0" t="inlineStr">
         <is>
-          <t>Kellen Men's Polo</t>
+          <t>Avery Women's Keyhole Polo</t>
         </is>
       </c>
       <c r="D886" s="0" t="inlineStr">
         <is>
-          <t>'97817</t>
+          <t>'94645</t>
         </is>
       </c>
       <c r="E886" s="0" t="inlineStr">
         <is>
-          <t>KELLEN:97817D-XL</t>
+          <t>AVERY:94645E-2XL</t>
         </is>
       </c>
       <c r="F886" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G886" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H886" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I886" s="0">
-        <v>44.99</v>
+        <v>24.99</v>
       </c>
       <c r="J886" s="0">
-        <v>9</v>
+        <v>29</v>
       </c>
     </row>
     <row r="887" spans="1:10" customHeight="0">
       <c r="A887" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tz46toqd1ouh97unki1dx/kellen-03.jpg?rlkey=ee85l15qa4659a8btjyz68r19&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7z2tyhrthfx6ddi5ff95g/ellist.jpg?rlkey=ay68lz17yi8sxxphmm78g2s7z&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B887" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8f8uiq6mj02xc5a41tkg0/mens-e.jpg?rlkey=8bl711zxa7zg2zhh5zgqgr4wg&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/09nlpd4157uljur6svlft/mens-e-2.jpg?rlkey=6tw4nrzxbqj58b1vwqyvdd5c6&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C887" s="0" t="inlineStr">
         <is>
-          <t>Kellen Men's Polo</t>
+          <t>Ellis Men's Polo</t>
         </is>
       </c>
       <c r="D887" s="0" t="inlineStr">
         <is>
-          <t>'97817</t>
+          <t>'94646</t>
         </is>
       </c>
       <c r="E887" s="0" t="inlineStr">
         <is>
-          <t>KELLEN:97817E-2XL</t>
+          <t>ELLIS:94646A - S</t>
         </is>
       </c>
       <c r="F887" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G887" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H887" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I887" s="0">
-        <v>46.99</v>
+        <v>39.99</v>
       </c>
       <c r="J887" s="0">
-        <v>1</v>
+        <v>40</v>
       </c>
     </row>
     <row r="888" spans="1:10" customHeight="0">
       <c r="A888" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tz46toqd1ouh97unki1dx/kellen-03.jpg?rlkey=ee85l15qa4659a8btjyz68r19&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7z2tyhrthfx6ddi5ff95g/ellist.jpg?rlkey=ay68lz17yi8sxxphmm78g2s7z&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B888" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8f8uiq6mj02xc5a41tkg0/mens-e.jpg?rlkey=8bl711zxa7zg2zhh5zgqgr4wg&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/09nlpd4157uljur6svlft/mens-e-2.jpg?rlkey=6tw4nrzxbqj58b1vwqyvdd5c6&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C888" s="0" t="inlineStr">
         <is>
-          <t>Kellen Men's Polo</t>
+          <t>Ellis Men's Polo</t>
         </is>
       </c>
       <c r="D888" s="0" t="inlineStr">
         <is>
-          <t>'97817</t>
+          <t>'94646</t>
         </is>
       </c>
       <c r="E888" s="0" t="inlineStr">
         <is>
-          <t>KELLEN:97817F-3XL</t>
+          <t>ELLIS:94646B - M</t>
         </is>
       </c>
       <c r="F888" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G888" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H888" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I888" s="0">
-        <v>46.99</v>
+        <v>39.99</v>
       </c>
       <c r="J888" s="0">
-        <v>13</v>
+        <v>56</v>
       </c>
     </row>
     <row r="889" spans="1:10" customHeight="0">
       <c r="A889" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pm4niy4wy22rw0a1xkeww/averyt.jpg?rlkey=wxqk6b744cri93xcmb47kqkna&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7z2tyhrthfx6ddi5ff95g/ellist.jpg?rlkey=ay68lz17yi8sxxphmm78g2s7z&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B889" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/09nlpd4157uljur6svlft/mens-e-2.jpg?rlkey=6tw4nrzxbqj58b1vwqyvdd5c6&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C889" s="0" t="inlineStr">
         <is>
-          <t>Avery Women's Keyhole Polo</t>
+          <t>Ellis Men's Polo</t>
         </is>
       </c>
       <c r="D889" s="0" t="inlineStr">
         <is>
-          <t>'94645</t>
+          <t>'94646</t>
         </is>
       </c>
       <c r="E889" s="0" t="inlineStr">
         <is>
-          <t>AVERY:94645A-S</t>
+          <t>ELLIS:94646C - L</t>
         </is>
       </c>
       <c r="F889" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G889" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H889" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I889" s="0">
-        <v>22.99</v>
+        <v>39.99</v>
       </c>
       <c r="J889" s="0">
-        <v>24</v>
+        <v>80</v>
       </c>
     </row>
     <row r="890" spans="1:10" customHeight="0">
       <c r="A890" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pm4niy4wy22rw0a1xkeww/averyt.jpg?rlkey=wxqk6b744cri93xcmb47kqkna&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7z2tyhrthfx6ddi5ff95g/ellist.jpg?rlkey=ay68lz17yi8sxxphmm78g2s7z&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B890" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/09nlpd4157uljur6svlft/mens-e-2.jpg?rlkey=6tw4nrzxbqj58b1vwqyvdd5c6&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C890" s="0" t="inlineStr">
         <is>
-          <t>Avery Women's Keyhole Polo</t>
+          <t>Ellis Men's Polo</t>
         </is>
       </c>
       <c r="D890" s="0" t="inlineStr">
         <is>
-          <t>'94645</t>
+          <t>'94646</t>
         </is>
       </c>
       <c r="E890" s="0" t="inlineStr">
         <is>
-          <t>AVERY:94645B-M</t>
+          <t>ELLIS:94646D - XL</t>
         </is>
       </c>
       <c r="F890" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G890" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H890" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I890" s="0">
-        <v>22.99</v>
+        <v>39.99</v>
       </c>
       <c r="J890" s="0">
-        <v>44</v>
+        <v>49</v>
       </c>
     </row>
     <row r="891" spans="1:10" customHeight="0">
       <c r="A891" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pm4niy4wy22rw0a1xkeww/averyt.jpg?rlkey=wxqk6b744cri93xcmb47kqkna&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7z2tyhrthfx6ddi5ff95g/ellist.jpg?rlkey=ay68lz17yi8sxxphmm78g2s7z&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B891" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/09nlpd4157uljur6svlft/mens-e-2.jpg?rlkey=6tw4nrzxbqj58b1vwqyvdd5c6&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C891" s="0" t="inlineStr">
         <is>
-          <t>Avery Women's Keyhole Polo</t>
+          <t>Ellis Men's Polo</t>
         </is>
       </c>
       <c r="D891" s="0" t="inlineStr">
         <is>
-          <t>'94645</t>
+          <t>'94646</t>
         </is>
       </c>
       <c r="E891" s="0" t="inlineStr">
         <is>
-          <t>AVERY:94645C-L</t>
+          <t>ELLIS:94646F - 3XL</t>
         </is>
       </c>
       <c r="F891" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G891" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H891" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I891" s="0">
-        <v>22.99</v>
+        <v>41.99</v>
       </c>
       <c r="J891" s="0">
-        <v>94</v>
+        <v>8</v>
       </c>
     </row>
     <row r="892" spans="1:10" customHeight="0">
       <c r="A892" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pm4niy4wy22rw0a1xkeww/averyt.jpg?rlkey=wxqk6b744cri93xcmb47kqkna&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8tp2se89qd0kz51hizyd1/cameron.jpg?rlkey=1nc2ni0t0nvo9plp45b3uqjap&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C892" s="0" t="inlineStr">
         <is>
-          <t>Avery Women's Keyhole Polo</t>
+          <t>Cameron Men's Polo</t>
         </is>
       </c>
       <c r="D892" s="0" t="inlineStr">
         <is>
-          <t>'94645</t>
+          <t>'96925</t>
         </is>
       </c>
       <c r="E892" s="0" t="inlineStr">
         <is>
-          <t>AVERY:94645D-XL</t>
+          <t>CAMERON:96925A-S</t>
         </is>
       </c>
       <c r="F892" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G892" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H892" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I892" s="0">
-        <v>22.99</v>
+        <v>44.99</v>
       </c>
       <c r="J892" s="0">
-        <v>94</v>
+        <v>33</v>
       </c>
     </row>
     <row r="893" spans="1:10" customHeight="0">
       <c r="A893" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pm4niy4wy22rw0a1xkeww/averyt.jpg?rlkey=wxqk6b744cri93xcmb47kqkna&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8tp2se89qd0kz51hizyd1/cameron.jpg?rlkey=1nc2ni0t0nvo9plp45b3uqjap&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C893" s="0" t="inlineStr">
         <is>
-          <t>Avery Women's Keyhole Polo</t>
+          <t>Cameron Men's Polo</t>
         </is>
       </c>
       <c r="D893" s="0" t="inlineStr">
         <is>
-          <t>'94645</t>
+          <t>'96925</t>
         </is>
       </c>
       <c r="E893" s="0" t="inlineStr">
         <is>
-          <t>AVERY:94645E-2XL</t>
+          <t>CAMERON:96925B-M</t>
         </is>
       </c>
       <c r="F893" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G893" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H893" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I893" s="0">
-        <v>24.99</v>
+        <v>44.99</v>
       </c>
       <c r="J893" s="0">
-        <v>29</v>
+        <v>65</v>
       </c>
     </row>
     <row r="894" spans="1:10" customHeight="0">
       <c r="A894" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7z2tyhrthfx6ddi5ff95g/ellist.jpg?rlkey=ay68lz17yi8sxxphmm78g2s7z&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/09nlpd4157uljur6svlft/mens-e-2.jpg?rlkey=6tw4nrzxbqj58b1vwqyvdd5c6&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8tp2se89qd0kz51hizyd1/cameron.jpg?rlkey=1nc2ni0t0nvo9plp45b3uqjap&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C894" s="0" t="inlineStr">
         <is>
-          <t>Ellis Men's Polo</t>
+          <t>Cameron Men's Polo</t>
         </is>
       </c>
       <c r="D894" s="0" t="inlineStr">
         <is>
-          <t>'94646</t>
+          <t>'96925</t>
         </is>
       </c>
       <c r="E894" s="0" t="inlineStr">
         <is>
-          <t>ELLIS:94646A - S</t>
+          <t>CAMERON:96925C-L</t>
         </is>
       </c>
       <c r="F894" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G894" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H894" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I894" s="0">
-        <v>39.99</v>
+        <v>44.99</v>
       </c>
       <c r="J894" s="0">
-        <v>40</v>
+        <v>109</v>
       </c>
     </row>
     <row r="895" spans="1:10" customHeight="0">
       <c r="A895" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7z2tyhrthfx6ddi5ff95g/ellist.jpg?rlkey=ay68lz17yi8sxxphmm78g2s7z&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/09nlpd4157uljur6svlft/mens-e-2.jpg?rlkey=6tw4nrzxbqj58b1vwqyvdd5c6&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8tp2se89qd0kz51hizyd1/cameron.jpg?rlkey=1nc2ni0t0nvo9plp45b3uqjap&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C895" s="0" t="inlineStr">
         <is>
-          <t>Ellis Men's Polo</t>
+          <t>Cameron Men's Polo</t>
         </is>
       </c>
       <c r="D895" s="0" t="inlineStr">
         <is>
-          <t>'94646</t>
+          <t>'96925</t>
         </is>
       </c>
       <c r="E895" s="0" t="inlineStr">
         <is>
-          <t>ELLIS:94646B - M</t>
+          <t>CAMERON:96925D-XL</t>
         </is>
       </c>
       <c r="F895" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G895" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H895" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I895" s="0">
-        <v>39.99</v>
+        <v>44.99</v>
       </c>
       <c r="J895" s="0">
-        <v>56</v>
+        <v>103</v>
       </c>
     </row>
     <row r="896" spans="1:10" customHeight="0">
       <c r="A896" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7z2tyhrthfx6ddi5ff95g/ellist.jpg?rlkey=ay68lz17yi8sxxphmm78g2s7z&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/09nlpd4157uljur6svlft/mens-e-2.jpg?rlkey=6tw4nrzxbqj58b1vwqyvdd5c6&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8tp2se89qd0kz51hizyd1/cameron.jpg?rlkey=1nc2ni0t0nvo9plp45b3uqjap&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C896" s="0" t="inlineStr">
         <is>
-          <t>Ellis Men's Polo</t>
+          <t>Cameron Men's Polo</t>
         </is>
       </c>
       <c r="D896" s="0" t="inlineStr">
         <is>
-          <t>'94646</t>
+          <t>'96925</t>
         </is>
       </c>
       <c r="E896" s="0" t="inlineStr">
         <is>
-          <t>ELLIS:94646C - L</t>
+          <t>CAMERON:96925E-2XL</t>
         </is>
       </c>
       <c r="F896" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G896" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H896" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I896" s="0">
-        <v>39.99</v>
+        <v>46.99</v>
       </c>
       <c r="J896" s="0">
-        <v>80</v>
+        <v>64</v>
       </c>
     </row>
     <row r="897" spans="1:10" customHeight="0">
       <c r="A897" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7z2tyhrthfx6ddi5ff95g/ellist.jpg?rlkey=ay68lz17yi8sxxphmm78g2s7z&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/09nlpd4157uljur6svlft/mens-e-2.jpg?rlkey=6tw4nrzxbqj58b1vwqyvdd5c6&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8tp2se89qd0kz51hizyd1/cameron.jpg?rlkey=1nc2ni0t0nvo9plp45b3uqjap&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C897" s="0" t="inlineStr">
         <is>
-          <t>Ellis Men's Polo</t>
+          <t>Cameron Men's Polo</t>
         </is>
       </c>
       <c r="D897" s="0" t="inlineStr">
         <is>
-          <t>'94646</t>
+          <t>'96925</t>
         </is>
       </c>
       <c r="E897" s="0" t="inlineStr">
         <is>
-          <t>ELLIS:94646D - XL</t>
+          <t>CAMERON:96925F-3XL</t>
         </is>
       </c>
       <c r="F897" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G897" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H897" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I897" s="0">
-        <v>39.99</v>
+        <v>46.99</v>
       </c>
       <c r="J897" s="0">
-        <v>49</v>
+        <v>29</v>
       </c>
     </row>
     <row r="898" spans="1:10" customHeight="0">
       <c r="A898" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7z2tyhrthfx6ddi5ff95g/ellist.jpg?rlkey=ay68lz17yi8sxxphmm78g2s7z&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/09nlpd4157uljur6svlft/mens-e-2.jpg?rlkey=6tw4nrzxbqj58b1vwqyvdd5c6&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ddm17ibciyy4fecqfncrc/cms-tn-09.jpg?rlkey=elsnnu746qonwurxko069lydm&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C898" s="0" t="inlineStr">
         <is>
-          <t>Ellis Men's Polo</t>
+          <t>Ezra Signature Men's Rope Cap</t>
         </is>
       </c>
       <c r="D898" s="0" t="inlineStr">
         <is>
-          <t>'94646</t>
+          <t>'160119</t>
         </is>
       </c>
       <c r="E898" s="0" t="inlineStr">
         <is>
-          <t>ELLIS:94646F - 3XL</t>
+          <t>IOWA EZRA M BK:160119</t>
         </is>
       </c>
       <c r="F898" s="0" t="inlineStr">
         <is>
-          <t>'000000000000</t>
+          <t>'700160119009</t>
         </is>
       </c>
       <c r="G898" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H898" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I898" s="0">
-        <v>41.99</v>
+        <v>39.99</v>
       </c>
       <c r="J898" s="0">
-        <v>8</v>
+        <v>122</v>
       </c>
     </row>
     <row r="899" spans="1:10" customHeight="0">
       <c r="A899" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8tp2se89qd0kz51hizyd1/cameron.jpg?rlkey=1nc2ni0t0nvo9plp45b3uqjap&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t06y5cezbusz6z3z0roc4/cms-tn-02.jpg?rlkey=9u8mr7jycs5g52bvuftf4sn6l&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C899" s="0" t="inlineStr">
         <is>
-          <t>Cameron Men's Polo</t>
+          <t>Ezra Signature Men's Cap</t>
         </is>
       </c>
       <c r="D899" s="0" t="inlineStr">
         <is>
-          <t>'96925</t>
+          <t>'160124</t>
         </is>
       </c>
       <c r="E899" s="0" t="inlineStr">
         <is>
-          <t>CAMERON:96925A-S</t>
+          <t>IOWA EZRA M BK:160124</t>
         </is>
       </c>
       <c r="F899" s="0" t="inlineStr">
         <is>
-          <t>'000000000000</t>
+          <t>'700160124003</t>
         </is>
       </c>
       <c r="G899" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H899" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I899" s="0">
-        <v>44.99</v>
+        <v>39.99</v>
       </c>
       <c r="J899" s="0">
-        <v>33</v>
+        <v>9</v>
       </c>
     </row>
     <row r="900" spans="1:10" customHeight="0">
       <c r="A900" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8tp2se89qd0kz51hizyd1/cameron.jpg?rlkey=1nc2ni0t0nvo9plp45b3uqjap&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/dngklft1mz49vd6s9dim0/cms-tn-01.jpg?rlkey=kcnzr5r5ptztwa8bx2cb8dwpl&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C900" s="0" t="inlineStr">
         <is>
-          <t>Cameron Men's Polo</t>
+          <t>Ezra Signature Men's Rope Cap</t>
         </is>
       </c>
       <c r="D900" s="0" t="inlineStr">
         <is>
-          <t>'96925</t>
+          <t>'160122</t>
         </is>
       </c>
       <c r="E900" s="0" t="inlineStr">
         <is>
-          <t>CAMERON:96925B-M</t>
+          <t>IOWA EZRA M WE:160122</t>
         </is>
       </c>
       <c r="F900" s="0" t="inlineStr">
         <is>
-          <t>'000000000000</t>
+          <t>'700160122009</t>
         </is>
       </c>
       <c r="G900" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H900" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>STANDARD:58CM</t>
         </is>
       </c>
       <c r="I900" s="0">
-        <v>44.99</v>
+        <v>39.99</v>
       </c>
       <c r="J900" s="0">
-        <v>65</v>
-[...285 lines deleted...]
-      <c r="J907" s="0">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>