--- v0 (2026-02-06)
+++ v1 (2026-04-08)
@@ -72,51 +72,51 @@
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J66"/>
+  <dimension ref="A1:J73"/>
   <sheetData>
     <row r="1" spans="1:10" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>ImageURL</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>SizeChart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Product Name</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Model</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>SKU</t>
@@ -1271,256 +1271,256 @@
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
           <t>REALTREE:102303B-M</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I29" s="0">
         <v>69.99</v>
       </c>
       <c r="J29" s="0">
-        <v>105</v>
+        <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="0">
       <c r="A30" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4jzwh02ysua9vi5r764dn/102303f54163.jpg?rlkey=5uty67ouh0d026ziei2bs727a&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>Jasper Realtree Men's Jacket</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t>'102303</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
           <t>REALTREE:102303C-L</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I30" s="0">
         <v>69.99</v>
       </c>
       <c r="J30" s="0">
-        <v>72</v>
+        <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="0">
       <c r="A31" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4jzwh02ysua9vi5r764dn/102303f54163.jpg?rlkey=5uty67ouh0d026ziei2bs727a&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>Jasper Realtree Men's Jacket</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t>'102303</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
           <t>REALTREE:102303D-XL</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I31" s="0">
         <v>69.99</v>
       </c>
       <c r="J31" s="0">
-        <v>104</v>
+        <v>96</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="0">
       <c r="A32" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4jzwh02ysua9vi5r764dn/102303f54163.jpg?rlkey=5uty67ouh0d026ziei2bs727a&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>Jasper Realtree Men's Jacket</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t>'102303</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
           <t>REALTREE:102303E-2XL</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I32" s="0">
         <v>71.99</v>
       </c>
       <c r="J32" s="0">
-        <v>98</v>
+        <v>88</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="0">
       <c r="A33" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4jzwh02ysua9vi5r764dn/102303f54163.jpg?rlkey=5uty67ouh0d026ziei2bs727a&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>Jasper Realtree Men's Jacket</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t>'102303</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
           <t>REALTREE:102303F-3XL</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I33" s="0">
         <v>71.99</v>
       </c>
       <c r="J33" s="0">
-        <v>89</v>
+        <v>80</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="0">
       <c r="A34" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4jzwh02ysua9vi5r764dn/102303f54163.jpg?rlkey=5uty67ouh0d026ziei2bs727a&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>Jasper Realtree Men's Jacket</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t>'102303</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
           <t>REALTREE:102303G-4XL</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t>4XL</t>
         </is>
       </c>
       <c r="I34" s="0">
         <v>69.99</v>
       </c>
       <c r="J34" s="0">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="0">
       <c r="A35" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4jzwh02ysua9vi5r764dn/102303f54163.jpg?rlkey=5uty67ouh0d026ziei2bs727a&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>Jasper Realtree Men's Jacket</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t>'102303</t>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
           <t>REALTREE:102303O-4XLT</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
@@ -1845,92 +1845,92 @@
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
           <t>REALTREE:102302D-XL</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I43" s="0">
         <v>59.99</v>
       </c>
       <c r="J43" s="0">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="0">
       <c r="A44" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2cv8o132h7mo7mxhcs7pp/102302f95912.jpg?rlkey=1balxv5ibw3byz5872tkck7dj&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>Isaiah Realtree Camo Men's 1/2 Zip Hoodie</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t>'102302</t>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
           <t>REALTREE:102302E-2XL</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I44" s="0">
         <v>61.99</v>
       </c>
       <c r="J44" s="0">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="0">
       <c r="A45" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2cv8o132h7mo7mxhcs7pp/102302f95912.jpg?rlkey=1balxv5ibw3byz5872tkck7dj&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>Isaiah Realtree Camo Men's 1/2 Zip Hoodie</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t>'102302</t>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
           <t>REALTREE:102302F-3XL</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
@@ -2436,288 +2436,288 @@
     </row>
     <row r="58" spans="1:10" customHeight="0">
       <c r="A58" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/81c5f1qqn575odhsmesuu/98797f25453.jpg?rlkey=9giuzk7k8snnub8ytoopqj5kx&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B58" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/je36yzbsaqssrgcchxds6/mens-d.jpg?rlkey=7fncd2wxil2b3p1yjd1xkgkw3&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>Blake Realtree Farm Strong Hoodie</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t>'98797</t>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
           <t>BLAKE:98797A-S</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
-          <t>'000000000000</t>
+          <t>'800098797017</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I58" s="0">
         <v>64.99</v>
       </c>
       <c r="J58" s="0">
-        <v>57</v>
+        <v>44</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="0">
       <c r="A59" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/81c5f1qqn575odhsmesuu/98797f25453.jpg?rlkey=9giuzk7k8snnub8ytoopqj5kx&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B59" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/je36yzbsaqssrgcchxds6/mens-d.jpg?rlkey=7fncd2wxil2b3p1yjd1xkgkw3&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>Blake Realtree Farm Strong Hoodie</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t>'98797</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
           <t>BLAKE:98797B-M</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
-          <t>'000000000000</t>
+          <t>'800098797024</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I59" s="0">
         <v>64.99</v>
       </c>
       <c r="J59" s="0">
-        <v>54</v>
+        <v>28</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="0">
       <c r="A60" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/81c5f1qqn575odhsmesuu/98797f25453.jpg?rlkey=9giuzk7k8snnub8ytoopqj5kx&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B60" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/je36yzbsaqssrgcchxds6/mens-d.jpg?rlkey=7fncd2wxil2b3p1yjd1xkgkw3&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>Blake Realtree Farm Strong Hoodie</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t>'98797</t>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
           <t>BLAKE:98797C-L</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
-          <t>'000000000000</t>
+          <t>'800098797031</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I60" s="0">
         <v>64.99</v>
       </c>
       <c r="J60" s="0">
-        <v>51</v>
+        <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="0">
       <c r="A61" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/81c5f1qqn575odhsmesuu/98797f25453.jpg?rlkey=9giuzk7k8snnub8ytoopqj5kx&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B61" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/je36yzbsaqssrgcchxds6/mens-d.jpg?rlkey=7fncd2wxil2b3p1yjd1xkgkw3&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>Blake Realtree Farm Strong Hoodie</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t>'98797</t>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
           <t>BLAKE:98797D-XL</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
-          <t>'000000000000</t>
+          <t>'800098797048</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I61" s="0">
         <v>64.99</v>
       </c>
       <c r="J61" s="0">
-        <v>56</v>
+        <v>17</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="0">
       <c r="A62" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/81c5f1qqn575odhsmesuu/98797f25453.jpg?rlkey=9giuzk7k8snnub8ytoopqj5kx&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B62" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/je36yzbsaqssrgcchxds6/mens-d.jpg?rlkey=7fncd2wxil2b3p1yjd1xkgkw3&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>Blake Realtree Farm Strong Hoodie</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t>'98797</t>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
           <t>BLAKE:98797E-2XL</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
-          <t>'000000000000</t>
+          <t>'800098797055</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I62" s="0">
         <v>66.99</v>
       </c>
       <c r="J62" s="0">
-        <v>43</v>
+        <v>14</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="0">
       <c r="A63" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/81c5f1qqn575odhsmesuu/98797f25453.jpg?rlkey=9giuzk7k8snnub8ytoopqj5kx&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B63" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/je36yzbsaqssrgcchxds6/mens-d.jpg?rlkey=7fncd2wxil2b3p1yjd1xkgkw3&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>Blake Realtree Farm Strong Hoodie</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t>'98797</t>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
           <t>BLAKE:98797F-3XL</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
-          <t>'000000000000</t>
+          <t>'800098797062</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I63" s="0">
         <v>66.99</v>
       </c>
       <c r="J63" s="0">
-        <v>9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="0">
       <c r="A64" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u9ypjapeyxy8y9snizdag/jefft.jpg?rlkey=uysap21b5miiqq8mgsbjp58s1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>Jeff Realtree Cap</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t>'104503</t>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
           <t>JEFF:104503</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
@@ -2755,82 +2755,334 @@
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
           <t>REAL TREE CAMO YOUTH (120579)</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
           <t>'898120579342</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
           <t>OSFM</t>
         </is>
       </c>
       <c r="I65" s="0">
         <v>19.99</v>
       </c>
       <c r="J65" s="0">
         <v>2935</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="0">
       <c r="A66" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5tvn23jr3w75dckn2cic9/neck-sleeves-04.jpg?rlkey=2vb4ykkboh4j9nlfhzava45xs&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/izv0q1nfrqx7f0uowq9zg/neck-sleeves-04.jpg?rlkey=84yzg0g42m88hjxnlbrx7megm&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
-          <t>Licensed Camo Adult Neck Sleeve</t>
+          <t>Licensed Camo Youth Neck Sleeve</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
-          <t>'120429</t>
+          <t>'121960</t>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>BREAK UP COUNTRY NECK SLEEVE:120429OSFM</t>
+          <t>MO BREAKUP NS YTH:121960</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
-          <t>'898120429340</t>
+          <t>'898121960347</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
           <t>OSFM</t>
         </is>
       </c>
       <c r="I66" s="0">
         <v>19.99</v>
       </c>
       <c r="J66" s="0">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" customHeight="0">
+      <c r="A67" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eleug45vj0xkai7oq0buh/neck-sleeves-05.jpg?rlkey=egrx11zc0vja011jza6n7j5ml&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C67" s="0" t="inlineStr">
+        <is>
+          <t>Licensed Camo Youth Neck Sleeve</t>
+        </is>
+      </c>
+      <c r="D67" s="0" t="inlineStr">
+        <is>
+          <t>'122245</t>
+        </is>
+      </c>
+      <c r="E67" s="0" t="inlineStr">
+        <is>
+          <t>MO BLUEFIN NECK SLEEVE:122245</t>
+        </is>
+      </c>
+      <c r="F67" s="0" t="inlineStr">
+        <is>
+          <t>'898122245061</t>
+        </is>
+      </c>
+      <c r="H67" s="0" t="inlineStr">
+        <is>
+          <t>OSFM</t>
+        </is>
+      </c>
+      <c r="I67" s="0">
+        <v>19.99</v>
+      </c>
+      <c r="J67" s="0">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" customHeight="0">
+      <c r="A68" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hupgyi2qgw98cjcuktc9q/neck-sleeves-06.jpg?rlkey=4lxqd011y56tnyjxq7shgxwff&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C68" s="0" t="inlineStr">
+        <is>
+          <t>Licensed Camo Youth Neck Sleeve</t>
+        </is>
+      </c>
+      <c r="D68" s="0" t="inlineStr">
+        <is>
+          <t>'121959</t>
+        </is>
+      </c>
+      <c r="E68" s="0" t="inlineStr">
+        <is>
+          <t>MO ELEME STONE YTH:121959</t>
+        </is>
+      </c>
+      <c r="F68" s="0" t="inlineStr">
+        <is>
+          <t>'898121959341</t>
+        </is>
+      </c>
+      <c r="H68" s="0" t="inlineStr">
+        <is>
+          <t>OSFM</t>
+        </is>
+      </c>
+      <c r="I68" s="0">
+        <v>19.99</v>
+      </c>
+      <c r="J68" s="0">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" customHeight="0">
+      <c r="A69" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5tvn23jr3w75dckn2cic9/neck-sleeves-04.jpg?rlkey=2vb4ykkboh4j9nlfhzava45xs&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C69" s="0" t="inlineStr">
+        <is>
+          <t>Licensed Camo Adult Neck Sleeve</t>
+        </is>
+      </c>
+      <c r="D69" s="0" t="inlineStr">
+        <is>
+          <t>'120429</t>
+        </is>
+      </c>
+      <c r="E69" s="0" t="inlineStr">
+        <is>
+          <t>BREAK UP COUNTRY NECK SLEEVE:120429OSFM</t>
+        </is>
+      </c>
+      <c r="F69" s="0" t="inlineStr">
+        <is>
+          <t>'898120429340</t>
+        </is>
+      </c>
+      <c r="H69" s="0" t="inlineStr">
+        <is>
+          <t>OSFM</t>
+        </is>
+      </c>
+      <c r="I69" s="0">
+        <v>19.99</v>
+      </c>
+      <c r="J69" s="0">
         <v>2157</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" customHeight="0">
+      <c r="A70" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ucm4eqg1a45bvbhf80022/neck-sleeves-05.jpg?rlkey=breyv07ybm2tqf9oloptz0vrf&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C70" s="0" t="inlineStr">
+        <is>
+          <t>Licensed Camo Adult Neck Sleeve</t>
+        </is>
+      </c>
+      <c r="D70" s="0" t="inlineStr">
+        <is>
+          <t>'120428</t>
+        </is>
+      </c>
+      <c r="E70" s="0" t="inlineStr">
+        <is>
+          <t>ELEMENTS BLUEFIN NECK SLEEVE:120428OSFM</t>
+        </is>
+      </c>
+      <c r="F70" s="0" t="inlineStr">
+        <is>
+          <t>'898120428343</t>
+        </is>
+      </c>
+      <c r="H70" s="0" t="inlineStr">
+        <is>
+          <t>OSFM</t>
+        </is>
+      </c>
+      <c r="I70" s="0">
+        <v>19.99</v>
+      </c>
+      <c r="J70" s="0">
+        <v>1831</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" customHeight="0">
+      <c r="A71" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xsidgd9fq67u6homuvlwj/neck-sleeves-07.jpg?rlkey=tuxi7hopen71c95r657ss0ami&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C71" s="0" t="inlineStr">
+        <is>
+          <t>Licensed Camo Adult Neck Sleeve</t>
+        </is>
+      </c>
+      <c r="D71" s="0" t="inlineStr">
+        <is>
+          <t>'120430</t>
+        </is>
+      </c>
+      <c r="E71" s="0" t="inlineStr">
+        <is>
+          <t>BOTTOMLAND NECK SLEEVE:120430OSFM</t>
+        </is>
+      </c>
+      <c r="F71" s="0" t="inlineStr">
+        <is>
+          <t>'898120430346</t>
+        </is>
+      </c>
+      <c r="H71" s="0" t="inlineStr">
+        <is>
+          <t>OSFM</t>
+        </is>
+      </c>
+      <c r="I71" s="0">
+        <v>19.99</v>
+      </c>
+      <c r="J71" s="0">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" customHeight="0">
+      <c r="A72" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/e4ax994c6v5kufvz7lqtv/neck-sleeves-03.jpg?rlkey=bjqxbp91oijmh1r1phgkc3c4n&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C72" s="0" t="inlineStr">
+        <is>
+          <t>Licensed Camo Adult Neck Sleeve</t>
+        </is>
+      </c>
+      <c r="D72" s="0" t="inlineStr">
+        <is>
+          <t>'120454</t>
+        </is>
+      </c>
+      <c r="E72" s="0" t="inlineStr">
+        <is>
+          <t>REAL TREE CAMO:120454OSFM</t>
+        </is>
+      </c>
+      <c r="F72" s="0" t="inlineStr">
+        <is>
+          <t>'898120454342</t>
+        </is>
+      </c>
+      <c r="H72" s="0" t="inlineStr">
+        <is>
+          <t>OSFM</t>
+        </is>
+      </c>
+      <c r="I72" s="0">
+        <v>19.99</v>
+      </c>
+      <c r="J72" s="0">
+        <v>3889</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" customHeight="0">
+      <c r="A73" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7igldkis2603vqltidoqv/neck-sleeves-06.jpg?rlkey=qfacvyt4de40dpwba8jnmbgte&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C73" s="0" t="inlineStr">
+        <is>
+          <t>Licensed Camo Adult Neck Sleeve</t>
+        </is>
+      </c>
+      <c r="D73" s="0" t="inlineStr">
+        <is>
+          <t>'121958</t>
+        </is>
+      </c>
+      <c r="E73" s="0" t="inlineStr">
+        <is>
+          <t>MO ELEME STONE:121958OSFM</t>
+        </is>
+      </c>
+      <c r="F73" s="0" t="inlineStr">
+        <is>
+          <t>'898121958344</t>
+        </is>
+      </c>
+      <c r="H73" s="0" t="inlineStr">
+        <is>
+          <t>OSFM</t>
+        </is>
+      </c>
+      <c r="I73" s="0">
+        <v>19.99</v>
+      </c>
+      <c r="J73" s="0">
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>