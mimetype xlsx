--- v1 (2026-04-08)
+++ v2 (2026-05-26)
@@ -2453,227 +2453,227 @@
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
           <t>BLAKE:98797A-S</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
           <t>'800098797017</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I58" s="0">
         <v>64.99</v>
       </c>
       <c r="J58" s="0">
-        <v>44</v>
+        <v>39</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="0">
       <c r="A59" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/81c5f1qqn575odhsmesuu/98797f25453.jpg?rlkey=9giuzk7k8snnub8ytoopqj5kx&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B59" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/je36yzbsaqssrgcchxds6/mens-d.jpg?rlkey=7fncd2wxil2b3p1yjd1xkgkw3&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>Blake Realtree Farm Strong Hoodie</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t>'98797</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
           <t>BLAKE:98797B-M</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
           <t>'800098797024</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I59" s="0">
         <v>64.99</v>
       </c>
       <c r="J59" s="0">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="0">
       <c r="A60" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/81c5f1qqn575odhsmesuu/98797f25453.jpg?rlkey=9giuzk7k8snnub8ytoopqj5kx&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B60" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/je36yzbsaqssrgcchxds6/mens-d.jpg?rlkey=7fncd2wxil2b3p1yjd1xkgkw3&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>Blake Realtree Farm Strong Hoodie</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t>'98797</t>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
           <t>BLAKE:98797C-L</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
           <t>'800098797031</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I60" s="0">
         <v>64.99</v>
       </c>
       <c r="J60" s="0">
-        <v>12</v>
+        <v>4</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="0">
       <c r="A61" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/81c5f1qqn575odhsmesuu/98797f25453.jpg?rlkey=9giuzk7k8snnub8ytoopqj5kx&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B61" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/je36yzbsaqssrgcchxds6/mens-d.jpg?rlkey=7fncd2wxil2b3p1yjd1xkgkw3&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>Blake Realtree Farm Strong Hoodie</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t>'98797</t>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
           <t>BLAKE:98797D-XL</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
           <t>'800098797048</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I61" s="0">
         <v>64.99</v>
       </c>
       <c r="J61" s="0">
-        <v>17</v>
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="0">
       <c r="A62" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/81c5f1qqn575odhsmesuu/98797f25453.jpg?rlkey=9giuzk7k8snnub8ytoopqj5kx&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B62" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/je36yzbsaqssrgcchxds6/mens-d.jpg?rlkey=7fncd2wxil2b3p1yjd1xkgkw3&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>Blake Realtree Farm Strong Hoodie</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t>'98797</t>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
           <t>BLAKE:98797E-2XL</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
           <t>'800098797055</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I62" s="0">
         <v>66.99</v>
       </c>
       <c r="J62" s="0">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="0">
       <c r="A63" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/81c5f1qqn575odhsmesuu/98797f25453.jpg?rlkey=9giuzk7k8snnub8ytoopqj5kx&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B63" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/je36yzbsaqssrgcchxds6/mens-d.jpg?rlkey=7fncd2wxil2b3p1yjd1xkgkw3&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>Blake Realtree Farm Strong Hoodie</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t>'98797</t>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
           <t>BLAKE:98797F-3XL</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">