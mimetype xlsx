--- v0 (2026-03-23)
+++ v1 (2026-05-23)
@@ -1489,51 +1489,51 @@
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
           <t>HUNT:103853</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="I33" s="0">
         <v>19.99</v>
       </c>
       <c r="J33" s="0">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="0">
       <c r="A34" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xlbdupdcdbdrz2k7z88bt/love.jpg?rlkey=6s4j2qzfoy0c1fgpenwjjevw4&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B34" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hrk7tcgo53xbbl016xvxk/8-19toddler.jpg?rlkey=bv2pakhpgpbuewgd9hhadjxnj&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>Lynn Love Toddler Overall Dress</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t>'109407</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
           <t>LYNN OVERALL TDLR:109407A - 2T</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">