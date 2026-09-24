--- v1 (2026-05-23)
+++ v2 (2026-09-24)
@@ -21,79 +21,93 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rIdSheet1" state="visible"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Unknown</author>
   </authors>
   <commentList>    </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="0"/>
-  <fonts count="1">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="000000000000"/>
+  </numFmts>
+  <fonts count="3">
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J41"/>
   <sheetData>
     <row r="1" spans="1:10" customHeight="0">
@@ -135,1728 +149,1541 @@
       <c r="H1" s="0" t="inlineStr">
         <is>
           <t>Size</t>
         </is>
       </c>
       <c r="I1" s="0" t="inlineStr">
         <is>
           <t>MSRP</t>
         </is>
       </c>
       <c r="J1" s="0" t="inlineStr">
         <is>
           <t>AvailableQuantity</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:10" customHeight="0">
       <c r="A2" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pxat0pgq7gp6vn58dya0d/111286-af.jpg?rlkey=x98nboz68ozjrwuyxs8gio83e&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Shondra Cosmetic Travel Bag</t>
         </is>
       </c>
-      <c r="D2" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D2" s="1">
+        <v>111286</v>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>SHONDRA BLESS BAG:111286</t>
         </is>
       </c>
-      <c r="F2" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F2" s="2">
+        <v>998111286010</v>
       </c>
       <c r="I2" s="0">
         <v>15.99</v>
       </c>
       <c r="J2" s="0">
         <v>286</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="0">
       <c r="A3" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i5xhimz1ztk0iirr2ttnw/110169-af.jpg?rlkey=y6nuf5ihk6a6beov211l1x8q0&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>Shondra Cosmetic Travel Bag</t>
         </is>
       </c>
-      <c r="D3" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D3" s="1">
+        <v>110169</v>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>SHONDRA DREAM BAG:110169</t>
         </is>
       </c>
-      <c r="F3" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F3" s="2">
+        <v>900110169010</v>
       </c>
       <c r="I3" s="0">
         <v>15.99</v>
       </c>
       <c r="J3" s="0">
         <v>285</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="0">
       <c r="A4" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gxl72nwmfuitdfoc4s5sv/111287-af.jpg?rlkey=4i4ho58br6qbraow5h8y8slyw&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>Shondra Cosmetic Travel Bag</t>
         </is>
       </c>
-      <c r="D4" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D4" s="1">
+        <v>111287</v>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>SHONDRA HELLO BAG:111287</t>
         </is>
       </c>
-      <c r="F4" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F4" s="2">
+        <v>998111287017</v>
       </c>
       <c r="I4" s="0">
         <v>15.99</v>
       </c>
       <c r="J4" s="0">
         <v>284</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="0">
       <c r="A5" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ytllvv1loj2zed48vmwcq/boston.jpg?rlkey=h0kjiyumyf81ws9vxn2tvmwml&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B5" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hc41wmh25j04x30xbqoss/graphic-update22022-infant.jpg?rlkey=je753mx2z1rizrzn31en5708v&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>Boston Space Cadet Infant Set</t>
         </is>
       </c>
-      <c r="D5" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D5" s="1">
+        <v>109444</v>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>SPACE BOSTON SET:109444A - 0-3M</t>
         </is>
       </c>
-      <c r="F5" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F5" s="2">
+        <v>800109444015</v>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
           <t>INFANT</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
           <t>0-3M</t>
         </is>
       </c>
       <c r="I5" s="0">
         <v>19.99</v>
       </c>
       <c r="J5" s="0">
         <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="0">
       <c r="A6" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ytllvv1loj2zed48vmwcq/boston.jpg?rlkey=h0kjiyumyf81ws9vxn2tvmwml&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B6" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hc41wmh25j04x30xbqoss/graphic-update22022-infant.jpg?rlkey=je753mx2z1rizrzn31en5708v&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>Boston Space Cadet Infant Set</t>
         </is>
       </c>
-      <c r="D6" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D6" s="1">
+        <v>109444</v>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>SPACE BOSTON SET:109444B - 3-6M</t>
         </is>
       </c>
-      <c r="F6" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F6" s="2">
+        <v>800109444022</v>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
           <t>INFANT</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
           <t>3-6M</t>
         </is>
       </c>
       <c r="I6" s="0">
         <v>19.99</v>
       </c>
       <c r="J6" s="0">
         <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="0">
       <c r="A7" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ytllvv1loj2zed48vmwcq/boston.jpg?rlkey=h0kjiyumyf81ws9vxn2tvmwml&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B7" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hc41wmh25j04x30xbqoss/graphic-update22022-infant.jpg?rlkey=je753mx2z1rizrzn31en5708v&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>Boston Space Cadet Infant Set</t>
         </is>
       </c>
-      <c r="D7" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D7" s="1">
+        <v>109444</v>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t>SPACE BOSTON SET:109444C - 6-9M</t>
         </is>
       </c>
-      <c r="F7" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F7" s="2">
+        <v>800109444039</v>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
           <t>INFANT</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
           <t>6-9M</t>
         </is>
       </c>
       <c r="I7" s="0">
         <v>19.99</v>
       </c>
       <c r="J7" s="0">
         <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="0">
       <c r="A8" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ytllvv1loj2zed48vmwcq/boston.jpg?rlkey=h0kjiyumyf81ws9vxn2tvmwml&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B8" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hc41wmh25j04x30xbqoss/graphic-update22022-infant.jpg?rlkey=je753mx2z1rizrzn31en5708v&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>Boston Space Cadet Infant Set</t>
         </is>
       </c>
-      <c r="D8" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D8" s="1">
+        <v>109444</v>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
           <t>SPACE BOSTON SET:109444F - 12M</t>
         </is>
       </c>
-      <c r="F8" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F8" s="2">
+        <v>800109444046</v>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
           <t>INFANT</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t>9-12M</t>
         </is>
       </c>
       <c r="I8" s="0">
         <v>19.99</v>
       </c>
       <c r="J8" s="0">
         <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="0">
       <c r="A9" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/93lwixuurtca9mjzge5b4/moore-111776-tn.jpg?rlkey=fvlxfjpcyauntbji6mm4ld149&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B9" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1ehv5422pgznp8g827xko/graphic-update22022-infant.jpg?rlkey=t50orsutficxcqxirl8f06flx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>Moore Beach Mode Infant Dress</t>
         </is>
       </c>
-      <c r="D9" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D9" s="1">
+        <v>111776</v>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
           <t>BEACH MODE TEAL:111776A - 0-3M</t>
         </is>
       </c>
-      <c r="F9" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F9" s="2">
+        <v>898111776002</v>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
           <t>INFANT</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
           <t>0-3M</t>
         </is>
       </c>
       <c r="I9" s="0">
         <v>22.99</v>
       </c>
       <c r="J9" s="0">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="0">
       <c r="A10" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/93lwixuurtca9mjzge5b4/moore-111776-tn.jpg?rlkey=fvlxfjpcyauntbji6mm4ld149&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B10" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1ehv5422pgznp8g827xko/graphic-update22022-infant.jpg?rlkey=t50orsutficxcqxirl8f06flx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>Moore Beach Mode Infant Dress</t>
         </is>
       </c>
-      <c r="D10" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D10" s="1">
+        <v>111776</v>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t>BEACH MODE TEAL:111776B - 3-6M</t>
         </is>
       </c>
-      <c r="F10" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F10" s="2">
+        <v>898111776019</v>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
           <t>INFANT</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
           <t>3-6M</t>
         </is>
       </c>
       <c r="I10" s="0">
         <v>22.99</v>
       </c>
       <c r="J10" s="0">
         <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="0">
       <c r="A11" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/93lwixuurtca9mjzge5b4/moore-111776-tn.jpg?rlkey=fvlxfjpcyauntbji6mm4ld149&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B11" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1ehv5422pgznp8g827xko/graphic-update22022-infant.jpg?rlkey=t50orsutficxcqxirl8f06flx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>Moore Beach Mode Infant Dress</t>
         </is>
       </c>
-      <c r="D11" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D11" s="1">
+        <v>111776</v>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t>BEACH MODE TEAL:111776C - 6-9M</t>
         </is>
       </c>
-      <c r="F11" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F11" s="2">
+        <v>898111776026</v>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
           <t>INFANT</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t>6-9M</t>
         </is>
       </c>
       <c r="I11" s="0">
         <v>22.99</v>
       </c>
       <c r="J11" s="0">
         <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="0">
       <c r="A12" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/93lwixuurtca9mjzge5b4/moore-111776-tn.jpg?rlkey=fvlxfjpcyauntbji6mm4ld149&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B12" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1ehv5422pgznp8g827xko/graphic-update22022-infant.jpg?rlkey=t50orsutficxcqxirl8f06flx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>Moore Beach Mode Infant Dress</t>
         </is>
       </c>
-      <c r="D12" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D12" s="1">
+        <v>111776</v>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
           <t>BEACH MODE TEAL:111776F - 12M</t>
         </is>
       </c>
-      <c r="F12" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F12" s="2">
+        <v>898111776033</v>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
           <t>INFANT</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
           <t>9-12M</t>
         </is>
       </c>
       <c r="I12" s="0">
         <v>22.99</v>
       </c>
       <c r="J12" s="0">
         <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="0">
       <c r="A13" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hjo2e90yri662k5rcbeu6/moore-111775-tn.jpg?rlkey=onzpzij706zc5un2y207ebtgj&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B13" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1ehv5422pgznp8g827xko/graphic-update22022-infant.jpg?rlkey=t50orsutficxcqxirl8f06flx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>Moore Beach Mode Infant Dress</t>
         </is>
       </c>
-      <c r="D13" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D13" s="1">
+        <v>111775</v>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
           <t>BEACH MODE CORAL:111775A - 0-3M</t>
         </is>
       </c>
-      <c r="F13" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F13" s="2">
+        <v>898111775005</v>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
           <t>INFANT</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
           <t>0-3M</t>
         </is>
       </c>
       <c r="I13" s="0">
         <v>22.99</v>
       </c>
       <c r="J13" s="0">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="0">
       <c r="A14" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hjo2e90yri662k5rcbeu6/moore-111775-tn.jpg?rlkey=onzpzij706zc5un2y207ebtgj&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B14" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1ehv5422pgznp8g827xko/graphic-update22022-infant.jpg?rlkey=t50orsutficxcqxirl8f06flx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>Moore Beach Mode Infant Dress</t>
         </is>
       </c>
-      <c r="D14" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D14" s="1">
+        <v>111775</v>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t>BEACH MODE CORAL:111775B - 3-6M</t>
         </is>
       </c>
-      <c r="F14" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F14" s="2">
+        <v>898111775012</v>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
           <t>INFANT</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
           <t>3-6M</t>
         </is>
       </c>
       <c r="I14" s="0">
         <v>22.99</v>
       </c>
       <c r="J14" s="0">
         <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="0">
       <c r="A15" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hjo2e90yri662k5rcbeu6/moore-111775-tn.jpg?rlkey=onzpzij706zc5un2y207ebtgj&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B15" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1ehv5422pgznp8g827xko/graphic-update22022-infant.jpg?rlkey=t50orsutficxcqxirl8f06flx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>Moore Beach Mode Infant Dress</t>
         </is>
       </c>
-      <c r="D15" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D15" s="1">
+        <v>111775</v>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
           <t>BEACH MODE CORAL:111775C - 6-9M</t>
         </is>
       </c>
-      <c r="F15" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F15" s="2">
+        <v>898111775029</v>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
           <t>INFANT</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
           <t>6-9M</t>
         </is>
       </c>
       <c r="I15" s="0">
         <v>22.99</v>
       </c>
       <c r="J15" s="0">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="0">
       <c r="A16" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hjo2e90yri662k5rcbeu6/moore-111775-tn.jpg?rlkey=onzpzij706zc5un2y207ebtgj&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B16" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1ehv5422pgznp8g827xko/graphic-update22022-infant.jpg?rlkey=t50orsutficxcqxirl8f06flx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>Moore Beach Mode Infant Dress</t>
         </is>
       </c>
-      <c r="D16" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D16" s="1">
+        <v>111775</v>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t>BEACH MODE CORAL:111775F - 12M</t>
         </is>
       </c>
-      <c r="F16" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F16" s="2">
+        <v>898111775036</v>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
           <t>INFANT</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
           <t>9-12M</t>
         </is>
       </c>
       <c r="I16" s="0">
         <v>22.99</v>
       </c>
       <c r="J16" s="0">
         <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="0">
       <c r="A17" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/g3afr95hntsh28nvx2ovg/109385f1.jpg?rlkey=jc8727ux41t392dsx2fh0z3z2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B17" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2cneo4uvzjaeavtvrmh19/graphic-update22022-infant.jpg?rlkey=ulqtx19pk8l0vho4ilwgrkybe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>Lenox Infant Denim Overalls</t>
         </is>
       </c>
-      <c r="D17" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D17" s="1">
+        <v>109385</v>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t>LENOX UNICORN INFANT:109385A - 0-3M</t>
         </is>
       </c>
-      <c r="F17" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F17" s="2">
+        <v>800109385011</v>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
           <t>INFANT</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t>0-3M</t>
         </is>
       </c>
       <c r="I17" s="0">
         <v>23.99</v>
       </c>
       <c r="J17" s="0">
         <v>38</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="0">
       <c r="A18" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/g3afr95hntsh28nvx2ovg/109385f1.jpg?rlkey=jc8727ux41t392dsx2fh0z3z2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B18" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2cneo4uvzjaeavtvrmh19/graphic-update22022-infant.jpg?rlkey=ulqtx19pk8l0vho4ilwgrkybe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>Lenox Infant Denim Overalls</t>
         </is>
       </c>
-      <c r="D18" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D18" s="1">
+        <v>109385</v>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
           <t>LENOX UNICORN INFANT:109385B - 3-6M</t>
         </is>
       </c>
-      <c r="F18" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F18" s="2">
+        <v>800109385028</v>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
           <t>INFANT</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t>3-6M</t>
         </is>
       </c>
       <c r="I18" s="0">
         <v>23.99</v>
       </c>
       <c r="J18" s="0">
         <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="0">
       <c r="A19" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/g3afr95hntsh28nvx2ovg/109385f1.jpg?rlkey=jc8727ux41t392dsx2fh0z3z2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B19" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2cneo4uvzjaeavtvrmh19/graphic-update22022-infant.jpg?rlkey=ulqtx19pk8l0vho4ilwgrkybe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>Lenox Infant Denim Overalls</t>
         </is>
       </c>
-      <c r="D19" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D19" s="1">
+        <v>109385</v>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
           <t>LENOX UNICORN INFANT:109385C - 6-9M</t>
         </is>
       </c>
-      <c r="F19" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F19" s="2">
+        <v>800109385035</v>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
           <t>INFANT</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
           <t>9-12M</t>
         </is>
       </c>
       <c r="I19" s="0">
         <v>23.99</v>
       </c>
       <c r="J19" s="0">
         <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="0">
       <c r="A20" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/g3afr95hntsh28nvx2ovg/109385f1.jpg?rlkey=jc8727ux41t392dsx2fh0z3z2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B20" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2cneo4uvzjaeavtvrmh19/graphic-update22022-infant.jpg?rlkey=ulqtx19pk8l0vho4ilwgrkybe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>Lenox Infant Denim Overalls</t>
         </is>
       </c>
-      <c r="D20" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D20" s="1">
+        <v>109385</v>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
           <t>LENOX UNICORN INFANT:109385F - 12M</t>
         </is>
       </c>
-      <c r="F20" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F20" s="2">
+        <v>800109385042</v>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
           <t>INFANT</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t>9-12M</t>
         </is>
       </c>
       <c r="I20" s="0">
         <v>23.99</v>
       </c>
       <c r="J20" s="0">
         <v>37</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="0">
       <c r="A21" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/vot65b9ayspcv0nbh2onr/109384f1.jpg?rlkey=0xirjb0hqvupijcb9en1stg0v&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B21" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2cneo4uvzjaeavtvrmh19/graphic-update22022-infant.jpg?rlkey=ulqtx19pk8l0vho4ilwgrkybe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>Lenox Infant Denim Overalls</t>
         </is>
       </c>
-      <c r="D21" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D21" s="1">
+        <v>109384</v>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
           <t>LENOX SHARK INFANT:109384A - 0-3M</t>
         </is>
       </c>
-      <c r="F21" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F21" s="2">
+        <v>800109384014</v>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
           <t>INFANT</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t>0-3M</t>
         </is>
       </c>
       <c r="I21" s="0">
         <v>23.99</v>
       </c>
       <c r="J21" s="0">
         <v>39</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="0">
       <c r="A22" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/vot65b9ayspcv0nbh2onr/109384f1.jpg?rlkey=0xirjb0hqvupijcb9en1stg0v&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B22" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2cneo4uvzjaeavtvrmh19/graphic-update22022-infant.jpg?rlkey=ulqtx19pk8l0vho4ilwgrkybe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>Lenox Infant Denim Overalls</t>
         </is>
       </c>
-      <c r="D22" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D22" s="1">
+        <v>109384</v>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
           <t>LENOX SHARK INFANT:109384B - 3-6M</t>
         </is>
       </c>
-      <c r="F22" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F22" s="2">
+        <v>800109384021</v>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
           <t>INFANT</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t>3-6M</t>
         </is>
       </c>
       <c r="I22" s="0">
         <v>23.99</v>
       </c>
       <c r="J22" s="0">
         <v>38</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="0">
       <c r="A23" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/vot65b9ayspcv0nbh2onr/109384f1.jpg?rlkey=0xirjb0hqvupijcb9en1stg0v&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B23" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2cneo4uvzjaeavtvrmh19/graphic-update22022-infant.jpg?rlkey=ulqtx19pk8l0vho4ilwgrkybe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>Lenox Infant Denim Overalls</t>
         </is>
       </c>
-      <c r="D23" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D23" s="1">
+        <v>109384</v>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
           <t>LENOX SHARK INFANT:109384C - 6-9M</t>
         </is>
       </c>
-      <c r="F23" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F23" s="2">
+        <v>800109384038</v>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
           <t>INFANT</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
           <t>6-9M</t>
         </is>
       </c>
       <c r="I23" s="0">
         <v>23.99</v>
       </c>
       <c r="J23" s="0">
         <v>38</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="0">
       <c r="A24" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/vot65b9ayspcv0nbh2onr/109384f1.jpg?rlkey=0xirjb0hqvupijcb9en1stg0v&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B24" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2cneo4uvzjaeavtvrmh19/graphic-update22022-infant.jpg?rlkey=ulqtx19pk8l0vho4ilwgrkybe&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>Lenox Infant Denim Overalls</t>
         </is>
       </c>
-      <c r="D24" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D24" s="1">
+        <v>109384</v>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
           <t>LENOX SHARK INFANT:109384F - 12M</t>
         </is>
       </c>
-      <c r="F24" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F24" s="2">
+        <v>800109384045</v>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
           <t>INFANT</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
           <t>9-12M</t>
         </is>
       </c>
       <c r="I24" s="0">
         <v>23.99</v>
       </c>
       <c r="J24" s="0">
         <v>40</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="0">
       <c r="A25" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8i07lr13nq66re274ku5m/109381-f.jpg?rlkey=5h1b6kfhfod5187csg3yy5gy7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B25" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kg5jfh50w06bjn5w2h1vd/graphic-update22022-toddler.jpg?rlkey=uznpf7h1ntcb3whv3bcfgubru&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>Lenox Toddler Denim Overalls</t>
         </is>
       </c>
-      <c r="D25" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D25" s="1">
+        <v>109381</v>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
           <t>LENOX SHARK TDLR:109381A - 2T</t>
         </is>
       </c>
-      <c r="F25" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F25" s="2">
+        <v>800109381013</v>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
           <t>TODDLER</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t>2T</t>
         </is>
       </c>
       <c r="I25" s="0">
         <v>23.99</v>
       </c>
       <c r="J25" s="0">
         <v>38</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="0">
       <c r="A26" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8i07lr13nq66re274ku5m/109381-f.jpg?rlkey=5h1b6kfhfod5187csg3yy5gy7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B26" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kg5jfh50w06bjn5w2h1vd/graphic-update22022-toddler.jpg?rlkey=uznpf7h1ntcb3whv3bcfgubru&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>Lenox Toddler Denim Overalls</t>
         </is>
       </c>
-      <c r="D26" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D26" s="1">
+        <v>109381</v>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
           <t>LENOX SHARK TDLR:109381B - 3T</t>
         </is>
       </c>
-      <c r="F26" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F26" s="2">
+        <v>800109381020</v>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
           <t>TODDLER</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t>3T</t>
         </is>
       </c>
       <c r="I26" s="0">
         <v>23.99</v>
       </c>
       <c r="J26" s="0">
         <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="0">
       <c r="A27" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8i07lr13nq66re274ku5m/109381-f.jpg?rlkey=5h1b6kfhfod5187csg3yy5gy7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B27" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kg5jfh50w06bjn5w2h1vd/graphic-update22022-toddler.jpg?rlkey=uznpf7h1ntcb3whv3bcfgubru&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>Lenox Toddler Denim Overalls</t>
         </is>
       </c>
-      <c r="D27" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D27" s="1">
+        <v>109381</v>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
           <t>LENOX SHARK TDLR:109381C - 4T</t>
         </is>
       </c>
-      <c r="F27" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F27" s="2">
+        <v>800109381037</v>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
           <t>TODDLER</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
           <t>4T</t>
         </is>
       </c>
       <c r="I27" s="0">
         <v>23.99</v>
       </c>
       <c r="J27" s="0">
         <v>35</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="0">
       <c r="A28" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8i07lr13nq66re274ku5m/109381-f.jpg?rlkey=5h1b6kfhfod5187csg3yy5gy7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B28" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kg5jfh50w06bjn5w2h1vd/graphic-update22022-toddler.jpg?rlkey=uznpf7h1ntcb3whv3bcfgubru&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>Lenox Toddler Denim Overalls</t>
         </is>
       </c>
-      <c r="D28" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D28" s="1">
+        <v>109381</v>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
           <t>LENOX SHARK TDLR:109381D - 5T</t>
         </is>
       </c>
-      <c r="F28" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F28" s="2">
+        <v>800109381044</v>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
           <t>TODDLER</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
           <t>5T</t>
         </is>
       </c>
       <c r="I28" s="0">
         <v>23.99</v>
       </c>
       <c r="J28" s="0">
         <v>36</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="0">
       <c r="A29" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/x0axpwqjwis1144owmbea/109382-f.jpg?rlkey=2ndjlcqmuj07t4cu661su6jtw&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B29" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kg5jfh50w06bjn5w2h1vd/graphic-update22022-toddler.jpg?rlkey=uznpf7h1ntcb3whv3bcfgubru&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>Lenox Toddler Denim Overalls</t>
         </is>
       </c>
-      <c r="D29" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D29" s="1">
+        <v>109382</v>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
           <t>LENOX UNICORN TDLR:109382A - 2T</t>
         </is>
       </c>
-      <c r="F29" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F29" s="2">
+        <v>800109382010</v>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
           <t>TODDLER</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
           <t>2T</t>
         </is>
       </c>
       <c r="I29" s="0">
         <v>23.99</v>
       </c>
       <c r="J29" s="0">
         <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="0">
       <c r="A30" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/x0axpwqjwis1144owmbea/109382-f.jpg?rlkey=2ndjlcqmuj07t4cu661su6jtw&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B30" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kg5jfh50w06bjn5w2h1vd/graphic-update22022-toddler.jpg?rlkey=uznpf7h1ntcb3whv3bcfgubru&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>Lenox Toddler Denim Overalls</t>
         </is>
       </c>
-      <c r="D30" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D30" s="1">
+        <v>109382</v>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
           <t>LENOX UNICORN TDLR:109382B - 3T</t>
         </is>
       </c>
-      <c r="F30" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F30" s="2">
+        <v>800109382027</v>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
           <t>TODDLER</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
           <t>3T</t>
         </is>
       </c>
       <c r="I30" s="0">
         <v>23.99</v>
       </c>
       <c r="J30" s="0">
         <v>38</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="0">
       <c r="A31" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/x0axpwqjwis1144owmbea/109382-f.jpg?rlkey=2ndjlcqmuj07t4cu661su6jtw&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B31" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kg5jfh50w06bjn5w2h1vd/graphic-update22022-toddler.jpg?rlkey=uznpf7h1ntcb3whv3bcfgubru&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>Lenox Toddler Denim Overalls</t>
         </is>
       </c>
-      <c r="D31" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D31" s="1">
+        <v>109382</v>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
           <t>LENOX UNICORN TDLR:109382C - 4T</t>
         </is>
       </c>
-      <c r="F31" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F31" s="2">
+        <v>800109382034</v>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
           <t>TODDLER</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t>4T</t>
         </is>
       </c>
       <c r="I31" s="0">
         <v>23.99</v>
       </c>
       <c r="J31" s="0">
         <v>37</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="0">
       <c r="A32" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/x0axpwqjwis1144owmbea/109382-f.jpg?rlkey=2ndjlcqmuj07t4cu661su6jtw&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B32" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kg5jfh50w06bjn5w2h1vd/graphic-update22022-toddler.jpg?rlkey=uznpf7h1ntcb3whv3bcfgubru&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>Lenox Toddler Denim Overalls</t>
         </is>
       </c>
-      <c r="D32" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D32" s="1">
+        <v>109382</v>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
           <t>LENOX UNICORN TDLR:109382D - 5T</t>
         </is>
       </c>
-      <c r="F32" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F32" s="2">
+        <v>800109382041</v>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
           <t>TODDLER</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
           <t>5T</t>
         </is>
       </c>
       <c r="I32" s="0">
         <v>23.99</v>
       </c>
       <c r="J32" s="0">
         <v>36</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="0">
       <c r="A33" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6f4yyjmaznb7twvrhkuwj/103853af.jpg?rlkey=9iqjkbgplwbao2bvfnelnkj5w&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>Hunt Like A Lady Women's Cap</t>
         </is>
       </c>
-      <c r="D33" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D33" s="1">
+        <v>103853</v>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
           <t>HUNT:103853</t>
-        </is>
-[...3 lines deleted...]
-          <t>'000000000000</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="I33" s="0">
         <v>19.99</v>
       </c>
       <c r="J33" s="0">
         <v>299</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="0">
       <c r="A34" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xlbdupdcdbdrz2k7z88bt/love.jpg?rlkey=6s4j2qzfoy0c1fgpenwjjevw4&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B34" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hrk7tcgo53xbbl016xvxk/8-19toddler.jpg?rlkey=bv2pakhpgpbuewgd9hhadjxnj&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>Lynn Love Toddler Overall Dress</t>
         </is>
       </c>
-      <c r="D34" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D34" s="1">
+        <v>109407</v>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
           <t>LYNN OVERALL TDLR:109407A - 2T</t>
-        </is>
-[...3 lines deleted...]
-          <t>'000000000000</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
           <t>TODDLER</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t>2T</t>
         </is>
       </c>
       <c r="I34" s="0">
         <v>29.99</v>
       </c>
       <c r="J34" s="0">
         <v>56</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="0">
       <c r="A35" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xlbdupdcdbdrz2k7z88bt/love.jpg?rlkey=6s4j2qzfoy0c1fgpenwjjevw4&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B35" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hrk7tcgo53xbbl016xvxk/8-19toddler.jpg?rlkey=bv2pakhpgpbuewgd9hhadjxnj&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>Lynn Love Toddler Overall Dress</t>
         </is>
       </c>
-      <c r="D35" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D35" s="1">
+        <v>109407</v>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
           <t>LYNN OVERALL TDLR:109407B - 3T</t>
-        </is>
-[...3 lines deleted...]
-          <t>'000000000000</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
           <t>TODDLER</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t>3T</t>
         </is>
       </c>
       <c r="I35" s="0">
         <v>29.99</v>
       </c>
       <c r="J35" s="0">
         <v>59</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="0">
       <c r="A36" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xlbdupdcdbdrz2k7z88bt/love.jpg?rlkey=6s4j2qzfoy0c1fgpenwjjevw4&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B36" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hrk7tcgo53xbbl016xvxk/8-19toddler.jpg?rlkey=bv2pakhpgpbuewgd9hhadjxnj&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>Lynn Love Toddler Overall Dress</t>
         </is>
       </c>
-      <c r="D36" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D36" s="1">
+        <v>109407</v>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
           <t>LYNN OVERALL TDLR:109407C - 4T</t>
-        </is>
-[...3 lines deleted...]
-          <t>'000000000000</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
           <t>TODDLER</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
           <t>4T</t>
         </is>
       </c>
       <c r="I36" s="0">
         <v>29.99</v>
       </c>
       <c r="J36" s="0">
         <v>53</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="0">
       <c r="A37" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xlbdupdcdbdrz2k7z88bt/love.jpg?rlkey=6s4j2qzfoy0c1fgpenwjjevw4&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B37" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hrk7tcgo53xbbl016xvxk/8-19toddler.jpg?rlkey=bv2pakhpgpbuewgd9hhadjxnj&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>Lynn Love Toddler Overall Dress</t>
         </is>
       </c>
-      <c r="D37" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D37" s="1">
+        <v>109407</v>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
           <t>LYNN OVERALL TDLR:109407D - 5T</t>
-        </is>
-[...3 lines deleted...]
-          <t>'000000000000</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
           <t>TODDLER</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
           <t>5T</t>
         </is>
       </c>
       <c r="I37" s="0">
         <v>29.99</v>
       </c>
       <c r="J37" s="0">
         <v>54</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="0">
       <c r="A38" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2yfe085ojs5o3utjg1uou/love-02.jpg?rlkey=apdl5hs1x3ojvj6r79qdwqynn&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>Lynn Love Infant Overall Dress</t>
         </is>
       </c>
-      <c r="D38" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D38" s="1">
+        <v>109413</v>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
           <t>LYNN OVERALL INFANT:109413A - 0-3M</t>
-        </is>
-[...3 lines deleted...]
-          <t>'000000000000</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
           <t>INFANT</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
           <t>0-3M</t>
         </is>
       </c>
       <c r="I38" s="0">
         <v>29.99</v>
       </c>
       <c r="J38" s="0">
         <v>59</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="0">
       <c r="A39" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2yfe085ojs5o3utjg1uou/love-02.jpg?rlkey=apdl5hs1x3ojvj6r79qdwqynn&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>Lynn Love Infant Overall Dress</t>
         </is>
       </c>
-      <c r="D39" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D39" s="1">
+        <v>109413</v>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
           <t>LYNN OVERALL INFANT:109413B - 3-6M</t>
-        </is>
-[...3 lines deleted...]
-          <t>'000000000000</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
           <t>INFANT</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
           <t>3-6M</t>
         </is>
       </c>
       <c r="I39" s="0">
         <v>29.99</v>
       </c>
       <c r="J39" s="0">
         <v>58</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="0">
       <c r="A40" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2yfe085ojs5o3utjg1uou/love-02.jpg?rlkey=apdl5hs1x3ojvj6r79qdwqynn&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>Lynn Love Infant Overall Dress</t>
         </is>
       </c>
-      <c r="D40" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D40" s="1">
+        <v>109413</v>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
           <t>LYNN OVERALL INFANT:109413C - 6-9M</t>
-        </is>
-[...3 lines deleted...]
-          <t>'000000000000</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
           <t>INFANT</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
           <t>6-9M</t>
         </is>
       </c>
       <c r="I40" s="0">
         <v>29.99</v>
       </c>
       <c r="J40" s="0">
         <v>59</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="0">
       <c r="A41" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2yfe085ojs5o3utjg1uou/love-02.jpg?rlkey=apdl5hs1x3ojvj6r79qdwqynn&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>Lynn Love Infant Overall Dress</t>
         </is>
       </c>
-      <c r="D41" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D41" s="1">
+        <v>109413</v>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
           <t>LYNN OVERALL INFANT:109413F - 12M</t>
-        </is>
-[...3 lines deleted...]
-          <t>'000000000000</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
           <t>INFANT</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
           <t>12M</t>
         </is>
       </c>
       <c r="I41" s="0">
         <v>29.99</v>
       </c>
       <c r="J41" s="0">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>