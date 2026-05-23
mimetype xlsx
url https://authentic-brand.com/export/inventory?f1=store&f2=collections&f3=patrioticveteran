--- v1 (2026-03-23)
+++ v2 (2026-05-23)
@@ -662,51 +662,51 @@
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
           <t>USA A AM PK:122974</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
           <t>'798122974001</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
           <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I15" s="0">
         <v>13.49</v>
       </c>
       <c r="J15" s="0">
-        <v>1151</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="0">
       <c r="A16" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ewmjdnsnetks8if1uyi9s/122975-af.png?rlkey=g2pt94fga28tdm4cryruoz31f&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>Patriotic Adult Caps</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t>'122975</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t>USA A FLAG OE:122975</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
           <t>'798122975008</t>
         </is>
@@ -949,51 +949,51 @@
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
           <t>USA A LOTFM NY:122982</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
           <t>'798122982006</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I22" s="0">
         <v>13.49</v>
       </c>
       <c r="J22" s="0">
-        <v>1919</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="0">
       <c r="A23" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/dltbqdcd24o3x9yiyoxnl/black.jpg?rlkey=d2wb4eh2u80wx1f5nmxiejhnd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>Patriotic Adult Caps</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t>'122983</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
           <t>USA A TFM BK:122983</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
           <t>'798122983003</t>
         </is>
@@ -1195,51 +1195,51 @@
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
           <t>USA A TF GY:123068</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
           <t>'798123068006</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
           <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I28" s="0">
         <v>13.49</v>
       </c>
       <c r="J28" s="0">
-        <v>987</v>
+        <v>977</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="0">
       <c r="A29" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ef6y92jmpsn0w30u08xx9/123069-af.png?rlkey=65yjyzu46kwqczidsg2b77bnk&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>Patriotic Adult Caps</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t>'123069</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
           <t>USA A FLAG SE:123069</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
           <t>'798123069003</t>
         </is>
@@ -1754,51 +1754,51 @@
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t>'120426</t>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
           <t>USA NECK SLEEVE:120426</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
           <t>'898120426349</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
           <t>OSFM</t>
         </is>
       </c>
       <c r="I42" s="0">
         <v>19.99</v>
       </c>
       <c r="J42" s="0">
-        <v>1723</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="0">
       <c r="A43" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ovnh9kgkdraz9l2uvme0n/neck-sleeves-09.jpg?rlkey=0znwjz0r22q31ltba9y9m2v3m&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>Thin Blue Line Police Adult Neck Sleeve</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t>'120425</t>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
           <t>POLICE FLAG NECK SLEEVE:120425OSFM</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
           <t>'898120425342</t>
         </is>