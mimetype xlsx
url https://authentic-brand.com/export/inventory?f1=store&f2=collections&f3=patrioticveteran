--- v2 (2026-05-23)
+++ v3 (2026-07-23)
@@ -72,51 +72,51 @@
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J47"/>
+  <dimension ref="A1:J123"/>
   <sheetData>
     <row r="1" spans="1:10" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>ImageURL</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>SizeChart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Product Name</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Model</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>SKU</t>
@@ -389,56 +389,56 @@
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t>ADULT</t>
         </is>
       </c>
       <c r="I8" s="0">
         <v>479.99</v>
       </c>
       <c r="J8" s="0">
         <v>4320</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="0">
       <c r="A9" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/m5tmexqdwxoynp1oxjmv7/122973-af.jpg?rlkey=go7mco4vl8yiw4094z2on82pq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>Patriotic Adult Caps</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
-          <t>'12297</t>
+          <t>'122973</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>USA A TLF BK:12297</t>
+          <t>USA A TLF BK:122973</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
           <t>'798122973004</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
           <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I9" s="0">
         <v>13.49</v>
       </c>
       <c r="J9" s="0">
         <v>1262</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="0">
@@ -1795,210 +1795,3487 @@
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
           <t>POLICE FLAG NECK SLEEVE:120425OSFM</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
           <t>'898120425342</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
           <t>OSFM</t>
         </is>
       </c>
       <c r="I43" s="0">
         <v>19.99</v>
       </c>
       <c r="J43" s="0">
         <v>1901</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="0">
       <c r="A44" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/szujsosoo2f0ldj7qidmw/144.jpg?rlkey=ovjl9e2x4t9i1aaeusntw9947&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zjdxczdjucecuvt9sazyo/160093-simon-conway-t.jpg?rlkey=2iyzspyx7v0j51ndfm13kr3uz&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
-          <t>Patriotic Cap Display - 144pcs</t>
+          <t>Simon Conway Veterans Day Cap</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
-          <t>'144PATRIOTIC</t>
+          <t>'160093</t>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>144PATRIOTIC</t>
+          <t>SC VETERANS CAP:160093</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
           <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I44" s="0">
-        <v>1942.56</v>
+        <v>24.99</v>
       </c>
       <c r="J44" s="0">
-        <v>62</v>
+        <v>149</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="0">
       <c r="A45" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xs93pjuucys0n6qydea4p/72.jpg?rlkey=5zprwo4lww3ov2fydhu2odkdg&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ykblqv90z1d5998kkudsw/161795-usa-250-cooler-t.jpg?rlkey=csot0rwmgvxlm0dby9e07euz0&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
-          <t>Patriotic Cap Display - 72pcs</t>
+          <t>USA 250 28 Can Backpack Cooler</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
-          <t>'72PATRIOTIC</t>
+          <t>'161795</t>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>72PATRIOTIC</t>
+          <t>A250 COOLER WE:161795</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
-          <t>'000000000000</t>
-[...4 lines deleted...]
-          <t>MENS</t>
+          <t>'998161795012</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
-          <t>STANDARD MENS</t>
+          <t>COOLER BAG</t>
         </is>
       </c>
       <c r="I45" s="0">
-        <v>971.28</v>
+        <v>49.99</v>
       </c>
       <c r="J45" s="0">
-        <v>118</v>
+        <v>48</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="0">
       <c r="A46" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jp0ai00b67w54xpc2uj7e/36.jpg?rlkey=qo5awc4cinh3xd1yincg3dyji&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/az9bfs4da3p5fm1pqrg47/161839-f.jpg?rlkey=w4qz48vzjhmpfug6t84gcb6lv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
-          <t>Patriotic Cap Displays - 36pcs</t>
+          <t>USA 250 Oversized Canvas Tote</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
-          <t>'36PATRIOTIC</t>
+          <t>'161839</t>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>36PATRIOTIC</t>
+          <t>A250 TOTE WE:161839</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
-          <t>'000000000000</t>
-[...4 lines deleted...]
-          <t>MENS</t>
+          <t>'998161839013</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
-          <t>STANDARD MENS</t>
+          <t>ONE SIZE</t>
         </is>
       </c>
       <c r="I46" s="0">
-        <v>485.64</v>
+        <v>44.99</v>
       </c>
       <c r="J46" s="0">
-        <v>118</v>
+        <v>47</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="0">
       <c r="A47" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zjdxczdjucecuvt9sazyo/160093-simon-conway-t.jpg?rlkey=2iyzspyx7v0j51ndfm13kr3uz&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gred8nx229ii1otxhfihz/161793-usa-250-navy-t.jpg?rlkey=ybcb5inptyxuq27emy9vw60pb&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t>Simon Conway Veterans Day Cap</t>
+          <t>USA 250 Can Cooler</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
-          <t>'160093</t>
+          <t>'161793</t>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>SC VETERANS CAP:160093</t>
+          <t>A250 STNDCAN NY:161793</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
-          <t>'000000000000</t>
-[...4 lines deleted...]
-          <t>MENS</t>
+          <t>'998161793018</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
-          <t>STANDARD MENS</t>
+          <t>STANDARD</t>
         </is>
       </c>
       <c r="I47" s="0">
-        <v>24.99</v>
+        <v>9.99</v>
       </c>
       <c r="J47" s="0">
-        <v>149</v>
+        <v>54</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" customHeight="0">
+      <c r="A48" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/oqfr0wk23z5fjkpcx0xsi/161792-slim-can-cooler-t.jpg?rlkey=t1r1iq6rv2ohbqmhlub9stzx3&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C48" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Can Cooler</t>
+        </is>
+      </c>
+      <c r="D48" s="0" t="inlineStr">
+        <is>
+          <t>'161792</t>
+        </is>
+      </c>
+      <c r="E48" s="0" t="inlineStr">
+        <is>
+          <t>A250 SLMCAN WE:161792</t>
+        </is>
+      </c>
+      <c r="F48" s="0" t="inlineStr">
+        <is>
+          <t>'998161792011</t>
+        </is>
+      </c>
+      <c r="H48" s="0" t="inlineStr">
+        <is>
+          <t>SLIM</t>
+        </is>
+      </c>
+      <c r="I48" s="0">
+        <v>9.99</v>
+      </c>
+      <c r="J48" s="0">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" customHeight="0">
+      <c r="A49" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7gziinuza3iksoj9yclo8/162007-usa-250-keoni-t.jpg?rlkey=wamy6mhlxjmcckv7pc2ljtjjo&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B49" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t4czmh8l5ebhqdyscknq4/mens-button-down-size-chartskeoni.jpg?rlkey=de8er8j2rf50ufpdfzov5lz6f&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C49" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Keoni Hawaiian Shirt</t>
+        </is>
+      </c>
+      <c r="D49" s="0" t="inlineStr">
+        <is>
+          <t>'162007</t>
+        </is>
+      </c>
+      <c r="E49" s="0" t="inlineStr">
+        <is>
+          <t>A250 KEONI M WE:162007A-S</t>
+        </is>
+      </c>
+      <c r="F49" s="0" t="inlineStr">
+        <is>
+          <t>'898162007049</t>
+        </is>
+      </c>
+      <c r="G49" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H49" s="0" t="inlineStr">
+        <is>
+          <t>S</t>
+        </is>
+      </c>
+      <c r="I49" s="0">
+        <v>54.99</v>
+      </c>
+      <c r="J49" s="0">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" customHeight="0">
+      <c r="A50" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7gziinuza3iksoj9yclo8/162007-usa-250-keoni-t.jpg?rlkey=wamy6mhlxjmcckv7pc2ljtjjo&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B50" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t4czmh8l5ebhqdyscknq4/mens-button-down-size-chartskeoni.jpg?rlkey=de8er8j2rf50ufpdfzov5lz6f&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C50" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Keoni Hawaiian Shirt</t>
+        </is>
+      </c>
+      <c r="D50" s="0" t="inlineStr">
+        <is>
+          <t>'162007</t>
+        </is>
+      </c>
+      <c r="E50" s="0" t="inlineStr">
+        <is>
+          <t>A250 KEONI M WE:162007B-M</t>
+        </is>
+      </c>
+      <c r="F50" s="0" t="inlineStr">
+        <is>
+          <t>'898162007056</t>
+        </is>
+      </c>
+      <c r="G50" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H50" s="0" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="I50" s="0">
+        <v>54.99</v>
+      </c>
+      <c r="J50" s="0">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" customHeight="0">
+      <c r="A51" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7gziinuza3iksoj9yclo8/162007-usa-250-keoni-t.jpg?rlkey=wamy6mhlxjmcckv7pc2ljtjjo&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B51" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t4czmh8l5ebhqdyscknq4/mens-button-down-size-chartskeoni.jpg?rlkey=de8er8j2rf50ufpdfzov5lz6f&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C51" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Keoni Hawaiian Shirt</t>
+        </is>
+      </c>
+      <c r="D51" s="0" t="inlineStr">
+        <is>
+          <t>'162007</t>
+        </is>
+      </c>
+      <c r="E51" s="0" t="inlineStr">
+        <is>
+          <t>A250 KEONI M WE:162007C-L</t>
+        </is>
+      </c>
+      <c r="F51" s="0" t="inlineStr">
+        <is>
+          <t>'898162007063</t>
+        </is>
+      </c>
+      <c r="G51" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H51" s="0" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="I51" s="0">
+        <v>54.99</v>
+      </c>
+      <c r="J51" s="0">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" customHeight="0">
+      <c r="A52" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7gziinuza3iksoj9yclo8/162007-usa-250-keoni-t.jpg?rlkey=wamy6mhlxjmcckv7pc2ljtjjo&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B52" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t4czmh8l5ebhqdyscknq4/mens-button-down-size-chartskeoni.jpg?rlkey=de8er8j2rf50ufpdfzov5lz6f&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C52" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Keoni Hawaiian Shirt</t>
+        </is>
+      </c>
+      <c r="D52" s="0" t="inlineStr">
+        <is>
+          <t>'162007</t>
+        </is>
+      </c>
+      <c r="E52" s="0" t="inlineStr">
+        <is>
+          <t>A250 KEONI M WE:162007D-XL</t>
+        </is>
+      </c>
+      <c r="F52" s="0" t="inlineStr">
+        <is>
+          <t>'898162007070</t>
+        </is>
+      </c>
+      <c r="G52" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H52" s="0" t="inlineStr">
+        <is>
+          <t>XL</t>
+        </is>
+      </c>
+      <c r="I52" s="0">
+        <v>54.99</v>
+      </c>
+      <c r="J52" s="0">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" customHeight="0">
+      <c r="A53" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7gziinuza3iksoj9yclo8/162007-usa-250-keoni-t.jpg?rlkey=wamy6mhlxjmcckv7pc2ljtjjo&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B53" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t4czmh8l5ebhqdyscknq4/mens-button-down-size-chartskeoni.jpg?rlkey=de8er8j2rf50ufpdfzov5lz6f&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C53" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Keoni Hawaiian Shirt</t>
+        </is>
+      </c>
+      <c r="D53" s="0" t="inlineStr">
+        <is>
+          <t>'162007</t>
+        </is>
+      </c>
+      <c r="E53" s="0" t="inlineStr">
+        <is>
+          <t>A250 KEONI M WE:162007E-2XL</t>
+        </is>
+      </c>
+      <c r="F53" s="0" t="inlineStr">
+        <is>
+          <t>'898162007087</t>
+        </is>
+      </c>
+      <c r="G53" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H53" s="0" t="inlineStr">
+        <is>
+          <t>2XL</t>
+        </is>
+      </c>
+      <c r="I53" s="0">
+        <v>54.99</v>
+      </c>
+      <c r="J53" s="0">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" customHeight="0">
+      <c r="A54" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7gziinuza3iksoj9yclo8/162007-usa-250-keoni-t.jpg?rlkey=wamy6mhlxjmcckv7pc2ljtjjo&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B54" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t4czmh8l5ebhqdyscknq4/mens-button-down-size-chartskeoni.jpg?rlkey=de8er8j2rf50ufpdfzov5lz6f&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C54" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Keoni Hawaiian Shirt</t>
+        </is>
+      </c>
+      <c r="D54" s="0" t="inlineStr">
+        <is>
+          <t>'162007</t>
+        </is>
+      </c>
+      <c r="E54" s="0" t="inlineStr">
+        <is>
+          <t>A250 KEONI M WE:162007F-3XL</t>
+        </is>
+      </c>
+      <c r="F54" s="0" t="inlineStr">
+        <is>
+          <t>'898162007094</t>
+        </is>
+      </c>
+      <c r="G54" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H54" s="0" t="inlineStr">
+        <is>
+          <t>3XL</t>
+        </is>
+      </c>
+      <c r="I54" s="0">
+        <v>54.99</v>
+      </c>
+      <c r="J54" s="0">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" customHeight="0">
+      <c r="A55" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/wowx41ts2q3l3bougysil/162008-usa-250-keoni-t.jpg?rlkey=2li4xew4c9mx7ojflxrdz66bf&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B55" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t4czmh8l5ebhqdyscknq4/mens-button-down-size-chartskeoni.jpg?rlkey=de8er8j2rf50ufpdfzov5lz6f&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C55" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Keoni Hawaiian Shirt</t>
+        </is>
+      </c>
+      <c r="D55" s="0" t="inlineStr">
+        <is>
+          <t>'162008</t>
+        </is>
+      </c>
+      <c r="E55" s="0" t="inlineStr">
+        <is>
+          <t>A250 KEONI M BE:162008A-S</t>
+        </is>
+      </c>
+      <c r="F55" s="0" t="inlineStr">
+        <is>
+          <t>'898162008046</t>
+        </is>
+      </c>
+      <c r="G55" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H55" s="0" t="inlineStr">
+        <is>
+          <t>S</t>
+        </is>
+      </c>
+      <c r="I55" s="0">
+        <v>54.99</v>
+      </c>
+      <c r="J55" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" customHeight="0">
+      <c r="A56" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/wowx41ts2q3l3bougysil/162008-usa-250-keoni-t.jpg?rlkey=2li4xew4c9mx7ojflxrdz66bf&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B56" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t4czmh8l5ebhqdyscknq4/mens-button-down-size-chartskeoni.jpg?rlkey=de8er8j2rf50ufpdfzov5lz6f&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C56" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Keoni Hawaiian Shirt</t>
+        </is>
+      </c>
+      <c r="D56" s="0" t="inlineStr">
+        <is>
+          <t>'162008</t>
+        </is>
+      </c>
+      <c r="E56" s="0" t="inlineStr">
+        <is>
+          <t>A250 KEONI M BE:162008B-M</t>
+        </is>
+      </c>
+      <c r="F56" s="0" t="inlineStr">
+        <is>
+          <t>'898162008053</t>
+        </is>
+      </c>
+      <c r="G56" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H56" s="0" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="I56" s="0">
+        <v>54.99</v>
+      </c>
+      <c r="J56" s="0">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" customHeight="0">
+      <c r="A57" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/wowx41ts2q3l3bougysil/162008-usa-250-keoni-t.jpg?rlkey=2li4xew4c9mx7ojflxrdz66bf&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B57" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t4czmh8l5ebhqdyscknq4/mens-button-down-size-chartskeoni.jpg?rlkey=de8er8j2rf50ufpdfzov5lz6f&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C57" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Keoni Hawaiian Shirt</t>
+        </is>
+      </c>
+      <c r="D57" s="0" t="inlineStr">
+        <is>
+          <t>'162008</t>
+        </is>
+      </c>
+      <c r="E57" s="0" t="inlineStr">
+        <is>
+          <t>A250 KEONI M BE:162008C-L</t>
+        </is>
+      </c>
+      <c r="F57" s="0" t="inlineStr">
+        <is>
+          <t>'898162008060</t>
+        </is>
+      </c>
+      <c r="G57" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H57" s="0" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="I57" s="0">
+        <v>54.99</v>
+      </c>
+      <c r="J57" s="0">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" customHeight="0">
+      <c r="A58" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/wowx41ts2q3l3bougysil/162008-usa-250-keoni-t.jpg?rlkey=2li4xew4c9mx7ojflxrdz66bf&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B58" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t4czmh8l5ebhqdyscknq4/mens-button-down-size-chartskeoni.jpg?rlkey=de8er8j2rf50ufpdfzov5lz6f&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C58" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Keoni Hawaiian Shirt</t>
+        </is>
+      </c>
+      <c r="D58" s="0" t="inlineStr">
+        <is>
+          <t>'162008</t>
+        </is>
+      </c>
+      <c r="E58" s="0" t="inlineStr">
+        <is>
+          <t>A250 KEONI M BE:162008D-XL</t>
+        </is>
+      </c>
+      <c r="F58" s="0" t="inlineStr">
+        <is>
+          <t>'898162008077</t>
+        </is>
+      </c>
+      <c r="G58" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H58" s="0" t="inlineStr">
+        <is>
+          <t>XL</t>
+        </is>
+      </c>
+      <c r="I58" s="0">
+        <v>54.99</v>
+      </c>
+      <c r="J58" s="0">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" customHeight="0">
+      <c r="A59" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/wowx41ts2q3l3bougysil/162008-usa-250-keoni-t.jpg?rlkey=2li4xew4c9mx7ojflxrdz66bf&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B59" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t4czmh8l5ebhqdyscknq4/mens-button-down-size-chartskeoni.jpg?rlkey=de8er8j2rf50ufpdfzov5lz6f&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C59" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Keoni Hawaiian Shirt</t>
+        </is>
+      </c>
+      <c r="D59" s="0" t="inlineStr">
+        <is>
+          <t>'162008</t>
+        </is>
+      </c>
+      <c r="E59" s="0" t="inlineStr">
+        <is>
+          <t>A250 KEONI M BE:162008E-2XL</t>
+        </is>
+      </c>
+      <c r="F59" s="0" t="inlineStr">
+        <is>
+          <t>'898162008084</t>
+        </is>
+      </c>
+      <c r="G59" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H59" s="0" t="inlineStr">
+        <is>
+          <t>2XL</t>
+        </is>
+      </c>
+      <c r="I59" s="0">
+        <v>54.99</v>
+      </c>
+      <c r="J59" s="0">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" customHeight="0">
+      <c r="A60" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/wowx41ts2q3l3bougysil/162008-usa-250-keoni-t.jpg?rlkey=2li4xew4c9mx7ojflxrdz66bf&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B60" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t4czmh8l5ebhqdyscknq4/mens-button-down-size-chartskeoni.jpg?rlkey=de8er8j2rf50ufpdfzov5lz6f&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C60" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Keoni Hawaiian Shirt</t>
+        </is>
+      </c>
+      <c r="D60" s="0" t="inlineStr">
+        <is>
+          <t>'162008</t>
+        </is>
+      </c>
+      <c r="E60" s="0" t="inlineStr">
+        <is>
+          <t>A250 KEONI M BE:162008F-3XL</t>
+        </is>
+      </c>
+      <c r="F60" s="0" t="inlineStr">
+        <is>
+          <t>'898162008091</t>
+        </is>
+      </c>
+      <c r="G60" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H60" s="0" t="inlineStr">
+        <is>
+          <t>3XL</t>
+        </is>
+      </c>
+      <c r="I60" s="0">
+        <v>54.99</v>
+      </c>
+      <c r="J60" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" customHeight="0">
+      <c r="A61" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/um5ofbszcqquz7prg3r5w/162010-usa-250-rayne-t.jpg?rlkey=w44ctmarg3y5i6gm9mbo6br2t&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C61" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Rayne Men's Swim Shorts With Liner</t>
+        </is>
+      </c>
+      <c r="D61" s="0" t="inlineStr">
+        <is>
+          <t>'162010</t>
+        </is>
+      </c>
+      <c r="E61" s="0" t="inlineStr">
+        <is>
+          <t>A250 RAYNE M WE:162010A-S</t>
+        </is>
+      </c>
+      <c r="F61" s="0" t="inlineStr">
+        <is>
+          <t>'898162010018</t>
+        </is>
+      </c>
+      <c r="G61" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H61" s="0" t="inlineStr">
+        <is>
+          <t>S</t>
+        </is>
+      </c>
+      <c r="I61" s="0">
+        <v>39.99</v>
+      </c>
+      <c r="J61" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" customHeight="0">
+      <c r="A62" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/um5ofbszcqquz7prg3r5w/162010-usa-250-rayne-t.jpg?rlkey=w44ctmarg3y5i6gm9mbo6br2t&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C62" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Rayne Men's Swim Shorts With Liner</t>
+        </is>
+      </c>
+      <c r="D62" s="0" t="inlineStr">
+        <is>
+          <t>'162010</t>
+        </is>
+      </c>
+      <c r="E62" s="0" t="inlineStr">
+        <is>
+          <t>A250 RAYNE M WE:162010B-M</t>
+        </is>
+      </c>
+      <c r="F62" s="0" t="inlineStr">
+        <is>
+          <t>'898162010025</t>
+        </is>
+      </c>
+      <c r="G62" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H62" s="0" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="I62" s="0">
+        <v>39.99</v>
+      </c>
+      <c r="J62" s="0">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" customHeight="0">
+      <c r="A63" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/um5ofbszcqquz7prg3r5w/162010-usa-250-rayne-t.jpg?rlkey=w44ctmarg3y5i6gm9mbo6br2t&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C63" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Rayne Men's Swim Shorts With Liner</t>
+        </is>
+      </c>
+      <c r="D63" s="0" t="inlineStr">
+        <is>
+          <t>'162010</t>
+        </is>
+      </c>
+      <c r="E63" s="0" t="inlineStr">
+        <is>
+          <t>A250 RAYNE M WE:162010C-L</t>
+        </is>
+      </c>
+      <c r="F63" s="0" t="inlineStr">
+        <is>
+          <t>'898162010032</t>
+        </is>
+      </c>
+      <c r="G63" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H63" s="0" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="I63" s="0">
+        <v>39.99</v>
+      </c>
+      <c r="J63" s="0">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" customHeight="0">
+      <c r="A64" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/um5ofbszcqquz7prg3r5w/162010-usa-250-rayne-t.jpg?rlkey=w44ctmarg3y5i6gm9mbo6br2t&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C64" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Rayne Men's Swim Shorts With Liner</t>
+        </is>
+      </c>
+      <c r="D64" s="0" t="inlineStr">
+        <is>
+          <t>'162010</t>
+        </is>
+      </c>
+      <c r="E64" s="0" t="inlineStr">
+        <is>
+          <t>A250 RAYNE M WE:162010D-XL</t>
+        </is>
+      </c>
+      <c r="F64" s="0" t="inlineStr">
+        <is>
+          <t>'898162010049</t>
+        </is>
+      </c>
+      <c r="G64" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H64" s="0" t="inlineStr">
+        <is>
+          <t>XL</t>
+        </is>
+      </c>
+      <c r="I64" s="0">
+        <v>39.99</v>
+      </c>
+      <c r="J64" s="0">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" customHeight="0">
+      <c r="A65" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/um5ofbszcqquz7prg3r5w/162010-usa-250-rayne-t.jpg?rlkey=w44ctmarg3y5i6gm9mbo6br2t&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C65" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Rayne Men's Swim Shorts With Liner</t>
+        </is>
+      </c>
+      <c r="D65" s="0" t="inlineStr">
+        <is>
+          <t>'162010</t>
+        </is>
+      </c>
+      <c r="E65" s="0" t="inlineStr">
+        <is>
+          <t>A250 RAYNE M WE:162010E-2XL</t>
+        </is>
+      </c>
+      <c r="F65" s="0" t="inlineStr">
+        <is>
+          <t>'898162010056</t>
+        </is>
+      </c>
+      <c r="G65" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H65" s="0" t="inlineStr">
+        <is>
+          <t>2XL</t>
+        </is>
+      </c>
+      <c r="I65" s="0">
+        <v>39.99</v>
+      </c>
+      <c r="J65" s="0">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" customHeight="0">
+      <c r="A66" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/um5ofbszcqquz7prg3r5w/162010-usa-250-rayne-t.jpg?rlkey=w44ctmarg3y5i6gm9mbo6br2t&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C66" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Rayne Men's Swim Shorts With Liner</t>
+        </is>
+      </c>
+      <c r="D66" s="0" t="inlineStr">
+        <is>
+          <t>'162010</t>
+        </is>
+      </c>
+      <c r="E66" s="0" t="inlineStr">
+        <is>
+          <t>A250 RAYNE M WE:162010F-3XL</t>
+        </is>
+      </c>
+      <c r="F66" s="0" t="inlineStr">
+        <is>
+          <t>'898162010063</t>
+        </is>
+      </c>
+      <c r="G66" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H66" s="0" t="inlineStr">
+        <is>
+          <t>3XL</t>
+        </is>
+      </c>
+      <c r="I66" s="0">
+        <v>39.99</v>
+      </c>
+      <c r="J66" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" customHeight="0">
+      <c r="A67" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rkhxa6j3h8dwcskhkespg/162011-usa-250-t.jpg?rlkey=mob3b360ayxozyny5itgkjnxv&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C67" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Rayne Men's Swim Shorts With Liner</t>
+        </is>
+      </c>
+      <c r="D67" s="0" t="inlineStr">
+        <is>
+          <t>'162011</t>
+        </is>
+      </c>
+      <c r="E67" s="0" t="inlineStr">
+        <is>
+          <t>A250 RAYNE M BE:162011A-S</t>
+        </is>
+      </c>
+      <c r="F67" s="0" t="inlineStr">
+        <is>
+          <t>'898162011015</t>
+        </is>
+      </c>
+      <c r="G67" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H67" s="0" t="inlineStr">
+        <is>
+          <t>S</t>
+        </is>
+      </c>
+      <c r="I67" s="0">
+        <v>39.99</v>
+      </c>
+      <c r="J67" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" customHeight="0">
+      <c r="A68" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rkhxa6j3h8dwcskhkespg/162011-usa-250-t.jpg?rlkey=mob3b360ayxozyny5itgkjnxv&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C68" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Rayne Men's Swim Shorts With Liner</t>
+        </is>
+      </c>
+      <c r="D68" s="0" t="inlineStr">
+        <is>
+          <t>'162011</t>
+        </is>
+      </c>
+      <c r="E68" s="0" t="inlineStr">
+        <is>
+          <t>A250 RAYNE M BE:162011B-M</t>
+        </is>
+      </c>
+      <c r="F68" s="0" t="inlineStr">
+        <is>
+          <t>'898162011022</t>
+        </is>
+      </c>
+      <c r="G68" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H68" s="0" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="I68" s="0">
+        <v>39.99</v>
+      </c>
+      <c r="J68" s="0">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" customHeight="0">
+      <c r="A69" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rkhxa6j3h8dwcskhkespg/162011-usa-250-t.jpg?rlkey=mob3b360ayxozyny5itgkjnxv&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C69" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Rayne Men's Swim Shorts With Liner</t>
+        </is>
+      </c>
+      <c r="D69" s="0" t="inlineStr">
+        <is>
+          <t>'162011</t>
+        </is>
+      </c>
+      <c r="E69" s="0" t="inlineStr">
+        <is>
+          <t>A250 RAYNE M BE:162011C-L</t>
+        </is>
+      </c>
+      <c r="F69" s="0" t="inlineStr">
+        <is>
+          <t>'898162011039</t>
+        </is>
+      </c>
+      <c r="G69" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H69" s="0" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="I69" s="0">
+        <v>39.99</v>
+      </c>
+      <c r="J69" s="0">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" customHeight="0">
+      <c r="A70" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rkhxa6j3h8dwcskhkespg/162011-usa-250-t.jpg?rlkey=mob3b360ayxozyny5itgkjnxv&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C70" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Rayne Men's Swim Shorts With Liner</t>
+        </is>
+      </c>
+      <c r="D70" s="0" t="inlineStr">
+        <is>
+          <t>'162011</t>
+        </is>
+      </c>
+      <c r="E70" s="0" t="inlineStr">
+        <is>
+          <t>A250 RAYNE M BE:162011D-XL</t>
+        </is>
+      </c>
+      <c r="F70" s="0" t="inlineStr">
+        <is>
+          <t>'898162011046</t>
+        </is>
+      </c>
+      <c r="G70" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H70" s="0" t="inlineStr">
+        <is>
+          <t>XL</t>
+        </is>
+      </c>
+      <c r="I70" s="0">
+        <v>39.99</v>
+      </c>
+      <c r="J70" s="0">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" customHeight="0">
+      <c r="A71" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rkhxa6j3h8dwcskhkespg/162011-usa-250-t.jpg?rlkey=mob3b360ayxozyny5itgkjnxv&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C71" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Rayne Men's Swim Shorts With Liner</t>
+        </is>
+      </c>
+      <c r="D71" s="0" t="inlineStr">
+        <is>
+          <t>'162011</t>
+        </is>
+      </c>
+      <c r="E71" s="0" t="inlineStr">
+        <is>
+          <t>A250 RAYNE M BE:162011E-2XL</t>
+        </is>
+      </c>
+      <c r="F71" s="0" t="inlineStr">
+        <is>
+          <t>'898162011053</t>
+        </is>
+      </c>
+      <c r="G71" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H71" s="0" t="inlineStr">
+        <is>
+          <t>2XL</t>
+        </is>
+      </c>
+      <c r="I71" s="0">
+        <v>39.99</v>
+      </c>
+      <c r="J71" s="0">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" customHeight="0">
+      <c r="A72" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rkhxa6j3h8dwcskhkespg/162011-usa-250-t.jpg?rlkey=mob3b360ayxozyny5itgkjnxv&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C72" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Rayne Men's Swim Shorts With Liner</t>
+        </is>
+      </c>
+      <c r="D72" s="0" t="inlineStr">
+        <is>
+          <t>'162011</t>
+        </is>
+      </c>
+      <c r="E72" s="0" t="inlineStr">
+        <is>
+          <t>A250 RAYNE M BE:162011F-3XL</t>
+        </is>
+      </c>
+      <c r="F72" s="0" t="inlineStr">
+        <is>
+          <t>'898162011060</t>
+        </is>
+      </c>
+      <c r="G72" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H72" s="0" t="inlineStr">
+        <is>
+          <t>3XL</t>
+        </is>
+      </c>
+      <c r="I72" s="0">
+        <v>39.99</v>
+      </c>
+      <c r="J72" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" customHeight="0">
+      <c r="A73" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t8s6gbpm4qpxey1rfbc5u/162204-featherweight-t.jpg?rlkey=4ffvdw3ang0br60939s0tzqvl&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B73" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gxdws7uwfk6or88z08v3f/mens-polo-size-chartsfleet.jpg?rlkey=b2jcuaav3qcoelzcv4jrgzu31&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C73" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Featherweight Men's Premium Polo</t>
+        </is>
+      </c>
+      <c r="D73" s="0" t="inlineStr">
+        <is>
+          <t>'162204</t>
+        </is>
+      </c>
+      <c r="E73" s="0" t="inlineStr">
+        <is>
+          <t>A250 FEATHERW M WE:162204A-S</t>
+        </is>
+      </c>
+      <c r="F73" s="0" t="inlineStr">
+        <is>
+          <t>'898162204042</t>
+        </is>
+      </c>
+      <c r="G73" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H73" s="0" t="inlineStr">
+        <is>
+          <t>S</t>
+        </is>
+      </c>
+      <c r="I73" s="0">
+        <v>59.99</v>
+      </c>
+      <c r="J73" s="0">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" customHeight="0">
+      <c r="A74" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t8s6gbpm4qpxey1rfbc5u/162204-featherweight-t.jpg?rlkey=4ffvdw3ang0br60939s0tzqvl&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B74" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gxdws7uwfk6or88z08v3f/mens-polo-size-chartsfleet.jpg?rlkey=b2jcuaav3qcoelzcv4jrgzu31&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C74" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Featherweight Men's Premium Polo</t>
+        </is>
+      </c>
+      <c r="D74" s="0" t="inlineStr">
+        <is>
+          <t>'162204</t>
+        </is>
+      </c>
+      <c r="E74" s="0" t="inlineStr">
+        <is>
+          <t>A250 FEATHERW M WE:162204B-M</t>
+        </is>
+      </c>
+      <c r="F74" s="0" t="inlineStr">
+        <is>
+          <t>'898162204059</t>
+        </is>
+      </c>
+      <c r="G74" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H74" s="0" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="I74" s="0">
+        <v>59.99</v>
+      </c>
+      <c r="J74" s="0">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" customHeight="0">
+      <c r="A75" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t8s6gbpm4qpxey1rfbc5u/162204-featherweight-t.jpg?rlkey=4ffvdw3ang0br60939s0tzqvl&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B75" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gxdws7uwfk6or88z08v3f/mens-polo-size-chartsfleet.jpg?rlkey=b2jcuaav3qcoelzcv4jrgzu31&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C75" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Featherweight Men's Premium Polo</t>
+        </is>
+      </c>
+      <c r="D75" s="0" t="inlineStr">
+        <is>
+          <t>'162204</t>
+        </is>
+      </c>
+      <c r="E75" s="0" t="inlineStr">
+        <is>
+          <t>A250 FEATHERW M WE:162204C-L</t>
+        </is>
+      </c>
+      <c r="F75" s="0" t="inlineStr">
+        <is>
+          <t>'898162204066</t>
+        </is>
+      </c>
+      <c r="G75" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H75" s="0" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="I75" s="0">
+        <v>59.99</v>
+      </c>
+      <c r="J75" s="0">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" customHeight="0">
+      <c r="A76" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t8s6gbpm4qpxey1rfbc5u/162204-featherweight-t.jpg?rlkey=4ffvdw3ang0br60939s0tzqvl&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B76" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gxdws7uwfk6or88z08v3f/mens-polo-size-chartsfleet.jpg?rlkey=b2jcuaav3qcoelzcv4jrgzu31&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C76" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Featherweight Men's Premium Polo</t>
+        </is>
+      </c>
+      <c r="D76" s="0" t="inlineStr">
+        <is>
+          <t>'162204</t>
+        </is>
+      </c>
+      <c r="E76" s="0" t="inlineStr">
+        <is>
+          <t>A250 FEATHERW M WE:162204D-XL</t>
+        </is>
+      </c>
+      <c r="F76" s="0" t="inlineStr">
+        <is>
+          <t>'898162204073</t>
+        </is>
+      </c>
+      <c r="G76" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H76" s="0" t="inlineStr">
+        <is>
+          <t>XL</t>
+        </is>
+      </c>
+      <c r="I76" s="0">
+        <v>59.99</v>
+      </c>
+      <c r="J76" s="0">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" customHeight="0">
+      <c r="A77" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t8s6gbpm4qpxey1rfbc5u/162204-featherweight-t.jpg?rlkey=4ffvdw3ang0br60939s0tzqvl&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B77" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gxdws7uwfk6or88z08v3f/mens-polo-size-chartsfleet.jpg?rlkey=b2jcuaav3qcoelzcv4jrgzu31&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C77" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Featherweight Men's Premium Polo</t>
+        </is>
+      </c>
+      <c r="D77" s="0" t="inlineStr">
+        <is>
+          <t>'162204</t>
+        </is>
+      </c>
+      <c r="E77" s="0" t="inlineStr">
+        <is>
+          <t>A250 FEATHERW M WE:162204E-2XL</t>
+        </is>
+      </c>
+      <c r="F77" s="0" t="inlineStr">
+        <is>
+          <t>'898162204080</t>
+        </is>
+      </c>
+      <c r="G77" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H77" s="0" t="inlineStr">
+        <is>
+          <t>2XL</t>
+        </is>
+      </c>
+      <c r="I77" s="0">
+        <v>61.99</v>
+      </c>
+      <c r="J77" s="0">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10" customHeight="0">
+      <c r="A78" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t8s6gbpm4qpxey1rfbc5u/162204-featherweight-t.jpg?rlkey=4ffvdw3ang0br60939s0tzqvl&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B78" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gxdws7uwfk6or88z08v3f/mens-polo-size-chartsfleet.jpg?rlkey=b2jcuaav3qcoelzcv4jrgzu31&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C78" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Featherweight Men's Premium Polo</t>
+        </is>
+      </c>
+      <c r="D78" s="0" t="inlineStr">
+        <is>
+          <t>'162204</t>
+        </is>
+      </c>
+      <c r="E78" s="0" t="inlineStr">
+        <is>
+          <t>A250 FEATHERW M WE:162204F-3XL</t>
+        </is>
+      </c>
+      <c r="F78" s="0" t="inlineStr">
+        <is>
+          <t>'898162204097</t>
+        </is>
+      </c>
+      <c r="G78" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H78" s="0" t="inlineStr">
+        <is>
+          <t>3XL</t>
+        </is>
+      </c>
+      <c r="I78" s="0">
+        <v>61.99</v>
+      </c>
+      <c r="J78" s="0">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" customHeight="0">
+      <c r="A79" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t8s6gbpm4qpxey1rfbc5u/162204-featherweight-t.jpg?rlkey=4ffvdw3ang0br60939s0tzqvl&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B79" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gxdws7uwfk6or88z08v3f/mens-polo-size-chartsfleet.jpg?rlkey=b2jcuaav3qcoelzcv4jrgzu31&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C79" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Featherweight Men's Premium Polo</t>
+        </is>
+      </c>
+      <c r="D79" s="0" t="inlineStr">
+        <is>
+          <t>'162204</t>
+        </is>
+      </c>
+      <c r="E79" s="0" t="inlineStr">
+        <is>
+          <t>A250 FEATHERW M WE:162204G-XLT</t>
+        </is>
+      </c>
+      <c r="F79" s="0" t="inlineStr">
+        <is>
+          <t>'898162204172</t>
+        </is>
+      </c>
+      <c r="G79" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H79" s="0" t="inlineStr">
+        <is>
+          <t>XL TALL</t>
+        </is>
+      </c>
+      <c r="I79" s="0">
+        <v>62.99</v>
+      </c>
+      <c r="J79" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" customHeight="0">
+      <c r="A80" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t8s6gbpm4qpxey1rfbc5u/162204-featherweight-t.jpg?rlkey=4ffvdw3ang0br60939s0tzqvl&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B80" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gxdws7uwfk6or88z08v3f/mens-polo-size-chartsfleet.jpg?rlkey=b2jcuaav3qcoelzcv4jrgzu31&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C80" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Featherweight Men's Premium Polo</t>
+        </is>
+      </c>
+      <c r="D80" s="0" t="inlineStr">
+        <is>
+          <t>'162204</t>
+        </is>
+      </c>
+      <c r="E80" s="0" t="inlineStr">
+        <is>
+          <t>A250 FEATHERW M WE:162204H-2XLT</t>
+        </is>
+      </c>
+      <c r="F80" s="0" t="inlineStr">
+        <is>
+          <t>'898162204189</t>
+        </is>
+      </c>
+      <c r="G80" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H80" s="0" t="inlineStr">
+        <is>
+          <t>2XL TALL</t>
+        </is>
+      </c>
+      <c r="I80" s="0">
+        <v>64.99</v>
+      </c>
+      <c r="J80" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" customHeight="0">
+      <c r="A81" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j2gagonq9wk96y8nzcx5b/red-friday.jpg?rlkey=vpiwvm1lwuibiwy0lnky6ht7a&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B81" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ulp62v8dl9kjq570ske0g/mensslate-cason-axis-chase-kaden-ss.jpg?rlkey=bdfrytxski8me93l7ebix58vt&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C81" s="0" t="inlineStr">
+        <is>
+          <t>Wear R.E.D. On Friday T-Shirt</t>
+        </is>
+      </c>
+      <c r="D81" s="0" t="inlineStr">
+        <is>
+          <t>'162787</t>
+        </is>
+      </c>
+      <c r="E81" s="0" t="inlineStr">
+        <is>
+          <t>BLUE STAR T-SHIRT:162787A-S</t>
+        </is>
+      </c>
+      <c r="F81" s="0" t="inlineStr">
+        <is>
+          <t>'899162787047</t>
+        </is>
+      </c>
+      <c r="G81" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H81" s="0" t="inlineStr">
+        <is>
+          <t>S</t>
+        </is>
+      </c>
+      <c r="I81" s="0">
+        <v>20</v>
+      </c>
+      <c r="J81" s="0">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10" customHeight="0">
+      <c r="A82" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j2gagonq9wk96y8nzcx5b/red-friday.jpg?rlkey=vpiwvm1lwuibiwy0lnky6ht7a&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B82" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ulp62v8dl9kjq570ske0g/mensslate-cason-axis-chase-kaden-ss.jpg?rlkey=bdfrytxski8me93l7ebix58vt&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C82" s="0" t="inlineStr">
+        <is>
+          <t>Wear R.E.D. On Friday T-Shirt</t>
+        </is>
+      </c>
+      <c r="D82" s="0" t="inlineStr">
+        <is>
+          <t>'162787</t>
+        </is>
+      </c>
+      <c r="E82" s="0" t="inlineStr">
+        <is>
+          <t>BLUE STAR T-SHIRT:162787B-M</t>
+        </is>
+      </c>
+      <c r="F82" s="0" t="inlineStr">
+        <is>
+          <t>'899162787054</t>
+        </is>
+      </c>
+      <c r="G82" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H82" s="0" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="I82" s="0">
+        <v>20</v>
+      </c>
+      <c r="J82" s="0">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" customHeight="0">
+      <c r="A83" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j2gagonq9wk96y8nzcx5b/red-friday.jpg?rlkey=vpiwvm1lwuibiwy0lnky6ht7a&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B83" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ulp62v8dl9kjq570ske0g/mensslate-cason-axis-chase-kaden-ss.jpg?rlkey=bdfrytxski8me93l7ebix58vt&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C83" s="0" t="inlineStr">
+        <is>
+          <t>Wear R.E.D. On Friday T-Shirt</t>
+        </is>
+      </c>
+      <c r="D83" s="0" t="inlineStr">
+        <is>
+          <t>'162787</t>
+        </is>
+      </c>
+      <c r="E83" s="0" t="inlineStr">
+        <is>
+          <t>BLUE STAR T-SHIRT:162787C-L</t>
+        </is>
+      </c>
+      <c r="F83" s="0" t="inlineStr">
+        <is>
+          <t>'899162787061</t>
+        </is>
+      </c>
+      <c r="G83" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H83" s="0" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="I83" s="0">
+        <v>20</v>
+      </c>
+      <c r="J83" s="0">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" customHeight="0">
+      <c r="A84" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j2gagonq9wk96y8nzcx5b/red-friday.jpg?rlkey=vpiwvm1lwuibiwy0lnky6ht7a&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B84" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ulp62v8dl9kjq570ske0g/mensslate-cason-axis-chase-kaden-ss.jpg?rlkey=bdfrytxski8me93l7ebix58vt&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C84" s="0" t="inlineStr">
+        <is>
+          <t>Wear R.E.D. On Friday T-Shirt</t>
+        </is>
+      </c>
+      <c r="D84" s="0" t="inlineStr">
+        <is>
+          <t>'162787</t>
+        </is>
+      </c>
+      <c r="E84" s="0" t="inlineStr">
+        <is>
+          <t>BLUE STAR T-SHIRT:162787D-XL</t>
+        </is>
+      </c>
+      <c r="F84" s="0" t="inlineStr">
+        <is>
+          <t>'899162787078</t>
+        </is>
+      </c>
+      <c r="G84" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H84" s="0" t="inlineStr">
+        <is>
+          <t>XL</t>
+        </is>
+      </c>
+      <c r="I84" s="0">
+        <v>20</v>
+      </c>
+      <c r="J84" s="0">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10" customHeight="0">
+      <c r="A85" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j2gagonq9wk96y8nzcx5b/red-friday.jpg?rlkey=vpiwvm1lwuibiwy0lnky6ht7a&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B85" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ulp62v8dl9kjq570ske0g/mensslate-cason-axis-chase-kaden-ss.jpg?rlkey=bdfrytxski8me93l7ebix58vt&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C85" s="0" t="inlineStr">
+        <is>
+          <t>Wear R.E.D. On Friday T-Shirt</t>
+        </is>
+      </c>
+      <c r="D85" s="0" t="inlineStr">
+        <is>
+          <t>'162787</t>
+        </is>
+      </c>
+      <c r="E85" s="0" t="inlineStr">
+        <is>
+          <t>BLUE STAR T-SHIRT:162787E-2XL</t>
+        </is>
+      </c>
+      <c r="F85" s="0" t="inlineStr">
+        <is>
+          <t>'899162787085</t>
+        </is>
+      </c>
+      <c r="G85" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H85" s="0" t="inlineStr">
+        <is>
+          <t>2XL</t>
+        </is>
+      </c>
+      <c r="I85" s="0">
+        <v>20</v>
+      </c>
+      <c r="J85" s="0">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" customHeight="0">
+      <c r="A86" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j2gagonq9wk96y8nzcx5b/red-friday.jpg?rlkey=vpiwvm1lwuibiwy0lnky6ht7a&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B86" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ulp62v8dl9kjq570ske0g/mensslate-cason-axis-chase-kaden-ss.jpg?rlkey=bdfrytxski8me93l7ebix58vt&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C86" s="0" t="inlineStr">
+        <is>
+          <t>Wear R.E.D. On Friday T-Shirt</t>
+        </is>
+      </c>
+      <c r="D86" s="0" t="inlineStr">
+        <is>
+          <t>'162787</t>
+        </is>
+      </c>
+      <c r="E86" s="0" t="inlineStr">
+        <is>
+          <t>BLUE STAR T-SHIRT:162787F-3XL</t>
+        </is>
+      </c>
+      <c r="F86" s="0" t="inlineStr">
+        <is>
+          <t>'899162787092</t>
+        </is>
+      </c>
+      <c r="G86" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H86" s="0" t="inlineStr">
+        <is>
+          <t>3XL</t>
+        </is>
+      </c>
+      <c r="I86" s="0">
+        <v>20</v>
+      </c>
+      <c r="J86" s="0">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" customHeight="0">
+      <c r="A87" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/91tt3jezcfps370yd4qxc/162662-usa-250-f.jpg?rlkey=2t2y6ysa45h8ciatb9yv1bd5e&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C87" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 RPET Non-Woven Laminated Tote</t>
+        </is>
+      </c>
+      <c r="D87" s="0" t="inlineStr">
+        <is>
+          <t>'162662</t>
+        </is>
+      </c>
+      <c r="E87" s="0" t="inlineStr">
+        <is>
+          <t>A250 TOTE BK:162662</t>
+        </is>
+      </c>
+      <c r="F87" s="0" t="inlineStr">
+        <is>
+          <t>'998162662016</t>
+        </is>
+      </c>
+      <c r="H87" s="0" t="inlineStr">
+        <is>
+          <t>ONE SIZE</t>
+        </is>
+      </c>
+      <c r="I87" s="0">
+        <v>9.99</v>
+      </c>
+      <c r="J87" s="0">
+        <v>2900</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" customHeight="0">
+      <c r="A88" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yx0fegdlilszhia3gde27/mens-tshirt.jpg?rlkey=gl17iypuvftpoebmdlmwdmskk&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B88" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ua1kop128hc8ygbpv392v/mensslate-cason-axis-chase-kaden-ss.jpg?rlkey=z71b14a70h5tr0706tnmwc2b1&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C88" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Men's T-Shirt</t>
+        </is>
+      </c>
+      <c r="D88" s="0" t="inlineStr">
+        <is>
+          <t>'163356</t>
+        </is>
+      </c>
+      <c r="E88" s="0" t="inlineStr">
+        <is>
+          <t>A250 SLATE M WE:163356A-S</t>
+        </is>
+      </c>
+      <c r="F88" s="0" t="inlineStr">
+        <is>
+          <t>'898163356047</t>
+        </is>
+      </c>
+      <c r="G88" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H88" s="0" t="inlineStr">
+        <is>
+          <t>S</t>
+        </is>
+      </c>
+      <c r="I88" s="0">
+        <v>29.99</v>
+      </c>
+      <c r="J88" s="0">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" customHeight="0">
+      <c r="A89" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yx0fegdlilszhia3gde27/mens-tshirt.jpg?rlkey=gl17iypuvftpoebmdlmwdmskk&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B89" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ua1kop128hc8ygbpv392v/mensslate-cason-axis-chase-kaden-ss.jpg?rlkey=z71b14a70h5tr0706tnmwc2b1&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C89" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Men's T-Shirt</t>
+        </is>
+      </c>
+      <c r="D89" s="0" t="inlineStr">
+        <is>
+          <t>'163356</t>
+        </is>
+      </c>
+      <c r="E89" s="0" t="inlineStr">
+        <is>
+          <t>A250 SLATE M WE:163356B-M</t>
+        </is>
+      </c>
+      <c r="F89" s="0" t="inlineStr">
+        <is>
+          <t>'898163356054</t>
+        </is>
+      </c>
+      <c r="G89" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H89" s="0" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="I89" s="0">
+        <v>29.99</v>
+      </c>
+      <c r="J89" s="0">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10" customHeight="0">
+      <c r="A90" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yx0fegdlilszhia3gde27/mens-tshirt.jpg?rlkey=gl17iypuvftpoebmdlmwdmskk&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B90" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ua1kop128hc8ygbpv392v/mensslate-cason-axis-chase-kaden-ss.jpg?rlkey=z71b14a70h5tr0706tnmwc2b1&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C90" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Men's T-Shirt</t>
+        </is>
+      </c>
+      <c r="D90" s="0" t="inlineStr">
+        <is>
+          <t>'163356</t>
+        </is>
+      </c>
+      <c r="E90" s="0" t="inlineStr">
+        <is>
+          <t>A250 SLATE M WE:163356C-L</t>
+        </is>
+      </c>
+      <c r="F90" s="0" t="inlineStr">
+        <is>
+          <t>'898163356061</t>
+        </is>
+      </c>
+      <c r="G90" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H90" s="0" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="I90" s="0">
+        <v>29.99</v>
+      </c>
+      <c r="J90" s="0">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10" customHeight="0">
+      <c r="A91" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yx0fegdlilszhia3gde27/mens-tshirt.jpg?rlkey=gl17iypuvftpoebmdlmwdmskk&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B91" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ua1kop128hc8ygbpv392v/mensslate-cason-axis-chase-kaden-ss.jpg?rlkey=z71b14a70h5tr0706tnmwc2b1&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C91" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Men's T-Shirt</t>
+        </is>
+      </c>
+      <c r="D91" s="0" t="inlineStr">
+        <is>
+          <t>'163356</t>
+        </is>
+      </c>
+      <c r="E91" s="0" t="inlineStr">
+        <is>
+          <t>A250 SLATE M WE:163356D-XL</t>
+        </is>
+      </c>
+      <c r="F91" s="0" t="inlineStr">
+        <is>
+          <t>'898163356078</t>
+        </is>
+      </c>
+      <c r="G91" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H91" s="0" t="inlineStr">
+        <is>
+          <t>XL</t>
+        </is>
+      </c>
+      <c r="I91" s="0">
+        <v>29.99</v>
+      </c>
+      <c r="J91" s="0">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10" customHeight="0">
+      <c r="A92" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yx0fegdlilszhia3gde27/mens-tshirt.jpg?rlkey=gl17iypuvftpoebmdlmwdmskk&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B92" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ua1kop128hc8ygbpv392v/mensslate-cason-axis-chase-kaden-ss.jpg?rlkey=z71b14a70h5tr0706tnmwc2b1&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C92" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Men's T-Shirt</t>
+        </is>
+      </c>
+      <c r="D92" s="0" t="inlineStr">
+        <is>
+          <t>'163356</t>
+        </is>
+      </c>
+      <c r="E92" s="0" t="inlineStr">
+        <is>
+          <t>A250 SLATE M WE:163356E-2XL</t>
+        </is>
+      </c>
+      <c r="F92" s="0" t="inlineStr">
+        <is>
+          <t>'898163356085</t>
+        </is>
+      </c>
+      <c r="G92" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H92" s="0" t="inlineStr">
+        <is>
+          <t>2XL</t>
+        </is>
+      </c>
+      <c r="I92" s="0">
+        <v>31.99</v>
+      </c>
+      <c r="J92" s="0">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10" customHeight="0">
+      <c r="A93" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yx0fegdlilszhia3gde27/mens-tshirt.jpg?rlkey=gl17iypuvftpoebmdlmwdmskk&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B93" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ua1kop128hc8ygbpv392v/mensslate-cason-axis-chase-kaden-ss.jpg?rlkey=z71b14a70h5tr0706tnmwc2b1&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C93" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Men's T-Shirt</t>
+        </is>
+      </c>
+      <c r="D93" s="0" t="inlineStr">
+        <is>
+          <t>'163356</t>
+        </is>
+      </c>
+      <c r="E93" s="0" t="inlineStr">
+        <is>
+          <t>A250 SLATE M WE:163356F-3XL</t>
+        </is>
+      </c>
+      <c r="F93" s="0" t="inlineStr">
+        <is>
+          <t>'898163356092</t>
+        </is>
+      </c>
+      <c r="G93" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H93" s="0" t="inlineStr">
+        <is>
+          <t>3XL</t>
+        </is>
+      </c>
+      <c r="I93" s="0">
+        <v>31.99</v>
+      </c>
+      <c r="J93" s="0">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10" customHeight="0">
+      <c r="A94" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rzlaqzfsy1uq13rrqe9ir/domestic-mockups-01.jpg?rlkey=vgw0qncnwqvzn1h1y8stxo4rf&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B94" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ua1kop128hc8ygbpv392v/mensslate-cason-axis-chase-kaden-ss.jpg?rlkey=z71b14a70h5tr0706tnmwc2b1&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C94" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Men's T-Shirt</t>
+        </is>
+      </c>
+      <c r="D94" s="0" t="inlineStr">
+        <is>
+          <t>'163357</t>
+        </is>
+      </c>
+      <c r="E94" s="0" t="inlineStr">
+        <is>
+          <t>A250 SLATE M NY:163357A-S</t>
+        </is>
+      </c>
+      <c r="F94" s="0" t="inlineStr">
+        <is>
+          <t>'898163357044</t>
+        </is>
+      </c>
+      <c r="G94" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H94" s="0" t="inlineStr">
+        <is>
+          <t>S</t>
+        </is>
+      </c>
+      <c r="I94" s="0">
+        <v>29.99</v>
+      </c>
+      <c r="J94" s="0">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10" customHeight="0">
+      <c r="A95" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rzlaqzfsy1uq13rrqe9ir/domestic-mockups-01.jpg?rlkey=vgw0qncnwqvzn1h1y8stxo4rf&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B95" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ua1kop128hc8ygbpv392v/mensslate-cason-axis-chase-kaden-ss.jpg?rlkey=z71b14a70h5tr0706tnmwc2b1&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C95" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Men's T-Shirt</t>
+        </is>
+      </c>
+      <c r="D95" s="0" t="inlineStr">
+        <is>
+          <t>'163357</t>
+        </is>
+      </c>
+      <c r="E95" s="0" t="inlineStr">
+        <is>
+          <t>A250 SLATE M NY:163357B-M</t>
+        </is>
+      </c>
+      <c r="F95" s="0" t="inlineStr">
+        <is>
+          <t>'898163357051</t>
+        </is>
+      </c>
+      <c r="G95" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H95" s="0" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="I95" s="0">
+        <v>29.99</v>
+      </c>
+      <c r="J95" s="0">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10" customHeight="0">
+      <c r="A96" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rzlaqzfsy1uq13rrqe9ir/domestic-mockups-01.jpg?rlkey=vgw0qncnwqvzn1h1y8stxo4rf&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B96" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ua1kop128hc8ygbpv392v/mensslate-cason-axis-chase-kaden-ss.jpg?rlkey=z71b14a70h5tr0706tnmwc2b1&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C96" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Men's T-Shirt</t>
+        </is>
+      </c>
+      <c r="D96" s="0" t="inlineStr">
+        <is>
+          <t>'163357</t>
+        </is>
+      </c>
+      <c r="E96" s="0" t="inlineStr">
+        <is>
+          <t>A250 SLATE M NY:163357C-L</t>
+        </is>
+      </c>
+      <c r="F96" s="0" t="inlineStr">
+        <is>
+          <t>'898163357068</t>
+        </is>
+      </c>
+      <c r="G96" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H96" s="0" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="I96" s="0">
+        <v>29.99</v>
+      </c>
+      <c r="J96" s="0">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10" customHeight="0">
+      <c r="A97" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rzlaqzfsy1uq13rrqe9ir/domestic-mockups-01.jpg?rlkey=vgw0qncnwqvzn1h1y8stxo4rf&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B97" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ua1kop128hc8ygbpv392v/mensslate-cason-axis-chase-kaden-ss.jpg?rlkey=z71b14a70h5tr0706tnmwc2b1&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C97" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Men's T-Shirt</t>
+        </is>
+      </c>
+      <c r="D97" s="0" t="inlineStr">
+        <is>
+          <t>'163357</t>
+        </is>
+      </c>
+      <c r="E97" s="0" t="inlineStr">
+        <is>
+          <t>A250 SLATE M NY:163357D-XL</t>
+        </is>
+      </c>
+      <c r="F97" s="0" t="inlineStr">
+        <is>
+          <t>'898163357075</t>
+        </is>
+      </c>
+      <c r="G97" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H97" s="0" t="inlineStr">
+        <is>
+          <t>XL</t>
+        </is>
+      </c>
+      <c r="I97" s="0">
+        <v>29.99</v>
+      </c>
+      <c r="J97" s="0">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10" customHeight="0">
+      <c r="A98" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rzlaqzfsy1uq13rrqe9ir/domestic-mockups-01.jpg?rlkey=vgw0qncnwqvzn1h1y8stxo4rf&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B98" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ua1kop128hc8ygbpv392v/mensslate-cason-axis-chase-kaden-ss.jpg?rlkey=z71b14a70h5tr0706tnmwc2b1&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C98" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Men's T-Shirt</t>
+        </is>
+      </c>
+      <c r="D98" s="0" t="inlineStr">
+        <is>
+          <t>'163357</t>
+        </is>
+      </c>
+      <c r="E98" s="0" t="inlineStr">
+        <is>
+          <t>A250 SLATE M NY:163357E-2XL</t>
+        </is>
+      </c>
+      <c r="F98" s="0" t="inlineStr">
+        <is>
+          <t>'898163357082</t>
+        </is>
+      </c>
+      <c r="G98" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H98" s="0" t="inlineStr">
+        <is>
+          <t>2XL</t>
+        </is>
+      </c>
+      <c r="I98" s="0">
+        <v>31.99</v>
+      </c>
+      <c r="J98" s="0">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10" customHeight="0">
+      <c r="A99" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rzlaqzfsy1uq13rrqe9ir/domestic-mockups-01.jpg?rlkey=vgw0qncnwqvzn1h1y8stxo4rf&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B99" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ua1kop128hc8ygbpv392v/mensslate-cason-axis-chase-kaden-ss.jpg?rlkey=z71b14a70h5tr0706tnmwc2b1&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C99" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Men's T-Shirt</t>
+        </is>
+      </c>
+      <c r="D99" s="0" t="inlineStr">
+        <is>
+          <t>'163357</t>
+        </is>
+      </c>
+      <c r="E99" s="0" t="inlineStr">
+        <is>
+          <t>A250 SLATE M NY:163357F-3XL</t>
+        </is>
+      </c>
+      <c r="F99" s="0" t="inlineStr">
+        <is>
+          <t>'898163357099</t>
+        </is>
+      </c>
+      <c r="G99" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H99" s="0" t="inlineStr">
+        <is>
+          <t>3XL</t>
+        </is>
+      </c>
+      <c r="I99" s="0">
+        <v>31.99</v>
+      </c>
+      <c r="J99" s="0">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10" customHeight="0">
+      <c r="A100" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tqrxptv85qwnlxen4tam7/domestic-mockups-02.jpg?rlkey=tl0c0qi9y5vdq3sryz6tpi6da&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B100" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ua1kop128hc8ygbpv392v/mensslate-cason-axis-chase-kaden-ss.jpg?rlkey=z71b14a70h5tr0706tnmwc2b1&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C100" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Men's T-Shirt</t>
+        </is>
+      </c>
+      <c r="D100" s="0" t="inlineStr">
+        <is>
+          <t>'163358</t>
+        </is>
+      </c>
+      <c r="E100" s="0" t="inlineStr">
+        <is>
+          <t>A250 SLATE M RD:163358A-S</t>
+        </is>
+      </c>
+      <c r="F100" s="0" t="inlineStr">
+        <is>
+          <t>'898163358041</t>
+        </is>
+      </c>
+      <c r="G100" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H100" s="0" t="inlineStr">
+        <is>
+          <t>S</t>
+        </is>
+      </c>
+      <c r="I100" s="0">
+        <v>29.99</v>
+      </c>
+      <c r="J100" s="0">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10" customHeight="0">
+      <c r="A101" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tqrxptv85qwnlxen4tam7/domestic-mockups-02.jpg?rlkey=tl0c0qi9y5vdq3sryz6tpi6da&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B101" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ua1kop128hc8ygbpv392v/mensslate-cason-axis-chase-kaden-ss.jpg?rlkey=z71b14a70h5tr0706tnmwc2b1&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C101" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Men's T-Shirt</t>
+        </is>
+      </c>
+      <c r="D101" s="0" t="inlineStr">
+        <is>
+          <t>'163358</t>
+        </is>
+      </c>
+      <c r="E101" s="0" t="inlineStr">
+        <is>
+          <t>A250 SLATE M RD:163358B-M</t>
+        </is>
+      </c>
+      <c r="F101" s="0" t="inlineStr">
+        <is>
+          <t>'898163358058</t>
+        </is>
+      </c>
+      <c r="G101" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H101" s="0" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="I101" s="0">
+        <v>29.99</v>
+      </c>
+      <c r="J101" s="0">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10" customHeight="0">
+      <c r="A102" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tqrxptv85qwnlxen4tam7/domestic-mockups-02.jpg?rlkey=tl0c0qi9y5vdq3sryz6tpi6da&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B102" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ua1kop128hc8ygbpv392v/mensslate-cason-axis-chase-kaden-ss.jpg?rlkey=z71b14a70h5tr0706tnmwc2b1&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C102" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Men's T-Shirt</t>
+        </is>
+      </c>
+      <c r="D102" s="0" t="inlineStr">
+        <is>
+          <t>'163358</t>
+        </is>
+      </c>
+      <c r="E102" s="0" t="inlineStr">
+        <is>
+          <t>A250 SLATE M RD:163358C-L</t>
+        </is>
+      </c>
+      <c r="F102" s="0" t="inlineStr">
+        <is>
+          <t>'898163358065</t>
+        </is>
+      </c>
+      <c r="G102" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H102" s="0" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="I102" s="0">
+        <v>29.99</v>
+      </c>
+      <c r="J102" s="0">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10" customHeight="0">
+      <c r="A103" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tqrxptv85qwnlxen4tam7/domestic-mockups-02.jpg?rlkey=tl0c0qi9y5vdq3sryz6tpi6da&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B103" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ua1kop128hc8ygbpv392v/mensslate-cason-axis-chase-kaden-ss.jpg?rlkey=z71b14a70h5tr0706tnmwc2b1&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C103" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Men's T-Shirt</t>
+        </is>
+      </c>
+      <c r="D103" s="0" t="inlineStr">
+        <is>
+          <t>'163358</t>
+        </is>
+      </c>
+      <c r="E103" s="0" t="inlineStr">
+        <is>
+          <t>A250 SLATE M RD:163358D-XL</t>
+        </is>
+      </c>
+      <c r="F103" s="0" t="inlineStr">
+        <is>
+          <t>'898163358072</t>
+        </is>
+      </c>
+      <c r="G103" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H103" s="0" t="inlineStr">
+        <is>
+          <t>XL</t>
+        </is>
+      </c>
+      <c r="I103" s="0">
+        <v>29.99</v>
+      </c>
+      <c r="J103" s="0">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10" customHeight="0">
+      <c r="A104" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tqrxptv85qwnlxen4tam7/domestic-mockups-02.jpg?rlkey=tl0c0qi9y5vdq3sryz6tpi6da&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B104" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ua1kop128hc8ygbpv392v/mensslate-cason-axis-chase-kaden-ss.jpg?rlkey=z71b14a70h5tr0706tnmwc2b1&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C104" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Men's T-Shirt</t>
+        </is>
+      </c>
+      <c r="D104" s="0" t="inlineStr">
+        <is>
+          <t>'163358</t>
+        </is>
+      </c>
+      <c r="E104" s="0" t="inlineStr">
+        <is>
+          <t>A250 SLATE M RD:163358E-2XL</t>
+        </is>
+      </c>
+      <c r="F104" s="0" t="inlineStr">
+        <is>
+          <t>'898163358089</t>
+        </is>
+      </c>
+      <c r="G104" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H104" s="0" t="inlineStr">
+        <is>
+          <t>2XL</t>
+        </is>
+      </c>
+      <c r="I104" s="0">
+        <v>31.99</v>
+      </c>
+      <c r="J104" s="0">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10" customHeight="0">
+      <c r="A105" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tqrxptv85qwnlxen4tam7/domestic-mockups-02.jpg?rlkey=tl0c0qi9y5vdq3sryz6tpi6da&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B105" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ua1kop128hc8ygbpv392v/mensslate-cason-axis-chase-kaden-ss.jpg?rlkey=z71b14a70h5tr0706tnmwc2b1&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C105" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Men's T-Shirt</t>
+        </is>
+      </c>
+      <c r="D105" s="0" t="inlineStr">
+        <is>
+          <t>'163358</t>
+        </is>
+      </c>
+      <c r="E105" s="0" t="inlineStr">
+        <is>
+          <t>A250 SLATE M RD:163358F-3XL</t>
+        </is>
+      </c>
+      <c r="F105" s="0" t="inlineStr">
+        <is>
+          <t>'898163358096</t>
+        </is>
+      </c>
+      <c r="G105" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H105" s="0" t="inlineStr">
+        <is>
+          <t>3XL</t>
+        </is>
+      </c>
+      <c r="I105" s="0">
+        <v>31.99</v>
+      </c>
+      <c r="J105" s="0">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10" customHeight="0">
+      <c r="A106" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4q2iufc2czwe7yxh8lqia/womens-tshirt.jpg?rlkey=wqtxb01i1de7p4o27xqs4nih7&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B106" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/snlice1pcy2f4fgqw686v/womens-short-sleeve-size-chartsslate.jpg?rlkey=wd5du86tlapi14w6rjprcw2sv&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C106" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Women's T-Shirt</t>
+        </is>
+      </c>
+      <c r="D106" s="0" t="inlineStr">
+        <is>
+          <t>'163359</t>
+        </is>
+      </c>
+      <c r="E106" s="0" t="inlineStr">
+        <is>
+          <t>A250 SLATE W NY:163359A-S</t>
+        </is>
+      </c>
+      <c r="F106" s="0" t="inlineStr">
+        <is>
+          <t>'898163359048</t>
+        </is>
+      </c>
+      <c r="G106" s="0" t="inlineStr">
+        <is>
+          <t>WOMENS</t>
+        </is>
+      </c>
+      <c r="H106" s="0" t="inlineStr">
+        <is>
+          <t>S</t>
+        </is>
+      </c>
+      <c r="I106" s="0">
+        <v>29.99</v>
+      </c>
+      <c r="J106" s="0">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10" customHeight="0">
+      <c r="A107" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4q2iufc2czwe7yxh8lqia/womens-tshirt.jpg?rlkey=wqtxb01i1de7p4o27xqs4nih7&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B107" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/snlice1pcy2f4fgqw686v/womens-short-sleeve-size-chartsslate.jpg?rlkey=wd5du86tlapi14w6rjprcw2sv&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C107" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Women's T-Shirt</t>
+        </is>
+      </c>
+      <c r="D107" s="0" t="inlineStr">
+        <is>
+          <t>'163359</t>
+        </is>
+      </c>
+      <c r="E107" s="0" t="inlineStr">
+        <is>
+          <t>A250 SLATE W NY:163359B-M</t>
+        </is>
+      </c>
+      <c r="F107" s="0" t="inlineStr">
+        <is>
+          <t>'898163359055</t>
+        </is>
+      </c>
+      <c r="G107" s="0" t="inlineStr">
+        <is>
+          <t>WOMENS</t>
+        </is>
+      </c>
+      <c r="H107" s="0" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="I107" s="0">
+        <v>29.99</v>
+      </c>
+      <c r="J107" s="0">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10" customHeight="0">
+      <c r="A108" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4q2iufc2czwe7yxh8lqia/womens-tshirt.jpg?rlkey=wqtxb01i1de7p4o27xqs4nih7&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B108" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/snlice1pcy2f4fgqw686v/womens-short-sleeve-size-chartsslate.jpg?rlkey=wd5du86tlapi14w6rjprcw2sv&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C108" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Women's T-Shirt</t>
+        </is>
+      </c>
+      <c r="D108" s="0" t="inlineStr">
+        <is>
+          <t>'163359</t>
+        </is>
+      </c>
+      <c r="E108" s="0" t="inlineStr">
+        <is>
+          <t>A250 SLATE W NY:163359C-L</t>
+        </is>
+      </c>
+      <c r="F108" s="0" t="inlineStr">
+        <is>
+          <t>'898163359062</t>
+        </is>
+      </c>
+      <c r="G108" s="0" t="inlineStr">
+        <is>
+          <t>WOMENS</t>
+        </is>
+      </c>
+      <c r="H108" s="0" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="I108" s="0">
+        <v>29.99</v>
+      </c>
+      <c r="J108" s="0">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10" customHeight="0">
+      <c r="A109" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4q2iufc2czwe7yxh8lqia/womens-tshirt.jpg?rlkey=wqtxb01i1de7p4o27xqs4nih7&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B109" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/snlice1pcy2f4fgqw686v/womens-short-sleeve-size-chartsslate.jpg?rlkey=wd5du86tlapi14w6rjprcw2sv&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C109" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Women's T-Shirt</t>
+        </is>
+      </c>
+      <c r="D109" s="0" t="inlineStr">
+        <is>
+          <t>'163359</t>
+        </is>
+      </c>
+      <c r="E109" s="0" t="inlineStr">
+        <is>
+          <t>A250 SLATE W NY:163359D-XL</t>
+        </is>
+      </c>
+      <c r="F109" s="0" t="inlineStr">
+        <is>
+          <t>'898163359079</t>
+        </is>
+      </c>
+      <c r="G109" s="0" t="inlineStr">
+        <is>
+          <t>WOMENS</t>
+        </is>
+      </c>
+      <c r="H109" s="0" t="inlineStr">
+        <is>
+          <t>XL</t>
+        </is>
+      </c>
+      <c r="I109" s="0">
+        <v>29.99</v>
+      </c>
+      <c r="J109" s="0">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10" customHeight="0">
+      <c r="A110" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4q2iufc2czwe7yxh8lqia/womens-tshirt.jpg?rlkey=wqtxb01i1de7p4o27xqs4nih7&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B110" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/snlice1pcy2f4fgqw686v/womens-short-sleeve-size-chartsslate.jpg?rlkey=wd5du86tlapi14w6rjprcw2sv&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C110" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Women's T-Shirt</t>
+        </is>
+      </c>
+      <c r="D110" s="0" t="inlineStr">
+        <is>
+          <t>'163359</t>
+        </is>
+      </c>
+      <c r="E110" s="0" t="inlineStr">
+        <is>
+          <t>A250 SLATE W NY:163359E-2XL</t>
+        </is>
+      </c>
+      <c r="F110" s="0" t="inlineStr">
+        <is>
+          <t>'898163359086</t>
+        </is>
+      </c>
+      <c r="G110" s="0" t="inlineStr">
+        <is>
+          <t>WOMENS</t>
+        </is>
+      </c>
+      <c r="H110" s="0" t="inlineStr">
+        <is>
+          <t>2XL</t>
+        </is>
+      </c>
+      <c r="I110" s="0">
+        <v>31.99</v>
+      </c>
+      <c r="J110" s="0">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10" customHeight="0">
+      <c r="A111" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4q2iufc2czwe7yxh8lqia/womens-tshirt.jpg?rlkey=wqtxb01i1de7p4o27xqs4nih7&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B111" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/snlice1pcy2f4fgqw686v/womens-short-sleeve-size-chartsslate.jpg?rlkey=wd5du86tlapi14w6rjprcw2sv&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C111" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Women's T-Shirt</t>
+        </is>
+      </c>
+      <c r="D111" s="0" t="inlineStr">
+        <is>
+          <t>'163359</t>
+        </is>
+      </c>
+      <c r="E111" s="0" t="inlineStr">
+        <is>
+          <t>A250 SLATE W NY:163359F-3XL</t>
+        </is>
+      </c>
+      <c r="F111" s="0" t="inlineStr">
+        <is>
+          <t>'898163359093</t>
+        </is>
+      </c>
+      <c r="G111" s="0" t="inlineStr">
+        <is>
+          <t>WOMENS</t>
+        </is>
+      </c>
+      <c r="H111" s="0" t="inlineStr">
+        <is>
+          <t>3XL</t>
+        </is>
+      </c>
+      <c r="I111" s="0">
+        <v>31.99</v>
+      </c>
+      <c r="J111" s="0">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10" customHeight="0">
+      <c r="A112" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ekundvziguagrpb9ufg0w/domestic-mockups-05.jpg?rlkey=jykgt5glkm3a2yn7azb23dzsr&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B112" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/snlice1pcy2f4fgqw686v/womens-short-sleeve-size-chartsslate.jpg?rlkey=wd5du86tlapi14w6rjprcw2sv&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C112" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Women's T-Shirt</t>
+        </is>
+      </c>
+      <c r="D112" s="0" t="inlineStr">
+        <is>
+          <t>'163360</t>
+        </is>
+      </c>
+      <c r="E112" s="0" t="inlineStr">
+        <is>
+          <t>A250 SLATE W RD:163360A-S</t>
+        </is>
+      </c>
+      <c r="F112" s="0" t="inlineStr">
+        <is>
+          <t>'898163360044</t>
+        </is>
+      </c>
+      <c r="G112" s="0" t="inlineStr">
+        <is>
+          <t>WOMENS</t>
+        </is>
+      </c>
+      <c r="H112" s="0" t="inlineStr">
+        <is>
+          <t>S</t>
+        </is>
+      </c>
+      <c r="I112" s="0">
+        <v>29.99</v>
+      </c>
+      <c r="J112" s="0">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10" customHeight="0">
+      <c r="A113" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ekundvziguagrpb9ufg0w/domestic-mockups-05.jpg?rlkey=jykgt5glkm3a2yn7azb23dzsr&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B113" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/snlice1pcy2f4fgqw686v/womens-short-sleeve-size-chartsslate.jpg?rlkey=wd5du86tlapi14w6rjprcw2sv&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C113" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Women's T-Shirt</t>
+        </is>
+      </c>
+      <c r="D113" s="0" t="inlineStr">
+        <is>
+          <t>'163360</t>
+        </is>
+      </c>
+      <c r="E113" s="0" t="inlineStr">
+        <is>
+          <t>A250 SLATE W RD:163360B-M</t>
+        </is>
+      </c>
+      <c r="F113" s="0" t="inlineStr">
+        <is>
+          <t>'898163360051</t>
+        </is>
+      </c>
+      <c r="G113" s="0" t="inlineStr">
+        <is>
+          <t>WOMENS</t>
+        </is>
+      </c>
+      <c r="H113" s="0" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="I113" s="0">
+        <v>29.99</v>
+      </c>
+      <c r="J113" s="0">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10" customHeight="0">
+      <c r="A114" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ekundvziguagrpb9ufg0w/domestic-mockups-05.jpg?rlkey=jykgt5glkm3a2yn7azb23dzsr&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B114" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/snlice1pcy2f4fgqw686v/womens-short-sleeve-size-chartsslate.jpg?rlkey=wd5du86tlapi14w6rjprcw2sv&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C114" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Women's T-Shirt</t>
+        </is>
+      </c>
+      <c r="D114" s="0" t="inlineStr">
+        <is>
+          <t>'163360</t>
+        </is>
+      </c>
+      <c r="E114" s="0" t="inlineStr">
+        <is>
+          <t>A250 SLATE W RD:163360C-L</t>
+        </is>
+      </c>
+      <c r="F114" s="0" t="inlineStr">
+        <is>
+          <t>'898163360068</t>
+        </is>
+      </c>
+      <c r="G114" s="0" t="inlineStr">
+        <is>
+          <t>WOMENS</t>
+        </is>
+      </c>
+      <c r="H114" s="0" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="I114" s="0">
+        <v>29.99</v>
+      </c>
+      <c r="J114" s="0">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10" customHeight="0">
+      <c r="A115" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ekundvziguagrpb9ufg0w/domestic-mockups-05.jpg?rlkey=jykgt5glkm3a2yn7azb23dzsr&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B115" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/snlice1pcy2f4fgqw686v/womens-short-sleeve-size-chartsslate.jpg?rlkey=wd5du86tlapi14w6rjprcw2sv&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C115" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Women's T-Shirt</t>
+        </is>
+      </c>
+      <c r="D115" s="0" t="inlineStr">
+        <is>
+          <t>'163360</t>
+        </is>
+      </c>
+      <c r="E115" s="0" t="inlineStr">
+        <is>
+          <t>A250 SLATE W RD:163360D-XL</t>
+        </is>
+      </c>
+      <c r="F115" s="0" t="inlineStr">
+        <is>
+          <t>'898163360075</t>
+        </is>
+      </c>
+      <c r="G115" s="0" t="inlineStr">
+        <is>
+          <t>WOMENS</t>
+        </is>
+      </c>
+      <c r="H115" s="0" t="inlineStr">
+        <is>
+          <t>XL</t>
+        </is>
+      </c>
+      <c r="I115" s="0">
+        <v>29.99</v>
+      </c>
+      <c r="J115" s="0">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10" customHeight="0">
+      <c r="A116" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ekundvziguagrpb9ufg0w/domestic-mockups-05.jpg?rlkey=jykgt5glkm3a2yn7azb23dzsr&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B116" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/snlice1pcy2f4fgqw686v/womens-short-sleeve-size-chartsslate.jpg?rlkey=wd5du86tlapi14w6rjprcw2sv&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C116" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Women's T-Shirt</t>
+        </is>
+      </c>
+      <c r="D116" s="0" t="inlineStr">
+        <is>
+          <t>'163360</t>
+        </is>
+      </c>
+      <c r="E116" s="0" t="inlineStr">
+        <is>
+          <t>A250 SLATE W RD:163360E-2XL</t>
+        </is>
+      </c>
+      <c r="F116" s="0" t="inlineStr">
+        <is>
+          <t>'898163360082</t>
+        </is>
+      </c>
+      <c r="G116" s="0" t="inlineStr">
+        <is>
+          <t>WOMENS</t>
+        </is>
+      </c>
+      <c r="H116" s="0" t="inlineStr">
+        <is>
+          <t>2XL</t>
+        </is>
+      </c>
+      <c r="I116" s="0">
+        <v>31.99</v>
+      </c>
+      <c r="J116" s="0">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10" customHeight="0">
+      <c r="A117" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ekundvziguagrpb9ufg0w/domestic-mockups-05.jpg?rlkey=jykgt5glkm3a2yn7azb23dzsr&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B117" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/snlice1pcy2f4fgqw686v/womens-short-sleeve-size-chartsslate.jpg?rlkey=wd5du86tlapi14w6rjprcw2sv&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C117" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Women's T-Shirt</t>
+        </is>
+      </c>
+      <c r="D117" s="0" t="inlineStr">
+        <is>
+          <t>'163360</t>
+        </is>
+      </c>
+      <c r="E117" s="0" t="inlineStr">
+        <is>
+          <t>A250 SLATE W RD:163360F-3XL</t>
+        </is>
+      </c>
+      <c r="F117" s="0" t="inlineStr">
+        <is>
+          <t>'898163360099</t>
+        </is>
+      </c>
+      <c r="G117" s="0" t="inlineStr">
+        <is>
+          <t>WOMENS</t>
+        </is>
+      </c>
+      <c r="H117" s="0" t="inlineStr">
+        <is>
+          <t>3XL</t>
+        </is>
+      </c>
+      <c r="I117" s="0">
+        <v>31.99</v>
+      </c>
+      <c r="J117" s="0">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10" customHeight="0">
+      <c r="A118" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/amwdemzl6iu6fpf847xh1/domestic-mockups-06.jpg?rlkey=9dwwe3bk2rwbmrs3kk698e981&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B118" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/snlice1pcy2f4fgqw686v/womens-short-sleeve-size-chartsslate.jpg?rlkey=wd5du86tlapi14w6rjprcw2sv&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C118" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Women's T-Shirt</t>
+        </is>
+      </c>
+      <c r="D118" s="0" t="inlineStr">
+        <is>
+          <t>'163361</t>
+        </is>
+      </c>
+      <c r="E118" s="0" t="inlineStr">
+        <is>
+          <t>A250 SLATE W WE:163361A-S</t>
+        </is>
+      </c>
+      <c r="F118" s="0" t="inlineStr">
+        <is>
+          <t>'898163361041</t>
+        </is>
+      </c>
+      <c r="G118" s="0" t="inlineStr">
+        <is>
+          <t>WOMENS</t>
+        </is>
+      </c>
+      <c r="H118" s="0" t="inlineStr">
+        <is>
+          <t>S</t>
+        </is>
+      </c>
+      <c r="I118" s="0">
+        <v>29.99</v>
+      </c>
+      <c r="J118" s="0">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10" customHeight="0">
+      <c r="A119" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/amwdemzl6iu6fpf847xh1/domestic-mockups-06.jpg?rlkey=9dwwe3bk2rwbmrs3kk698e981&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B119" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/snlice1pcy2f4fgqw686v/womens-short-sleeve-size-chartsslate.jpg?rlkey=wd5du86tlapi14w6rjprcw2sv&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C119" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Women's T-Shirt</t>
+        </is>
+      </c>
+      <c r="D119" s="0" t="inlineStr">
+        <is>
+          <t>'163361</t>
+        </is>
+      </c>
+      <c r="E119" s="0" t="inlineStr">
+        <is>
+          <t>A250 SLATE W WE:163361B-M</t>
+        </is>
+      </c>
+      <c r="F119" s="0" t="inlineStr">
+        <is>
+          <t>'898163361058</t>
+        </is>
+      </c>
+      <c r="G119" s="0" t="inlineStr">
+        <is>
+          <t>WOMENS</t>
+        </is>
+      </c>
+      <c r="H119" s="0" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="I119" s="0">
+        <v>29.99</v>
+      </c>
+      <c r="J119" s="0">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10" customHeight="0">
+      <c r="A120" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/amwdemzl6iu6fpf847xh1/domestic-mockups-06.jpg?rlkey=9dwwe3bk2rwbmrs3kk698e981&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B120" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/snlice1pcy2f4fgqw686v/womens-short-sleeve-size-chartsslate.jpg?rlkey=wd5du86tlapi14w6rjprcw2sv&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C120" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Women's T-Shirt</t>
+        </is>
+      </c>
+      <c r="D120" s="0" t="inlineStr">
+        <is>
+          <t>'163361</t>
+        </is>
+      </c>
+      <c r="E120" s="0" t="inlineStr">
+        <is>
+          <t>A250 SLATE W WE:163361C-L</t>
+        </is>
+      </c>
+      <c r="F120" s="0" t="inlineStr">
+        <is>
+          <t>'898163361065</t>
+        </is>
+      </c>
+      <c r="G120" s="0" t="inlineStr">
+        <is>
+          <t>WOMENS</t>
+        </is>
+      </c>
+      <c r="H120" s="0" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="I120" s="0">
+        <v>29.99</v>
+      </c>
+      <c r="J120" s="0">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10" customHeight="0">
+      <c r="A121" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/amwdemzl6iu6fpf847xh1/domestic-mockups-06.jpg?rlkey=9dwwe3bk2rwbmrs3kk698e981&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B121" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/snlice1pcy2f4fgqw686v/womens-short-sleeve-size-chartsslate.jpg?rlkey=wd5du86tlapi14w6rjprcw2sv&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C121" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Women's T-Shirt</t>
+        </is>
+      </c>
+      <c r="D121" s="0" t="inlineStr">
+        <is>
+          <t>'163361</t>
+        </is>
+      </c>
+      <c r="E121" s="0" t="inlineStr">
+        <is>
+          <t>A250 SLATE W WE:163361D-XL</t>
+        </is>
+      </c>
+      <c r="F121" s="0" t="inlineStr">
+        <is>
+          <t>'898163361072</t>
+        </is>
+      </c>
+      <c r="G121" s="0" t="inlineStr">
+        <is>
+          <t>WOMENS</t>
+        </is>
+      </c>
+      <c r="H121" s="0" t="inlineStr">
+        <is>
+          <t>XL</t>
+        </is>
+      </c>
+      <c r="I121" s="0">
+        <v>29.99</v>
+      </c>
+      <c r="J121" s="0">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10" customHeight="0">
+      <c r="A122" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/amwdemzl6iu6fpf847xh1/domestic-mockups-06.jpg?rlkey=9dwwe3bk2rwbmrs3kk698e981&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B122" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/snlice1pcy2f4fgqw686v/womens-short-sleeve-size-chartsslate.jpg?rlkey=wd5du86tlapi14w6rjprcw2sv&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C122" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Women's T-Shirt</t>
+        </is>
+      </c>
+      <c r="D122" s="0" t="inlineStr">
+        <is>
+          <t>'163361</t>
+        </is>
+      </c>
+      <c r="E122" s="0" t="inlineStr">
+        <is>
+          <t>A250 SLATE W WE:163361E-2XL</t>
+        </is>
+      </c>
+      <c r="F122" s="0" t="inlineStr">
+        <is>
+          <t>'898163361089</t>
+        </is>
+      </c>
+      <c r="G122" s="0" t="inlineStr">
+        <is>
+          <t>WOMENS</t>
+        </is>
+      </c>
+      <c r="H122" s="0" t="inlineStr">
+        <is>
+          <t>2XL</t>
+        </is>
+      </c>
+      <c r="I122" s="0">
+        <v>31.99</v>
+      </c>
+      <c r="J122" s="0">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10" customHeight="0">
+      <c r="A123" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/amwdemzl6iu6fpf847xh1/domestic-mockups-06.jpg?rlkey=9dwwe3bk2rwbmrs3kk698e981&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B123" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/snlice1pcy2f4fgqw686v/womens-short-sleeve-size-chartsslate.jpg?rlkey=wd5du86tlapi14w6rjprcw2sv&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C123" s="0" t="inlineStr">
+        <is>
+          <t>USA 250 Women's T-Shirt</t>
+        </is>
+      </c>
+      <c r="D123" s="0" t="inlineStr">
+        <is>
+          <t>'163361</t>
+        </is>
+      </c>
+      <c r="E123" s="0" t="inlineStr">
+        <is>
+          <t>A250 SLATE W WE:163361F-3XL</t>
+        </is>
+      </c>
+      <c r="F123" s="0" t="inlineStr">
+        <is>
+          <t>'898163361096</t>
+        </is>
+      </c>
+      <c r="G123" s="0" t="inlineStr">
+        <is>
+          <t>WOMENS</t>
+        </is>
+      </c>
+      <c r="H123" s="0" t="inlineStr">
+        <is>
+          <t>3XL</t>
+        </is>
+      </c>
+      <c r="I123" s="0">
+        <v>31.99</v>
+      </c>
+      <c r="J123" s="0">
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>