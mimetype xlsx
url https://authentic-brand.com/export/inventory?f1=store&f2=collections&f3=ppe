--- v3 (2026-09-10)
+++ v4 (2026-11-08)
@@ -612,50 +612,53 @@
         <v>59.99</v>
       </c>
       <c r="J18" s="0">
         <v>1376</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="0">
       <c r="A19" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u52juojjgd17wq7nlviz7/masks.jpg?rlkey=30yb2afkinxc7r7u3ii6x2rsb&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>Printed Reusable Face Mask 6pk</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t>119152PK</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
           <t>KSU MASK:119152PK</t>
         </is>
       </c>
+      <c r="F19" s="2">
+        <v>700119342014</v>
+      </c>
       <c r="I19" s="0">
         <v>59.99</v>
       </c>
       <c r="J19" s="0">
         <v>536</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="0">
       <c r="A20" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/my5xv7pj7eztzyqo71oc6/masks.jpg?rlkey=a9t2ht8bdi2u8obb6yltrali7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>Printed Reusable Face Mask 6pk</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t>119344PK</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
           <t>WICHITA MASK:119344PK</t>
         </is>
@@ -1122,51 +1125,51 @@
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>Licensed Camo Youth Neck Sleeve</t>
         </is>
       </c>
       <c r="D38" s="1">
         <v>120579</v>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
           <t>REAL TREE CAMO YOUTH (120579)</t>
         </is>
       </c>
       <c r="F38" s="2">
         <v>898120579342</v>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
           <t>OSFM</t>
         </is>
       </c>
       <c r="I38" s="0">
         <v>19.99</v>
       </c>
       <c r="J38" s="0">
-        <v>2935</v>
+        <v>2934</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="0">
       <c r="A39" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/izv0q1nfrqx7f0uowq9zg/neck-sleeves-04.jpg?rlkey=84yzg0g42m88hjxnlbrx7megm&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>Licensed Camo Youth Neck Sleeve</t>
         </is>
       </c>
       <c r="D39" s="1">
         <v>121960</v>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
           <t>MO BREAKUP NS YTH:121960</t>
         </is>
       </c>
       <c r="F39" s="2">
         <v>898121960347</v>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
           <t>OSFM</t>
@@ -3063,50 +3066,53 @@
       </c>
       <c r="I100" s="0">
         <v>19.99</v>
       </c>
       <c r="J100" s="0">
         <v>137</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="0">
       <c r="A101" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cb2ojanoc5w7fof365wcc/119769af.jpg?rlkey=dp677yhtx8h8q1f6bo0h2zuc0&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>Licensed Adult Neck Sleeve</t>
         </is>
       </c>
       <c r="D101" s="1">
         <v>119769</v>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
           <t>UWY NECK SLEEVE:119769OSFM</t>
         </is>
       </c>
+      <c r="F101" s="2">
+        <v>812119769347</v>
+      </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
           <t>OSFM</t>
         </is>
       </c>
       <c r="I101" s="0">
         <v>19.99</v>
       </c>
       <c r="J101" s="0">
         <v>133</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="0">
       <c r="A102" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yxiz5jvbr4wmvg6sy2hlx/dsc0107.jpg?rlkey=lq4a2wq754gutpmwl1afx0xtm&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>Licensed Adult Neck Sleeve</t>
         </is>
       </c>
       <c r="D102" s="1">
         <v>119773</v>
       </c>
       <c r="E102" s="0" t="inlineStr">
@@ -3120,50 +3126,53 @@
         </is>
       </c>
       <c r="I102" s="0">
         <v>19.99</v>
       </c>
       <c r="J102" s="0">
         <v>153</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="0">
       <c r="A103" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cijjw79c8b7ef2ydvz61q/119772f2.jpg?rlkey=hmuy5cncl64ltf1e07nt0mi19&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>Licensed Adult Neck Sleeve</t>
         </is>
       </c>
       <c r="D103" s="1">
         <v>119772</v>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
           <t>UWY NECK SLEEVE:119772OSFM</t>
         </is>
+      </c>
+      <c r="F103" s="2">
+        <v>812119772347</v>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
           <t>OSFM</t>
         </is>
       </c>
       <c r="I103" s="0">
         <v>19.99</v>
       </c>
       <c r="J103" s="0">
         <v>157</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="0">
       <c r="A104" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/a0hwnjn3fx1caqlx88o4z/119771af.jpg?rlkey=9tut1exmpgjwfwr6gvopmaux2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>Licensed Adult Neck Sleeve</t>
         </is>
       </c>
       <c r="D104" s="1">
         <v>119771</v>
       </c>