--- v4 (2026-09-08)
+++ v5 (2026-10-26)
@@ -191,51 +191,51 @@
     </row>
     <row r="3" spans="1:10" customHeight="0">
       <c r="A3" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hko5679zv2la2tbs478lj/pacific-141942-f.jpg?rlkey=k0415vuuzkqeg0kt5ku2ww50g&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>Pacific Quilted Sling Bag</t>
         </is>
       </c>
       <c r="D3" s="1">
         <v>141942</v>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>ISU PACIFI BK:141942</t>
         </is>
       </c>
       <c r="F3" s="2">
         <v>901141942016</v>
       </c>
       <c r="I3" s="0">
         <v>49.99</v>
       </c>
       <c r="J3" s="0">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="0">
       <c r="A4" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/m1ghrmosd0dio2sfereqe/pacific-141953-f.jpg?rlkey=nsu1n65n7b6isw8vfs0cjavrk&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>Pacific Quilted Sling Bag</t>
         </is>
       </c>
       <c r="D4" s="1">
         <v>141953</v>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>DRK PACIFI BK:141953</t>
         </is>
       </c>
       <c r="F4" s="2">
         <v>917141953013</v>
       </c>
       <c r="I4" s="0">
         <v>49.99</v>
       </c>
@@ -1229,50 +1229,53 @@
       </c>
       <c r="J29" s="0">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="0">
       <c r="A30" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2eygtr94ghb07ezx5e3rd/william-139292-t.jpg?rlkey=0jsyuh0550i8n3hbjduds05wn&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B30" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ixjnm3shbpmo827bttk7o/mens-jackets-size-chartswilliam.jpg?rlkey=3ao81llzkz6jgoc7bsicdxpzc&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>William Men's Jacket</t>
         </is>
       </c>
       <c r="D30" s="1">
         <v>139292</v>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
           <t>NDSU WILLIA M BK:139292E-2XL</t>
         </is>
       </c>
+      <c r="F30" s="2">
+        <v>813139292082</v>
+      </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I30" s="0">
         <v>111.99</v>
       </c>
       <c r="J30" s="0">
         <v>6</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="0">
       <c r="A31" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2eygtr94ghb07ezx5e3rd/william-139292-t.jpg?rlkey=0jsyuh0550i8n3hbjduds05wn&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B31" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ixjnm3shbpmo827bttk7o/mens-jackets-size-chartswilliam.jpg?rlkey=3ao81llzkz6jgoc7bsicdxpzc&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C31" s="0" t="inlineStr">
@@ -1391,88 +1394,88 @@
       <c r="D34" s="1">
         <v>151378</v>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
           <t>ISU EZRA A BK:151378</t>
         </is>
       </c>
       <c r="F34" s="2">
         <v>701151378009</v>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I34" s="0">
         <v>34.99</v>
       </c>
       <c r="J34" s="0">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="0">
       <c r="A35" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xw0pqv3ww1he5p4m3t37h/isushoot-142.jpg?rlkey=x8h96bvu5itt8wox8p6la8idp&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>Ezra Men's Cap</t>
         </is>
       </c>
       <c r="D35" s="1">
         <v>129973</v>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
           <t>ISU EZRA A BK:129973</t>
         </is>
       </c>
       <c r="F35" s="2">
         <v>701129973007</v>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I35" s="0">
         <v>34.99</v>
       </c>
       <c r="J35" s="0">
-        <v>29</v>
+        <v>26</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="0">
       <c r="A36" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/g5ilt00ppzt6n3hj9b5r7/ezra-130246-af.jpg?rlkey=d4xj18wlruyl3keze540za9mr&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>Ezra Men's Cap</t>
         </is>
       </c>
       <c r="D36" s="1">
         <v>130246</v>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
           <t>NDSU EZRA A BK:130246</t>
         </is>
       </c>
       <c r="F36" s="2">
         <v>713130246001</v>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
@@ -1593,51 +1596,51 @@
       <c r="D40" s="1">
         <v>144586</v>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
           <t>ISU PRESS A CL:144586</t>
         </is>
       </c>
       <c r="F40" s="2">
         <v>701144586008</v>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
           <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I40" s="0">
         <v>29.99</v>
       </c>
       <c r="J40" s="0">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="0">
       <c r="A41" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4516tl0b7tk4ywjlcg8of/press-151028-tn.jpg?rlkey=qqpfl6r7px91pmbzbdsbbljlk&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>Press Men's Cap</t>
         </is>
       </c>
       <c r="D41" s="1">
         <v>151028</v>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
           <t>DRK PRESS A BK:151028</t>
         </is>
       </c>
       <c r="F41" s="2">
         <v>717151028004</v>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
@@ -2453,50 +2456,53 @@
       </c>
       <c r="J61" s="0">
         <v>4</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="0">
       <c r="A62" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fl1xmp4pd9qonbprb6n24/waverly-151642-f.jpg?rlkey=xm2zupa2oq7vi1b38xfbq8x52&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B62" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hb8tk6494davfafu0smy0/mens-jackets-size-chartswaverly.jpg?rlkey=j0bniqs6mzyn4n3cqticcnksa&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>Waverly Men's Jacket</t>
         </is>
       </c>
       <c r="D62" s="1">
         <v>151642</v>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
           <t>UNI WAVERL M BK:151642Z-12PK</t>
         </is>
       </c>
+      <c r="F62" s="2">
+        <v>802151642999</v>
+      </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I62" s="0">
         <v>1446</v>
       </c>
       <c r="J62" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="0">
       <c r="A63" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/wggt8q3ii4l11c65danl2/dsc9142-copy.jpg?rlkey=vtmk5kkg2hvk3hllcei76odw6&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B63" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/dzf0zqfl7xe4iq2zy5sl6/womens-jackets-size-chartswaverly.jpg?rlkey=hv1ia6ucqznnmoiztzxwql4m2&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C63" s="0" t="inlineStr">
@@ -3067,91 +3073,91 @@
       <c r="D77" s="1">
         <v>151802</v>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
           <t>ISU WAVERL W BK:151802A-S</t>
         </is>
       </c>
       <c r="F77" s="2">
         <v>801151802044</v>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I77" s="0">
         <v>149.99</v>
       </c>
       <c r="J77" s="0">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="0">
       <c r="A78" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0x3h0phx4oj8rarnsvza4/waverly-150190-tn.jpg?rlkey=iwycu9isar5d2k9nqf7eczcxk&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B78" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/dzf0zqfl7xe4iq2zy5sl6/womens-jackets-size-chartswaverly.jpg?rlkey=hv1ia6ucqznnmoiztzxwql4m2&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>Waverly Women's Jacket</t>
         </is>
       </c>
       <c r="D78" s="1">
         <v>151802</v>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
           <t>ISU WAVERL W BK:151802B-M</t>
         </is>
       </c>
       <c r="F78" s="2">
         <v>801151802051</v>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I78" s="0">
         <v>149.99</v>
       </c>
       <c r="J78" s="0">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="0">
       <c r="A79" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0x3h0phx4oj8rarnsvza4/waverly-150190-tn.jpg?rlkey=iwycu9isar5d2k9nqf7eczcxk&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B79" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/dzf0zqfl7xe4iq2zy5sl6/womens-jackets-size-chartswaverly.jpg?rlkey=hv1ia6ucqznnmoiztzxwql4m2&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>Waverly Women's Jacket</t>
         </is>
       </c>
       <c r="D79" s="1">
         <v>151802</v>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
           <t>ISU WAVERL W BK:151802C-L</t>
         </is>
       </c>
       <c r="F79" s="2">
         <v>801151802068</v>
       </c>
@@ -3387,51 +3393,51 @@
       <c r="D85" s="1">
         <v>151803</v>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
           <t>DRK WAVERL W BK:151803B-M</t>
         </is>
       </c>
       <c r="F85" s="2">
         <v>817151803059</v>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I85" s="0">
         <v>149.99</v>
       </c>
       <c r="J85" s="0">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="0">
       <c r="A86" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/czrs0lsrqx8jfbdoe0ho1/waverly-151803-tn.jpg?rlkey=9hmzmp6a5o2h99do8dw1ist5o&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B86" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/dzf0zqfl7xe4iq2zy5sl6/womens-jackets-size-chartswaverly.jpg?rlkey=hv1ia6ucqznnmoiztzxwql4m2&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>Waverly Women's Jacket</t>
         </is>
       </c>
       <c r="D86" s="1">
         <v>151803</v>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
           <t>DRK WAVERL W BK:151803C-L</t>
         </is>
       </c>
       <c r="F86" s="2">
         <v>817151803066</v>
       </c>
@@ -3947,51 +3953,51 @@
       <c r="D99" s="1">
         <v>151612</v>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
           <t>ISU VALOR M CL:151612B-M</t>
         </is>
       </c>
       <c r="F99" s="2">
         <v>801151612056</v>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I99" s="0">
         <v>79.99</v>
       </c>
       <c r="J99" s="0">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="0">
       <c r="A100" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/va8pysql2t84xw4544i0x/valor-151612-tn.jpg?rlkey=n1pqbwebmcknbkh3uz8fszxpj&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B100" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/v76nquhcy38byhzjf16wq/mens-jackets-size-chartsvalor.jpg?rlkey=hxgc3mc1h1okt07o82qx2bq7b&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>Valor Men's Water Resistant Vest</t>
         </is>
       </c>
       <c r="D100" s="1">
         <v>151612</v>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
           <t>ISU VALOR M CL:151612C-L</t>
         </is>
       </c>
       <c r="F100" s="2">
         <v>801151612063</v>
       </c>
@@ -5627,51 +5633,51 @@
       <c r="D141" s="1">
         <v>151626</v>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
           <t>ISU PRIMA M CL:151626B-M</t>
         </is>
       </c>
       <c r="F141" s="2">
         <v>801151626053</v>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I141" s="0">
         <v>149.99</v>
       </c>
       <c r="J141" s="0">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="0">
       <c r="A142" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1fxbsl264ixi501rmr0oc/prima-151626-tn.jpg?rlkey=90aaap67m857asg7x5f98xm7k&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B142" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/h7dkwbai828ii11gl1fy2/mens-jackets-size-chartsprima.jpg?rlkey=gt0agq00d2n3och7wr80bt15s&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>Prima Men's Jacket</t>
         </is>
       </c>
       <c r="D142" s="1">
         <v>151626</v>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
           <t>ISU PRIMA M CL:151626C-L</t>
         </is>
       </c>
       <c r="F142" s="2">
         <v>801151626060</v>
       </c>
@@ -6747,51 +6753,51 @@
       <c r="D169" s="1">
         <v>151771</v>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
           <t>ISU VALOR W CL:151771B-M</t>
         </is>
       </c>
       <c r="F169" s="2">
         <v>801151771050</v>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I169" s="0">
         <v>79.99</v>
       </c>
       <c r="J169" s="0">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="0">
       <c r="A170" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1dxbf9sc72dmglhmy5l22/valor-151771-tn.jpg?rlkey=wynr43pflj06fe8jx6pw7ge50&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B170" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/no8us6enbrba11g9kgvaj/womens-size-chartsvalor.jpg?rlkey=xb1ozsyqfm8jg6vc53z7ygj5y&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>Valor Women's Water Resistant Vest</t>
         </is>
       </c>
       <c r="D170" s="1">
         <v>151771</v>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
           <t>ISU VALOR W CL:151771C-L</t>
         </is>
       </c>
       <c r="F170" s="2">
         <v>801151771067</v>
       </c>
@@ -7307,51 +7313,51 @@
       <c r="D183" s="1">
         <v>150133</v>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
           <t>ISU PRIMA W CL:150133B-M</t>
         </is>
       </c>
       <c r="F183" s="2">
         <v>801150133057</v>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I183" s="0">
         <v>149.99</v>
       </c>
       <c r="J183" s="0">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="0">
       <c r="A184" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/d6zg0aqvay5fha4fkyn64/editdsc8342-copy.jpg?rlkey=nni3pvgrmmr9zkve5nzz7q8uz&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B184" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mz56y3g8psuur2x4dkw4y/womens-size-chartsprima.jpg?rlkey=czy0o701xivor4ct7czcfp87i&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
           <t>Prima Women's Jacket</t>
         </is>
       </c>
       <c r="D184" s="1">
         <v>150133</v>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
           <t>ISU PRIMA W CL:150133C-L</t>
         </is>
       </c>
       <c r="F184" s="2">
         <v>801150133064</v>
       </c>
@@ -8427,51 +8433,51 @@
       <c r="D211" s="1">
         <v>151816</v>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
           <t>ISU GRANGE W BK:151816B-M</t>
         </is>
       </c>
       <c r="F211" s="2">
         <v>801151816058</v>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I211" s="0">
         <v>139.99</v>
       </c>
       <c r="J211" s="0">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="0">
       <c r="A212" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pw3juh9wq6c24wdoe84si/granger-151816-tn.jpg?rlkey=v66715qgw1trjjfih7u54jzbj&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B212" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u5k3bxbaq8yks7ns5fxf6/womens-size-chartsgranger.jpg?rlkey=uksx8q0gx0e901861vhgnuu3u&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
           <t>Granger Women's Jacket</t>
         </is>
       </c>
       <c r="D212" s="1">
         <v>151816</v>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
           <t>ISU GRANGE W BK:151816C-L</t>
         </is>
       </c>
       <c r="F212" s="2">
         <v>801151816065</v>
       </c>
@@ -8667,211 +8673,211 @@
       <c r="D217" s="1">
         <v>151829</v>
       </c>
       <c r="E217" s="0" t="inlineStr">
         <is>
           <t>IOWA CAPITA W BK:151829A-S</t>
         </is>
       </c>
       <c r="F217" s="2">
         <v>800151829044</v>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H217" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I217" s="0">
         <v>129.99</v>
       </c>
       <c r="J217" s="0">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="0">
       <c r="A218" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yv7j3drfa09gcs267moai/captial-151829-f.jpg?rlkey=9pm1dk19zc3j9bnp5hx219qes&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B218" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9iza6tzwblkcdncg011a/womens-size-chartscapital.jpg?rlkey=jny1alj47ok64kpc13v0l4ttm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C218" s="0" t="inlineStr">
         <is>
           <t>Capital Women's Jacket</t>
         </is>
       </c>
       <c r="D218" s="1">
         <v>151829</v>
       </c>
       <c r="E218" s="0" t="inlineStr">
         <is>
           <t>IOWA CAPITA W BK:151829B-M</t>
         </is>
       </c>
       <c r="F218" s="2">
         <v>800151829051</v>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H218" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I218" s="0">
         <v>129.99</v>
       </c>
       <c r="J218" s="0">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="0">
       <c r="A219" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yv7j3drfa09gcs267moai/captial-151829-f.jpg?rlkey=9pm1dk19zc3j9bnp5hx219qes&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B219" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9iza6tzwblkcdncg011a/womens-size-chartscapital.jpg?rlkey=jny1alj47ok64kpc13v0l4ttm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C219" s="0" t="inlineStr">
         <is>
           <t>Capital Women's Jacket</t>
         </is>
       </c>
       <c r="D219" s="1">
         <v>151829</v>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
           <t>IOWA CAPITA W BK:151829C-L</t>
         </is>
       </c>
       <c r="F219" s="2">
         <v>800151829068</v>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H219" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I219" s="0">
         <v>129.99</v>
       </c>
       <c r="J219" s="0">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="0">
       <c r="A220" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yv7j3drfa09gcs267moai/captial-151829-f.jpg?rlkey=9pm1dk19zc3j9bnp5hx219qes&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B220" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9iza6tzwblkcdncg011a/womens-size-chartscapital.jpg?rlkey=jny1alj47ok64kpc13v0l4ttm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C220" s="0" t="inlineStr">
         <is>
           <t>Capital Women's Jacket</t>
         </is>
       </c>
       <c r="D220" s="1">
         <v>151829</v>
       </c>
       <c r="E220" s="0" t="inlineStr">
         <is>
           <t>IOWA CAPITA W BK:151829D-XL</t>
         </is>
       </c>
       <c r="F220" s="2">
         <v>800151829075</v>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H220" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I220" s="0">
         <v>129.99</v>
       </c>
       <c r="J220" s="0">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="0">
       <c r="A221" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yv7j3drfa09gcs267moai/captial-151829-f.jpg?rlkey=9pm1dk19zc3j9bnp5hx219qes&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B221" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9iza6tzwblkcdncg011a/womens-size-chartscapital.jpg?rlkey=jny1alj47ok64kpc13v0l4ttm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C221" s="0" t="inlineStr">
         <is>
           <t>Capital Women's Jacket</t>
         </is>
       </c>
       <c r="D221" s="1">
         <v>151829</v>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
           <t>IOWA CAPITA W BK:151829E-2XL</t>
         </is>
       </c>
       <c r="F221" s="2">
         <v>800151829082</v>
       </c>
       <c r="G221" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H221" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I221" s="0">
         <v>129.99</v>
       </c>
       <c r="J221" s="0">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="0">
       <c r="A222" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yv7j3drfa09gcs267moai/captial-151829-f.jpg?rlkey=9pm1dk19zc3j9bnp5hx219qes&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B222" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9iza6tzwblkcdncg011a/womens-size-chartscapital.jpg?rlkey=jny1alj47ok64kpc13v0l4ttm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C222" s="0" t="inlineStr">
         <is>
           <t>Capital Women's Jacket</t>
         </is>
       </c>
       <c r="D222" s="1">
         <v>151829</v>
       </c>
       <c r="E222" s="0" t="inlineStr">
         <is>
           <t>IOWA CAPITA W BK:151829F-3XL</t>
         </is>
       </c>
       <c r="F222" s="2">
         <v>800151829099</v>
       </c>
@@ -8987,51 +8993,51 @@
       <c r="D225" s="1">
         <v>151830</v>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
           <t>ISU CAPITA W BK:151830B-M</t>
         </is>
       </c>
       <c r="F225" s="2">
         <v>801151830054</v>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H225" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I225" s="0">
         <v>129.99</v>
       </c>
       <c r="J225" s="0">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="0">
       <c r="A226" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z9fg66omqcyozaaxxcoz0/captial-151830-f.jpg?rlkey=8ikhmr1tbfl2c5kp5gt7476h4&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B226" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9iza6tzwblkcdncg011a/womens-size-chartscapital.jpg?rlkey=jny1alj47ok64kpc13v0l4ttm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C226" s="0" t="inlineStr">
         <is>
           <t>Capital Women's Jacket</t>
         </is>
       </c>
       <c r="D226" s="1">
         <v>151830</v>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
           <t>ISU CAPITA W BK:151830C-L</t>
         </is>
       </c>
       <c r="F226" s="2">
         <v>801151830061</v>
       </c>
@@ -9547,51 +9553,51 @@
       <c r="D239" s="1">
         <v>151670</v>
       </c>
       <c r="E239" s="0" t="inlineStr">
         <is>
           <t>ISU CAPITA M BK:151670B-M</t>
         </is>
       </c>
       <c r="F239" s="2">
         <v>801151670056</v>
       </c>
       <c r="G239" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H239" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I239" s="0">
         <v>129.99</v>
       </c>
       <c r="J239" s="0">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="0">
       <c r="A240" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ia56gvfoiclcmu88wklu6/capital-151670-f.jpg?rlkey=yqrprcd4d5ywovlhc13biu606&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B240" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ky0fp0s98ggv8afjhwdlt/mens-jackets-size-chartscapital.jpg?rlkey=2k23jcvmldj59qr67a6o8gvcx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C240" s="0" t="inlineStr">
         <is>
           <t>Capital Men's Jacket</t>
         </is>
       </c>
       <c r="D240" s="1">
         <v>151670</v>
       </c>
       <c r="E240" s="0" t="inlineStr">
         <is>
           <t>ISU CAPITA M BK:151670C-L</t>
         </is>
       </c>
       <c r="F240" s="2">
         <v>801151670063</v>
       </c>
@@ -12569,251 +12575,251 @@
       <c r="D316" s="1">
         <v>143095</v>
       </c>
       <c r="E316" s="0" t="inlineStr">
         <is>
           <t>IOWA CAYDEN M BK:143095A-S</t>
         </is>
       </c>
       <c r="F316" s="2">
         <v>800143095044</v>
       </c>
       <c r="G316" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H316" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I316" s="0">
         <v>99.99</v>
       </c>
       <c r="J316" s="0">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="0">
       <c r="A317" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/d347pj8rcq9dvxd23m6j6/cayden75657.jpg?rlkey=cp44k4544ke2wvbopbgicq27s&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B317" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/37ebh31hz6u3n5pztgvx7/mens-jackets-size-chartscayden.jpg?rlkey=2lcfrbt6st2ai9xvvbzrn74m6&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C317" s="0" t="inlineStr">
         <is>
           <t>Cayden Men's Sublimated Bomber Jacket</t>
         </is>
       </c>
       <c r="D317" s="1">
         <v>143095</v>
       </c>
       <c r="E317" s="0" t="inlineStr">
         <is>
           <t>IOWA CAYDEN M BK:143095B-M</t>
         </is>
       </c>
       <c r="F317" s="2">
         <v>800143095051</v>
       </c>
       <c r="G317" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H317" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I317" s="0">
         <v>99.99</v>
       </c>
       <c r="J317" s="0">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="0">
       <c r="A318" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/d347pj8rcq9dvxd23m6j6/cayden75657.jpg?rlkey=cp44k4544ke2wvbopbgicq27s&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B318" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/37ebh31hz6u3n5pztgvx7/mens-jackets-size-chartscayden.jpg?rlkey=2lcfrbt6st2ai9xvvbzrn74m6&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C318" s="0" t="inlineStr">
         <is>
           <t>Cayden Men's Sublimated Bomber Jacket</t>
         </is>
       </c>
       <c r="D318" s="1">
         <v>143095</v>
       </c>
       <c r="E318" s="0" t="inlineStr">
         <is>
           <t>IOWA CAYDEN M BK:143095C-L</t>
         </is>
       </c>
       <c r="F318" s="2">
         <v>800143095068</v>
       </c>
       <c r="G318" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H318" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I318" s="0">
         <v>99.99</v>
       </c>
       <c r="J318" s="0">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="0">
       <c r="A319" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/d347pj8rcq9dvxd23m6j6/cayden75657.jpg?rlkey=cp44k4544ke2wvbopbgicq27s&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B319" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/37ebh31hz6u3n5pztgvx7/mens-jackets-size-chartscayden.jpg?rlkey=2lcfrbt6st2ai9xvvbzrn74m6&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C319" s="0" t="inlineStr">
         <is>
           <t>Cayden Men's Sublimated Bomber Jacket</t>
         </is>
       </c>
       <c r="D319" s="1">
         <v>143095</v>
       </c>
       <c r="E319" s="0" t="inlineStr">
         <is>
           <t>IOWA CAYDEN M BK:143095D-XL</t>
         </is>
       </c>
       <c r="F319" s="2">
         <v>800143095075</v>
       </c>
       <c r="G319" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H319" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I319" s="0">
         <v>99.99</v>
       </c>
       <c r="J319" s="0">
-        <v>8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="0">
       <c r="A320" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/d347pj8rcq9dvxd23m6j6/cayden75657.jpg?rlkey=cp44k4544ke2wvbopbgicq27s&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B320" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/37ebh31hz6u3n5pztgvx7/mens-jackets-size-chartscayden.jpg?rlkey=2lcfrbt6st2ai9xvvbzrn74m6&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C320" s="0" t="inlineStr">
         <is>
           <t>Cayden Men's Sublimated Bomber Jacket</t>
         </is>
       </c>
       <c r="D320" s="1">
         <v>143095</v>
       </c>
       <c r="E320" s="0" t="inlineStr">
         <is>
           <t>IOWA CAYDEN M BK:143095E-2XL</t>
         </is>
       </c>
       <c r="F320" s="2">
         <v>800143095082</v>
       </c>
       <c r="G320" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H320" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I320" s="0">
         <v>101.99</v>
       </c>
       <c r="J320" s="0">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="0">
       <c r="A321" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/d347pj8rcq9dvxd23m6j6/cayden75657.jpg?rlkey=cp44k4544ke2wvbopbgicq27s&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B321" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/37ebh31hz6u3n5pztgvx7/mens-jackets-size-chartscayden.jpg?rlkey=2lcfrbt6st2ai9xvvbzrn74m6&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C321" s="0" t="inlineStr">
         <is>
           <t>Cayden Men's Sublimated Bomber Jacket</t>
         </is>
       </c>
       <c r="D321" s="1">
         <v>143095</v>
       </c>
       <c r="E321" s="0" t="inlineStr">
         <is>
           <t>IOWA CAYDEN M BK:143095F-3XL</t>
         </is>
       </c>
       <c r="F321" s="2">
         <v>800143095099</v>
       </c>
       <c r="G321" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H321" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I321" s="0">
         <v>101.99</v>
       </c>
       <c r="J321" s="0">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="0">
       <c r="A322" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jmjjjsvnusljj8jqmloe4/cayden-142159-t2.jpg?rlkey=szklb888f8oez7k0n5pd7a0gx&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B322" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/37ebh31hz6u3n5pztgvx7/mens-jackets-size-chartscayden.jpg?rlkey=2lcfrbt6st2ai9xvvbzrn74m6&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C322" s="0" t="inlineStr">
         <is>
           <t>Cayden Men's Sublimated Bomber Jacket</t>
         </is>
       </c>
       <c r="D322" s="1">
         <v>142159</v>
       </c>
       <c r="E322" s="0" t="inlineStr">
         <is>
           <t>ISU CAYDEN M BK:142159A-S</t>
         </is>
       </c>
       <c r="F322" s="2">
         <v>801142159041</v>
       </c>