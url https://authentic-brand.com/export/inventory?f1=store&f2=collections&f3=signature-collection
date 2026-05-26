--- v1 (2026-03-26)
+++ v2 (2026-05-26)
@@ -164,502 +164,502 @@
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>IOWA MADDOX A BK:156824</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>'700156824009</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I2" s="0">
         <v>34.99</v>
       </c>
       <c r="J2" s="0">
-        <v>143</v>
+        <v>132</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="0">
       <c r="A3" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6umsdepajzm27wkr7ru4f/cms-tn-06.jpg?rlkey=xqztmye53rc301u7o86rytka1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>Ezra Signature Men's Rope Cap</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>'155245</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>IOWA EZRA A BK:155245</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>'700155245003</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I3" s="0">
         <v>39.99</v>
       </c>
       <c r="J3" s="0">
-        <v>143</v>
+        <v>141</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="0">
       <c r="A4" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3o48vzz5vwexmo3tohcvz/maddox-160127-t.jpg?rlkey=gey8q10o8rf612hk2uepezpwc&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/a26gfe2y8qz4y39xdmufu/cms-tn-08.jpg?rlkey=0e7htukthdw33xk9r58f7mfqw&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>Maddox Signature Men's Rope Cap</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>'160127</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>IOWA MADDOX M BK:160127</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t>'700160127004</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I4" s="0">
         <v>34.99</v>
       </c>
       <c r="J4" s="0">
-        <v>28</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="0">
       <c r="A5" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mfwf0haqozxk4bvqe6jam/ezra-160119-t.jpg?rlkey=622j99b0pdeypky5q8f2s4p73&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ddm17ibciyy4fecqfncrc/cms-tn-09.jpg?rlkey=elsnnu746qonwurxko069lydm&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>Ezra Signature Men's Rope Cap</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>'160119</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>IOWA EZRA M BK:160119</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t>'700160119009</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
           <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I5" s="0">
         <v>39.99</v>
       </c>
       <c r="J5" s="0">
-        <v>58</v>
+        <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="0">
       <c r="A6" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/59evuys7xtwd3754xcotd/ezra-160124-t.jpg?rlkey=tl3pbk9icqxyzszg7y33c2fpw&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t06y5cezbusz6z3z0roc4/cms-tn-02.jpg?rlkey=9u8mr7jycs5g52bvuftf4sn6l&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>Ezra Signature Men's Cap</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>'160124</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>IOWA EZRA M BK:160124</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
           <t>'700160124003</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
           <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I6" s="0">
         <v>39.99</v>
       </c>
       <c r="J6" s="0">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="0">
       <c r="A7" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8v8c7x3m07dbdesz80fsw/ezra-160122-t.jpg?rlkey=cs908296f1ijrqviy7juz7r5w&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/dngklft1mz49vd6s9dim0/cms-tn-01.jpg?rlkey=kcnzr5r5ptztwa8bx2cb8dwpl&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>Ezra Signature Men's Rope Cap</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>'160122</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t>IOWA EZRA M WE:160122</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t>'700160122009</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
           <t>STANDARD:58CM</t>
         </is>
       </c>
       <c r="I7" s="0">
         <v>39.99</v>
       </c>
       <c r="J7" s="0">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="0">
       <c r="A8" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/a393kmmgxxcd796rdbou5/maddox-160133-t.jpg?rlkey=qa2wc64rlqnw4szcymjwu9sn3&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/e5ar2o1zef8is5s8dsh3i/cms-tn-04.jpg?rlkey=xd9dg9vegyu4kee86ac97lxc5&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>Maddox Signature Men's Rope Cap</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t>'160133</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
           <t>IA MADDOX M BK:160133</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
           <t>'700160133005</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I8" s="0">
         <v>34.99</v>
       </c>
       <c r="J8" s="0">
-        <v>143</v>
+        <v>141</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="0">
       <c r="A9" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9lcwcx9oov5qeuo3oi0qb/maddox-160126-t.jpg?rlkey=owt8gdtr6k5incn55ztzr80nc&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rzt88mkhkxwhg40w9wgiq/cms-tn-03.jpg?rlkey=705gz02w2pky825uquo9cio9s&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>Maddox Signature Men's Rope Cap</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>'160126</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
           <t>IOWA MADDOX M GD:160126</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
           <t>'700160126007</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
           <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I9" s="0">
         <v>34.99</v>
       </c>
       <c r="J9" s="0">
-        <v>28</v>
+        <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="0">
       <c r="A10" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yseuvptwiooewl7z4ic5f/deacon-160150-t.jpg?rlkey=yboka854oiaap474su8q577rz&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sdcfgdt0rl2u5t43dd7xd/cms-tn-05.png?rlkey=4valo4bl801ou6nsl4igxetkv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>Deacon Signature Men's Stretch Fit Cap</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>'160150</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t>IOWA DEACON SM BK:160150</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
           <t>'700160150064</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
           <t>S/M</t>
         </is>
       </c>
       <c r="I10" s="0">
         <v>29.99</v>
       </c>
       <c r="J10" s="0">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="0">
       <c r="A11" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yseuvptwiooewl7z4ic5f/deacon-160150-t.jpg?rlkey=yboka854oiaap474su8q577rz&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sdcfgdt0rl2u5t43dd7xd/cms-tn-05.png?rlkey=4valo4bl801ou6nsl4igxetkv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>Deacon Signature Men's Stretch Fit Cap</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>'160150</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t>IOWA DEACON LXL BK:160150</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
           <t>'700160150071</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t>L/XL</t>
         </is>
       </c>
       <c r="I11" s="0">
         <v>29.99</v>
       </c>
       <c r="J11" s="0">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="0">
       <c r="A12" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/oznyk9woy3q1yw6ewheyp/deacon-160149-t.jpg?rlkey=2d5q3czytpeuqr534lzajmepk&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i8jwca4zu761dvl9ndxv2/cms-tn-10.png?rlkey=4ddqkr0kkndxp2agjyo2mr0c5&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>Deacon Signature Men's Stretch Fit Cap</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t>'160149</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
           <t>IOWA DEACON SM BK:160149</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
           <t>'700160149068</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
           <t>S/M</t>
         </is>
       </c>
       <c r="I12" s="0">
         <v>29.99</v>
       </c>
       <c r="J12" s="0">
-        <v>32</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="0">
       <c r="A13" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/oznyk9woy3q1yw6ewheyp/deacon-160149-t.jpg?rlkey=2d5q3czytpeuqr534lzajmepk&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i8jwca4zu761dvl9ndxv2/cms-tn-10.png?rlkey=4ddqkr0kkndxp2agjyo2mr0c5&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>Deacon Signature Men's Stretch Fit Cap</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t>'160149</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
           <t>IOWA DEACON LXL BK:160149</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
           <t>'700160149075</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
           <t>L/XL</t>
         </is>
       </c>
       <c r="I13" s="0">
         <v>29.99</v>
       </c>
       <c r="J13" s="0">
-        <v>33</v>
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>