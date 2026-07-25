--- v2 (2026-05-26)
+++ v3 (2026-07-25)
@@ -164,51 +164,51 @@
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>IOWA MADDOX A BK:156824</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>'700156824009</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I2" s="0">
         <v>34.99</v>
       </c>
       <c r="J2" s="0">
-        <v>132</v>
+        <v>60</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="0">
       <c r="A3" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6umsdepajzm27wkr7ru4f/cms-tn-06.jpg?rlkey=xqztmye53rc301u7o86rytka1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>Ezra Signature Men's Rope Cap</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>'155245</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>IOWA EZRA A BK:155245</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>'700155245003</t>
         </is>
@@ -246,174 +246,174 @@
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>IOWA MADDOX M BK:160127</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t>'700160127004</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I4" s="0">
         <v>34.99</v>
       </c>
       <c r="J4" s="0">
-        <v>26</v>
+        <v>169</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="0">
       <c r="A5" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ddm17ibciyy4fecqfncrc/cms-tn-09.jpg?rlkey=elsnnu746qonwurxko069lydm&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>Ezra Signature Men's Rope Cap</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>'160119</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>IOWA EZRA M BK:160119</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t>'700160119009</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
           <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I5" s="0">
         <v>39.99</v>
       </c>
       <c r="J5" s="0">
-        <v>51</v>
+        <v>116</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="0">
       <c r="A6" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/t06y5cezbusz6z3z0roc4/cms-tn-02.jpg?rlkey=9u8mr7jycs5g52bvuftf4sn6l&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>Ezra Signature Men's Cap</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>'160124</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>IOWA EZRA M BK:160124</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
           <t>'700160124003</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
           <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I6" s="0">
         <v>39.99</v>
       </c>
       <c r="J6" s="0">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="0">
       <c r="A7" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/dngklft1mz49vd6s9dim0/cms-tn-01.jpg?rlkey=kcnzr5r5ptztwa8bx2cb8dwpl&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>Ezra Signature Men's Rope Cap</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>'160122</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t>IOWA EZRA M WE:160122</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t>'700160122009</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
           <t>STANDARD:58CM</t>
         </is>
       </c>
       <c r="I7" s="0">
         <v>39.99</v>
       </c>
       <c r="J7" s="0">
-        <v>0</v>
+        <v>89</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="0">
       <c r="A8" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/e5ar2o1zef8is5s8dsh3i/cms-tn-04.jpg?rlkey=xd9dg9vegyu4kee86ac97lxc5&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>Maddox Signature Men's Rope Cap</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t>'160133</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
           <t>IA MADDOX M BK:160133</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
           <t>'700160133005</t>
         </is>
@@ -451,215 +451,215 @@
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
           <t>IOWA MADDOX M GD:160126</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
           <t>'700160126007</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
           <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I9" s="0">
         <v>34.99</v>
       </c>
       <c r="J9" s="0">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="0">
       <c r="A10" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sdcfgdt0rl2u5t43dd7xd/cms-tn-05.png?rlkey=4valo4bl801ou6nsl4igxetkv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>Deacon Signature Men's Stretch Fit Cap</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>'160150</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t>IOWA DEACON SM BK:160150</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
           <t>'700160150064</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
           <t>S/M</t>
         </is>
       </c>
       <c r="I10" s="0">
         <v>29.99</v>
       </c>
       <c r="J10" s="0">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="0">
       <c r="A11" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/sdcfgdt0rl2u5t43dd7xd/cms-tn-05.png?rlkey=4valo4bl801ou6nsl4igxetkv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>Deacon Signature Men's Stretch Fit Cap</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>'160150</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t>IOWA DEACON LXL BK:160150</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
           <t>'700160150071</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t>L/XL</t>
         </is>
       </c>
       <c r="I11" s="0">
         <v>29.99</v>
       </c>
       <c r="J11" s="0">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="0">
       <c r="A12" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i8jwca4zu761dvl9ndxv2/cms-tn-10.png?rlkey=4ddqkr0kkndxp2agjyo2mr0c5&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>Deacon Signature Men's Stretch Fit Cap</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t>'160149</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
           <t>IOWA DEACON SM BK:160149</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
           <t>'700160149068</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
           <t>S/M</t>
         </is>
       </c>
       <c r="I12" s="0">
         <v>29.99</v>
       </c>
       <c r="J12" s="0">
-        <v>30</v>
+        <v>102</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="0">
       <c r="A13" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i8jwca4zu761dvl9ndxv2/cms-tn-10.png?rlkey=4ddqkr0kkndxp2agjyo2mr0c5&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>Deacon Signature Men's Stretch Fit Cap</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t>'160149</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
           <t>IOWA DEACON LXL BK:160149</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
           <t>'700160149075</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
           <t>L/XL</t>
         </is>
       </c>
       <c r="I13" s="0">
         <v>29.99</v>
       </c>
       <c r="J13" s="0">
-        <v>31</v>
+        <v>102</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>