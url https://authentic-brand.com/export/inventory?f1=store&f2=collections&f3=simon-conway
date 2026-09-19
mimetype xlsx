--- v0 (2026-02-06)
+++ v1 (2026-09-19)
@@ -22,78 +22,84 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rIdSheet1" state="visible"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Unknown</author>
   </authors>
   <commentList>    </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="1">
+  <fonts count="2">
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J2"/>
   <sheetData>
     <row r="1" spans="1:10" customHeight="0">
@@ -128,87 +134,80 @@
         </is>
       </c>
       <c r="G1" s="0" t="inlineStr">
         <is>
           <t>Size Range</t>
         </is>
       </c>
       <c r="H1" s="0" t="inlineStr">
         <is>
           <t>Size</t>
         </is>
       </c>
       <c r="I1" s="0" t="inlineStr">
         <is>
           <t>MSRP</t>
         </is>
       </c>
       <c r="J1" s="0" t="inlineStr">
         <is>
           <t>AvailableQuantity</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:10" customHeight="0">
       <c r="A2" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zjdxczdjucecuvt9sazyo/160093-simon-conway-t.jpg?rlkey=2iyzspyx7v0j51ndfm13kr3uz&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gn2e9lqplqk1xmifbdma2/sc-veterans-2026-02.jpg?rlkey=t4xgwm843nvzt5thhf1vri6k6&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>Simon Conway Veterans Day Cap</t>
-[...5 lines deleted...]
-        </is>
+          <t>Simon Conway Veteran's Day Cap 2026</t>
+        </is>
+      </c>
+      <c r="D2" s="1">
+        <v>163211</v>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>SC VETERANS CAP:160093</t>
-[...4 lines deleted...]
-          <t>'000000000000</t>
+          <t>SC VETERANS CAP:163211</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>STANDARD MENS</t>
+          <t>STANDARD:58CM</t>
         </is>
       </c>
       <c r="I2" s="0">
         <v>24.99</v>
       </c>
       <c r="J2" s="0">
-        <v>149</v>
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>