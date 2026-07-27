--- v1 (2026-03-30)
+++ v2 (2026-07-27)
@@ -1321,51 +1321,51 @@
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
           <t>THINK PINK:102353-PINK</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="I31" s="0">
         <v>16.99</v>
       </c>
       <c r="J31" s="0">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="0">
       <c r="A32" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/aikq2hxn0pez8f2yrnsfp/staci-99625-f.jpg?rlkey=zeqsns6b00l5f1og9jznvps7o&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>Staci Breast Cancer Beanie</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t>'99625</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
           <t>PINK STACI W PK:99625</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>