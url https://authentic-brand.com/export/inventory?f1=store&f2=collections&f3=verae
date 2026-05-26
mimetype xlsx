--- v1 (2026-03-26)
+++ v2 (2026-05-26)
@@ -411,51 +411,51 @@
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>Nala Poly Twill Fanny Pack</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>'126229</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
           <t>BLANK NALA PE:126229</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
           <t>'999126229016</t>
         </is>
       </c>
       <c r="I9" s="0">
         <v>36</v>
       </c>
       <c r="J9" s="0">
-        <v>346</v>
+        <v>221</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="0">
       <c r="A10" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ktje7wsngcq6d1020k1a1/screenshot-2024-07-01-at-8.33.06pm.png?rlkey=o8i6ik4kfwu9bzfki69gkqkvh&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>Maeve PU Leather Crossbody</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>'126623</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t>BLANK MAEVE WE:126623</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
           <t>'999126623012</t>
         </is>