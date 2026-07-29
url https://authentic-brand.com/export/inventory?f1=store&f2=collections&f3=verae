--- v2 (2026-05-26)
+++ v3 (2026-07-29)
@@ -411,51 +411,51 @@
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>Nala Poly Twill Fanny Pack</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>'126229</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
           <t>BLANK NALA PE:126229</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
           <t>'999126229016</t>
         </is>
       </c>
       <c r="I9" s="0">
         <v>36</v>
       </c>
       <c r="J9" s="0">
-        <v>221</v>
+        <v>231</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="0">
       <c r="A10" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ktje7wsngcq6d1020k1a1/screenshot-2024-07-01-at-8.33.06pm.png?rlkey=o8i6ik4kfwu9bzfki69gkqkvh&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>Maeve PU Leather Crossbody</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>'126623</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t>BLANK MAEVE WE:126623</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
           <t>'999126623012</t>
         </is>
@@ -10950,51 +10950,51 @@
       </c>
       <c r="E251" s="0" t="inlineStr">
         <is>
           <t>BLANK VIVIEN W BK:125653AA-XS</t>
         </is>
       </c>
       <c r="F251" s="0" t="inlineStr">
         <is>
           <t>'899125653006</t>
         </is>
       </c>
       <c r="G251" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H251" s="0" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="I251" s="0">
         <v>68</v>
       </c>
       <c r="J251" s="0">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="0">
       <c r="A252" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qk3u9sgmwe9jmxioo5mze/8814-2fg59626.jpg?rlkey=np2djy23ln9cm8rsk84h4qzmc&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B252" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/snjbf3ujq7lv5vdajmia0/womens-size-chartsvivienne.jpg?rlkey=rotaprxr5crkrt130t8cpcm6s&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C252" s="0" t="inlineStr">
         <is>
           <t>Vivienne Women's Leggings</t>
         </is>
       </c>
       <c r="D252" s="0" t="inlineStr">
         <is>
           <t>'125653</t>
         </is>
       </c>
       <c r="E252" s="0" t="inlineStr">
         <is>
           <t>BLANK VIVIEN W BK:125653A-S</t>
         </is>
       </c>
       <c r="F252" s="0" t="inlineStr">
@@ -16921,51 +16921,51 @@
       </c>
       <c r="C387" s="0" t="inlineStr">
         <is>
           <t>Maeve Crossbody</t>
         </is>
       </c>
       <c r="D387" s="0" t="inlineStr">
         <is>
           <t>'143970</t>
         </is>
       </c>
       <c r="E387" s="0" t="inlineStr">
         <is>
           <t>IOWA MAEVE BC: 143970</t>
         </is>
       </c>
       <c r="F387" s="0" t="inlineStr">
         <is>
           <t>'900143970010</t>
         </is>
       </c>
       <c r="I387" s="0">
         <v>39.99</v>
       </c>
       <c r="J387" s="0">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="0">
       <c r="A388" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uy2kfazse3gnqlfu5frrh/screenshot2023-08-28at2.44.44pm70906.png?rlkey=1n9yuaza4m9wo1um8oqs930xa&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C388" s="0" t="inlineStr">
         <is>
           <t>Maeve Crossbody</t>
         </is>
       </c>
       <c r="D388" s="0" t="inlineStr">
         <is>
           <t>'143972</t>
         </is>
       </c>
       <c r="E388" s="0" t="inlineStr">
         <is>
           <t>ISU MAEVE BK:143972</t>
         </is>
       </c>
       <c r="F388" s="0" t="inlineStr">
         <is>
           <t>'901143972011</t>
         </is>