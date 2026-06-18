--- v0 (2026-04-19)
+++ v1 (2026-06-18)
@@ -167,271 +167,271 @@
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>BLUE STAR T-SHIRT:162787A-S</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>'899162787047</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I2" s="0">
         <v>20</v>
       </c>
       <c r="J2" s="0">
-        <v>41</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="0">
       <c r="A3" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j2gagonq9wk96y8nzcx5b/red-friday.jpg?rlkey=vpiwvm1lwuibiwy0lnky6ht7a&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B3" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ulp62v8dl9kjq570ske0g/mensslate-cason-axis-chase-kaden-ss.jpg?rlkey=bdfrytxski8me93l7ebix58vt&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>Wear R.E.D. On Friday T-Shirt</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>'162787</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>BLUE STAR T-SHIRT:162787B-M</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>'899162787054</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I3" s="0">
         <v>20</v>
       </c>
       <c r="J3" s="0">
-        <v>136</v>
+        <v>41</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="0">
       <c r="A4" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j2gagonq9wk96y8nzcx5b/red-friday.jpg?rlkey=vpiwvm1lwuibiwy0lnky6ht7a&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B4" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ulp62v8dl9kjq570ske0g/mensslate-cason-axis-chase-kaden-ss.jpg?rlkey=bdfrytxski8me93l7ebix58vt&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>Wear R.E.D. On Friday T-Shirt</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>'162787</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>BLUE STAR T-SHIRT:162787C-L</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t>'899162787061</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I4" s="0">
         <v>20</v>
       </c>
       <c r="J4" s="0">
-        <v>210</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="0">
       <c r="A5" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j2gagonq9wk96y8nzcx5b/red-friday.jpg?rlkey=vpiwvm1lwuibiwy0lnky6ht7a&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B5" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ulp62v8dl9kjq570ske0g/mensslate-cason-axis-chase-kaden-ss.jpg?rlkey=bdfrytxski8me93l7ebix58vt&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>Wear R.E.D. On Friday T-Shirt</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>'162787</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>BLUE STAR T-SHIRT:162787D-XL</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t>'899162787078</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I5" s="0">
         <v>20</v>
       </c>
       <c r="J5" s="0">
-        <v>222</v>
+        <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="0">
       <c r="A6" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j2gagonq9wk96y8nzcx5b/red-friday.jpg?rlkey=vpiwvm1lwuibiwy0lnky6ht7a&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B6" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ulp62v8dl9kjq570ske0g/mensslate-cason-axis-chase-kaden-ss.jpg?rlkey=bdfrytxski8me93l7ebix58vt&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>Wear R.E.D. On Friday T-Shirt</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>'162787</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>BLUE STAR T-SHIRT:162787E-2XL</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
           <t>'899162787085</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I6" s="0">
         <v>20</v>
       </c>
       <c r="J6" s="0">
-        <v>164</v>
+        <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="0">
       <c r="A7" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j2gagonq9wk96y8nzcx5b/red-friday.jpg?rlkey=vpiwvm1lwuibiwy0lnky6ht7a&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B7" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ulp62v8dl9kjq570ske0g/mensslate-cason-axis-chase-kaden-ss.jpg?rlkey=bdfrytxski8me93l7ebix58vt&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>Wear R.E.D. On Friday T-Shirt</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>'162787</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t>BLUE STAR T-SHIRT:162787F-3XL</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t>'899162787092</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I7" s="0">
         <v>20</v>
       </c>
       <c r="J7" s="0">
-        <v>106</v>
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>