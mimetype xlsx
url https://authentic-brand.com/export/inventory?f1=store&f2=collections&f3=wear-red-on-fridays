--- v1 (2026-06-18)
+++ v2 (2026-08-18)
@@ -167,271 +167,271 @@
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>BLUE STAR T-SHIRT:162787A-S</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>'899162787047</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I2" s="0">
         <v>20</v>
       </c>
       <c r="J2" s="0">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="0">
       <c r="A3" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j2gagonq9wk96y8nzcx5b/red-friday.jpg?rlkey=vpiwvm1lwuibiwy0lnky6ht7a&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B3" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ulp62v8dl9kjq570ske0g/mensslate-cason-axis-chase-kaden-ss.jpg?rlkey=bdfrytxski8me93l7ebix58vt&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>Wear R.E.D. On Friday T-Shirt</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>'162787</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>BLUE STAR T-SHIRT:162787B-M</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>'899162787054</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I3" s="0">
         <v>20</v>
       </c>
       <c r="J3" s="0">
-        <v>41</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="0">
       <c r="A4" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j2gagonq9wk96y8nzcx5b/red-friday.jpg?rlkey=vpiwvm1lwuibiwy0lnky6ht7a&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B4" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ulp62v8dl9kjq570ske0g/mensslate-cason-axis-chase-kaden-ss.jpg?rlkey=bdfrytxski8me93l7ebix58vt&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>Wear R.E.D. On Friday T-Shirt</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>'162787</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>BLUE STAR T-SHIRT:162787C-L</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t>'899162787061</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I4" s="0">
         <v>20</v>
       </c>
       <c r="J4" s="0">
-        <v>41</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="0">
       <c r="A5" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j2gagonq9wk96y8nzcx5b/red-friday.jpg?rlkey=vpiwvm1lwuibiwy0lnky6ht7a&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B5" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ulp62v8dl9kjq570ske0g/mensslate-cason-axis-chase-kaden-ss.jpg?rlkey=bdfrytxski8me93l7ebix58vt&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>Wear R.E.D. On Friday T-Shirt</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>'162787</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>BLUE STAR T-SHIRT:162787D-XL</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t>'899162787078</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I5" s="0">
         <v>20</v>
       </c>
       <c r="J5" s="0">
-        <v>41</v>
+        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="0">
       <c r="A6" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j2gagonq9wk96y8nzcx5b/red-friday.jpg?rlkey=vpiwvm1lwuibiwy0lnky6ht7a&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B6" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ulp62v8dl9kjq570ske0g/mensslate-cason-axis-chase-kaden-ss.jpg?rlkey=bdfrytxski8me93l7ebix58vt&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>Wear R.E.D. On Friday T-Shirt</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>'162787</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>BLUE STAR T-SHIRT:162787E-2XL</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
           <t>'899162787085</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I6" s="0">
         <v>20</v>
       </c>
       <c r="J6" s="0">
-        <v>41</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="0">
       <c r="A7" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j2gagonq9wk96y8nzcx5b/red-friday.jpg?rlkey=vpiwvm1lwuibiwy0lnky6ht7a&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B7" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ulp62v8dl9kjq570ske0g/mensslate-cason-axis-chase-kaden-ss.jpg?rlkey=bdfrytxski8me93l7ebix58vt&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>Wear R.E.D. On Friday T-Shirt</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>'162787</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t>BLUE STAR T-SHIRT:162787F-3XL</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t>'899162787092</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I7" s="0">
         <v>20</v>
       </c>
       <c r="J7" s="0">
-        <v>41</v>
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>