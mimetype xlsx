--- v0 (2026-03-05)
+++ v1 (2026-09-02)
@@ -21,79 +21,93 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rIdSheet1" state="visible"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Unknown</author>
   </authors>
   <commentList>    </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="0"/>
-  <fonts count="1">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="000000000000"/>
+  </numFmts>
+  <fonts count="3">
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J7"/>
   <sheetData>
     <row r="1" spans="1:10" customHeight="0">
@@ -138,284 +152,260 @@
         </is>
       </c>
       <c r="I1" s="0" t="inlineStr">
         <is>
           <t>MSRP</t>
         </is>
       </c>
       <c r="J1" s="0" t="inlineStr">
         <is>
           <t>AvailableQuantity</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:10" customHeight="0">
       <c r="A2" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6xwzmr8nqii2i7yupl5nh/123180af02237.jpg?rlkey=ijbgyiwoxbi0swv17tbeeevdn&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B2" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rtpp9qbvvywjt6h3tm53c/2january-20201mens.jpg?rlkey=oem4kkk8h0ehl146tglha3r5m&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Carlo Men's Midweight Hoodie</t>
         </is>
       </c>
-      <c r="D2" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D2" s="1">
+        <v>123180</v>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>ISU CARLO M BK:123180A-S</t>
         </is>
       </c>
-      <c r="F2" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F2" s="2">
+        <v>801123180040</v>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I2" s="0">
         <v>39.99</v>
       </c>
       <c r="J2" s="0">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="0">
       <c r="A3" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6xwzmr8nqii2i7yupl5nh/123180af02237.jpg?rlkey=ijbgyiwoxbi0swv17tbeeevdn&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B3" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rtpp9qbvvywjt6h3tm53c/2january-20201mens.jpg?rlkey=oem4kkk8h0ehl146tglha3r5m&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>Carlo Men's Midweight Hoodie</t>
         </is>
       </c>
-      <c r="D3" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D3" s="1">
+        <v>123180</v>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>ISU CARLO M BK:123180B-M</t>
         </is>
       </c>
-      <c r="F3" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F3" s="2">
+        <v>801123180057</v>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I3" s="0">
         <v>39.99</v>
       </c>
       <c r="J3" s="0">
         <v>53</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="0">
       <c r="A4" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6xwzmr8nqii2i7yupl5nh/123180af02237.jpg?rlkey=ijbgyiwoxbi0swv17tbeeevdn&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B4" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rtpp9qbvvywjt6h3tm53c/2january-20201mens.jpg?rlkey=oem4kkk8h0ehl146tglha3r5m&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>Carlo Men's Midweight Hoodie</t>
         </is>
       </c>
-      <c r="D4" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D4" s="1">
+        <v>123180</v>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>ISU CARLO M BK:123180C-L</t>
         </is>
       </c>
-      <c r="F4" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F4" s="2">
+        <v>801123180064</v>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I4" s="0">
         <v>39.99</v>
       </c>
       <c r="J4" s="0">
         <v>80</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="0">
       <c r="A5" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6xwzmr8nqii2i7yupl5nh/123180af02237.jpg?rlkey=ijbgyiwoxbi0swv17tbeeevdn&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B5" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rtpp9qbvvywjt6h3tm53c/2january-20201mens.jpg?rlkey=oem4kkk8h0ehl146tglha3r5m&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>Carlo Men's Midweight Hoodie</t>
         </is>
       </c>
-      <c r="D5" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D5" s="1">
+        <v>123180</v>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>ISU CARLO M BK:123180D-XL</t>
         </is>
       </c>
-      <c r="F5" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F5" s="2">
+        <v>801123180071</v>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I5" s="0">
         <v>39.99</v>
       </c>
       <c r="J5" s="0">
         <v>80</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="0">
       <c r="A6" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6xwzmr8nqii2i7yupl5nh/123180af02237.jpg?rlkey=ijbgyiwoxbi0swv17tbeeevdn&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B6" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rtpp9qbvvywjt6h3tm53c/2january-20201mens.jpg?rlkey=oem4kkk8h0ehl146tglha3r5m&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>Carlo Men's Midweight Hoodie</t>
         </is>
       </c>
-      <c r="D6" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D6" s="1">
+        <v>123180</v>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>ISU CARLO M BK:123180E-2XL</t>
         </is>
       </c>
-      <c r="F6" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F6" s="2">
+        <v>801123180088</v>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I6" s="0">
         <v>41.99</v>
       </c>
       <c r="J6" s="0">
         <v>54</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="0">
       <c r="A7" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6xwzmr8nqii2i7yupl5nh/123180af02237.jpg?rlkey=ijbgyiwoxbi0swv17tbeeevdn&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B7" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rtpp9qbvvywjt6h3tm53c/2january-20201mens.jpg?rlkey=oem4kkk8h0ehl146tglha3r5m&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>Carlo Men's Midweight Hoodie</t>
         </is>
       </c>
-      <c r="D7" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D7" s="1">
+        <v>123180</v>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t>ISU CARLO M BK:123180F-3XL</t>
         </is>
       </c>
-      <c r="F7" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F7" s="2">
+        <v>801123180095</v>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I7" s="0">
         <v>41.99</v>
       </c>
       <c r="J7" s="0">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">