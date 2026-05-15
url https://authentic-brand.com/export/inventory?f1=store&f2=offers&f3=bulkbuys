--- v0 (2026-02-21)
+++ v1 (2026-05-15)
@@ -72,51 +72,51 @@
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J6"/>
+  <dimension ref="A1:J13"/>
   <sheetData>
     <row r="1" spans="1:10" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>ImageURL</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>SizeChart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Product Name</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Model</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>SKU</t>
@@ -154,194 +154,376 @@
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Premium Assorted Headwear Bundle</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>IOWAPCAP</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="I2" s="0">
         <v>2998</v>
       </c>
       <c r="J2" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="0">
       <c r="A3" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/szujsosoo2f0ldj7qidmw/144.jpg?rlkey=ovjl9e2x4t9i1aaeusntw9947&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkqrrarg02g0xw4w4zn5j/premium-bundle.jpg?rlkey=k9mf0saqcvp68qbfn2yqjd3zh&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>Patriotic Cap Display - 144pcs</t>
-[...4 lines deleted...]
-          <t>'144PATRIOTIC</t>
+          <t>Premium Assorted Headwear Bundle</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>144PATRIOTIC</t>
+          <t>ISUPCAP</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
-      <c r="G3" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="I3" s="0">
-        <v>1942.56</v>
+        <v>2998</v>
       </c>
       <c r="J3" s="0">
-        <v>62</v>
+        <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="0">
       <c r="A4" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xs93pjuucys0n6qydea4p/72.jpg?rlkey=5zprwo4lww3ov2fydhu2odkdg&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pnrfdxtmdzn52ikd1ge3a/premium-bundle3.jpg?rlkey=fukk6hpzaxhj415qlfg37ahss&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>Patriotic Cap Display - 72pcs</t>
-[...4 lines deleted...]
-          <t>'72PATRIOTIC</t>
+          <t>Premium Assorted Headwear Bundle</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>72PATRIOTIC</t>
+          <t>UNIPCAP</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
-      <c r="G4" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="I4" s="0">
-        <v>971.28</v>
+        <v>2998</v>
       </c>
       <c r="J4" s="0">
-        <v>118</v>
+        <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="0">
       <c r="A5" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jp0ai00b67w54xpc2uj7e/36.jpg?rlkey=qo5awc4cinh3xd1yincg3dyji&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/opw0a2pbcynjvilou0efd/premium-bundle2.jpg?rlkey=jryegmpq7n7yqooc3qvz1u2et&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>Patriotic Cap Displays - 36pcs</t>
-[...4 lines deleted...]
-          <t>'36PATRIOTIC</t>
+          <t>Premium Assorted Headwear Bundle</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>36PATRIOTIC</t>
+          <t>DRAKEPCAP</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
-      <c r="G5" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>485.64</v>
+        <v>2998</v>
       </c>
       <c r="J5" s="0">
-        <v>118</v>
+        <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="0">
       <c r="A6" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5kbrn2w3rw3j8h7bsx3z2/premium-bundle5.jpg?rlkey=3bqpjeyipxcoiccq9s58uccqa&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C6" s="0" t="inlineStr">
+        <is>
+          <t>Premium Assorted Headwear Bundle</t>
+        </is>
+      </c>
+      <c r="E6" s="0" t="inlineStr">
+        <is>
+          <t>KSUPCAP</t>
+        </is>
+      </c>
+      <c r="F6" s="0" t="inlineStr">
+        <is>
+          <t>'000000000000</t>
+        </is>
+      </c>
+      <c r="I6" s="0">
+        <v>2998</v>
+      </c>
+      <c r="J6" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" customHeight="0">
+      <c r="A7" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lgsanjfr0d1cvhzdb102p/premium-bundle6.jpg?rlkey=1ae69vks7iscdoeql2y7iwwqv&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C7" s="0" t="inlineStr">
+        <is>
+          <t>Premium Assorted Headwear Bundle</t>
+        </is>
+      </c>
+      <c r="E7" s="0" t="inlineStr">
+        <is>
+          <t>NDSUPCAP</t>
+        </is>
+      </c>
+      <c r="F7" s="0" t="inlineStr">
+        <is>
+          <t>'000000000000</t>
+        </is>
+      </c>
+      <c r="I7" s="0">
+        <v>2998</v>
+      </c>
+      <c r="J7" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" customHeight="0">
+      <c r="A8" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xmvrrc1tdw8f19i3dwn3j/premium-bundle7.jpg?rlkey=riu1mnd276knf7ul8e9ax616r&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C8" s="0" t="inlineStr">
+        <is>
+          <t>Premium Assorted Headwear Bundle</t>
+        </is>
+      </c>
+      <c r="E8" s="0" t="inlineStr">
+        <is>
+          <t>SDSUPCAP</t>
+        </is>
+      </c>
+      <c r="F8" s="0" t="inlineStr">
+        <is>
+          <t>'000000000000</t>
+        </is>
+      </c>
+      <c r="I8" s="0">
+        <v>2998</v>
+      </c>
+      <c r="J8" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" customHeight="0">
+      <c r="A9" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/szujsosoo2f0ldj7qidmw/144.jpg?rlkey=ovjl9e2x4t9i1aaeusntw9947&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C9" s="0" t="inlineStr">
+        <is>
+          <t>Patriotic Cap Display - 144pcs</t>
+        </is>
+      </c>
+      <c r="D9" s="0" t="inlineStr">
+        <is>
+          <t>'144PATRIOTIC</t>
+        </is>
+      </c>
+      <c r="E9" s="0" t="inlineStr">
+        <is>
+          <t>144PATRIOTIC</t>
+        </is>
+      </c>
+      <c r="F9" s="0" t="inlineStr">
+        <is>
+          <t>'000000000000</t>
+        </is>
+      </c>
+      <c r="G9" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H9" s="0" t="inlineStr">
+        <is>
+          <t>STANDARD MENS</t>
+        </is>
+      </c>
+      <c r="I9" s="0">
+        <v>1942.56</v>
+      </c>
+      <c r="J9" s="0">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" customHeight="0">
+      <c r="A10" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xs93pjuucys0n6qydea4p/72.jpg?rlkey=5zprwo4lww3ov2fydhu2odkdg&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C10" s="0" t="inlineStr">
+        <is>
+          <t>Patriotic Cap Display - 72pcs</t>
+        </is>
+      </c>
+      <c r="D10" s="0" t="inlineStr">
+        <is>
+          <t>'72PATRIOTIC</t>
+        </is>
+      </c>
+      <c r="E10" s="0" t="inlineStr">
+        <is>
+          <t>72PATRIOTIC</t>
+        </is>
+      </c>
+      <c r="F10" s="0" t="inlineStr">
+        <is>
+          <t>'000000000000</t>
+        </is>
+      </c>
+      <c r="G10" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H10" s="0" t="inlineStr">
+        <is>
+          <t>STANDARD MENS</t>
+        </is>
+      </c>
+      <c r="I10" s="0">
+        <v>971.28</v>
+      </c>
+      <c r="J10" s="0">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" customHeight="0">
+      <c r="A11" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jp0ai00b67w54xpc2uj7e/36.jpg?rlkey=qo5awc4cinh3xd1yincg3dyji&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C11" s="0" t="inlineStr">
+        <is>
+          <t>Patriotic Cap Displays - 36pcs</t>
+        </is>
+      </c>
+      <c r="D11" s="0" t="inlineStr">
+        <is>
+          <t>'36PATRIOTIC</t>
+        </is>
+      </c>
+      <c r="E11" s="0" t="inlineStr">
+        <is>
+          <t>36PATRIOTIC</t>
+        </is>
+      </c>
+      <c r="F11" s="0" t="inlineStr">
+        <is>
+          <t>'000000000000</t>
+        </is>
+      </c>
+      <c r="G11" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H11" s="0" t="inlineStr">
+        <is>
+          <t>STANDARD MENS</t>
+        </is>
+      </c>
+      <c r="I11" s="0">
+        <v>485.64</v>
+      </c>
+      <c r="J11" s="0">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" customHeight="0">
+      <c r="A12" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/dhnxgn9tcc70sifnsev9p/bag-t2.jpg?rlkey=nuoj93jfsj18est66ipvfjdfi&amp;dl=0","Click to download Image")</f>
       </c>
-      <c r="C6" s="0" t="inlineStr">
+      <c r="C12" s="0" t="inlineStr">
         <is>
           <t>Assorted Bag Bundle</t>
         </is>
       </c>
-      <c r="E6" s="0" t="inlineStr">
+      <c r="E12" s="0" t="inlineStr">
         <is>
           <t>IOWA BAG</t>
         </is>
       </c>
-      <c r="F6" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I6" s="0">
+      <c r="F12" s="0" t="inlineStr">
+        <is>
+          <t>'000000000000</t>
+        </is>
+      </c>
+      <c r="I12" s="0">
         <v>720</v>
       </c>
-      <c r="J6" s="0">
+      <c r="J12" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" customHeight="0">
+      <c r="A13" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/y2dslqbp2y914p7kp45or/bag-t.jpg?rlkey=sba0rt9kc2uwibkrul7ueb56n&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C13" s="0" t="inlineStr">
+        <is>
+          <t>Assorted Bag Bundle</t>
+        </is>
+      </c>
+      <c r="E13" s="0" t="inlineStr">
+        <is>
+          <t>ISU BAG</t>
+        </is>
+      </c>
+      <c r="F13" s="0" t="inlineStr">
+        <is>
+          <t>'000000000000</t>
+        </is>
+      </c>
+      <c r="I13" s="0">
+        <v>720</v>
+      </c>
+      <c r="J13" s="0">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>