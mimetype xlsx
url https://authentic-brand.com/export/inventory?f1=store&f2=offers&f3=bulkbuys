--- v1 (2026-05-15)
+++ v2 (2026-08-04)
@@ -72,51 +72,51 @@
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J13"/>
+  <dimension ref="A1:J10"/>
   <sheetData>
     <row r="1" spans="1:10" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>ImageURL</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>SizeChart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Product Name</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Model</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>SKU</t>
@@ -310,220 +310,97 @@
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>Premium Assorted Headwear Bundle</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
           <t>SDSUPCAP</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="I8" s="0">
         <v>2998</v>
       </c>
       <c r="J8" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="0">
       <c r="A9" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/szujsosoo2f0ldj7qidmw/144.jpg?rlkey=ovjl9e2x4t9i1aaeusntw9947&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/dhnxgn9tcc70sifnsev9p/bag-t2.jpg?rlkey=nuoj93jfsj18est66ipvfjdfi&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>Patriotic Cap Display - 144pcs</t>
-[...4 lines deleted...]
-          <t>'144PATRIOTIC</t>
+          <t>Assorted Bag Bundle</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>144PATRIOTIC</t>
+          <t>IOWA BAG</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
-      <c r="G9" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="I9" s="0">
-        <v>1942.56</v>
+        <v>720</v>
       </c>
       <c r="J9" s="0">
-        <v>62</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="0">
       <c r="A10" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xs93pjuucys0n6qydea4p/72.jpg?rlkey=5zprwo4lww3ov2fydhu2odkdg&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/y2dslqbp2y914p7kp45or/bag-t.jpg?rlkey=sba0rt9kc2uwibkrul7ueb56n&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>Patriotic Cap Display - 72pcs</t>
-[...4 lines deleted...]
-          <t>'72PATRIOTIC</t>
+          <t>Assorted Bag Bundle</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>72PATRIOTIC</t>
+          <t>ISU BAG</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
-      <c r="G10" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="I10" s="0">
-        <v>971.28</v>
+        <v>720</v>
       </c>
       <c r="J10" s="0">
-        <v>118</v>
-[...91 lines deleted...]
-      <c r="J13" s="0">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>