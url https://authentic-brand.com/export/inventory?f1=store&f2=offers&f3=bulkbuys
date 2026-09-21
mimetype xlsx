--- v2 (2026-08-04)
+++ v3 (2026-09-21)
@@ -140,261 +140,216 @@
       <c r="I1" s="0" t="inlineStr">
         <is>
           <t>MSRP</t>
         </is>
       </c>
       <c r="J1" s="0" t="inlineStr">
         <is>
           <t>AvailableQuantity</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:10" customHeight="0">
       <c r="A2" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7cqc8t40a8359qxjdt4xg/premium-bundle4.jpg?rlkey=feops17xu31pwnnmyui7l0ccq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Premium Assorted Headwear Bundle</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>IOWAPCAP</t>
         </is>
       </c>
-      <c r="F2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="I2" s="0">
         <v>2998</v>
       </c>
       <c r="J2" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="0">
       <c r="A3" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lkqrrarg02g0xw4w4zn5j/premium-bundle.jpg?rlkey=k9mf0saqcvp68qbfn2yqjd3zh&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>Premium Assorted Headwear Bundle</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>ISUPCAP</t>
         </is>
       </c>
-      <c r="F3" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="I3" s="0">
         <v>2998</v>
       </c>
       <c r="J3" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="0">
       <c r="A4" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pnrfdxtmdzn52ikd1ge3a/premium-bundle3.jpg?rlkey=fukk6hpzaxhj415qlfg37ahss&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>Premium Assorted Headwear Bundle</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>UNIPCAP</t>
         </is>
       </c>
-      <c r="F4" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="I4" s="0">
         <v>2998</v>
       </c>
       <c r="J4" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="0">
       <c r="A5" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/opw0a2pbcynjvilou0efd/premium-bundle2.jpg?rlkey=jryegmpq7n7yqooc3qvz1u2et&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>Premium Assorted Headwear Bundle</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>DRAKEPCAP</t>
         </is>
       </c>
-      <c r="F5" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="I5" s="0">
         <v>2998</v>
       </c>
       <c r="J5" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="0">
       <c r="A6" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5kbrn2w3rw3j8h7bsx3z2/premium-bundle5.jpg?rlkey=3bqpjeyipxcoiccq9s58uccqa&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>Premium Assorted Headwear Bundle</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>KSUPCAP</t>
         </is>
       </c>
-      <c r="F6" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="I6" s="0">
         <v>2998</v>
       </c>
       <c r="J6" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="0">
       <c r="A7" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lgsanjfr0d1cvhzdb102p/premium-bundle6.jpg?rlkey=1ae69vks7iscdoeql2y7iwwqv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>Premium Assorted Headwear Bundle</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t>NDSUPCAP</t>
         </is>
       </c>
-      <c r="F7" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="I7" s="0">
         <v>2998</v>
       </c>
       <c r="J7" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="0">
       <c r="A8" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xmvrrc1tdw8f19i3dwn3j/premium-bundle7.jpg?rlkey=riu1mnd276knf7ul8e9ax616r&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>Premium Assorted Headwear Bundle</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
           <t>SDSUPCAP</t>
         </is>
       </c>
-      <c r="F8" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="I8" s="0">
         <v>2998</v>
       </c>
       <c r="J8" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="0">
       <c r="A9" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/dhnxgn9tcc70sifnsev9p/bag-t2.jpg?rlkey=nuoj93jfsj18est66ipvfjdfi&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>Assorted Bag Bundle</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
           <t>IOWA BAG</t>
         </is>
       </c>
-      <c r="F9" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="I9" s="0">
         <v>720</v>
       </c>
       <c r="J9" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="0">
       <c r="A10" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/y2dslqbp2y914p7kp45or/bag-t.jpg?rlkey=sba0rt9kc2uwibkrul7ueb56n&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>Assorted Bag Bundle</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t>ISU BAG</t>
-        </is>
-[...3 lines deleted...]
-          <t>'000000000000</t>
         </is>
       </c>
       <c r="I10" s="0">
         <v>720</v>
       </c>
       <c r="J10" s="0">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>