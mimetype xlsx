--- v0 (2026-04-06)
+++ v1 (2026-07-03)
@@ -695,95 +695,95 @@
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT W GD:139109A-S</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
           <t>'801139109042</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I14" s="0">
         <v>44.99</v>
       </c>
       <c r="J14" s="0">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="0">
       <c r="A15" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ocytt024im5yyie0von5t/flint-139112-f.jpg?rlkey=v2pnwkvgvq4ylgjnohtp9r2wr&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B15" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/axrig6cvsngpzxzu587s7/womens-pullover-size-chartsflint.jpg?rlkey=voz3wxxuga8v9nhx4zbbspoiu&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>Flint Women's 1/4 Zip</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t>'139109</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT W GD:139109B-M</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
           <t>'801139109059</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I15" s="0">
         <v>44.99</v>
       </c>
       <c r="J15" s="0">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="0">
       <c r="A16" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ocytt024im5yyie0von5t/flint-139112-f.jpg?rlkey=v2pnwkvgvq4ylgjnohtp9r2wr&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B16" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/axrig6cvsngpzxzu587s7/womens-pullover-size-chartsflint.jpg?rlkey=voz3wxxuga8v9nhx4zbbspoiu&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>Flint Women's 1/4 Zip</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t>'139109</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT W GD:139109C-L</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
@@ -1267,183 +1267,183 @@
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT W GD:139110B-M</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
           <t>'800139110058</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I27" s="0">
         <v>44.99</v>
       </c>
       <c r="J27" s="0">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="0">
       <c r="A28" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ysza5eboyr7us8yhwhbqo/flint-139110-tn.jpg?rlkey=rpd0i8easq7rd8fewbz6xkqp8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B28" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/axrig6cvsngpzxzu587s7/womens-pullover-size-chartsflint.jpg?rlkey=voz3wxxuga8v9nhx4zbbspoiu&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>Flint Women's 1/4 Zip</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t>'139110</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT W GD:139110C-L</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
           <t>'800139110065</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I28" s="0">
         <v>44.99</v>
       </c>
       <c r="J28" s="0">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="0">
       <c r="A29" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ysza5eboyr7us8yhwhbqo/flint-139110-tn.jpg?rlkey=rpd0i8easq7rd8fewbz6xkqp8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B29" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/axrig6cvsngpzxzu587s7/womens-pullover-size-chartsflint.jpg?rlkey=voz3wxxuga8v9nhx4zbbspoiu&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>Flint Women's 1/4 Zip</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t>'139110</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT W GD:139110D-XL</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
           <t>'800139110072</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I29" s="0">
         <v>44.99</v>
       </c>
       <c r="J29" s="0">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="0">
       <c r="A30" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ysza5eboyr7us8yhwhbqo/flint-139110-tn.jpg?rlkey=rpd0i8easq7rd8fewbz6xkqp8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B30" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/axrig6cvsngpzxzu587s7/womens-pullover-size-chartsflint.jpg?rlkey=voz3wxxuga8v9nhx4zbbspoiu&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>Flint Women's 1/4 Zip</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t>'139110</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT W GD:139110E-2XL</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
           <t>'800139110089</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I30" s="0">
         <v>46.99</v>
       </c>
       <c r="J30" s="0">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="0">
       <c r="A31" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ysza5eboyr7us8yhwhbqo/flint-139110-tn.jpg?rlkey=rpd0i8easq7rd8fewbz6xkqp8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B31" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/axrig6cvsngpzxzu587s7/womens-pullover-size-chartsflint.jpg?rlkey=voz3wxxuga8v9nhx4zbbspoiu&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>Flint Women's 1/4 Zip</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t>'139110</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT W GD:139110F-3XL</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
@@ -1915,623 +1915,623 @@
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT2 M BK:133220A-S</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
           <t>'800133220043</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I42" s="0">
         <v>44.99</v>
       </c>
       <c r="J42" s="0">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="0">
       <c r="A43" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3higrpcdlff506dyxi3kh/flint97734.jpg?rlkey=a10hjx89mmfk2pgn9pfdpifz1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B43" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/65uiyxansiwd70r1nqf38/mens-pullover-size-chartsflint.jpg?rlkey=fjnlce0o14cen1je3gh9jnftx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zip</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t>'133220</t>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT2 M BK:133220B-M</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
           <t>'800133220050</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I43" s="0">
         <v>44.99</v>
       </c>
       <c r="J43" s="0">
-        <v>40</v>
+        <v>59</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="0">
       <c r="A44" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3higrpcdlff506dyxi3kh/flint97734.jpg?rlkey=a10hjx89mmfk2pgn9pfdpifz1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B44" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/65uiyxansiwd70r1nqf38/mens-pullover-size-chartsflint.jpg?rlkey=fjnlce0o14cen1je3gh9jnftx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zip</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t>'133220</t>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT2 M BK:133220C-L</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
           <t>'800133220067</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I44" s="0">
         <v>44.99</v>
       </c>
       <c r="J44" s="0">
-        <v>40</v>
+        <v>59</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="0">
       <c r="A45" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3higrpcdlff506dyxi3kh/flint97734.jpg?rlkey=a10hjx89mmfk2pgn9pfdpifz1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B45" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/65uiyxansiwd70r1nqf38/mens-pullover-size-chartsflint.jpg?rlkey=fjnlce0o14cen1je3gh9jnftx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zip</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t>'133220</t>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT2 M BK:133220D-XL</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
           <t>'800133220074</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I45" s="0">
         <v>44.99</v>
       </c>
       <c r="J45" s="0">
-        <v>40</v>
+        <v>59</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="0">
       <c r="A46" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3higrpcdlff506dyxi3kh/flint97734.jpg?rlkey=a10hjx89mmfk2pgn9pfdpifz1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B46" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/65uiyxansiwd70r1nqf38/mens-pullover-size-chartsflint.jpg?rlkey=fjnlce0o14cen1je3gh9jnftx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zip</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t>'133220</t>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT2 M BK:133220E-2XL</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
           <t>'800133220081</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I46" s="0">
         <v>46.99</v>
       </c>
       <c r="J46" s="0">
-        <v>40</v>
+        <v>59</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="0">
       <c r="A47" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3higrpcdlff506dyxi3kh/flint97734.jpg?rlkey=a10hjx89mmfk2pgn9pfdpifz1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B47" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/65uiyxansiwd70r1nqf38/mens-pullover-size-chartsflint.jpg?rlkey=fjnlce0o14cen1je3gh9jnftx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zip</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t>'133220</t>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT2 M BK:133220F-3XL</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
           <t>'800133220098</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I47" s="0">
         <v>46.99</v>
       </c>
       <c r="J47" s="0">
-        <v>40</v>
+        <v>47</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="0">
       <c r="A48" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lgjk4kn419kefut4y2tfh/flint-cl.jpg?rlkey=1na3hvs1e7o46d3gmioa51g17&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B48" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/65uiyxansiwd70r1nqf38/mens-pullover-size-chartsflint.jpg?rlkey=fjnlce0o14cen1je3gh9jnftx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zip</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t>'133221</t>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT2 M CL:133221A-S</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
           <t>'801133221047</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I48" s="0">
         <v>44.99</v>
       </c>
       <c r="J48" s="0">
-        <v>19</v>
+        <v>23</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="0">
       <c r="A49" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lgjk4kn419kefut4y2tfh/flint-cl.jpg?rlkey=1na3hvs1e7o46d3gmioa51g17&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B49" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/65uiyxansiwd70r1nqf38/mens-pullover-size-chartsflint.jpg?rlkey=fjnlce0o14cen1je3gh9jnftx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zip</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t>'133221</t>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT2 M CL:133221B-M</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
           <t>'801133221054</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I49" s="0">
         <v>44.99</v>
       </c>
       <c r="J49" s="0">
-        <v>19</v>
+        <v>60</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="0">
       <c r="A50" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lgjk4kn419kefut4y2tfh/flint-cl.jpg?rlkey=1na3hvs1e7o46d3gmioa51g17&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B50" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/65uiyxansiwd70r1nqf38/mens-pullover-size-chartsflint.jpg?rlkey=fjnlce0o14cen1je3gh9jnftx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zip</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t>'133221</t>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT2 M CL:133221C-L</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
           <t>'801133221061</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I50" s="0">
         <v>44.99</v>
       </c>
       <c r="J50" s="0">
-        <v>19</v>
+        <v>82</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="0">
       <c r="A51" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lgjk4kn419kefut4y2tfh/flint-cl.jpg?rlkey=1na3hvs1e7o46d3gmioa51g17&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B51" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/65uiyxansiwd70r1nqf38/mens-pullover-size-chartsflint.jpg?rlkey=fjnlce0o14cen1je3gh9jnftx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zip</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t>'133221</t>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT2 M CL:133221D-XL</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
           <t>'801133221078</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I51" s="0">
         <v>44.99</v>
       </c>
       <c r="J51" s="0">
-        <v>19</v>
+        <v>99</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="0">
       <c r="A52" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lgjk4kn419kefut4y2tfh/flint-cl.jpg?rlkey=1na3hvs1e7o46d3gmioa51g17&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B52" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/65uiyxansiwd70r1nqf38/mens-pullover-size-chartsflint.jpg?rlkey=fjnlce0o14cen1je3gh9jnftx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zip</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t>'133221</t>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT2 M CL:133221E-2XL</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
           <t>'801133221085</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I52" s="0">
         <v>46.99</v>
       </c>
       <c r="J52" s="0">
-        <v>19</v>
+        <v>71</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="0">
       <c r="A53" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lgjk4kn419kefut4y2tfh/flint-cl.jpg?rlkey=1na3hvs1e7o46d3gmioa51g17&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B53" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/65uiyxansiwd70r1nqf38/mens-pullover-size-chartsflint.jpg?rlkey=fjnlce0o14cen1je3gh9jnftx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zip</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t>'133221</t>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT2 M CL:133221F-3XL</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
           <t>'801133221092</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I53" s="0">
         <v>46.99</v>
       </c>
       <c r="J53" s="0">
-        <v>19</v>
+        <v>34</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="0">
       <c r="A54" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4bjsu4883mb52fwrs3kck/flint-gd.jpg?rlkey=ehipjv74v9v4fj3h6jdj1ynof&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B54" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/65uiyxansiwd70r1nqf38/mens-pullover-size-chartsflint.jpg?rlkey=fjnlce0o14cen1je3gh9jnftx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zip</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t>'139111</t>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT M GD:139111A-S</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
           <t>'801139111045</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I54" s="0">
         <v>44.99</v>
       </c>
       <c r="J54" s="0">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="0">
       <c r="A55" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4bjsu4883mb52fwrs3kck/flint-gd.jpg?rlkey=ehipjv74v9v4fj3h6jdj1ynof&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B55" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/65uiyxansiwd70r1nqf38/mens-pullover-size-chartsflint.jpg?rlkey=fjnlce0o14cen1je3gh9jnftx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zip</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t>'139111</t>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT M GD:139111B-M</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
           <t>'801139111052</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I55" s="0">
         <v>44.99</v>
       </c>
       <c r="J55" s="0">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="0">
       <c r="A56" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4bjsu4883mb52fwrs3kck/flint-gd.jpg?rlkey=ehipjv74v9v4fj3h6jdj1ynof&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B56" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/65uiyxansiwd70r1nqf38/mens-pullover-size-chartsflint.jpg?rlkey=fjnlce0o14cen1je3gh9jnftx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zip</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t>'139111</t>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT M GD:139111C-L</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
@@ -2619,51 +2619,51 @@
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT M GD:139111E-2XL</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
           <t>'801139111083</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I58" s="0">
         <v>46.99</v>
       </c>
       <c r="J58" s="0">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="0">
       <c r="A59" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4bjsu4883mb52fwrs3kck/flint-gd.jpg?rlkey=ehipjv74v9v4fj3h6jdj1ynof&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B59" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/65uiyxansiwd70r1nqf38/mens-pullover-size-chartsflint.jpg?rlkey=fjnlce0o14cen1je3gh9jnftx&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zip</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t>'139111</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT M GD:139111F-3XL</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
@@ -4565,271 +4565,271 @@
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT W GY:158917A-S</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
           <t>'800158917041</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I104" s="0">
         <v>44.99</v>
       </c>
       <c r="J104" s="0">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="0">
       <c r="A105" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yxey92k4tohf7he5qqjfx/158917f.jpg?rlkey=4vwkym5vslp9ggo708aur9sxc&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B105" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/803648cgq23lxzr9p1c6v/womens-size-chartsflint.jpg?rlkey=rh764uld2g627snaidf5hbelq&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>Flint Women's 1/4 Zips</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t>'158917</t>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT W GY:158917B-M</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
           <t>'800158917058</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I105" s="0">
         <v>44.99</v>
       </c>
       <c r="J105" s="0">
-        <v>129</v>
+        <v>117</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="0">
       <c r="A106" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yxey92k4tohf7he5qqjfx/158917f.jpg?rlkey=4vwkym5vslp9ggo708aur9sxc&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B106" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/803648cgq23lxzr9p1c6v/womens-size-chartsflint.jpg?rlkey=rh764uld2g627snaidf5hbelq&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>Flint Women's 1/4 Zips</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t>'158917</t>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT W GY:158917C-L</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
           <t>'800158917065</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I106" s="0">
         <v>44.99</v>
       </c>
       <c r="J106" s="0">
-        <v>133</v>
+        <v>117</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="0">
       <c r="A107" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yxey92k4tohf7he5qqjfx/158917f.jpg?rlkey=4vwkym5vslp9ggo708aur9sxc&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B107" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/803648cgq23lxzr9p1c6v/womens-size-chartsflint.jpg?rlkey=rh764uld2g627snaidf5hbelq&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>Flint Women's 1/4 Zips</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t>'158917</t>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT W GY:158917D-XL</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
           <t>'800158917072</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I107" s="0">
         <v>44.99</v>
       </c>
       <c r="J107" s="0">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="0">
       <c r="A108" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yxey92k4tohf7he5qqjfx/158917f.jpg?rlkey=4vwkym5vslp9ggo708aur9sxc&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B108" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/803648cgq23lxzr9p1c6v/womens-size-chartsflint.jpg?rlkey=rh764uld2g627snaidf5hbelq&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>Flint Women's 1/4 Zips</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t>'158917</t>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT W GY:158917E-2XL</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
           <t>'800158917089</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I108" s="0">
         <v>46.99</v>
       </c>
       <c r="J108" s="0">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="0">
       <c r="A109" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yxey92k4tohf7he5qqjfx/158917f.jpg?rlkey=4vwkym5vslp9ggo708aur9sxc&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B109" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/803648cgq23lxzr9p1c6v/womens-size-chartsflint.jpg?rlkey=rh764uld2g627snaidf5hbelq&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>Flint Women's 1/4 Zips</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t>'158917</t>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT W GY:158917F-3XL</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
           <t>'800158917096</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I109" s="0">
         <v>46.99</v>
       </c>
       <c r="J109" s="0">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="0">
       <c r="A110" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5imrwbwdp9kefzbtmokri/flint-ol1.jpg?rlkey=4gggelf9289zu9byzkgxnb7ib&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B110" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/803648cgq23lxzr9p1c6v/womens-size-chartsflint.jpg?rlkey=rh764uld2g627snaidf5hbelq&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>Flint Women's 1/4 Zips</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t>'159040</t>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT W OL:159040A-S</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
@@ -4873,95 +4873,95 @@
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT W OL:159040B-M</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
           <t>'800159040052</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I111" s="0">
         <v>44.99</v>
       </c>
       <c r="J111" s="0">
-        <v>72</v>
+        <v>40</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="0">
       <c r="A112" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5imrwbwdp9kefzbtmokri/flint-ol1.jpg?rlkey=4gggelf9289zu9byzkgxnb7ib&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B112" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/803648cgq23lxzr9p1c6v/womens-size-chartsflint.jpg?rlkey=rh764uld2g627snaidf5hbelq&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>Flint Women's 1/4 Zips</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t>'159040</t>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT W OL:159040C-L</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
           <t>'800159040069</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I112" s="0">
         <v>44.99</v>
       </c>
       <c r="J112" s="0">
-        <v>70</v>
+        <v>40</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="0">
       <c r="A113" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5imrwbwdp9kefzbtmokri/flint-ol1.jpg?rlkey=4gggelf9289zu9byzkgxnb7ib&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B113" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/803648cgq23lxzr9p1c6v/womens-size-chartsflint.jpg?rlkey=rh764uld2g627snaidf5hbelq&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>Flint Women's 1/4 Zips</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t>'159040</t>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT W OL:159040D-XL</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
@@ -5093,535 +5093,535 @@
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT W CL:159036A-S</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
           <t>'801159036045</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I116" s="0">
         <v>44.99</v>
       </c>
       <c r="J116" s="0">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="0">
       <c r="A117" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/80ptj57laozr2f2svoef8/159036f.jpg?rlkey=6vfst7e0czv121mfex6i9lu6g&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B117" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/803648cgq23lxzr9p1c6v/womens-size-chartsflint.jpg?rlkey=rh764uld2g627snaidf5hbelq&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>Flint Women's 1/4 Zips</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t>'159036</t>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT W CL:159036B-M</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
           <t>'801159036052</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I117" s="0">
         <v>44.99</v>
       </c>
       <c r="J117" s="0">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="0">
       <c r="A118" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/80ptj57laozr2f2svoef8/159036f.jpg?rlkey=6vfst7e0czv121mfex6i9lu6g&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B118" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/803648cgq23lxzr9p1c6v/womens-size-chartsflint.jpg?rlkey=rh764uld2g627snaidf5hbelq&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>Flint Women's 1/4 Zips</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t>'159036</t>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT W CL:159036C-L</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
           <t>'801159036069</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I118" s="0">
         <v>44.99</v>
       </c>
       <c r="J118" s="0">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="0">
       <c r="A119" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/80ptj57laozr2f2svoef8/159036f.jpg?rlkey=6vfst7e0czv121mfex6i9lu6g&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B119" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/803648cgq23lxzr9p1c6v/womens-size-chartsflint.jpg?rlkey=rh764uld2g627snaidf5hbelq&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>Flint Women's 1/4 Zips</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t>'159036</t>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT W CL:159036D-XL</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
           <t>'801159036076</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I119" s="0">
         <v>44.99</v>
       </c>
       <c r="J119" s="0">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="0">
       <c r="A120" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/80ptj57laozr2f2svoef8/159036f.jpg?rlkey=6vfst7e0czv121mfex6i9lu6g&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B120" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/803648cgq23lxzr9p1c6v/womens-size-chartsflint.jpg?rlkey=rh764uld2g627snaidf5hbelq&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>Flint Women's 1/4 Zips</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t>'159036</t>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT W CL:159036E-2XL</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
           <t>'801159036083</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I120" s="0">
         <v>46.99</v>
       </c>
       <c r="J120" s="0">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="0">
       <c r="A121" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/80ptj57laozr2f2svoef8/159036f.jpg?rlkey=6vfst7e0czv121mfex6i9lu6g&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B121" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/803648cgq23lxzr9p1c6v/womens-size-chartsflint.jpg?rlkey=rh764uld2g627snaidf5hbelq&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>Flint Women's 1/4 Zips</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t>'159036</t>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT W CL:159036F-3XL</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
           <t>'801159036090</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I121" s="0">
         <v>46.99</v>
       </c>
       <c r="J121" s="0">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="0">
       <c r="A122" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ukahhbkkazb47eorliijs/159034.jpg?rlkey=tvzkv5pxjsv1gkazv1gesxyxk&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B122" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/803648cgq23lxzr9p1c6v/womens-size-chartsflint.jpg?rlkey=rh764uld2g627snaidf5hbelq&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>Flint Women's 1/4 Zips</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t>'159034</t>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT W OL:159034A-S</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
           <t>'801158923049</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I122" s="0">
         <v>44.99</v>
       </c>
       <c r="J122" s="0">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="0">
       <c r="A123" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ukahhbkkazb47eorliijs/159034.jpg?rlkey=tvzkv5pxjsv1gkazv1gesxyxk&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B123" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/803648cgq23lxzr9p1c6v/womens-size-chartsflint.jpg?rlkey=rh764uld2g627snaidf5hbelq&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>Flint Women's 1/4 Zips</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t>'159034</t>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT W OL:159034B-M</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
           <t>'801158923056</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I123" s="0">
         <v>44.99</v>
       </c>
       <c r="J123" s="0">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="0">
       <c r="A124" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ukahhbkkazb47eorliijs/159034.jpg?rlkey=tvzkv5pxjsv1gkazv1gesxyxk&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B124" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/803648cgq23lxzr9p1c6v/womens-size-chartsflint.jpg?rlkey=rh764uld2g627snaidf5hbelq&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>Flint Women's 1/4 Zips</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t>'159034</t>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT W OL:159034C-L</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
           <t>'801158923063</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I124" s="0">
         <v>44.99</v>
       </c>
       <c r="J124" s="0">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="0">
       <c r="A125" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ukahhbkkazb47eorliijs/159034.jpg?rlkey=tvzkv5pxjsv1gkazv1gesxyxk&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B125" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/803648cgq23lxzr9p1c6v/womens-size-chartsflint.jpg?rlkey=rh764uld2g627snaidf5hbelq&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>Flint Women's 1/4 Zips</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t>'159034</t>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT W OL:159034D-XL</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
           <t>'801158923070</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I125" s="0">
         <v>44.99</v>
       </c>
       <c r="J125" s="0">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="0">
       <c r="A126" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ukahhbkkazb47eorliijs/159034.jpg?rlkey=tvzkv5pxjsv1gkazv1gesxyxk&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B126" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/803648cgq23lxzr9p1c6v/womens-size-chartsflint.jpg?rlkey=rh764uld2g627snaidf5hbelq&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>Flint Women's 1/4 Zips</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t>'159034</t>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT W OL:159034E-2XL</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
           <t>'801158923087</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I126" s="0">
         <v>46.99</v>
       </c>
       <c r="J126" s="0">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="0">
       <c r="A127" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ukahhbkkazb47eorliijs/159034.jpg?rlkey=tvzkv5pxjsv1gkazv1gesxyxk&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B127" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/803648cgq23lxzr9p1c6v/womens-size-chartsflint.jpg?rlkey=rh764uld2g627snaidf5hbelq&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>Flint Women's 1/4 Zips</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t>'159034</t>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT W OL:159034F-3XL</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
           <t>'801158923094</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I127" s="0">
         <v>46.99</v>
       </c>
       <c r="J127" s="0">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="0">
       <c r="A128" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xkrcuq0kjjoqyf14wrpos/159038f.jpg?rlkey=ilf2f35l2qxkakyb5cy2pyf4e&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B128" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/803648cgq23lxzr9p1c6v/womens-size-chartsflint.jpg?rlkey=rh764uld2g627snaidf5hbelq&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>Flint Women's 1/4 Zips</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t>'159038</t>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
           <t>UNI FLINT W BK:159038A-S</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
@@ -6721,535 +6721,535 @@
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
           <t>UNI FLINT M BK:158926B-M</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
           <t>'802158926054</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I153" s="0">
         <v>44.99</v>
       </c>
       <c r="J153" s="0">
-        <v>106</v>
+        <v>86</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="0">
       <c r="A154" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jadmhk9u6w2nnigy9f3ve/158926f.jpg?rlkey=iiq3f06kd2muommy1h4yvp8rr&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B154" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/weheexgtmgxqqo49oqqwo/mens-pullover-size-chartsflint.jpg?rlkey=i4aa2uy9sj4l04bwwoh59so3f&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zips</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t>'158926</t>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
           <t>UNI FLINT M BK:158926C-L</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
           <t>'802158926061</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I154" s="0">
         <v>44.99</v>
       </c>
       <c r="J154" s="0">
-        <v>132</v>
+        <v>99</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="0">
       <c r="A155" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jadmhk9u6w2nnigy9f3ve/158926f.jpg?rlkey=iiq3f06kd2muommy1h4yvp8rr&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B155" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/weheexgtmgxqqo49oqqwo/mens-pullover-size-chartsflint.jpg?rlkey=i4aa2uy9sj4l04bwwoh59so3f&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zips</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t>'158926</t>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
           <t>UNI FLINT M BK:158926D-XL</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
           <t>'802158926078</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I155" s="0">
         <v>44.99</v>
       </c>
       <c r="J155" s="0">
-        <v>149</v>
+        <v>119</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="0">
       <c r="A156" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jadmhk9u6w2nnigy9f3ve/158926f.jpg?rlkey=iiq3f06kd2muommy1h4yvp8rr&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B156" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/weheexgtmgxqqo49oqqwo/mens-pullover-size-chartsflint.jpg?rlkey=i4aa2uy9sj4l04bwwoh59so3f&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zips</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t>'158926</t>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
           <t>UNI FLINT M BK:158926E-2XL</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
           <t>'802158926085</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I156" s="0">
         <v>46.99</v>
       </c>
       <c r="J156" s="0">
-        <v>102</v>
+        <v>82</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="0">
       <c r="A157" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jadmhk9u6w2nnigy9f3ve/158926f.jpg?rlkey=iiq3f06kd2muommy1h4yvp8rr&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B157" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/weheexgtmgxqqo49oqqwo/mens-pullover-size-chartsflint.jpg?rlkey=i4aa2uy9sj4l04bwwoh59so3f&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zips</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t>'158926</t>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
           <t>UNI FLINT M BK:158926F-3XL</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
           <t>'802158926092</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I157" s="0">
         <v>46.99</v>
       </c>
       <c r="J157" s="0">
-        <v>53</v>
+        <v>47</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="0">
       <c r="A158" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pirqcowokcpzcm5d901fe/158924.jpg?rlkey=2fu613ht35eeh6umdr6dr9k05&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B158" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/weheexgtmgxqqo49oqqwo/mens-pullover-size-chartsflint.jpg?rlkey=i4aa2uy9sj4l04bwwoh59so3f&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zips</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t>'158924</t>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT M CL:158924A-S</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
           <t>'801158924046</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I158" s="0">
         <v>44.99</v>
       </c>
       <c r="J158" s="0">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="0">
       <c r="A159" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pirqcowokcpzcm5d901fe/158924.jpg?rlkey=2fu613ht35eeh6umdr6dr9k05&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B159" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/weheexgtmgxqqo49oqqwo/mens-pullover-size-chartsflint.jpg?rlkey=i4aa2uy9sj4l04bwwoh59so3f&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zips</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t>'158924</t>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT M CL:158924B-M</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
           <t>'801158924053</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I159" s="0">
         <v>44.99</v>
       </c>
       <c r="J159" s="0">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="0">
       <c r="A160" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pirqcowokcpzcm5d901fe/158924.jpg?rlkey=2fu613ht35eeh6umdr6dr9k05&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B160" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/weheexgtmgxqqo49oqqwo/mens-pullover-size-chartsflint.jpg?rlkey=i4aa2uy9sj4l04bwwoh59so3f&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zips</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t>'158924</t>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT M CL:158924C-L</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
           <t>'801158924060</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I160" s="0">
         <v>44.99</v>
       </c>
       <c r="J160" s="0">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="0">
       <c r="A161" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pirqcowokcpzcm5d901fe/158924.jpg?rlkey=2fu613ht35eeh6umdr6dr9k05&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B161" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/weheexgtmgxqqo49oqqwo/mens-pullover-size-chartsflint.jpg?rlkey=i4aa2uy9sj4l04bwwoh59so3f&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zips</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t>'158924</t>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT M CL:158924D-XL</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
           <t>'801158924077</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I161" s="0">
         <v>44.99</v>
       </c>
       <c r="J161" s="0">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="0">
       <c r="A162" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pirqcowokcpzcm5d901fe/158924.jpg?rlkey=2fu613ht35eeh6umdr6dr9k05&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B162" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/weheexgtmgxqqo49oqqwo/mens-pullover-size-chartsflint.jpg?rlkey=i4aa2uy9sj4l04bwwoh59so3f&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zips</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t>'158924</t>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT M CL:158924E-2XL</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
           <t>'801158924084</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I162" s="0">
         <v>46.99</v>
       </c>
       <c r="J162" s="0">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="0">
       <c r="A163" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/pirqcowokcpzcm5d901fe/158924.jpg?rlkey=2fu613ht35eeh6umdr6dr9k05&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B163" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/weheexgtmgxqqo49oqqwo/mens-pullover-size-chartsflint.jpg?rlkey=i4aa2uy9sj4l04bwwoh59so3f&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zips</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t>'158924</t>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT M CL:158924F-3XL</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
           <t>'801158924091</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I163" s="0">
         <v>46.99</v>
       </c>
       <c r="J163" s="0">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="0">
       <c r="A164" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5yms3jwqi92ey2a9n7sp4/158923f.jpg?rlkey=vv37rz8ekyx8oq0tpk0sgnnws&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B164" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/weheexgtmgxqqo49oqqwo/mens-pullover-size-chartsflint.jpg?rlkey=i4aa2uy9sj4l04bwwoh59so3f&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zips</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t>'158923</t>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT M OL:158923A-S</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
           <t>'801158923049</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I164" s="0">
         <v>44.99</v>
       </c>
       <c r="J164" s="0">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="0">
       <c r="A165" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5yms3jwqi92ey2a9n7sp4/158923f.jpg?rlkey=vv37rz8ekyx8oq0tpk0sgnnws&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B165" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/weheexgtmgxqqo49oqqwo/mens-pullover-size-chartsflint.jpg?rlkey=i4aa2uy9sj4l04bwwoh59so3f&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zips</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t>'158923</t>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT M OL:158923B-M</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
@@ -7425,315 +7425,315 @@
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT M OL:158923F-3XL</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
           <t>'801158923094</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I169" s="0">
         <v>46.99</v>
       </c>
       <c r="J169" s="0">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="0">
       <c r="A170" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/g7faghyeisr90wfnuavt8/159041f.jpg?rlkey=cb98zvwjbd73sq2z34oibrbml&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B170" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/weheexgtmgxqqo49oqqwo/mens-pullover-size-chartsflint.jpg?rlkey=i4aa2uy9sj4l04bwwoh59so3f&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zips</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t>'159041</t>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT M OL:159041A-S</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
           <t>'800159041042</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I170" s="0">
         <v>44.99</v>
       </c>
       <c r="J170" s="0">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="0">
       <c r="A171" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/g7faghyeisr90wfnuavt8/159041f.jpg?rlkey=cb98zvwjbd73sq2z34oibrbml&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B171" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/weheexgtmgxqqo49oqqwo/mens-pullover-size-chartsflint.jpg?rlkey=i4aa2uy9sj4l04bwwoh59so3f&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zips</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t>'159041</t>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT M OL:159041B-M</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
           <t>'800159041059</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I171" s="0">
         <v>44.99</v>
       </c>
       <c r="J171" s="0">
-        <v>70</v>
+        <v>40</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="0">
       <c r="A172" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/g7faghyeisr90wfnuavt8/159041f.jpg?rlkey=cb98zvwjbd73sq2z34oibrbml&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B172" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/weheexgtmgxqqo49oqqwo/mens-pullover-size-chartsflint.jpg?rlkey=i4aa2uy9sj4l04bwwoh59so3f&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zips</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t>'159041</t>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT M OL:159041C-L</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
           <t>'800159041066</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I172" s="0">
         <v>44.99</v>
       </c>
       <c r="J172" s="0">
-        <v>98</v>
+        <v>40</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="0">
       <c r="A173" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/g7faghyeisr90wfnuavt8/159041f.jpg?rlkey=cb98zvwjbd73sq2z34oibrbml&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B173" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/weheexgtmgxqqo49oqqwo/mens-pullover-size-chartsflint.jpg?rlkey=i4aa2uy9sj4l04bwwoh59so3f&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zips</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t>'159041</t>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT M OL:159041D-XL</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
           <t>'800159041073</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I173" s="0">
         <v>44.99</v>
       </c>
       <c r="J173" s="0">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="0">
       <c r="A174" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/g7faghyeisr90wfnuavt8/159041f.jpg?rlkey=cb98zvwjbd73sq2z34oibrbml&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B174" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/weheexgtmgxqqo49oqqwo/mens-pullover-size-chartsflint.jpg?rlkey=i4aa2uy9sj4l04bwwoh59so3f&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zips</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t>'159041</t>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT M OL:159041E-2XL</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
           <t>'800159041080</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I174" s="0">
         <v>46.99</v>
       </c>
       <c r="J174" s="0">
-        <v>65</v>
+        <v>40</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="0">
       <c r="A175" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/g7faghyeisr90wfnuavt8/159041f.jpg?rlkey=cb98zvwjbd73sq2z34oibrbml&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B175" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/weheexgtmgxqqo49oqqwo/mens-pullover-size-chartsflint.jpg?rlkey=i4aa2uy9sj4l04bwwoh59so3f&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zips</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t>'159041</t>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT M OL:159041F-3XL</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
           <t>'800159041097</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I175" s="0">
         <v>46.99</v>
       </c>
       <c r="J175" s="0">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="0">
       <c r="A176" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ntagkqtazcjo5hzyy60yw/159033f.jpg?rlkey=k3rforq944ycwtojhaohjrrkt&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B176" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/weheexgtmgxqqo49oqqwo/mens-pullover-size-chartsflint.jpg?rlkey=i4aa2uy9sj4l04bwwoh59so3f&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zips</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t>'159033</t>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
           <t>ISU FLINT M GY:159033A-S</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
@@ -8261,271 +8261,271 @@
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT M GY:159031A-S</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
           <t>'800159031043</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I188" s="0">
         <v>44.99</v>
       </c>
       <c r="J188" s="0">
-        <v>62</v>
+        <v>48</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="0">
       <c r="A189" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4xh4n47a53cgmsu38y3it/159031.jpg?rlkey=zbm1j47qneh347o3kooehiacm&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B189" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/weheexgtmgxqqo49oqqwo/mens-pullover-size-chartsflint.jpg?rlkey=i4aa2uy9sj4l04bwwoh59so3f&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zips</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t>'159031</t>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT M GY:159031B-M</t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
           <t>'800159031050</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I189" s="0">
         <v>44.99</v>
       </c>
       <c r="J189" s="0">
-        <v>126</v>
+        <v>98</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="0">
       <c r="A190" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4xh4n47a53cgmsu38y3it/159031.jpg?rlkey=zbm1j47qneh347o3kooehiacm&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B190" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/weheexgtmgxqqo49oqqwo/mens-pullover-size-chartsflint.jpg?rlkey=i4aa2uy9sj4l04bwwoh59so3f&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zips</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t>'159031</t>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT M GY:159031C-L</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
           <t>'800159031067</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I190" s="0">
         <v>44.99</v>
       </c>
       <c r="J190" s="0">
-        <v>159</v>
+        <v>117</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="0">
       <c r="A191" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4xh4n47a53cgmsu38y3it/159031.jpg?rlkey=zbm1j47qneh347o3kooehiacm&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B191" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/weheexgtmgxqqo49oqqwo/mens-pullover-size-chartsflint.jpg?rlkey=i4aa2uy9sj4l04bwwoh59so3f&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zips</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t>'159031</t>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT M GY:159031D-XL</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
           <t>'800159031074</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I191" s="0">
         <v>44.99</v>
       </c>
       <c r="J191" s="0">
-        <v>176</v>
+        <v>117</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="0">
       <c r="A192" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4xh4n47a53cgmsu38y3it/159031.jpg?rlkey=zbm1j47qneh347o3kooehiacm&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B192" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/weheexgtmgxqqo49oqqwo/mens-pullover-size-chartsflint.jpg?rlkey=i4aa2uy9sj4l04bwwoh59so3f&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zips</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t>'159031</t>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT M GY:159031E-2XL</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
           <t>'800159031081</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I192" s="0">
         <v>46.99</v>
       </c>
       <c r="J192" s="0">
-        <v>123</v>
+        <v>95</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="0">
       <c r="A193" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4xh4n47a53cgmsu38y3it/159031.jpg?rlkey=zbm1j47qneh347o3kooehiacm&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B193" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/weheexgtmgxqqo49oqqwo/mens-pullover-size-chartsflint.jpg?rlkey=i4aa2uy9sj4l04bwwoh59so3f&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zips</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t>'159031</t>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
           <t>IOWA FLINT M GY:159031F-3XL</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
           <t>'800159031098</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I193" s="0">
         <v>46.99</v>
       </c>
       <c r="J193" s="0">
-        <v>60</v>
+        <v>46</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="0">
       <c r="A194" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cl0mydsdzzj9vwkx91wzy/flintm.jpg?rlkey=583m2d06bsqxfsizkmn6dqzl8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B194" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/weheexgtmgxqqo49oqqwo/mens-pullover-size-chartsflint.jpg?rlkey=i4aa2uy9sj4l04bwwoh59so3f&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
           <t>Flint Men's 1/4 Zips</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
           <t>'159137</t>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
           <t>SDSU FLINT M RL:159137A-S</t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">