--- v1 (2026-03-23)
+++ v2 (2026-05-23)
@@ -72,51 +72,51 @@
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J425"/>
+  <dimension ref="A1:J431"/>
   <sheetData>
     <row r="1" spans="1:10" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>ImageURL</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>SizeChart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Product Name</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Model</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>SKU</t>
@@ -11188,7254 +11188,7500 @@
       </c>
       <c r="F260" s="0" t="inlineStr">
         <is>
           <t>'806123353999</t>
         </is>
       </c>
       <c r="G260" s="0" t="inlineStr">
         <is>
           <t>INFANT</t>
         </is>
       </c>
       <c r="H260" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I260" s="0">
         <v>240</v>
       </c>
       <c r="J260" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="0">
       <c r="A261" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xzwr4bkjlqkfyw8qt39wa/126247f.jpg?rlkey=ixh6r807g6am798lns4kjcvj1&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j3irdj5xzglaz8h1hnr3u/123377web68730.jpg?rlkey=yvmdtn49r11dk6gd6x0u9oosq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C261" s="0" t="inlineStr">
         <is>
-          <t>Rupert Men's Cuffed Beanie</t>
+          <t>Addison Toddler Beanie</t>
         </is>
       </c>
       <c r="D261" s="0" t="inlineStr">
         <is>
-          <t>'126247</t>
+          <t>'123378</t>
         </is>
       </c>
       <c r="E261" s="0" t="inlineStr">
         <is>
-          <t>IND RUPERT:126247</t>
+          <t>IND ADDISO T CL:123378</t>
         </is>
       </c>
       <c r="F261" s="0" t="inlineStr">
         <is>
-          <t>'706126247014</t>
+          <t>'706123378018</t>
         </is>
       </c>
       <c r="G261" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>TODDLER</t>
         </is>
       </c>
       <c r="H261" s="0" t="inlineStr">
         <is>
-          <t>STANDARD MENS</t>
+          <t>TODDLER</t>
         </is>
       </c>
       <c r="I261" s="0">
-        <v>19.99</v>
+        <v>29.99</v>
       </c>
       <c r="J261" s="0">
-        <v>87</v>
+        <v>49</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="0">
       <c r="A262" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/akm3cvbq6m8kcty26ibrm/109062af.jpg?rlkey=4zdctgs4yznfl659qg9pf1uve&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i9b7xw4pd6k3xgcs8vko3/mens-t-shirt-size-chartsbisbee.jpg?rlkey=n25p0rk9efl0ev969i1mu1jmz&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2ema94vbhvpnjpvm73r1w/123358-af.jpg?rlkey=aoms5z2v4px23sk4rx9o6a4et&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C262" s="0" t="inlineStr">
         <is>
-          <t>Bisbee Men's Long Sleeve Shirt</t>
+          <t>Leona Youth Hoodie</t>
         </is>
       </c>
       <c r="D262" s="0" t="inlineStr">
         <is>
-          <t>'109062</t>
+          <t>'123358</t>
         </is>
       </c>
       <c r="E262" s="0" t="inlineStr">
         <is>
-          <t>INDIANA BISBEE:109062A-S</t>
+          <t>IND LEONA Y GY:123358B-YS</t>
         </is>
       </c>
       <c r="F262" s="0" t="inlineStr">
         <is>
-          <t>'800109062011</t>
+          <t>'806123358017</t>
         </is>
       </c>
       <c r="G262" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>YOUTH</t>
         </is>
       </c>
       <c r="H262" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>YS</t>
         </is>
       </c>
       <c r="I262" s="0">
         <v>29.99</v>
       </c>
       <c r="J262" s="0">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="0">
       <c r="A263" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/akm3cvbq6m8kcty26ibrm/109062af.jpg?rlkey=4zdctgs4yznfl659qg9pf1uve&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i9b7xw4pd6k3xgcs8vko3/mens-t-shirt-size-chartsbisbee.jpg?rlkey=n25p0rk9efl0ev969i1mu1jmz&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2ema94vbhvpnjpvm73r1w/123358-af.jpg?rlkey=aoms5z2v4px23sk4rx9o6a4et&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C263" s="0" t="inlineStr">
         <is>
-          <t>Bisbee Men's Long Sleeve Shirt</t>
+          <t>Leona Youth Hoodie</t>
         </is>
       </c>
       <c r="D263" s="0" t="inlineStr">
         <is>
-          <t>'109062</t>
+          <t>'123358</t>
         </is>
       </c>
       <c r="E263" s="0" t="inlineStr">
         <is>
-          <t>INDIANA BISBEE:109062B-M</t>
+          <t>IND LEONA Y GY:123358C-YM</t>
         </is>
       </c>
       <c r="F263" s="0" t="inlineStr">
         <is>
-          <t>'800109062028</t>
+          <t>'806123358024</t>
         </is>
       </c>
       <c r="G263" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>YOUTH</t>
         </is>
       </c>
       <c r="H263" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>YM</t>
         </is>
       </c>
       <c r="I263" s="0">
         <v>29.99</v>
       </c>
       <c r="J263" s="0">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="0">
       <c r="A264" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/akm3cvbq6m8kcty26ibrm/109062af.jpg?rlkey=4zdctgs4yznfl659qg9pf1uve&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i9b7xw4pd6k3xgcs8vko3/mens-t-shirt-size-chartsbisbee.jpg?rlkey=n25p0rk9efl0ev969i1mu1jmz&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2ema94vbhvpnjpvm73r1w/123358-af.jpg?rlkey=aoms5z2v4px23sk4rx9o6a4et&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C264" s="0" t="inlineStr">
         <is>
-          <t>Bisbee Men's Long Sleeve Shirt</t>
+          <t>Leona Youth Hoodie</t>
         </is>
       </c>
       <c r="D264" s="0" t="inlineStr">
         <is>
-          <t>'109062</t>
+          <t>'123358</t>
         </is>
       </c>
       <c r="E264" s="0" t="inlineStr">
         <is>
-          <t>INDIANA BISBEE:109062C-L</t>
+          <t>IND LEONA Y GY:123358D-YL</t>
         </is>
       </c>
       <c r="F264" s="0" t="inlineStr">
         <is>
-          <t>'800109062035</t>
+          <t>'806123358031</t>
         </is>
       </c>
       <c r="G264" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>YOUTH</t>
         </is>
       </c>
       <c r="H264" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>YL</t>
         </is>
       </c>
       <c r="I264" s="0">
         <v>29.99</v>
       </c>
       <c r="J264" s="0">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="0">
       <c r="A265" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/akm3cvbq6m8kcty26ibrm/109062af.jpg?rlkey=4zdctgs4yznfl659qg9pf1uve&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i9b7xw4pd6k3xgcs8vko3/mens-t-shirt-size-chartsbisbee.jpg?rlkey=n25p0rk9efl0ev969i1mu1jmz&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2ema94vbhvpnjpvm73r1w/123358-af.jpg?rlkey=aoms5z2v4px23sk4rx9o6a4et&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C265" s="0" t="inlineStr">
         <is>
-          <t>Bisbee Men's Long Sleeve Shirt</t>
+          <t>Leona Youth Hoodie</t>
         </is>
       </c>
       <c r="D265" s="0" t="inlineStr">
         <is>
-          <t>'109062</t>
+          <t>'123358</t>
         </is>
       </c>
       <c r="E265" s="0" t="inlineStr">
         <is>
-          <t>INDIANA BISBEE:109062D-XL</t>
+          <t>IND LEONA Y GY:123358E-YXL</t>
         </is>
       </c>
       <c r="F265" s="0" t="inlineStr">
         <is>
-          <t>'800109062042</t>
+          <t>'806123358048</t>
         </is>
       </c>
       <c r="G265" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>YOUTH</t>
         </is>
       </c>
       <c r="H265" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>YXL</t>
         </is>
       </c>
       <c r="I265" s="0">
         <v>29.99</v>
       </c>
       <c r="J265" s="0">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="0">
       <c r="A266" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/akm3cvbq6m8kcty26ibrm/109062af.jpg?rlkey=4zdctgs4yznfl659qg9pf1uve&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i9b7xw4pd6k3xgcs8vko3/mens-t-shirt-size-chartsbisbee.jpg?rlkey=n25p0rk9efl0ev969i1mu1jmz&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2ema94vbhvpnjpvm73r1w/123358-af.jpg?rlkey=aoms5z2v4px23sk4rx9o6a4et&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C266" s="0" t="inlineStr">
         <is>
-          <t>Bisbee Men's Long Sleeve Shirt</t>
+          <t>Leona Youth Hoodie</t>
         </is>
       </c>
       <c r="D266" s="0" t="inlineStr">
         <is>
-          <t>'109062</t>
+          <t>'123358</t>
         </is>
       </c>
       <c r="E266" s="0" t="inlineStr">
         <is>
-          <t>INDIANA BISBEE:109062E-2XL</t>
+          <t>IND LEONA Y GY 12PK:123358Z-12PK</t>
         </is>
       </c>
       <c r="F266" s="0" t="inlineStr">
         <is>
-          <t>'800109062059</t>
+          <t>'806123358994</t>
         </is>
       </c>
       <c r="G266" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>YOUTH</t>
         </is>
       </c>
       <c r="H266" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I266" s="0">
-        <v>29.99</v>
+        <v>288</v>
       </c>
       <c r="J266" s="0">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="0">
       <c r="A267" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/akm3cvbq6m8kcty26ibrm/109062af.jpg?rlkey=4zdctgs4yznfl659qg9pf1uve&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i9b7xw4pd6k3xgcs8vko3/mens-t-shirt-size-chartsbisbee.jpg?rlkey=n25p0rk9efl0ev969i1mu1jmz&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xzwr4bkjlqkfyw8qt39wa/126247f.jpg?rlkey=ixh6r807g6am798lns4kjcvj1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C267" s="0" t="inlineStr">
         <is>
-          <t>Bisbee Men's Long Sleeve Shirt</t>
+          <t>Rupert Men's Cuffed Beanie</t>
         </is>
       </c>
       <c r="D267" s="0" t="inlineStr">
         <is>
-          <t>'109062</t>
+          <t>'126247</t>
         </is>
       </c>
       <c r="E267" s="0" t="inlineStr">
         <is>
-          <t>INDIANA BISBEE:109062F-3XL</t>
+          <t>IND RUPERT:126247</t>
         </is>
       </c>
       <c r="F267" s="0" t="inlineStr">
         <is>
-          <t>'800109062066</t>
+          <t>'706126247014</t>
         </is>
       </c>
       <c r="G267" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H267" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I267" s="0">
-        <v>29.99</v>
+        <v>19.99</v>
       </c>
       <c r="J267" s="0">
-        <v>3</v>
+        <v>87</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="0">
       <c r="A268" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/12dn5jj6x55r2xvebk42g/108978-f.jpg?rlkey=1i6qxfak49om877wwlgq4o11f&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/akm3cvbq6m8kcty26ibrm/109062af.jpg?rlkey=4zdctgs4yznfl659qg9pf1uve&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B268" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j6khw32ke7ead0bgflzr5/womens-hoodie-and-sweatshirt-size-chartsvictoria.jpg?rlkey=dszz3s9jg4kezzq4fsbjg5dzr&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i9b7xw4pd6k3xgcs8vko3/mens-t-shirt-size-chartsbisbee.jpg?rlkey=n25p0rk9efl0ev969i1mu1jmz&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C268" s="0" t="inlineStr">
         <is>
-          <t>Victoria Women's Cowl Neck Pullover</t>
+          <t>Bisbee Men's Long Sleeve Shirt</t>
         </is>
       </c>
       <c r="D268" s="0" t="inlineStr">
         <is>
-          <t>'108978</t>
+          <t>'109062</t>
         </is>
       </c>
       <c r="E268" s="0" t="inlineStr">
         <is>
-          <t>INDIANA VICTORIA GREY:108978A-S</t>
+          <t>INDIANA BISBEE:109062A-S</t>
         </is>
       </c>
       <c r="F268" s="0" t="inlineStr">
         <is>
-          <t>'800108978016</t>
+          <t>'800109062011</t>
         </is>
       </c>
       <c r="G268" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H268" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I268" s="0">
-        <v>49.99</v>
+        <v>29.99</v>
       </c>
       <c r="J268" s="0">
-        <v>12</v>
+        <v>3</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="0">
       <c r="A269" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/12dn5jj6x55r2xvebk42g/108978-f.jpg?rlkey=1i6qxfak49om877wwlgq4o11f&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/akm3cvbq6m8kcty26ibrm/109062af.jpg?rlkey=4zdctgs4yznfl659qg9pf1uve&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B269" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j6khw32ke7ead0bgflzr5/womens-hoodie-and-sweatshirt-size-chartsvictoria.jpg?rlkey=dszz3s9jg4kezzq4fsbjg5dzr&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i9b7xw4pd6k3xgcs8vko3/mens-t-shirt-size-chartsbisbee.jpg?rlkey=n25p0rk9efl0ev969i1mu1jmz&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C269" s="0" t="inlineStr">
         <is>
-          <t>Victoria Women's Cowl Neck Pullover</t>
+          <t>Bisbee Men's Long Sleeve Shirt</t>
         </is>
       </c>
       <c r="D269" s="0" t="inlineStr">
         <is>
-          <t>'108978</t>
+          <t>'109062</t>
         </is>
       </c>
       <c r="E269" s="0" t="inlineStr">
         <is>
-          <t>INDIANA VICTORIA GREY:108978B-M</t>
+          <t>INDIANA BISBEE:109062B-M</t>
         </is>
       </c>
       <c r="F269" s="0" t="inlineStr">
         <is>
-          <t>'800108978023</t>
+          <t>'800109062028</t>
         </is>
       </c>
       <c r="G269" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H269" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I269" s="0">
-        <v>49.99</v>
+        <v>29.99</v>
       </c>
       <c r="J269" s="0">
-        <v>28</v>
+        <v>5</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="0">
       <c r="A270" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/12dn5jj6x55r2xvebk42g/108978-f.jpg?rlkey=1i6qxfak49om877wwlgq4o11f&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/akm3cvbq6m8kcty26ibrm/109062af.jpg?rlkey=4zdctgs4yznfl659qg9pf1uve&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B270" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j6khw32ke7ead0bgflzr5/womens-hoodie-and-sweatshirt-size-chartsvictoria.jpg?rlkey=dszz3s9jg4kezzq4fsbjg5dzr&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i9b7xw4pd6k3xgcs8vko3/mens-t-shirt-size-chartsbisbee.jpg?rlkey=n25p0rk9efl0ev969i1mu1jmz&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C270" s="0" t="inlineStr">
         <is>
-          <t>Victoria Women's Cowl Neck Pullover</t>
+          <t>Bisbee Men's Long Sleeve Shirt</t>
         </is>
       </c>
       <c r="D270" s="0" t="inlineStr">
         <is>
-          <t>'108978</t>
+          <t>'109062</t>
         </is>
       </c>
       <c r="E270" s="0" t="inlineStr">
         <is>
-          <t>INDIANA VICTORIA GREY:108978C-L</t>
+          <t>INDIANA BISBEE:109062C-L</t>
         </is>
       </c>
       <c r="F270" s="0" t="inlineStr">
         <is>
-          <t>'800108978030</t>
+          <t>'800109062035</t>
         </is>
       </c>
       <c r="G270" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H270" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I270" s="0">
-        <v>49.99</v>
+        <v>29.99</v>
       </c>
       <c r="J270" s="0">
-        <v>28</v>
+        <v>6</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="0">
       <c r="A271" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/12dn5jj6x55r2xvebk42g/108978-f.jpg?rlkey=1i6qxfak49om877wwlgq4o11f&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/akm3cvbq6m8kcty26ibrm/109062af.jpg?rlkey=4zdctgs4yznfl659qg9pf1uve&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B271" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j6khw32ke7ead0bgflzr5/womens-hoodie-and-sweatshirt-size-chartsvictoria.jpg?rlkey=dszz3s9jg4kezzq4fsbjg5dzr&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i9b7xw4pd6k3xgcs8vko3/mens-t-shirt-size-chartsbisbee.jpg?rlkey=n25p0rk9efl0ev969i1mu1jmz&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C271" s="0" t="inlineStr">
         <is>
-          <t>Victoria Women's Cowl Neck Pullover</t>
+          <t>Bisbee Men's Long Sleeve Shirt</t>
         </is>
       </c>
       <c r="D271" s="0" t="inlineStr">
         <is>
-          <t>'108978</t>
+          <t>'109062</t>
         </is>
       </c>
       <c r="E271" s="0" t="inlineStr">
         <is>
-          <t>INDIANA VICTORIA GREY:108978D-XL</t>
+          <t>INDIANA BISBEE:109062D-XL</t>
         </is>
       </c>
       <c r="F271" s="0" t="inlineStr">
         <is>
-          <t>'800108978047</t>
+          <t>'800109062042</t>
         </is>
       </c>
       <c r="G271" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H271" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I271" s="0">
-        <v>49.99</v>
+        <v>29.99</v>
       </c>
       <c r="J271" s="0">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="0">
       <c r="A272" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/12dn5jj6x55r2xvebk42g/108978-f.jpg?rlkey=1i6qxfak49om877wwlgq4o11f&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/akm3cvbq6m8kcty26ibrm/109062af.jpg?rlkey=4zdctgs4yznfl659qg9pf1uve&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B272" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j6khw32ke7ead0bgflzr5/womens-hoodie-and-sweatshirt-size-chartsvictoria.jpg?rlkey=dszz3s9jg4kezzq4fsbjg5dzr&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i9b7xw4pd6k3xgcs8vko3/mens-t-shirt-size-chartsbisbee.jpg?rlkey=n25p0rk9efl0ev969i1mu1jmz&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C272" s="0" t="inlineStr">
         <is>
-          <t>Victoria Women's Cowl Neck Pullover</t>
+          <t>Bisbee Men's Long Sleeve Shirt</t>
         </is>
       </c>
       <c r="D272" s="0" t="inlineStr">
         <is>
-          <t>'108978</t>
+          <t>'109062</t>
         </is>
       </c>
       <c r="E272" s="0" t="inlineStr">
         <is>
-          <t>INDIANA VICTORIA GREY:108978E-2XL</t>
+          <t>INDIANA BISBEE:109062E-2XL</t>
         </is>
       </c>
       <c r="F272" s="0" t="inlineStr">
         <is>
-          <t>'800108978054</t>
+          <t>'800109062059</t>
         </is>
       </c>
       <c r="G272" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H272" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I272" s="0">
-        <v>49.99</v>
+        <v>29.99</v>
       </c>
       <c r="J272" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="0">
       <c r="A273" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/12dn5jj6x55r2xvebk42g/108978-f.jpg?rlkey=1i6qxfak49om877wwlgq4o11f&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/akm3cvbq6m8kcty26ibrm/109062af.jpg?rlkey=4zdctgs4yznfl659qg9pf1uve&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B273" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j6khw32ke7ead0bgflzr5/womens-hoodie-and-sweatshirt-size-chartsvictoria.jpg?rlkey=dszz3s9jg4kezzq4fsbjg5dzr&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i9b7xw4pd6k3xgcs8vko3/mens-t-shirt-size-chartsbisbee.jpg?rlkey=n25p0rk9efl0ev969i1mu1jmz&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C273" s="0" t="inlineStr">
         <is>
-          <t>Victoria Women's Cowl Neck Pullover</t>
+          <t>Bisbee Men's Long Sleeve Shirt</t>
         </is>
       </c>
       <c r="D273" s="0" t="inlineStr">
         <is>
-          <t>'108978</t>
+          <t>'109062</t>
         </is>
       </c>
       <c r="E273" s="0" t="inlineStr">
         <is>
-          <t>INDIANA VICTORIA GREY:108978F-3XL</t>
+          <t>INDIANA BISBEE:109062F-3XL</t>
         </is>
       </c>
       <c r="F273" s="0" t="inlineStr">
         <is>
-          <t>'800108978061</t>
+          <t>'800109062066</t>
         </is>
       </c>
       <c r="G273" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H273" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I273" s="0">
-        <v>49.99</v>
+        <v>29.99</v>
       </c>
       <c r="J273" s="0">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="0">
       <c r="A274" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qf1izjkqhtmmj9sclycrl/114586-af.jpg?rlkey=ykhxlvc2t32ukplncykkp7kx7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/12dn5jj6x55r2xvebk42g/108978-f.jpg?rlkey=1i6qxfak49om877wwlgq4o11f&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B274" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/booq1qhewn7il1ao5oiix/womens-jackets-size-chartsathena.jpg?rlkey=kmfhlcntmma5xougas2df64q2&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j6khw32ke7ead0bgflzr5/womens-hoodie-and-sweatshirt-size-chartsvictoria.jpg?rlkey=dszz3s9jg4kezzq4fsbjg5dzr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C274" s="0" t="inlineStr">
         <is>
-          <t>Athena Women's Quilted Jacket</t>
+          <t>Victoria Women's Cowl Neck Pullover</t>
         </is>
       </c>
       <c r="D274" s="0" t="inlineStr">
         <is>
-          <t>'114586</t>
+          <t>'108978</t>
         </is>
       </c>
       <c r="E274" s="0" t="inlineStr">
         <is>
-          <t>INDIANA ATHENA W GREY:114586A-S</t>
+          <t>INDIANA VICTORIA GREY:108978A-S</t>
         </is>
       </c>
       <c r="F274" s="0" t="inlineStr">
         <is>
-          <t>'806114586047</t>
+          <t>'800108978016</t>
         </is>
       </c>
       <c r="G274" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H274" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I274" s="0">
-        <v>69.99</v>
+        <v>49.99</v>
       </c>
       <c r="J274" s="0">
-        <v>4</v>
+        <v>12</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="0">
       <c r="A275" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qf1izjkqhtmmj9sclycrl/114586-af.jpg?rlkey=ykhxlvc2t32ukplncykkp7kx7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/12dn5jj6x55r2xvebk42g/108978-f.jpg?rlkey=1i6qxfak49om877wwlgq4o11f&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B275" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/booq1qhewn7il1ao5oiix/womens-jackets-size-chartsathena.jpg?rlkey=kmfhlcntmma5xougas2df64q2&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j6khw32ke7ead0bgflzr5/womens-hoodie-and-sweatshirt-size-chartsvictoria.jpg?rlkey=dszz3s9jg4kezzq4fsbjg5dzr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C275" s="0" t="inlineStr">
         <is>
-          <t>Athena Women's Quilted Jacket</t>
+          <t>Victoria Women's Cowl Neck Pullover</t>
         </is>
       </c>
       <c r="D275" s="0" t="inlineStr">
         <is>
-          <t>'114586</t>
+          <t>'108978</t>
         </is>
       </c>
       <c r="E275" s="0" t="inlineStr">
         <is>
-          <t>INDIANA ATHENA W GREY:114586B-M</t>
+          <t>INDIANA VICTORIA GREY:108978B-M</t>
         </is>
       </c>
       <c r="F275" s="0" t="inlineStr">
         <is>
-          <t>'806114586054</t>
+          <t>'800108978023</t>
         </is>
       </c>
       <c r="G275" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H275" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I275" s="0">
-        <v>69.99</v>
+        <v>49.99</v>
       </c>
       <c r="J275" s="0">
-        <v>10</v>
+        <v>28</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="0">
       <c r="A276" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qf1izjkqhtmmj9sclycrl/114586-af.jpg?rlkey=ykhxlvc2t32ukplncykkp7kx7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/12dn5jj6x55r2xvebk42g/108978-f.jpg?rlkey=1i6qxfak49om877wwlgq4o11f&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B276" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/booq1qhewn7il1ao5oiix/womens-jackets-size-chartsathena.jpg?rlkey=kmfhlcntmma5xougas2df64q2&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j6khw32ke7ead0bgflzr5/womens-hoodie-and-sweatshirt-size-chartsvictoria.jpg?rlkey=dszz3s9jg4kezzq4fsbjg5dzr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C276" s="0" t="inlineStr">
         <is>
-          <t>Athena Women's Quilted Jacket</t>
+          <t>Victoria Women's Cowl Neck Pullover</t>
         </is>
       </c>
       <c r="D276" s="0" t="inlineStr">
         <is>
-          <t>'114586</t>
+          <t>'108978</t>
         </is>
       </c>
       <c r="E276" s="0" t="inlineStr">
         <is>
-          <t>INDIANA ATHENA W GREY:114586C-L</t>
+          <t>INDIANA VICTORIA GREY:108978C-L</t>
         </is>
       </c>
       <c r="F276" s="0" t="inlineStr">
         <is>
-          <t>'806114586061</t>
+          <t>'800108978030</t>
         </is>
       </c>
       <c r="G276" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H276" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I276" s="0">
-        <v>69.99</v>
+        <v>49.99</v>
       </c>
       <c r="J276" s="0">
-        <v>10</v>
+        <v>28</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="0">
       <c r="A277" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qf1izjkqhtmmj9sclycrl/114586-af.jpg?rlkey=ykhxlvc2t32ukplncykkp7kx7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/12dn5jj6x55r2xvebk42g/108978-f.jpg?rlkey=1i6qxfak49om877wwlgq4o11f&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B277" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/booq1qhewn7il1ao5oiix/womens-jackets-size-chartsathena.jpg?rlkey=kmfhlcntmma5xougas2df64q2&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j6khw32ke7ead0bgflzr5/womens-hoodie-and-sweatshirt-size-chartsvictoria.jpg?rlkey=dszz3s9jg4kezzq4fsbjg5dzr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C277" s="0" t="inlineStr">
         <is>
-          <t>Athena Women's Quilted Jacket</t>
+          <t>Victoria Women's Cowl Neck Pullover</t>
         </is>
       </c>
       <c r="D277" s="0" t="inlineStr">
         <is>
-          <t>'114586</t>
+          <t>'108978</t>
         </is>
       </c>
       <c r="E277" s="0" t="inlineStr">
         <is>
-          <t>INDIANA ATHENA W GREY:114586D-XL</t>
+          <t>INDIANA VICTORIA GREY:108978D-XL</t>
         </is>
       </c>
       <c r="F277" s="0" t="inlineStr">
         <is>
-          <t>'806114586078</t>
+          <t>'800108978047</t>
         </is>
       </c>
       <c r="G277" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H277" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I277" s="0">
-        <v>69.99</v>
+        <v>49.99</v>
       </c>
       <c r="J277" s="0">
-        <v>4</v>
+        <v>14</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="0">
       <c r="A278" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qf1izjkqhtmmj9sclycrl/114586-af.jpg?rlkey=ykhxlvc2t32ukplncykkp7kx7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/12dn5jj6x55r2xvebk42g/108978-f.jpg?rlkey=1i6qxfak49om877wwlgq4o11f&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B278" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/booq1qhewn7il1ao5oiix/womens-jackets-size-chartsathena.jpg?rlkey=kmfhlcntmma5xougas2df64q2&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j6khw32ke7ead0bgflzr5/womens-hoodie-and-sweatshirt-size-chartsvictoria.jpg?rlkey=dszz3s9jg4kezzq4fsbjg5dzr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C278" s="0" t="inlineStr">
         <is>
-          <t>Athena Women's Quilted Jacket</t>
+          <t>Victoria Women's Cowl Neck Pullover</t>
         </is>
       </c>
       <c r="D278" s="0" t="inlineStr">
         <is>
-          <t>'114586</t>
+          <t>'108978</t>
         </is>
       </c>
       <c r="E278" s="0" t="inlineStr">
         <is>
-          <t>INDIANA ATHENA W GREY:114586E-2XL</t>
+          <t>INDIANA VICTORIA GREY:108978E-2XL</t>
         </is>
       </c>
       <c r="F278" s="0" t="inlineStr">
         <is>
-          <t>'806114586085</t>
+          <t>'800108978054</t>
         </is>
       </c>
       <c r="G278" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H278" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I278" s="0">
-        <v>71.99</v>
+        <v>49.99</v>
       </c>
       <c r="J278" s="0">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="0">
       <c r="A279" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qf1izjkqhtmmj9sclycrl/114586-af.jpg?rlkey=ykhxlvc2t32ukplncykkp7kx7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/12dn5jj6x55r2xvebk42g/108978-f.jpg?rlkey=1i6qxfak49om877wwlgq4o11f&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B279" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/booq1qhewn7il1ao5oiix/womens-jackets-size-chartsathena.jpg?rlkey=kmfhlcntmma5xougas2df64q2&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j6khw32ke7ead0bgflzr5/womens-hoodie-and-sweatshirt-size-chartsvictoria.jpg?rlkey=dszz3s9jg4kezzq4fsbjg5dzr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C279" s="0" t="inlineStr">
         <is>
-          <t>Athena Women's Quilted Jacket</t>
+          <t>Victoria Women's Cowl Neck Pullover</t>
         </is>
       </c>
       <c r="D279" s="0" t="inlineStr">
         <is>
-          <t>'114586</t>
+          <t>'108978</t>
         </is>
       </c>
       <c r="E279" s="0" t="inlineStr">
         <is>
-          <t>INDIANA ATHENA W GREY:114586F-3XL</t>
+          <t>INDIANA VICTORIA GREY:108978F-3XL</t>
         </is>
       </c>
       <c r="F279" s="0" t="inlineStr">
         <is>
-          <t>'806114586092</t>
+          <t>'800108978061</t>
         </is>
       </c>
       <c r="G279" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H279" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I279" s="0">
-        <v>71.99</v>
+        <v>49.99</v>
       </c>
       <c r="J279" s="0">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="0">
       <c r="A280" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qf1izjkqhtmmj9sclycrl/114586-af.jpg?rlkey=ykhxlvc2t32ukplncykkp7kx7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B280" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/booq1qhewn7il1ao5oiix/womens-jackets-size-chartsathena.jpg?rlkey=kmfhlcntmma5xougas2df64q2&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C280" s="0" t="inlineStr">
         <is>
           <t>Athena Women's Quilted Jacket</t>
         </is>
       </c>
       <c r="D280" s="0" t="inlineStr">
         <is>
           <t>'114586</t>
         </is>
       </c>
       <c r="E280" s="0" t="inlineStr">
         <is>
-          <t>INDIANA ATHENA W GREY 12 PACK:114586Z-12PK</t>
+          <t>INDIANA ATHENA W GREY:114586A-S</t>
         </is>
       </c>
       <c r="F280" s="0" t="inlineStr">
         <is>
-          <t>'806114586993</t>
+          <t>'806114586047</t>
         </is>
       </c>
       <c r="G280" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H280" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I280" s="0">
-        <v>672</v>
+        <v>69.99</v>
       </c>
       <c r="J280" s="0">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="0">
       <c r="A281" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1tp1dhg1lnt14x6zlc5kd/124352-af.jpg?rlkey=6q78q4i68dm9ugyc5qt3j2khh&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qf1izjkqhtmmj9sclycrl/114586-af.jpg?rlkey=ykhxlvc2t32ukplncykkp7kx7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B281" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yx97tg3fg36f3kaerd9sx/womens-hoodie-and-sweatshirt-size-chartsspears.jpg?rlkey=c8ywsh8yz7it02gvlikx0qngr&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/booq1qhewn7il1ao5oiix/womens-jackets-size-chartsathena.jpg?rlkey=kmfhlcntmma5xougas2df64q2&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C281" s="0" t="inlineStr">
         <is>
-          <t>Spears Women's Hoodie</t>
+          <t>Athena Women's Quilted Jacket</t>
         </is>
       </c>
       <c r="D281" s="0" t="inlineStr">
         <is>
-          <t>'124352</t>
+          <t>'114586</t>
         </is>
       </c>
       <c r="E281" s="0" t="inlineStr">
         <is>
-          <t>IND SPEARS W RD:124352A-S</t>
+          <t>INDIANA ATHENA W GREY:114586B-M</t>
         </is>
       </c>
       <c r="F281" s="0" t="inlineStr">
         <is>
-          <t>'806124352045</t>
+          <t>'806114586054</t>
         </is>
       </c>
       <c r="G281" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H281" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I281" s="0">
-        <v>29.99</v>
+        <v>69.99</v>
       </c>
       <c r="J281" s="0">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="0">
       <c r="A282" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1tp1dhg1lnt14x6zlc5kd/124352-af.jpg?rlkey=6q78q4i68dm9ugyc5qt3j2khh&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qf1izjkqhtmmj9sclycrl/114586-af.jpg?rlkey=ykhxlvc2t32ukplncykkp7kx7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B282" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yx97tg3fg36f3kaerd9sx/womens-hoodie-and-sweatshirt-size-chartsspears.jpg?rlkey=c8ywsh8yz7it02gvlikx0qngr&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/booq1qhewn7il1ao5oiix/womens-jackets-size-chartsathena.jpg?rlkey=kmfhlcntmma5xougas2df64q2&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C282" s="0" t="inlineStr">
         <is>
-          <t>Spears Women's Hoodie</t>
+          <t>Athena Women's Quilted Jacket</t>
         </is>
       </c>
       <c r="D282" s="0" t="inlineStr">
         <is>
-          <t>'124352</t>
+          <t>'114586</t>
         </is>
       </c>
       <c r="E282" s="0" t="inlineStr">
         <is>
-          <t>IND SPEARS W RD:124352B-M</t>
+          <t>INDIANA ATHENA W GREY:114586C-L</t>
         </is>
       </c>
       <c r="F282" s="0" t="inlineStr">
         <is>
-          <t>'806124352052</t>
+          <t>'806114586061</t>
         </is>
       </c>
       <c r="G282" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H282" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I282" s="0">
-        <v>29.99</v>
+        <v>69.99</v>
       </c>
       <c r="J282" s="0">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="0">
       <c r="A283" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1tp1dhg1lnt14x6zlc5kd/124352-af.jpg?rlkey=6q78q4i68dm9ugyc5qt3j2khh&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qf1izjkqhtmmj9sclycrl/114586-af.jpg?rlkey=ykhxlvc2t32ukplncykkp7kx7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B283" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yx97tg3fg36f3kaerd9sx/womens-hoodie-and-sweatshirt-size-chartsspears.jpg?rlkey=c8ywsh8yz7it02gvlikx0qngr&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/booq1qhewn7il1ao5oiix/womens-jackets-size-chartsathena.jpg?rlkey=kmfhlcntmma5xougas2df64q2&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C283" s="0" t="inlineStr">
         <is>
-          <t>Spears Women's Hoodie</t>
+          <t>Athena Women's Quilted Jacket</t>
         </is>
       </c>
       <c r="D283" s="0" t="inlineStr">
         <is>
-          <t>'124352</t>
+          <t>'114586</t>
         </is>
       </c>
       <c r="E283" s="0" t="inlineStr">
         <is>
-          <t>IND SPEARS W RD:124352C-L</t>
+          <t>INDIANA ATHENA W GREY:114586D-XL</t>
         </is>
       </c>
       <c r="F283" s="0" t="inlineStr">
         <is>
-          <t>'806124352069</t>
+          <t>'806114586078</t>
         </is>
       </c>
       <c r="G283" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H283" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I283" s="0">
-        <v>29.99</v>
+        <v>69.99</v>
       </c>
       <c r="J283" s="0">
-        <v>15</v>
+        <v>4</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="0">
       <c r="A284" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1tp1dhg1lnt14x6zlc5kd/124352-af.jpg?rlkey=6q78q4i68dm9ugyc5qt3j2khh&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qf1izjkqhtmmj9sclycrl/114586-af.jpg?rlkey=ykhxlvc2t32ukplncykkp7kx7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B284" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yx97tg3fg36f3kaerd9sx/womens-hoodie-and-sweatshirt-size-chartsspears.jpg?rlkey=c8ywsh8yz7it02gvlikx0qngr&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/booq1qhewn7il1ao5oiix/womens-jackets-size-chartsathena.jpg?rlkey=kmfhlcntmma5xougas2df64q2&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C284" s="0" t="inlineStr">
         <is>
-          <t>Spears Women's Hoodie</t>
+          <t>Athena Women's Quilted Jacket</t>
         </is>
       </c>
       <c r="D284" s="0" t="inlineStr">
         <is>
-          <t>'124352</t>
+          <t>'114586</t>
         </is>
       </c>
       <c r="E284" s="0" t="inlineStr">
         <is>
-          <t>IND SPEARS W RD:124352D-XL</t>
+          <t>INDIANA ATHENA W GREY:114586E-2XL</t>
         </is>
       </c>
       <c r="F284" s="0" t="inlineStr">
         <is>
-          <t>'806124352076</t>
+          <t>'806114586085</t>
         </is>
       </c>
       <c r="G284" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H284" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I284" s="0">
-        <v>29.99</v>
+        <v>71.99</v>
       </c>
       <c r="J284" s="0">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="0">
       <c r="A285" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1tp1dhg1lnt14x6zlc5kd/124352-af.jpg?rlkey=6q78q4i68dm9ugyc5qt3j2khh&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qf1izjkqhtmmj9sclycrl/114586-af.jpg?rlkey=ykhxlvc2t32ukplncykkp7kx7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B285" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yx97tg3fg36f3kaerd9sx/womens-hoodie-and-sweatshirt-size-chartsspears.jpg?rlkey=c8ywsh8yz7it02gvlikx0qngr&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/booq1qhewn7il1ao5oiix/womens-jackets-size-chartsathena.jpg?rlkey=kmfhlcntmma5xougas2df64q2&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C285" s="0" t="inlineStr">
         <is>
-          <t>Spears Women's Hoodie</t>
+          <t>Athena Women's Quilted Jacket</t>
         </is>
       </c>
       <c r="D285" s="0" t="inlineStr">
         <is>
-          <t>'124352</t>
+          <t>'114586</t>
         </is>
       </c>
       <c r="E285" s="0" t="inlineStr">
         <is>
-          <t>IND SPEARS W RD:124352E-2XL</t>
+          <t>INDIANA ATHENA W GREY:114586F-3XL</t>
         </is>
       </c>
       <c r="F285" s="0" t="inlineStr">
         <is>
-          <t>'806124352083</t>
+          <t>'806114586092</t>
         </is>
       </c>
       <c r="G285" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H285" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I285" s="0">
-        <v>31.99</v>
+        <v>71.99</v>
       </c>
       <c r="J285" s="0">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="0">
       <c r="A286" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1tp1dhg1lnt14x6zlc5kd/124352-af.jpg?rlkey=6q78q4i68dm9ugyc5qt3j2khh&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qf1izjkqhtmmj9sclycrl/114586-af.jpg?rlkey=ykhxlvc2t32ukplncykkp7kx7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B286" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yx97tg3fg36f3kaerd9sx/womens-hoodie-and-sweatshirt-size-chartsspears.jpg?rlkey=c8ywsh8yz7it02gvlikx0qngr&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/booq1qhewn7il1ao5oiix/womens-jackets-size-chartsathena.jpg?rlkey=kmfhlcntmma5xougas2df64q2&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C286" s="0" t="inlineStr">
         <is>
-          <t>Spears Women's Hoodie</t>
+          <t>Athena Women's Quilted Jacket</t>
         </is>
       </c>
       <c r="D286" s="0" t="inlineStr">
         <is>
-          <t>'124352</t>
+          <t>'114586</t>
         </is>
       </c>
       <c r="E286" s="0" t="inlineStr">
         <is>
-          <t>IND SPEARS W RD:124352F-3XL</t>
+          <t>INDIANA ATHENA W GREY 12 PACK:114586Z-12PK</t>
         </is>
       </c>
       <c r="F286" s="0" t="inlineStr">
         <is>
-          <t>'806124352090</t>
+          <t>'806114586993</t>
         </is>
       </c>
       <c r="G286" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H286" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I286" s="0">
-        <v>31.99</v>
+        <v>672</v>
       </c>
       <c r="J286" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="0">
       <c r="A287" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1tp1dhg1lnt14x6zlc5kd/124352-af.jpg?rlkey=6q78q4i68dm9ugyc5qt3j2khh&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B287" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yx97tg3fg36f3kaerd9sx/womens-hoodie-and-sweatshirt-size-chartsspears.jpg?rlkey=c8ywsh8yz7it02gvlikx0qngr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C287" s="0" t="inlineStr">
         <is>
           <t>Spears Women's Hoodie</t>
         </is>
       </c>
       <c r="D287" s="0" t="inlineStr">
         <is>
           <t>'124352</t>
         </is>
       </c>
       <c r="E287" s="0" t="inlineStr">
         <is>
-          <t>IND SPEARS W RD 12PK:124352Z-12PK</t>
+          <t>IND SPEARS W RD:124352A-S</t>
         </is>
       </c>
       <c r="F287" s="0" t="inlineStr">
         <is>
-          <t>'806124352991</t>
+          <t>'806124352045</t>
         </is>
       </c>
       <c r="G287" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H287" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I287" s="0">
-        <v>280</v>
+        <v>29.99</v>
       </c>
       <c r="J287" s="0">
-        <v>3</v>
+        <v>9</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="0">
       <c r="A288" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qau665gfaclx93ok1ho7y/123162-af.jpg?rlkey=tadtsops9jzz088ii8bmddf5b&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1tp1dhg1lnt14x6zlc5kd/124352-af.jpg?rlkey=6q78q4i68dm9ugyc5qt3j2khh&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B288" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/25tv3x0dtxcgiszkz8xvk/womens-size-chartsstrider.jpg?rlkey=0aa56wuji1a3ze933ijfj6gl2&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yx97tg3fg36f3kaerd9sx/womens-hoodie-and-sweatshirt-size-chartsspears.jpg?rlkey=c8ywsh8yz7it02gvlikx0qngr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C288" s="0" t="inlineStr">
         <is>
-          <t>Strider Women's Cardigan</t>
+          <t>Spears Women's Hoodie</t>
         </is>
       </c>
       <c r="D288" s="0" t="inlineStr">
         <is>
-          <t>'123162</t>
+          <t>'124352</t>
         </is>
       </c>
       <c r="E288" s="0" t="inlineStr">
         <is>
-          <t>IND STRIDE W CL:123162A-S</t>
+          <t>IND SPEARS W RD:124352B-M</t>
         </is>
       </c>
       <c r="F288" s="0" t="inlineStr">
         <is>
-          <t>'806123162041</t>
+          <t>'806124352052</t>
         </is>
       </c>
       <c r="G288" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H288" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I288" s="0">
-        <v>49.99</v>
+        <v>29.99</v>
       </c>
       <c r="J288" s="0">
-        <v>4</v>
+        <v>16</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="0">
       <c r="A289" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qau665gfaclx93ok1ho7y/123162-af.jpg?rlkey=tadtsops9jzz088ii8bmddf5b&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1tp1dhg1lnt14x6zlc5kd/124352-af.jpg?rlkey=6q78q4i68dm9ugyc5qt3j2khh&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B289" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/25tv3x0dtxcgiszkz8xvk/womens-size-chartsstrider.jpg?rlkey=0aa56wuji1a3ze933ijfj6gl2&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yx97tg3fg36f3kaerd9sx/womens-hoodie-and-sweatshirt-size-chartsspears.jpg?rlkey=c8ywsh8yz7it02gvlikx0qngr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C289" s="0" t="inlineStr">
         <is>
-          <t>Strider Women's Cardigan</t>
+          <t>Spears Women's Hoodie</t>
         </is>
       </c>
       <c r="D289" s="0" t="inlineStr">
         <is>
-          <t>'123162</t>
+          <t>'124352</t>
         </is>
       </c>
       <c r="E289" s="0" t="inlineStr">
         <is>
-          <t>IND STRIDE W CL:123162B-M</t>
+          <t>IND SPEARS W RD:124352C-L</t>
         </is>
       </c>
       <c r="F289" s="0" t="inlineStr">
         <is>
-          <t>'806123162058</t>
+          <t>'806124352069</t>
         </is>
       </c>
       <c r="G289" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H289" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I289" s="0">
-        <v>49.99</v>
+        <v>29.99</v>
       </c>
       <c r="J289" s="0">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="0">
       <c r="A290" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qau665gfaclx93ok1ho7y/123162-af.jpg?rlkey=tadtsops9jzz088ii8bmddf5b&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1tp1dhg1lnt14x6zlc5kd/124352-af.jpg?rlkey=6q78q4i68dm9ugyc5qt3j2khh&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B290" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/25tv3x0dtxcgiszkz8xvk/womens-size-chartsstrider.jpg?rlkey=0aa56wuji1a3ze933ijfj6gl2&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yx97tg3fg36f3kaerd9sx/womens-hoodie-and-sweatshirt-size-chartsspears.jpg?rlkey=c8ywsh8yz7it02gvlikx0qngr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C290" s="0" t="inlineStr">
         <is>
-          <t>Strider Women's Cardigan</t>
+          <t>Spears Women's Hoodie</t>
         </is>
       </c>
       <c r="D290" s="0" t="inlineStr">
         <is>
-          <t>'123162</t>
+          <t>'124352</t>
         </is>
       </c>
       <c r="E290" s="0" t="inlineStr">
         <is>
-          <t>IND STRIDE W CL:123162C-L</t>
+          <t>IND SPEARS W RD:124352D-XL</t>
         </is>
       </c>
       <c r="F290" s="0" t="inlineStr">
         <is>
-          <t>'806123162065</t>
+          <t>'806124352076</t>
         </is>
       </c>
       <c r="G290" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H290" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I290" s="0">
-        <v>49.99</v>
+        <v>29.99</v>
       </c>
       <c r="J290" s="0">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="0">
       <c r="A291" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qau665gfaclx93ok1ho7y/123162-af.jpg?rlkey=tadtsops9jzz088ii8bmddf5b&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1tp1dhg1lnt14x6zlc5kd/124352-af.jpg?rlkey=6q78q4i68dm9ugyc5qt3j2khh&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B291" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/25tv3x0dtxcgiszkz8xvk/womens-size-chartsstrider.jpg?rlkey=0aa56wuji1a3ze933ijfj6gl2&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yx97tg3fg36f3kaerd9sx/womens-hoodie-and-sweatshirt-size-chartsspears.jpg?rlkey=c8ywsh8yz7it02gvlikx0qngr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C291" s="0" t="inlineStr">
         <is>
-          <t>Strider Women's Cardigan</t>
+          <t>Spears Women's Hoodie</t>
         </is>
       </c>
       <c r="D291" s="0" t="inlineStr">
         <is>
-          <t>'123162</t>
+          <t>'124352</t>
         </is>
       </c>
       <c r="E291" s="0" t="inlineStr">
         <is>
-          <t>IND STRIDE W CL:123162D-XL</t>
+          <t>IND SPEARS W RD:124352E-2XL</t>
         </is>
       </c>
       <c r="F291" s="0" t="inlineStr">
         <is>
-          <t>'806123162072</t>
+          <t>'806124352083</t>
         </is>
       </c>
       <c r="G291" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H291" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I291" s="0">
-        <v>49.99</v>
+        <v>31.99</v>
       </c>
       <c r="J291" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="0">
       <c r="A292" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qau665gfaclx93ok1ho7y/123162-af.jpg?rlkey=tadtsops9jzz088ii8bmddf5b&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1tp1dhg1lnt14x6zlc5kd/124352-af.jpg?rlkey=6q78q4i68dm9ugyc5qt3j2khh&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B292" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/25tv3x0dtxcgiszkz8xvk/womens-size-chartsstrider.jpg?rlkey=0aa56wuji1a3ze933ijfj6gl2&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yx97tg3fg36f3kaerd9sx/womens-hoodie-and-sweatshirt-size-chartsspears.jpg?rlkey=c8ywsh8yz7it02gvlikx0qngr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C292" s="0" t="inlineStr">
         <is>
-          <t>Strider Women's Cardigan</t>
+          <t>Spears Women's Hoodie</t>
         </is>
       </c>
       <c r="D292" s="0" t="inlineStr">
         <is>
-          <t>'123162</t>
+          <t>'124352</t>
         </is>
       </c>
       <c r="E292" s="0" t="inlineStr">
         <is>
-          <t>IND STRIDE W CL:123162E-2XL</t>
+          <t>IND SPEARS W RD:124352F-3XL</t>
         </is>
       </c>
       <c r="F292" s="0" t="inlineStr">
         <is>
-          <t>'806123162089</t>
+          <t>'806124352090</t>
         </is>
       </c>
       <c r="G292" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H292" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I292" s="0">
-        <v>51.99</v>
+        <v>31.99</v>
       </c>
       <c r="J292" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="0">
       <c r="A293" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qau665gfaclx93ok1ho7y/123162-af.jpg?rlkey=tadtsops9jzz088ii8bmddf5b&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1tp1dhg1lnt14x6zlc5kd/124352-af.jpg?rlkey=6q78q4i68dm9ugyc5qt3j2khh&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B293" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/25tv3x0dtxcgiszkz8xvk/womens-size-chartsstrider.jpg?rlkey=0aa56wuji1a3ze933ijfj6gl2&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yx97tg3fg36f3kaerd9sx/womens-hoodie-and-sweatshirt-size-chartsspears.jpg?rlkey=c8ywsh8yz7it02gvlikx0qngr&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C293" s="0" t="inlineStr">
         <is>
-          <t>Strider Women's Cardigan</t>
+          <t>Spears Women's Hoodie</t>
         </is>
       </c>
       <c r="D293" s="0" t="inlineStr">
         <is>
-          <t>'123162</t>
+          <t>'124352</t>
         </is>
       </c>
       <c r="E293" s="0" t="inlineStr">
         <is>
-          <t>IND STRIDE W CL:123162F-3XL</t>
+          <t>IND SPEARS W RD 12PK:124352Z-12PK</t>
         </is>
       </c>
       <c r="F293" s="0" t="inlineStr">
         <is>
-          <t>'806123162096</t>
+          <t>'806124352991</t>
         </is>
       </c>
       <c r="G293" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H293" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I293" s="0">
-        <v>51.99</v>
+        <v>280</v>
       </c>
       <c r="J293" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="0">
       <c r="A294" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qau665gfaclx93ok1ho7y/123162-af.jpg?rlkey=tadtsops9jzz088ii8bmddf5b&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B294" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/25tv3x0dtxcgiszkz8xvk/womens-size-chartsstrider.jpg?rlkey=0aa56wuji1a3ze933ijfj6gl2&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C294" s="0" t="inlineStr">
         <is>
           <t>Strider Women's Cardigan</t>
         </is>
       </c>
       <c r="D294" s="0" t="inlineStr">
         <is>
           <t>'123162</t>
         </is>
       </c>
       <c r="E294" s="0" t="inlineStr">
         <is>
-          <t>IND STRIDE W CL 12PK:123162Z-12PK</t>
+          <t>IND STRIDE W CL:123162A-S</t>
         </is>
       </c>
       <c r="F294" s="0" t="inlineStr">
         <is>
-          <t>'806123162997</t>
+          <t>'806123162041</t>
         </is>
       </c>
       <c r="G294" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H294" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I294" s="0">
-        <v>480</v>
+        <v>49.99</v>
       </c>
       <c r="J294" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="0">
       <c r="A295" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b4565ryhkmsgltvgyvpuq/114873-f.jpg?rlkey=tcah0slrecsfld1wy1p8u3wt5&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qau665gfaclx93ok1ho7y/123162-af.jpg?rlkey=tadtsops9jzz088ii8bmddf5b&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B295" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hn9r47959ok92fl34nzuu/graphic-update22022-youth.jpg?rlkey=5s0y6eh369recndbky6wy0dny&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/25tv3x0dtxcgiszkz8xvk/womens-size-chartsstrider.jpg?rlkey=0aa56wuji1a3ze933ijfj6gl2&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C295" s="0" t="inlineStr">
         <is>
-          <t>Opal Youth Girls Shirt</t>
+          <t>Strider Women's Cardigan</t>
         </is>
       </c>
       <c r="D295" s="0" t="inlineStr">
         <is>
-          <t>'114873</t>
+          <t>'123162</t>
         </is>
       </c>
       <c r="E295" s="0" t="inlineStr">
         <is>
-          <t>INDIANA OPAL Y CARDINAL:114873B-YS</t>
+          <t>IND STRIDE W CL:123162B-M</t>
         </is>
       </c>
       <c r="F295" s="0" t="inlineStr">
         <is>
-          <t>'806114873017</t>
+          <t>'806123162058</t>
         </is>
       </c>
       <c r="G295" s="0" t="inlineStr">
         <is>
-          <t>YOUTH</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H295" s="0" t="inlineStr">
         <is>
-          <t>YS</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I295" s="0">
-        <v>29.99</v>
+        <v>49.99</v>
       </c>
       <c r="J295" s="0">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="0">
       <c r="A296" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b4565ryhkmsgltvgyvpuq/114873-f.jpg?rlkey=tcah0slrecsfld1wy1p8u3wt5&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qau665gfaclx93ok1ho7y/123162-af.jpg?rlkey=tadtsops9jzz088ii8bmddf5b&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B296" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hn9r47959ok92fl34nzuu/graphic-update22022-youth.jpg?rlkey=5s0y6eh369recndbky6wy0dny&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/25tv3x0dtxcgiszkz8xvk/womens-size-chartsstrider.jpg?rlkey=0aa56wuji1a3ze933ijfj6gl2&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C296" s="0" t="inlineStr">
         <is>
-          <t>Opal Youth Girls Shirt</t>
+          <t>Strider Women's Cardigan</t>
         </is>
       </c>
       <c r="D296" s="0" t="inlineStr">
         <is>
-          <t>'114873</t>
+          <t>'123162</t>
         </is>
       </c>
       <c r="E296" s="0" t="inlineStr">
         <is>
-          <t>INDIANA OPAL Y CARDINAL:114873C-YM</t>
+          <t>IND STRIDE W CL:123162C-L</t>
         </is>
       </c>
       <c r="F296" s="0" t="inlineStr">
         <is>
-          <t>'806114873024</t>
+          <t>'806123162065</t>
         </is>
       </c>
       <c r="G296" s="0" t="inlineStr">
         <is>
-          <t>YOUTH</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H296" s="0" t="inlineStr">
         <is>
-          <t>YM</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I296" s="0">
-        <v>29.99</v>
+        <v>49.99</v>
       </c>
       <c r="J296" s="0">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="0">
       <c r="A297" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b4565ryhkmsgltvgyvpuq/114873-f.jpg?rlkey=tcah0slrecsfld1wy1p8u3wt5&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qau665gfaclx93ok1ho7y/123162-af.jpg?rlkey=tadtsops9jzz088ii8bmddf5b&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B297" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hn9r47959ok92fl34nzuu/graphic-update22022-youth.jpg?rlkey=5s0y6eh369recndbky6wy0dny&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/25tv3x0dtxcgiszkz8xvk/womens-size-chartsstrider.jpg?rlkey=0aa56wuji1a3ze933ijfj6gl2&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C297" s="0" t="inlineStr">
         <is>
-          <t>Opal Youth Girls Shirt</t>
+          <t>Strider Women's Cardigan</t>
         </is>
       </c>
       <c r="D297" s="0" t="inlineStr">
         <is>
-          <t>'114873</t>
+          <t>'123162</t>
         </is>
       </c>
       <c r="E297" s="0" t="inlineStr">
         <is>
-          <t>INDIANA OPAL Y CARDINAL:114873D-YL</t>
+          <t>IND STRIDE W CL:123162D-XL</t>
         </is>
       </c>
       <c r="F297" s="0" t="inlineStr">
         <is>
-          <t>'806114873031</t>
+          <t>'806123162072</t>
         </is>
       </c>
       <c r="G297" s="0" t="inlineStr">
         <is>
-          <t>YOUTH</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H297" s="0" t="inlineStr">
         <is>
-          <t>YL</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I297" s="0">
-        <v>29.99</v>
+        <v>49.99</v>
       </c>
       <c r="J297" s="0">
-        <v>6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="0">
       <c r="A298" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b4565ryhkmsgltvgyvpuq/114873-f.jpg?rlkey=tcah0slrecsfld1wy1p8u3wt5&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qau665gfaclx93ok1ho7y/123162-af.jpg?rlkey=tadtsops9jzz088ii8bmddf5b&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B298" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hn9r47959ok92fl34nzuu/graphic-update22022-youth.jpg?rlkey=5s0y6eh369recndbky6wy0dny&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/25tv3x0dtxcgiszkz8xvk/womens-size-chartsstrider.jpg?rlkey=0aa56wuji1a3ze933ijfj6gl2&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C298" s="0" t="inlineStr">
         <is>
-          <t>Opal Youth Girls Shirt</t>
+          <t>Strider Women's Cardigan</t>
         </is>
       </c>
       <c r="D298" s="0" t="inlineStr">
         <is>
-          <t>'114873</t>
+          <t>'123162</t>
         </is>
       </c>
       <c r="E298" s="0" t="inlineStr">
         <is>
-          <t>INDIANA OPAL Y CARDINAL:114873E-YXL</t>
+          <t>IND STRIDE W CL:123162E-2XL</t>
         </is>
       </c>
       <c r="F298" s="0" t="inlineStr">
         <is>
-          <t>'806114873048</t>
+          <t>'806123162089</t>
         </is>
       </c>
       <c r="G298" s="0" t="inlineStr">
         <is>
-          <t>YOUTH</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H298" s="0" t="inlineStr">
         <is>
-          <t>YXL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I298" s="0">
-        <v>29.99</v>
+        <v>51.99</v>
       </c>
       <c r="J298" s="0">
-        <v>6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="0">
       <c r="A299" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b4565ryhkmsgltvgyvpuq/114873-f.jpg?rlkey=tcah0slrecsfld1wy1p8u3wt5&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qau665gfaclx93ok1ho7y/123162-af.jpg?rlkey=tadtsops9jzz088ii8bmddf5b&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B299" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hn9r47959ok92fl34nzuu/graphic-update22022-youth.jpg?rlkey=5s0y6eh369recndbky6wy0dny&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/25tv3x0dtxcgiszkz8xvk/womens-size-chartsstrider.jpg?rlkey=0aa56wuji1a3ze933ijfj6gl2&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C299" s="0" t="inlineStr">
         <is>
-          <t>Opal Youth Girls Shirt</t>
+          <t>Strider Women's Cardigan</t>
         </is>
       </c>
       <c r="D299" s="0" t="inlineStr">
         <is>
-          <t>'114873</t>
+          <t>'123162</t>
         </is>
       </c>
       <c r="E299" s="0" t="inlineStr">
         <is>
-          <t>INDIANA OPAL Y CARDINAL 12 PACK:114873Z-12PK</t>
+          <t>IND STRIDE W CL:123162F-3XL</t>
         </is>
       </c>
       <c r="F299" s="0" t="inlineStr">
         <is>
-          <t>'806114873994</t>
+          <t>'806123162096</t>
         </is>
       </c>
       <c r="G299" s="0" t="inlineStr">
         <is>
-          <t>YOUTH</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H299" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I299" s="0">
-        <v>288</v>
+        <v>51.99</v>
       </c>
       <c r="J299" s="0">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="0">
       <c r="A300" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gqtzcqadg3lzmsyu45z3a/114579-af.jpg?rlkey=gc7yz99ztr3mlhhfo1nuz3vj5&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qau665gfaclx93ok1ho7y/123162-af.jpg?rlkey=tadtsops9jzz088ii8bmddf5b&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B300" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f4v1s3r6299d1cm9u6rje/womens-size-chartsallegra.jpg?rlkey=pask7k8cap0mlhidh4zust7aq&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/25tv3x0dtxcgiszkz8xvk/womens-size-chartsstrider.jpg?rlkey=0aa56wuji1a3ze933ijfj6gl2&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C300" s="0" t="inlineStr">
         <is>
-          <t>Allegra Women's Sherpa Wrap</t>
+          <t>Strider Women's Cardigan</t>
         </is>
       </c>
       <c r="D300" s="0" t="inlineStr">
         <is>
-          <t>'114579</t>
+          <t>'123162</t>
         </is>
       </c>
       <c r="E300" s="0" t="inlineStr">
         <is>
-          <t>INDIANA ALLEGRA W FROSTED BLACK:A-S</t>
+          <t>IND STRIDE W CL 12PK:123162Z-12PK</t>
         </is>
       </c>
       <c r="F300" s="0" t="inlineStr">
         <is>
-          <t>'806114579049</t>
+          <t>'806123162997</t>
         </is>
       </c>
       <c r="G300" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H300" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I300" s="0">
-        <v>54.99</v>
+        <v>480</v>
       </c>
       <c r="J300" s="0">
-        <v>8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="0">
       <c r="A301" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gqtzcqadg3lzmsyu45z3a/114579-af.jpg?rlkey=gc7yz99ztr3mlhhfo1nuz3vj5&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b4565ryhkmsgltvgyvpuq/114873-f.jpg?rlkey=tcah0slrecsfld1wy1p8u3wt5&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B301" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f4v1s3r6299d1cm9u6rje/womens-size-chartsallegra.jpg?rlkey=pask7k8cap0mlhidh4zust7aq&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hn9r47959ok92fl34nzuu/graphic-update22022-youth.jpg?rlkey=5s0y6eh369recndbky6wy0dny&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C301" s="0" t="inlineStr">
         <is>
-          <t>Allegra Women's Sherpa Wrap</t>
+          <t>Opal Youth Girls Shirt</t>
         </is>
       </c>
       <c r="D301" s="0" t="inlineStr">
         <is>
-          <t>'114579</t>
+          <t>'114873</t>
         </is>
       </c>
       <c r="E301" s="0" t="inlineStr">
         <is>
-          <t>INDIANA ALLEGRA W FROSTED BLACK:B-M</t>
+          <t>INDIANA OPAL Y CARDINAL:114873B-YS</t>
         </is>
       </c>
       <c r="F301" s="0" t="inlineStr">
         <is>
-          <t>'806114579056</t>
+          <t>'806114873017</t>
         </is>
       </c>
       <c r="G301" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>YOUTH</t>
         </is>
       </c>
       <c r="H301" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>YS</t>
         </is>
       </c>
       <c r="I301" s="0">
-        <v>54.99</v>
+        <v>29.99</v>
       </c>
       <c r="J301" s="0">
-        <v>16</v>
+        <v>7</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="0">
       <c r="A302" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gqtzcqadg3lzmsyu45z3a/114579-af.jpg?rlkey=gc7yz99ztr3mlhhfo1nuz3vj5&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b4565ryhkmsgltvgyvpuq/114873-f.jpg?rlkey=tcah0slrecsfld1wy1p8u3wt5&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B302" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f4v1s3r6299d1cm9u6rje/womens-size-chartsallegra.jpg?rlkey=pask7k8cap0mlhidh4zust7aq&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hn9r47959ok92fl34nzuu/graphic-update22022-youth.jpg?rlkey=5s0y6eh369recndbky6wy0dny&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C302" s="0" t="inlineStr">
         <is>
-          <t>Allegra Women's Sherpa Wrap</t>
+          <t>Opal Youth Girls Shirt</t>
         </is>
       </c>
       <c r="D302" s="0" t="inlineStr">
         <is>
-          <t>'114579</t>
+          <t>'114873</t>
         </is>
       </c>
       <c r="E302" s="0" t="inlineStr">
         <is>
-          <t>INDIANA ALLEGRA W FROSTED BLACK:C-L</t>
+          <t>INDIANA OPAL Y CARDINAL:114873C-YM</t>
         </is>
       </c>
       <c r="F302" s="0" t="inlineStr">
         <is>
-          <t>'806114579063</t>
+          <t>'806114873024</t>
         </is>
       </c>
       <c r="G302" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>YOUTH</t>
         </is>
       </c>
       <c r="H302" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>YM</t>
         </is>
       </c>
       <c r="I302" s="0">
-        <v>54.99</v>
+        <v>29.99</v>
       </c>
       <c r="J302" s="0">
-        <v>16</v>
+        <v>6</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="0">
       <c r="A303" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gqtzcqadg3lzmsyu45z3a/114579-af.jpg?rlkey=gc7yz99ztr3mlhhfo1nuz3vj5&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b4565ryhkmsgltvgyvpuq/114873-f.jpg?rlkey=tcah0slrecsfld1wy1p8u3wt5&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B303" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f4v1s3r6299d1cm9u6rje/womens-size-chartsallegra.jpg?rlkey=pask7k8cap0mlhidh4zust7aq&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hn9r47959ok92fl34nzuu/graphic-update22022-youth.jpg?rlkey=5s0y6eh369recndbky6wy0dny&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C303" s="0" t="inlineStr">
         <is>
-          <t>Allegra Women's Sherpa Wrap</t>
+          <t>Opal Youth Girls Shirt</t>
         </is>
       </c>
       <c r="D303" s="0" t="inlineStr">
         <is>
-          <t>'114579</t>
+          <t>'114873</t>
         </is>
       </c>
       <c r="E303" s="0" t="inlineStr">
         <is>
-          <t>INDIANA ALLEGRA W FROSTED BLACK:D-XL</t>
+          <t>INDIANA OPAL Y CARDINAL:114873D-YL</t>
         </is>
       </c>
       <c r="F303" s="0" t="inlineStr">
         <is>
-          <t>'806114579070</t>
+          <t>'806114873031</t>
         </is>
       </c>
       <c r="G303" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>YOUTH</t>
         </is>
       </c>
       <c r="H303" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>YL</t>
         </is>
       </c>
       <c r="I303" s="0">
-        <v>54.99</v>
+        <v>29.99</v>
       </c>
       <c r="J303" s="0">
-        <v>8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="0">
       <c r="A304" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gqtzcqadg3lzmsyu45z3a/114579-af.jpg?rlkey=gc7yz99ztr3mlhhfo1nuz3vj5&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b4565ryhkmsgltvgyvpuq/114873-f.jpg?rlkey=tcah0slrecsfld1wy1p8u3wt5&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B304" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f4v1s3r6299d1cm9u6rje/womens-size-chartsallegra.jpg?rlkey=pask7k8cap0mlhidh4zust7aq&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hn9r47959ok92fl34nzuu/graphic-update22022-youth.jpg?rlkey=5s0y6eh369recndbky6wy0dny&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C304" s="0" t="inlineStr">
         <is>
-          <t>Allegra Women's Sherpa Wrap</t>
+          <t>Opal Youth Girls Shirt</t>
         </is>
       </c>
       <c r="D304" s="0" t="inlineStr">
         <is>
-          <t>'114579</t>
+          <t>'114873</t>
         </is>
       </c>
       <c r="E304" s="0" t="inlineStr">
         <is>
-          <t>INDIANA ALLEGRA W FROSTED BLACK:E-2XL</t>
+          <t>INDIANA OPAL Y CARDINAL:114873E-YXL</t>
         </is>
       </c>
       <c r="F304" s="0" t="inlineStr">
         <is>
-          <t>'806114579087</t>
+          <t>'806114873048</t>
         </is>
       </c>
       <c r="G304" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>YOUTH</t>
         </is>
       </c>
       <c r="H304" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>YXL</t>
         </is>
       </c>
       <c r="I304" s="0">
-        <v>56.99</v>
+        <v>29.99</v>
       </c>
       <c r="J304" s="0">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="0">
       <c r="A305" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gqtzcqadg3lzmsyu45z3a/114579-af.jpg?rlkey=gc7yz99ztr3mlhhfo1nuz3vj5&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b4565ryhkmsgltvgyvpuq/114873-f.jpg?rlkey=tcah0slrecsfld1wy1p8u3wt5&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B305" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f4v1s3r6299d1cm9u6rje/womens-size-chartsallegra.jpg?rlkey=pask7k8cap0mlhidh4zust7aq&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hn9r47959ok92fl34nzuu/graphic-update22022-youth.jpg?rlkey=5s0y6eh369recndbky6wy0dny&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C305" s="0" t="inlineStr">
         <is>
-          <t>Allegra Women's Sherpa Wrap</t>
+          <t>Opal Youth Girls Shirt</t>
         </is>
       </c>
       <c r="D305" s="0" t="inlineStr">
         <is>
-          <t>'114579</t>
+          <t>'114873</t>
         </is>
       </c>
       <c r="E305" s="0" t="inlineStr">
         <is>
-          <t>INDIANA ALLEGRA W FROSTED BLACK:F-3XL</t>
+          <t>INDIANA OPAL Y CARDINAL 12 PACK:114873Z-12PK</t>
         </is>
       </c>
       <c r="F305" s="0" t="inlineStr">
         <is>
-          <t>'806114579094</t>
+          <t>'806114873994</t>
         </is>
       </c>
       <c r="G305" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>YOUTH</t>
         </is>
       </c>
       <c r="H305" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I305" s="0">
-        <v>56.99</v>
+        <v>288</v>
       </c>
       <c r="J305" s="0">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="0">
       <c r="A306" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gqtzcqadg3lzmsyu45z3a/114579-af.jpg?rlkey=gc7yz99ztr3mlhhfo1nuz3vj5&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B306" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f4v1s3r6299d1cm9u6rje/womens-size-chartsallegra.jpg?rlkey=pask7k8cap0mlhidh4zust7aq&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C306" s="0" t="inlineStr">
         <is>
           <t>Allegra Women's Sherpa Wrap</t>
         </is>
       </c>
       <c r="D306" s="0" t="inlineStr">
         <is>
           <t>'114579</t>
         </is>
       </c>
       <c r="E306" s="0" t="inlineStr">
         <is>
-          <t>INDIANA ALLEGRA W FROSTED BLACK 12 PACK:Z-12PK</t>
+          <t>INDIANA ALLEGRA W FROSTED BLACK:A-S</t>
         </is>
       </c>
       <c r="F306" s="0" t="inlineStr">
         <is>
-          <t>'806114579995</t>
+          <t>'806114579049</t>
         </is>
       </c>
       <c r="G306" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H306" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I306" s="0">
-        <v>560</v>
+        <v>54.99</v>
       </c>
       <c r="J306" s="0">
-        <v>2</v>
+        <v>8</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="0">
       <c r="A307" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5odqugsijpsh0qrpr3xxm/114541af.jpg?rlkey=49x3yvxmzbk8chmhmxmemy3hm&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gqtzcqadg3lzmsyu45z3a/114579-af.jpg?rlkey=gc7yz99ztr3mlhhfo1nuz3vj5&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B307" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lvrn226n6wne3wma8i71t/womens-t-shirt-size-chartslorelai.jpg?rlkey=65vydlsndq898p25ilej1pzao&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f4v1s3r6299d1cm9u6rje/womens-size-chartsallegra.jpg?rlkey=pask7k8cap0mlhidh4zust7aq&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C307" s="0" t="inlineStr">
         <is>
-          <t>Lorelai Womens Long Sleeve Shirt</t>
+          <t>Allegra Women's Sherpa Wrap</t>
         </is>
       </c>
       <c r="D307" s="0" t="inlineStr">
         <is>
-          <t>'114541</t>
+          <t>'114579</t>
         </is>
       </c>
       <c r="E307" s="0" t="inlineStr">
         <is>
-          <t>INDIANA LORELAI W CARDINAL:114541A-S</t>
+          <t>INDIANA ALLEGRA W FROSTED BLACK:B-M</t>
         </is>
       </c>
       <c r="F307" s="0" t="inlineStr">
         <is>
-          <t>'806114541046</t>
+          <t>'806114579056</t>
         </is>
       </c>
       <c r="G307" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H307" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I307" s="0">
-        <v>36.99</v>
+        <v>54.99</v>
       </c>
       <c r="J307" s="0">
-        <v>4</v>
+        <v>16</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="0">
       <c r="A308" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5odqugsijpsh0qrpr3xxm/114541af.jpg?rlkey=49x3yvxmzbk8chmhmxmemy3hm&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gqtzcqadg3lzmsyu45z3a/114579-af.jpg?rlkey=gc7yz99ztr3mlhhfo1nuz3vj5&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B308" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lvrn226n6wne3wma8i71t/womens-t-shirt-size-chartslorelai.jpg?rlkey=65vydlsndq898p25ilej1pzao&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f4v1s3r6299d1cm9u6rje/womens-size-chartsallegra.jpg?rlkey=pask7k8cap0mlhidh4zust7aq&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C308" s="0" t="inlineStr">
         <is>
-          <t>Lorelai Womens Long Sleeve Shirt</t>
+          <t>Allegra Women's Sherpa Wrap</t>
         </is>
       </c>
       <c r="D308" s="0" t="inlineStr">
         <is>
-          <t>'114541</t>
+          <t>'114579</t>
         </is>
       </c>
       <c r="E308" s="0" t="inlineStr">
         <is>
-          <t>INDIANA LORELAI W CARDINAL:114541B-M</t>
+          <t>INDIANA ALLEGRA W FROSTED BLACK:C-L</t>
         </is>
       </c>
       <c r="F308" s="0" t="inlineStr">
         <is>
-          <t>'806114541053</t>
+          <t>'806114579063</t>
         </is>
       </c>
       <c r="G308" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H308" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I308" s="0">
-        <v>36.99</v>
+        <v>54.99</v>
       </c>
       <c r="J308" s="0">
-        <v>10</v>
+        <v>16</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="0">
       <c r="A309" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5odqugsijpsh0qrpr3xxm/114541af.jpg?rlkey=49x3yvxmzbk8chmhmxmemy3hm&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gqtzcqadg3lzmsyu45z3a/114579-af.jpg?rlkey=gc7yz99ztr3mlhhfo1nuz3vj5&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B309" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lvrn226n6wne3wma8i71t/womens-t-shirt-size-chartslorelai.jpg?rlkey=65vydlsndq898p25ilej1pzao&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f4v1s3r6299d1cm9u6rje/womens-size-chartsallegra.jpg?rlkey=pask7k8cap0mlhidh4zust7aq&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C309" s="0" t="inlineStr">
         <is>
-          <t>Lorelai Womens Long Sleeve Shirt</t>
+          <t>Allegra Women's Sherpa Wrap</t>
         </is>
       </c>
       <c r="D309" s="0" t="inlineStr">
         <is>
-          <t>'114541</t>
+          <t>'114579</t>
         </is>
       </c>
       <c r="E309" s="0" t="inlineStr">
         <is>
-          <t>INDIANA LORELAI W CARDINAL:114541C-L</t>
+          <t>INDIANA ALLEGRA W FROSTED BLACK:D-XL</t>
         </is>
       </c>
       <c r="F309" s="0" t="inlineStr">
         <is>
-          <t>'806114541060</t>
+          <t>'806114579070</t>
         </is>
       </c>
       <c r="G309" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H309" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I309" s="0">
-        <v>36.99</v>
+        <v>54.99</v>
       </c>
       <c r="J309" s="0">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="0">
       <c r="A310" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5odqugsijpsh0qrpr3xxm/114541af.jpg?rlkey=49x3yvxmzbk8chmhmxmemy3hm&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gqtzcqadg3lzmsyu45z3a/114579-af.jpg?rlkey=gc7yz99ztr3mlhhfo1nuz3vj5&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B310" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lvrn226n6wne3wma8i71t/womens-t-shirt-size-chartslorelai.jpg?rlkey=65vydlsndq898p25ilej1pzao&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f4v1s3r6299d1cm9u6rje/womens-size-chartsallegra.jpg?rlkey=pask7k8cap0mlhidh4zust7aq&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C310" s="0" t="inlineStr">
         <is>
-          <t>Lorelai Womens Long Sleeve Shirt</t>
+          <t>Allegra Women's Sherpa Wrap</t>
         </is>
       </c>
       <c r="D310" s="0" t="inlineStr">
         <is>
-          <t>'114541</t>
+          <t>'114579</t>
         </is>
       </c>
       <c r="E310" s="0" t="inlineStr">
         <is>
-          <t>INDIANA LORELAI W CARDINAL:114541D-XL</t>
+          <t>INDIANA ALLEGRA W FROSTED BLACK:E-2XL</t>
         </is>
       </c>
       <c r="F310" s="0" t="inlineStr">
         <is>
-          <t>'806114541077</t>
+          <t>'806114579087</t>
         </is>
       </c>
       <c r="G310" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H310" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I310" s="0">
-        <v>36.99</v>
+        <v>56.99</v>
       </c>
       <c r="J310" s="0">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="0">
       <c r="A311" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5odqugsijpsh0qrpr3xxm/114541af.jpg?rlkey=49x3yvxmzbk8chmhmxmemy3hm&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gqtzcqadg3lzmsyu45z3a/114579-af.jpg?rlkey=gc7yz99ztr3mlhhfo1nuz3vj5&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B311" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lvrn226n6wne3wma8i71t/womens-t-shirt-size-chartslorelai.jpg?rlkey=65vydlsndq898p25ilej1pzao&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f4v1s3r6299d1cm9u6rje/womens-size-chartsallegra.jpg?rlkey=pask7k8cap0mlhidh4zust7aq&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C311" s="0" t="inlineStr">
         <is>
-          <t>Lorelai Womens Long Sleeve Shirt</t>
+          <t>Allegra Women's Sherpa Wrap</t>
         </is>
       </c>
       <c r="D311" s="0" t="inlineStr">
         <is>
-          <t>'114541</t>
+          <t>'114579</t>
         </is>
       </c>
       <c r="E311" s="0" t="inlineStr">
         <is>
-          <t>INDIANA LORELAI W CARDINAL:114541E-2XL</t>
+          <t>INDIANA ALLEGRA W FROSTED BLACK:F-3XL</t>
         </is>
       </c>
       <c r="F311" s="0" t="inlineStr">
         <is>
-          <t>'806114541084</t>
+          <t>'806114579094</t>
         </is>
       </c>
       <c r="G311" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H311" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I311" s="0">
-        <v>38.99</v>
+        <v>56.99</v>
       </c>
       <c r="J311" s="0">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="0">
       <c r="A312" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5odqugsijpsh0qrpr3xxm/114541af.jpg?rlkey=49x3yvxmzbk8chmhmxmemy3hm&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/gqtzcqadg3lzmsyu45z3a/114579-af.jpg?rlkey=gc7yz99ztr3mlhhfo1nuz3vj5&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B312" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lvrn226n6wne3wma8i71t/womens-t-shirt-size-chartslorelai.jpg?rlkey=65vydlsndq898p25ilej1pzao&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f4v1s3r6299d1cm9u6rje/womens-size-chartsallegra.jpg?rlkey=pask7k8cap0mlhidh4zust7aq&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C312" s="0" t="inlineStr">
         <is>
-          <t>Lorelai Womens Long Sleeve Shirt</t>
+          <t>Allegra Women's Sherpa Wrap</t>
         </is>
       </c>
       <c r="D312" s="0" t="inlineStr">
         <is>
-          <t>'114541</t>
+          <t>'114579</t>
         </is>
       </c>
       <c r="E312" s="0" t="inlineStr">
         <is>
-          <t>INDIANA LORELAI W CARDINAL:114541F-3XL</t>
+          <t>INDIANA ALLEGRA W FROSTED BLACK 12 PACK:Z-12PK</t>
         </is>
       </c>
       <c r="F312" s="0" t="inlineStr">
         <is>
-          <t>'806114541091</t>
+          <t>'806114579995</t>
         </is>
       </c>
       <c r="G312" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H312" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I312" s="0">
-        <v>38.99</v>
+        <v>560</v>
       </c>
       <c r="J312" s="0">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="0">
       <c r="A313" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5odqugsijpsh0qrpr3xxm/114541af.jpg?rlkey=49x3yvxmzbk8chmhmxmemy3hm&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B313" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lvrn226n6wne3wma8i71t/womens-t-shirt-size-chartslorelai.jpg?rlkey=65vydlsndq898p25ilej1pzao&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C313" s="0" t="inlineStr">
         <is>
           <t>Lorelai Womens Long Sleeve Shirt</t>
         </is>
       </c>
       <c r="D313" s="0" t="inlineStr">
         <is>
           <t>'114541</t>
         </is>
       </c>
       <c r="E313" s="0" t="inlineStr">
         <is>
-          <t>INDIANA LORELAI W CARDINAL 12 PACK:114541Z-12PK</t>
+          <t>INDIANA LORELAI W CARDINAL:114541A-S</t>
         </is>
       </c>
       <c r="F313" s="0" t="inlineStr">
         <is>
-          <t>'806114541992</t>
+          <t>'806114541046</t>
         </is>
       </c>
       <c r="G313" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H313" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I313" s="0">
-        <v>380</v>
+        <v>36.99</v>
       </c>
       <c r="J313" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="0">
       <c r="A314" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/onzedl35tggk8s1h583lg/104352-af.jpg?rlkey=2ii8xqgtdghw12yppgif5jyg5&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5odqugsijpsh0qrpr3xxm/114541af.jpg?rlkey=49x3yvxmzbk8chmhmxmemy3hm&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B314" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lvrn226n6wne3wma8i71t/womens-t-shirt-size-chartslorelai.jpg?rlkey=65vydlsndq898p25ilej1pzao&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C314" s="0" t="inlineStr">
         <is>
-          <t>Cobie Youth Cap</t>
+          <t>Lorelai Womens Long Sleeve Shirt</t>
         </is>
       </c>
       <c r="D314" s="0" t="inlineStr">
         <is>
-          <t>'104352</t>
+          <t>'114541</t>
         </is>
       </c>
       <c r="E314" s="0" t="inlineStr">
         <is>
-          <t>COBIE:104352</t>
+          <t>INDIANA LORELAI W CARDINAL:114541B-M</t>
         </is>
       </c>
       <c r="F314" s="0" t="inlineStr">
         <is>
-          <t>'000000000000</t>
+          <t>'806114541053</t>
         </is>
       </c>
       <c r="G314" s="0" t="inlineStr">
         <is>
-          <t>YOUTH</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H314" s="0" t="inlineStr">
         <is>
-          <t>YOUTH</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I314" s="0">
-        <v>20.99</v>
+        <v>36.99</v>
       </c>
       <c r="J314" s="0">
-        <v>87</v>
+        <v>10</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="0">
       <c r="A315" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0v2xizrx1kjmtajboqsb3/110539-af.jpg?rlkey=sc5c6ynmictu7lgwz2ev680aj&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5odqugsijpsh0qrpr3xxm/114541af.jpg?rlkey=49x3yvxmzbk8chmhmxmemy3hm&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B315" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lvrn226n6wne3wma8i71t/womens-t-shirt-size-chartslorelai.jpg?rlkey=65vydlsndq898p25ilej1pzao&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C315" s="0" t="inlineStr">
         <is>
-          <t>Denver Sweatshirt Blanket</t>
+          <t>Lorelai Womens Long Sleeve Shirt</t>
         </is>
       </c>
       <c r="D315" s="0" t="inlineStr">
         <is>
-          <t>'110539</t>
+          <t>'114541</t>
         </is>
       </c>
       <c r="E315" s="0" t="inlineStr">
         <is>
-          <t>INDIANA DENVER:110539</t>
+          <t>INDIANA LORELAI W CARDINAL:114541C-L</t>
         </is>
       </c>
       <c r="F315" s="0" t="inlineStr">
         <is>
-          <t>'000000000000</t>
+          <t>'806114541060</t>
+        </is>
+      </c>
+      <c r="G315" s="0" t="inlineStr">
+        <is>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H315" s="0" t="inlineStr">
         <is>
-          <t>54" X 84"</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I315" s="0">
-        <v>38.99</v>
+        <v>36.99</v>
       </c>
       <c r="J315" s="0">
-        <v>59</v>
+        <v>10</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="0">
       <c r="A316" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qc7hyn3crxep0b9wkmigw/104301-af.jpg?rlkey=7ek6tl2605bo89m7n16a5sv04&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5odqugsijpsh0qrpr3xxm/114541af.jpg?rlkey=49x3yvxmzbk8chmhmxmemy3hm&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B316" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lvrn226n6wne3wma8i71t/womens-t-shirt-size-chartslorelai.jpg?rlkey=65vydlsndq898p25ilej1pzao&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C316" s="0" t="inlineStr">
         <is>
-          <t>Farrah Women's Cap</t>
+          <t>Lorelai Womens Long Sleeve Shirt</t>
         </is>
       </c>
       <c r="D316" s="0" t="inlineStr">
         <is>
-          <t>'104301</t>
+          <t>'114541</t>
         </is>
       </c>
       <c r="E316" s="0" t="inlineStr">
         <is>
-          <t>FARRAH:104301</t>
+          <t>INDIANA LORELAI W CARDINAL:114541D-XL</t>
         </is>
       </c>
       <c r="F316" s="0" t="inlineStr">
         <is>
-          <t>'000000000000</t>
+          <t>'806114541077</t>
         </is>
       </c>
       <c r="G316" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H316" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I316" s="0">
-        <v>19.99</v>
+        <v>36.99</v>
       </c>
       <c r="J316" s="0">
-        <v>19</v>
+        <v>5</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="0">
       <c r="A317" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/w5zf0c0ymftfh95s3lqu0/108929-af.jpg?rlkey=lkqs31ds6nx1r6zh5qnwki97y&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5odqugsijpsh0qrpr3xxm/114541af.jpg?rlkey=49x3yvxmzbk8chmhmxmemy3hm&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B317" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z68anr4nv2e7t0yb7qkkm/graphic-update2022-womens.jpg?rlkey=bpnhnhn4pqgadtzdybn9odwep&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lvrn226n6wne3wma8i71t/womens-t-shirt-size-chartslorelai.jpg?rlkey=65vydlsndq898p25ilej1pzao&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C317" s="0" t="inlineStr">
         <is>
-          <t>Acadia Women's Hoodie</t>
+          <t>Lorelai Womens Long Sleeve Shirt</t>
         </is>
       </c>
       <c r="D317" s="0" t="inlineStr">
         <is>
-          <t>'108929</t>
+          <t>'114541</t>
         </is>
       </c>
       <c r="E317" s="0" t="inlineStr">
         <is>
-          <t>INDIANA ACADIA:108929A-S</t>
+          <t>INDIANA LORELAI W CARDINAL:114541E-2XL</t>
         </is>
       </c>
       <c r="F317" s="0" t="inlineStr">
         <is>
-          <t>'800108929018</t>
+          <t>'806114541084</t>
         </is>
       </c>
       <c r="G317" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H317" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I317" s="0">
-        <v>39.99</v>
+        <v>38.99</v>
       </c>
       <c r="J317" s="0">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="0">
       <c r="A318" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/w5zf0c0ymftfh95s3lqu0/108929-af.jpg?rlkey=lkqs31ds6nx1r6zh5qnwki97y&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5odqugsijpsh0qrpr3xxm/114541af.jpg?rlkey=49x3yvxmzbk8chmhmxmemy3hm&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B318" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z68anr4nv2e7t0yb7qkkm/graphic-update2022-womens.jpg?rlkey=bpnhnhn4pqgadtzdybn9odwep&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lvrn226n6wne3wma8i71t/womens-t-shirt-size-chartslorelai.jpg?rlkey=65vydlsndq898p25ilej1pzao&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C318" s="0" t="inlineStr">
         <is>
-          <t>Acadia Women's Hoodie</t>
+          <t>Lorelai Womens Long Sleeve Shirt</t>
         </is>
       </c>
       <c r="D318" s="0" t="inlineStr">
         <is>
-          <t>'108929</t>
+          <t>'114541</t>
         </is>
       </c>
       <c r="E318" s="0" t="inlineStr">
         <is>
-          <t>INDIANA ACADIA:108929B-M</t>
+          <t>INDIANA LORELAI W CARDINAL:114541F-3XL</t>
         </is>
       </c>
       <c r="F318" s="0" t="inlineStr">
         <is>
-          <t>'800108929025</t>
+          <t>'806114541091</t>
         </is>
       </c>
       <c r="G318" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H318" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I318" s="0">
-        <v>39.99</v>
+        <v>38.99</v>
       </c>
       <c r="J318" s="0">
-        <v>20</v>
+        <v>3</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="0">
       <c r="A319" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/w5zf0c0ymftfh95s3lqu0/108929-af.jpg?rlkey=lkqs31ds6nx1r6zh5qnwki97y&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5odqugsijpsh0qrpr3xxm/114541af.jpg?rlkey=49x3yvxmzbk8chmhmxmemy3hm&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B319" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z68anr4nv2e7t0yb7qkkm/graphic-update2022-womens.jpg?rlkey=bpnhnhn4pqgadtzdybn9odwep&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lvrn226n6wne3wma8i71t/womens-t-shirt-size-chartslorelai.jpg?rlkey=65vydlsndq898p25ilej1pzao&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C319" s="0" t="inlineStr">
         <is>
-          <t>Acadia Women's Hoodie</t>
+          <t>Lorelai Womens Long Sleeve Shirt</t>
         </is>
       </c>
       <c r="D319" s="0" t="inlineStr">
         <is>
-          <t>'108929</t>
+          <t>'114541</t>
         </is>
       </c>
       <c r="E319" s="0" t="inlineStr">
         <is>
-          <t>INDIANA ACADIA:108929C-L</t>
+          <t>INDIANA LORELAI W CARDINAL 12 PACK:114541Z-12PK</t>
         </is>
       </c>
       <c r="F319" s="0" t="inlineStr">
         <is>
-          <t>'800108929032</t>
+          <t>'806114541992</t>
         </is>
       </c>
       <c r="G319" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H319" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I319" s="0">
-        <v>39.99</v>
+        <v>380</v>
       </c>
       <c r="J319" s="0">
-        <v>21</v>
+        <v>0</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="0">
       <c r="A320" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/w5zf0c0ymftfh95s3lqu0/108929-af.jpg?rlkey=lkqs31ds6nx1r6zh5qnwki97y&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5vg00ces9vp0jd5ufzj5d/113950-af.jpg?rlkey=55efdwy3gvxngxsj1rotqkomk&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B320" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z68anr4nv2e7t0yb7qkkm/graphic-update2022-womens.jpg?rlkey=bpnhnhn4pqgadtzdybn9odwep&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nta5qtrwoqkwg6igxbd7j/mens-polo-size-chartsbruce.jpg?rlkey=g178as5xqnvjik19t0t9o10b7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C320" s="0" t="inlineStr">
         <is>
-          <t>Acadia Women's Hoodie</t>
+          <t>Bruce Men's Golf Polo</t>
         </is>
       </c>
       <c r="D320" s="0" t="inlineStr">
         <is>
-          <t>'108929</t>
+          <t>'113950</t>
         </is>
       </c>
       <c r="E320" s="0" t="inlineStr">
         <is>
-          <t>INDIANA ACADIA:108929D-XL</t>
+          <t>INDIANA BRUCE M WHITE:113950A-S</t>
         </is>
       </c>
       <c r="F320" s="0" t="inlineStr">
         <is>
-          <t>'800108929049</t>
+          <t>'806113950047</t>
         </is>
       </c>
       <c r="G320" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H320" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I320" s="0">
-        <v>39.99</v>
+        <v>40.99</v>
       </c>
       <c r="J320" s="0">
-        <v>10</v>
+        <v>4</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="0">
       <c r="A321" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/w5zf0c0ymftfh95s3lqu0/108929-af.jpg?rlkey=lkqs31ds6nx1r6zh5qnwki97y&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5vg00ces9vp0jd5ufzj5d/113950-af.jpg?rlkey=55efdwy3gvxngxsj1rotqkomk&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B321" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z68anr4nv2e7t0yb7qkkm/graphic-update2022-womens.jpg?rlkey=bpnhnhn4pqgadtzdybn9odwep&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nta5qtrwoqkwg6igxbd7j/mens-polo-size-chartsbruce.jpg?rlkey=g178as5xqnvjik19t0t9o10b7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C321" s="0" t="inlineStr">
         <is>
-          <t>Acadia Women's Hoodie</t>
+          <t>Bruce Men's Golf Polo</t>
         </is>
       </c>
       <c r="D321" s="0" t="inlineStr">
         <is>
-          <t>'108929</t>
+          <t>'113950</t>
         </is>
       </c>
       <c r="E321" s="0" t="inlineStr">
         <is>
-          <t>INDIANA ACADIA:108929E-2XL</t>
+          <t>INDIANA BRUCE M WHITE:113950B-M</t>
         </is>
       </c>
       <c r="F321" s="0" t="inlineStr">
         <is>
-          <t>'800108929056</t>
+          <t>'806113950054</t>
         </is>
       </c>
       <c r="G321" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H321" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I321" s="0">
-        <v>41.99</v>
+        <v>40.99</v>
       </c>
       <c r="J321" s="0">
-        <v>2</v>
+        <v>8</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="0">
       <c r="A322" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/w5zf0c0ymftfh95s3lqu0/108929-af.jpg?rlkey=lkqs31ds6nx1r6zh5qnwki97y&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5vg00ces9vp0jd5ufzj5d/113950-af.jpg?rlkey=55efdwy3gvxngxsj1rotqkomk&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B322" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z68anr4nv2e7t0yb7qkkm/graphic-update2022-womens.jpg?rlkey=bpnhnhn4pqgadtzdybn9odwep&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nta5qtrwoqkwg6igxbd7j/mens-polo-size-chartsbruce.jpg?rlkey=g178as5xqnvjik19t0t9o10b7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C322" s="0" t="inlineStr">
         <is>
-          <t>Acadia Women's Hoodie</t>
+          <t>Bruce Men's Golf Polo</t>
         </is>
       </c>
       <c r="D322" s="0" t="inlineStr">
         <is>
-          <t>'108929</t>
+          <t>'113950</t>
         </is>
       </c>
       <c r="E322" s="0" t="inlineStr">
         <is>
-          <t>INDIANA ACADIA:108929F-3XL</t>
+          <t>INDIANA BRUCE M WHITE:113950C-L</t>
         </is>
       </c>
       <c r="F322" s="0" t="inlineStr">
         <is>
-          <t>'800108929063</t>
+          <t>'806113950061</t>
         </is>
       </c>
       <c r="G322" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H322" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I322" s="0">
-        <v>41.99</v>
+        <v>40.99</v>
       </c>
       <c r="J322" s="0">
-        <v>3</v>
+        <v>12</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="0">
       <c r="A323" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/dhw70bpvurzoxse5g79hi/109199-af.jpg?rlkey=v185bijay11sdyc24quwb56a9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5vg00ces9vp0jd5ufzj5d/113950-af.jpg?rlkey=55efdwy3gvxngxsj1rotqkomk&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B323" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3wgada9xvslt6sth083a3/graphic-update2022-womens.jpg?rlkey=1pryfkrsjeu2tb087xgifx9q3&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nta5qtrwoqkwg6igxbd7j/mens-polo-size-chartsbruce.jpg?rlkey=g178as5xqnvjik19t0t9o10b7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C323" s="0" t="inlineStr">
         <is>
-          <t>Diana Women's Cold Shoulder Shirt</t>
+          <t>Bruce Men's Golf Polo</t>
         </is>
       </c>
       <c r="D323" s="0" t="inlineStr">
         <is>
-          <t>'109199</t>
+          <t>'113950</t>
         </is>
       </c>
       <c r="E323" s="0" t="inlineStr">
         <is>
-          <t>INDIANA DIANA:109199A-S</t>
+          <t>INDIANA BRUCE M WHITE:113950D-XL</t>
         </is>
       </c>
       <c r="F323" s="0" t="inlineStr">
         <is>
-          <t>'800109199014</t>
+          <t>'806113950078</t>
         </is>
       </c>
       <c r="G323" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H323" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I323" s="0">
-        <v>42.99</v>
+        <v>40.99</v>
       </c>
       <c r="J323" s="0">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="0">
       <c r="A324" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/dhw70bpvurzoxse5g79hi/109199-af.jpg?rlkey=v185bijay11sdyc24quwb56a9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5vg00ces9vp0jd5ufzj5d/113950-af.jpg?rlkey=55efdwy3gvxngxsj1rotqkomk&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B324" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3wgada9xvslt6sth083a3/graphic-update2022-womens.jpg?rlkey=1pryfkrsjeu2tb087xgifx9q3&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nta5qtrwoqkwg6igxbd7j/mens-polo-size-chartsbruce.jpg?rlkey=g178as5xqnvjik19t0t9o10b7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C324" s="0" t="inlineStr">
         <is>
-          <t>Diana Women's Cold Shoulder Shirt</t>
+          <t>Bruce Men's Golf Polo</t>
         </is>
       </c>
       <c r="D324" s="0" t="inlineStr">
         <is>
-          <t>'109199</t>
+          <t>'113950</t>
         </is>
       </c>
       <c r="E324" s="0" t="inlineStr">
         <is>
-          <t>INDIANA DIANA:109199B-M</t>
+          <t>INDIANA BRUCE M WHITE:113950E-2XL</t>
         </is>
       </c>
       <c r="F324" s="0" t="inlineStr">
         <is>
-          <t>'800109199021</t>
+          <t>'806113950085</t>
         </is>
       </c>
       <c r="G324" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H324" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I324" s="0">
         <v>42.99</v>
       </c>
       <c r="J324" s="0">
-        <v>15</v>
+        <v>9</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="0">
       <c r="A325" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/dhw70bpvurzoxse5g79hi/109199-af.jpg?rlkey=v185bijay11sdyc24quwb56a9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5vg00ces9vp0jd5ufzj5d/113950-af.jpg?rlkey=55efdwy3gvxngxsj1rotqkomk&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B325" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3wgada9xvslt6sth083a3/graphic-update2022-womens.jpg?rlkey=1pryfkrsjeu2tb087xgifx9q3&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nta5qtrwoqkwg6igxbd7j/mens-polo-size-chartsbruce.jpg?rlkey=g178as5xqnvjik19t0t9o10b7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C325" s="0" t="inlineStr">
         <is>
-          <t>Diana Women's Cold Shoulder Shirt</t>
+          <t>Bruce Men's Golf Polo</t>
         </is>
       </c>
       <c r="D325" s="0" t="inlineStr">
         <is>
-          <t>'109199</t>
+          <t>'113950</t>
         </is>
       </c>
       <c r="E325" s="0" t="inlineStr">
         <is>
-          <t>INDIANA DIANA:109199C-L</t>
+          <t>INDIANA BRUCE M WHITE:113950F-3XL</t>
         </is>
       </c>
       <c r="F325" s="0" t="inlineStr">
         <is>
-          <t>'800109199038</t>
+          <t>'806113950092</t>
         </is>
       </c>
       <c r="G325" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H325" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I325" s="0">
         <v>42.99</v>
       </c>
       <c r="J325" s="0">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="0">
       <c r="A326" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/dhw70bpvurzoxse5g79hi/109199-af.jpg?rlkey=v185bijay11sdyc24quwb56a9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5vg00ces9vp0jd5ufzj5d/113950-af.jpg?rlkey=55efdwy3gvxngxsj1rotqkomk&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B326" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3wgada9xvslt6sth083a3/graphic-update2022-womens.jpg?rlkey=1pryfkrsjeu2tb087xgifx9q3&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/nta5qtrwoqkwg6igxbd7j/mens-polo-size-chartsbruce.jpg?rlkey=g178as5xqnvjik19t0t9o10b7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C326" s="0" t="inlineStr">
         <is>
-          <t>Diana Women's Cold Shoulder Shirt</t>
+          <t>Bruce Men's Golf Polo</t>
         </is>
       </c>
       <c r="D326" s="0" t="inlineStr">
         <is>
-          <t>'109199</t>
+          <t>'113950</t>
         </is>
       </c>
       <c r="E326" s="0" t="inlineStr">
         <is>
-          <t>INDIANA DIANA:109199D-XL</t>
+          <t>INDIANA BRUCE M WHITE 12 PACK:113950Z-12PK</t>
         </is>
       </c>
       <c r="F326" s="0" t="inlineStr">
         <is>
-          <t>'800109199045</t>
+          <t>'806113950993</t>
         </is>
       </c>
       <c r="G326" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H326" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I326" s="0">
-        <v>42.99</v>
+        <v>420</v>
       </c>
       <c r="J326" s="0">
-        <v>8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="0">
       <c r="A327" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/dhw70bpvurzoxse5g79hi/109199-af.jpg?rlkey=v185bijay11sdyc24quwb56a9&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3wgada9xvslt6sth083a3/graphic-update2022-womens.jpg?rlkey=1pryfkrsjeu2tb087xgifx9q3&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/onzedl35tggk8s1h583lg/104352-af.jpg?rlkey=2ii8xqgtdghw12yppgif5jyg5&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C327" s="0" t="inlineStr">
         <is>
-          <t>Diana Women's Cold Shoulder Shirt</t>
+          <t>Cobie Youth Cap</t>
         </is>
       </c>
       <c r="D327" s="0" t="inlineStr">
         <is>
-          <t>'109199</t>
+          <t>'104352</t>
         </is>
       </c>
       <c r="E327" s="0" t="inlineStr">
         <is>
-          <t>INDIANA DIANA:109199E-2XL</t>
+          <t>COBIE:104352</t>
         </is>
       </c>
       <c r="F327" s="0" t="inlineStr">
         <is>
-          <t>'800109199052</t>
+          <t>'000000000000</t>
         </is>
       </c>
       <c r="G327" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>YOUTH</t>
         </is>
       </c>
       <c r="H327" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>YOUTH</t>
         </is>
       </c>
       <c r="I327" s="0">
-        <v>42.99</v>
+        <v>20.99</v>
       </c>
       <c r="J327" s="0">
-        <v>2</v>
+        <v>87</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="0">
       <c r="A328" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/dhw70bpvurzoxse5g79hi/109199-af.jpg?rlkey=v185bijay11sdyc24quwb56a9&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3wgada9xvslt6sth083a3/graphic-update2022-womens.jpg?rlkey=1pryfkrsjeu2tb087xgifx9q3&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0v2xizrx1kjmtajboqsb3/110539-af.jpg?rlkey=sc5c6ynmictu7lgwz2ev680aj&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C328" s="0" t="inlineStr">
         <is>
-          <t>Diana Women's Cold Shoulder Shirt</t>
+          <t>Denver Sweatshirt Blanket</t>
         </is>
       </c>
       <c r="D328" s="0" t="inlineStr">
         <is>
-          <t>'109199</t>
+          <t>'110539</t>
         </is>
       </c>
       <c r="E328" s="0" t="inlineStr">
         <is>
-          <t>INDIANA DIANA:109199F-3XL</t>
+          <t>INDIANA DENVER:110539</t>
         </is>
       </c>
       <c r="F328" s="0" t="inlineStr">
         <is>
-          <t>'800109199069</t>
-[...4 lines deleted...]
-          <t>WOMENS</t>
+          <t>'000000000000</t>
         </is>
       </c>
       <c r="H328" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>54" X 84"</t>
         </is>
       </c>
       <c r="I328" s="0">
-        <v>42.99</v>
+        <v>38.99</v>
       </c>
       <c r="J328" s="0">
-        <v>2</v>
+        <v>59</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="0">
       <c r="A329" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tjfirxhhse8cfg6g1tyec/108997-af.jpg?rlkey=7s53higoziqv7c0mwvywtl59s&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bva3o1cia0repwkqsabwx/graphic-update2022-womens.jpg?rlkey=j44f3k6vgfttrm4xuu1o9blyq&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qc7hyn3crxep0b9wkmigw/104301-af.jpg?rlkey=7ek6tl2605bo89m7n16a5sv04&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C329" s="0" t="inlineStr">
         <is>
-          <t>Livy Women's Off Shoulder Top</t>
+          <t>Farrah Women's Cap</t>
         </is>
       </c>
       <c r="D329" s="0" t="inlineStr">
         <is>
-          <t>'108997</t>
+          <t>'104301</t>
         </is>
       </c>
       <c r="E329" s="0" t="inlineStr">
         <is>
-          <t>INDIANA LIVY:108997A-S</t>
+          <t>FARRAH:104301</t>
         </is>
       </c>
       <c r="F329" s="0" t="inlineStr">
         <is>
-          <t>'800108997017</t>
+          <t>'000000000000</t>
         </is>
       </c>
       <c r="G329" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H329" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="I329" s="0">
-        <v>42.99</v>
+        <v>19.99</v>
       </c>
       <c r="J329" s="0">
-        <v>6</v>
+        <v>19</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="0">
       <c r="A330" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tjfirxhhse8cfg6g1tyec/108997-af.jpg?rlkey=7s53higoziqv7c0mwvywtl59s&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/w5zf0c0ymftfh95s3lqu0/108929-af.jpg?rlkey=lkqs31ds6nx1r6zh5qnwki97y&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B330" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bva3o1cia0repwkqsabwx/graphic-update2022-womens.jpg?rlkey=j44f3k6vgfttrm4xuu1o9blyq&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z68anr4nv2e7t0yb7qkkm/graphic-update2022-womens.jpg?rlkey=bpnhnhn4pqgadtzdybn9odwep&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C330" s="0" t="inlineStr">
         <is>
-          <t>Livy Women's Off Shoulder Top</t>
+          <t>Acadia Women's Hoodie</t>
         </is>
       </c>
       <c r="D330" s="0" t="inlineStr">
         <is>
-          <t>'108997</t>
+          <t>'108929</t>
         </is>
       </c>
       <c r="E330" s="0" t="inlineStr">
         <is>
-          <t>INDIANA LIVY:108997B-M</t>
+          <t>INDIANA ACADIA:108929A-S</t>
         </is>
       </c>
       <c r="F330" s="0" t="inlineStr">
         <is>
-          <t>'800108997024</t>
+          <t>'800108929018</t>
         </is>
       </c>
       <c r="G330" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H330" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I330" s="0">
-        <v>42.99</v>
+        <v>39.99</v>
       </c>
       <c r="J330" s="0">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="0">
       <c r="A331" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tjfirxhhse8cfg6g1tyec/108997-af.jpg?rlkey=7s53higoziqv7c0mwvywtl59s&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/w5zf0c0ymftfh95s3lqu0/108929-af.jpg?rlkey=lkqs31ds6nx1r6zh5qnwki97y&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B331" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bva3o1cia0repwkqsabwx/graphic-update2022-womens.jpg?rlkey=j44f3k6vgfttrm4xuu1o9blyq&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z68anr4nv2e7t0yb7qkkm/graphic-update2022-womens.jpg?rlkey=bpnhnhn4pqgadtzdybn9odwep&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C331" s="0" t="inlineStr">
         <is>
-          <t>Livy Women's Off Shoulder Top</t>
+          <t>Acadia Women's Hoodie</t>
         </is>
       </c>
       <c r="D331" s="0" t="inlineStr">
         <is>
-          <t>'108997</t>
+          <t>'108929</t>
         </is>
       </c>
       <c r="E331" s="0" t="inlineStr">
         <is>
-          <t>INDIANA LIVY:108997C-L</t>
+          <t>INDIANA ACADIA:108929B-M</t>
         </is>
       </c>
       <c r="F331" s="0" t="inlineStr">
         <is>
-          <t>'800108997031</t>
+          <t>'800108929025</t>
         </is>
       </c>
       <c r="G331" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H331" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I331" s="0">
-        <v>42.99</v>
+        <v>39.99</v>
       </c>
       <c r="J331" s="0">
-        <v>8</v>
+        <v>20</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="0">
       <c r="A332" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tjfirxhhse8cfg6g1tyec/108997-af.jpg?rlkey=7s53higoziqv7c0mwvywtl59s&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/w5zf0c0ymftfh95s3lqu0/108929-af.jpg?rlkey=lkqs31ds6nx1r6zh5qnwki97y&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B332" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bva3o1cia0repwkqsabwx/graphic-update2022-womens.jpg?rlkey=j44f3k6vgfttrm4xuu1o9blyq&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z68anr4nv2e7t0yb7qkkm/graphic-update2022-womens.jpg?rlkey=bpnhnhn4pqgadtzdybn9odwep&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C332" s="0" t="inlineStr">
         <is>
-          <t>Livy Women's Off Shoulder Top</t>
+          <t>Acadia Women's Hoodie</t>
         </is>
       </c>
       <c r="D332" s="0" t="inlineStr">
         <is>
-          <t>'108997</t>
+          <t>'108929</t>
         </is>
       </c>
       <c r="E332" s="0" t="inlineStr">
         <is>
-          <t>INDIANA LIVY:108997D-XL</t>
+          <t>INDIANA ACADIA:108929C-L</t>
         </is>
       </c>
       <c r="F332" s="0" t="inlineStr">
         <is>
-          <t>'800108997048</t>
+          <t>'800108929032</t>
         </is>
       </c>
       <c r="G332" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H332" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I332" s="0">
-        <v>42.99</v>
+        <v>39.99</v>
       </c>
       <c r="J332" s="0">
-        <v>4</v>
+        <v>21</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="0">
       <c r="A333" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tjfirxhhse8cfg6g1tyec/108997-af.jpg?rlkey=7s53higoziqv7c0mwvywtl59s&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/w5zf0c0ymftfh95s3lqu0/108929-af.jpg?rlkey=lkqs31ds6nx1r6zh5qnwki97y&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B333" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bva3o1cia0repwkqsabwx/graphic-update2022-womens.jpg?rlkey=j44f3k6vgfttrm4xuu1o9blyq&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z68anr4nv2e7t0yb7qkkm/graphic-update2022-womens.jpg?rlkey=bpnhnhn4pqgadtzdybn9odwep&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C333" s="0" t="inlineStr">
         <is>
-          <t>Livy Women's Off Shoulder Top</t>
+          <t>Acadia Women's Hoodie</t>
         </is>
       </c>
       <c r="D333" s="0" t="inlineStr">
         <is>
-          <t>'108997</t>
+          <t>'108929</t>
         </is>
       </c>
       <c r="E333" s="0" t="inlineStr">
         <is>
-          <t>INDIANA LIVY:108997E-2XL</t>
+          <t>INDIANA ACADIA:108929D-XL</t>
         </is>
       </c>
       <c r="F333" s="0" t="inlineStr">
         <is>
-          <t>'800108997055</t>
+          <t>'800108929049</t>
         </is>
       </c>
       <c r="G333" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H333" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I333" s="0">
-        <v>42.99</v>
+        <v>39.99</v>
       </c>
       <c r="J333" s="0">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="0">
       <c r="A334" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tjfirxhhse8cfg6g1tyec/108997-af.jpg?rlkey=7s53higoziqv7c0mwvywtl59s&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/w5zf0c0ymftfh95s3lqu0/108929-af.jpg?rlkey=lkqs31ds6nx1r6zh5qnwki97y&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B334" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bva3o1cia0repwkqsabwx/graphic-update2022-womens.jpg?rlkey=j44f3k6vgfttrm4xuu1o9blyq&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z68anr4nv2e7t0yb7qkkm/graphic-update2022-womens.jpg?rlkey=bpnhnhn4pqgadtzdybn9odwep&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C334" s="0" t="inlineStr">
         <is>
-          <t>Livy Women's Off Shoulder Top</t>
+          <t>Acadia Women's Hoodie</t>
         </is>
       </c>
       <c r="D334" s="0" t="inlineStr">
         <is>
-          <t>'108997</t>
+          <t>'108929</t>
         </is>
       </c>
       <c r="E334" s="0" t="inlineStr">
         <is>
-          <t>INDIANA LIVY:108997F-3XL</t>
+          <t>INDIANA ACADIA:108929E-2XL</t>
         </is>
       </c>
       <c r="F334" s="0" t="inlineStr">
         <is>
-          <t>'800108997062</t>
+          <t>'800108929056</t>
         </is>
       </c>
       <c r="G334" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H334" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I334" s="0">
-        <v>42.99</v>
+        <v>41.99</v>
       </c>
       <c r="J334" s="0">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="0">
       <c r="A335" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qcm1zo8w6748hcdp7xxf9/indianaaf.jpg?rlkey=m7q3n2jzyvqy0mkjfa6cxzrr7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/w5zf0c0ymftfh95s3lqu0/108929-af.jpg?rlkey=lkqs31ds6nx1r6zh5qnwki97y&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B335" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z68anr4nv2e7t0yb7qkkm/graphic-update2022-womens.jpg?rlkey=bpnhnhn4pqgadtzdybn9odwep&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C335" s="0" t="inlineStr">
         <is>
-          <t>Trisha Womens Golf Polo</t>
+          <t>Acadia Women's Hoodie</t>
         </is>
       </c>
       <c r="D335" s="0" t="inlineStr">
         <is>
-          <t>'113961</t>
+          <t>'108929</t>
         </is>
       </c>
       <c r="E335" s="0" t="inlineStr">
         <is>
-          <t>INDIANA TRISHA W CRIMSON:113961A-S</t>
+          <t>INDIANA ACADIA:108929F-3XL</t>
         </is>
       </c>
       <c r="F335" s="0" t="inlineStr">
         <is>
-          <t>'806113961043</t>
+          <t>'800108929063</t>
         </is>
       </c>
       <c r="G335" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H335" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I335" s="0">
-        <v>40.98</v>
+        <v>41.99</v>
       </c>
       <c r="J335" s="0">
-        <v>8</v>
+        <v>3</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="0">
       <c r="A336" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qcm1zo8w6748hcdp7xxf9/indianaaf.jpg?rlkey=m7q3n2jzyvqy0mkjfa6cxzrr7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/dhw70bpvurzoxse5g79hi/109199-af.jpg?rlkey=v185bijay11sdyc24quwb56a9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B336" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3wgada9xvslt6sth083a3/graphic-update2022-womens.jpg?rlkey=1pryfkrsjeu2tb087xgifx9q3&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C336" s="0" t="inlineStr">
         <is>
-          <t>Trisha Womens Golf Polo</t>
+          <t>Diana Women's Cold Shoulder Shirt</t>
         </is>
       </c>
       <c r="D336" s="0" t="inlineStr">
         <is>
-          <t>'113961</t>
+          <t>'109199</t>
         </is>
       </c>
       <c r="E336" s="0" t="inlineStr">
         <is>
-          <t>INDIANA TRISHA W CRIMSON:113961B-M</t>
+          <t>INDIANA DIANA:109199A-S</t>
         </is>
       </c>
       <c r="F336" s="0" t="inlineStr">
         <is>
-          <t>'806113961050</t>
+          <t>'800109199014</t>
         </is>
       </c>
       <c r="G336" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H336" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I336" s="0">
-        <v>40.98</v>
+        <v>42.99</v>
       </c>
       <c r="J336" s="0">
-        <v>16</v>
+        <v>8</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="0">
       <c r="A337" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qcm1zo8w6748hcdp7xxf9/indianaaf.jpg?rlkey=m7q3n2jzyvqy0mkjfa6cxzrr7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/dhw70bpvurzoxse5g79hi/109199-af.jpg?rlkey=v185bijay11sdyc24quwb56a9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B337" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3wgada9xvslt6sth083a3/graphic-update2022-womens.jpg?rlkey=1pryfkrsjeu2tb087xgifx9q3&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C337" s="0" t="inlineStr">
         <is>
-          <t>Trisha Womens Golf Polo</t>
+          <t>Diana Women's Cold Shoulder Shirt</t>
         </is>
       </c>
       <c r="D337" s="0" t="inlineStr">
         <is>
-          <t>'113961</t>
+          <t>'109199</t>
         </is>
       </c>
       <c r="E337" s="0" t="inlineStr">
         <is>
-          <t>INDIANA TRISHA W CRIMSON:113961C-L</t>
+          <t>INDIANA DIANA:109199B-M</t>
         </is>
       </c>
       <c r="F337" s="0" t="inlineStr">
         <is>
-          <t>'806113961067</t>
+          <t>'800109199021</t>
         </is>
       </c>
       <c r="G337" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H337" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I337" s="0">
-        <v>40.98</v>
+        <v>42.99</v>
       </c>
       <c r="J337" s="0">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="0">
       <c r="A338" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qcm1zo8w6748hcdp7xxf9/indianaaf.jpg?rlkey=m7q3n2jzyvqy0mkjfa6cxzrr7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/dhw70bpvurzoxse5g79hi/109199-af.jpg?rlkey=v185bijay11sdyc24quwb56a9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B338" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3wgada9xvslt6sth083a3/graphic-update2022-womens.jpg?rlkey=1pryfkrsjeu2tb087xgifx9q3&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C338" s="0" t="inlineStr">
         <is>
-          <t>Trisha Womens Golf Polo</t>
+          <t>Diana Women's Cold Shoulder Shirt</t>
         </is>
       </c>
       <c r="D338" s="0" t="inlineStr">
         <is>
-          <t>'113961</t>
+          <t>'109199</t>
         </is>
       </c>
       <c r="E338" s="0" t="inlineStr">
         <is>
-          <t>INDIANA TRISHA W CRIMSON:113961D-XL</t>
+          <t>INDIANA DIANA:109199C-L</t>
         </is>
       </c>
       <c r="F338" s="0" t="inlineStr">
         <is>
-          <t>'806113961074</t>
+          <t>'800109199038</t>
         </is>
       </c>
       <c r="G338" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H338" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I338" s="0">
-        <v>40.98</v>
+        <v>42.99</v>
       </c>
       <c r="J338" s="0">
-        <v>8</v>
+        <v>16</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="0">
       <c r="A339" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qcm1zo8w6748hcdp7xxf9/indianaaf.jpg?rlkey=m7q3n2jzyvqy0mkjfa6cxzrr7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/dhw70bpvurzoxse5g79hi/109199-af.jpg?rlkey=v185bijay11sdyc24quwb56a9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B339" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3wgada9xvslt6sth083a3/graphic-update2022-womens.jpg?rlkey=1pryfkrsjeu2tb087xgifx9q3&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C339" s="0" t="inlineStr">
         <is>
-          <t>Trisha Womens Golf Polo</t>
+          <t>Diana Women's Cold Shoulder Shirt</t>
         </is>
       </c>
       <c r="D339" s="0" t="inlineStr">
         <is>
-          <t>'113961</t>
+          <t>'109199</t>
         </is>
       </c>
       <c r="E339" s="0" t="inlineStr">
         <is>
-          <t>INDIANA TRISHA W CRIMSON:113961E-2XL</t>
+          <t>INDIANA DIANA:109199D-XL</t>
         </is>
       </c>
       <c r="F339" s="0" t="inlineStr">
         <is>
-          <t>'806113961081</t>
+          <t>'800109199045</t>
         </is>
       </c>
       <c r="G339" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H339" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I339" s="0">
-        <v>42.98</v>
+        <v>42.99</v>
       </c>
       <c r="J339" s="0">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="0">
       <c r="A340" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qcm1zo8w6748hcdp7xxf9/indianaaf.jpg?rlkey=m7q3n2jzyvqy0mkjfa6cxzrr7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/dhw70bpvurzoxse5g79hi/109199-af.jpg?rlkey=v185bijay11sdyc24quwb56a9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B340" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3wgada9xvslt6sth083a3/graphic-update2022-womens.jpg?rlkey=1pryfkrsjeu2tb087xgifx9q3&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C340" s="0" t="inlineStr">
         <is>
-          <t>Trisha Womens Golf Polo</t>
+          <t>Diana Women's Cold Shoulder Shirt</t>
         </is>
       </c>
       <c r="D340" s="0" t="inlineStr">
         <is>
-          <t>'113961</t>
+          <t>'109199</t>
         </is>
       </c>
       <c r="E340" s="0" t="inlineStr">
         <is>
-          <t>INDIANA TRISHA W CRIMSON:113961F-3XL</t>
+          <t>INDIANA DIANA:109199E-2XL</t>
         </is>
       </c>
       <c r="F340" s="0" t="inlineStr">
         <is>
-          <t>'806113961098</t>
+          <t>'800109199052</t>
         </is>
       </c>
       <c r="G340" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H340" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I340" s="0">
-        <v>42.98</v>
+        <v>42.99</v>
       </c>
       <c r="J340" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="0">
       <c r="A341" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qcm1zo8w6748hcdp7xxf9/indianaaf.jpg?rlkey=m7q3n2jzyvqy0mkjfa6cxzrr7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/dhw70bpvurzoxse5g79hi/109199-af.jpg?rlkey=v185bijay11sdyc24quwb56a9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B341" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3wgada9xvslt6sth083a3/graphic-update2022-womens.jpg?rlkey=1pryfkrsjeu2tb087xgifx9q3&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C341" s="0" t="inlineStr">
         <is>
-          <t>Trisha Womens Golf Polo</t>
+          <t>Diana Women's Cold Shoulder Shirt</t>
         </is>
       </c>
       <c r="D341" s="0" t="inlineStr">
         <is>
-          <t>'113961</t>
+          <t>'109199</t>
         </is>
       </c>
       <c r="E341" s="0" t="inlineStr">
         <is>
-          <t>INDIANA TRISHA W CRIMSON 12 PACK:113961Z-12PK</t>
+          <t>INDIANA DIANA:109199F-3XL</t>
         </is>
       </c>
       <c r="F341" s="0" t="inlineStr">
         <is>
-          <t>'806113961999</t>
+          <t>'800109199069</t>
         </is>
       </c>
       <c r="G341" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H341" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I341" s="0">
-        <v>473.76</v>
+        <v>42.99</v>
       </c>
       <c r="J341" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="0">
       <c r="A342" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/oi9c6l314tyhrteakyhjo/108937f.jpg?rlkey=j2qpjg8ai9v5myvx00yb7h7b7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tjfirxhhse8cfg6g1tyec/108997-af.jpg?rlkey=7s53higoziqv7c0mwvywtl59s&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B342" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f3eni9qi47npz3wkojbzz/womens-t-shirt-size-chartsmarilynn-bamboo.jpg?rlkey=rlvz88foftdymj3z8rxip95p0&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bva3o1cia0repwkqsabwx/graphic-update2022-womens.jpg?rlkey=j44f3k6vgfttrm4xuu1o9blyq&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C342" s="0" t="inlineStr">
         <is>
-          <t>Marilynn Women's Bamboo T-Shirt</t>
+          <t>Livy Women's Off Shoulder Top</t>
         </is>
       </c>
       <c r="D342" s="0" t="inlineStr">
         <is>
-          <t>'108937</t>
+          <t>'108997</t>
         </is>
       </c>
       <c r="E342" s="0" t="inlineStr">
         <is>
-          <t>INDIANA MARILYNN:108937A-S</t>
+          <t>INDIANA LIVY:108997A-S</t>
         </is>
       </c>
       <c r="F342" s="0" t="inlineStr">
         <is>
-          <t>'800108937013</t>
+          <t>'800108997017</t>
         </is>
       </c>
       <c r="G342" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H342" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I342" s="0">
-        <v>29.99</v>
+        <v>42.99</v>
       </c>
       <c r="J342" s="0">
         <v>6</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="0">
       <c r="A343" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/oi9c6l314tyhrteakyhjo/108937f.jpg?rlkey=j2qpjg8ai9v5myvx00yb7h7b7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tjfirxhhse8cfg6g1tyec/108997-af.jpg?rlkey=7s53higoziqv7c0mwvywtl59s&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B343" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f3eni9qi47npz3wkojbzz/womens-t-shirt-size-chartsmarilynn-bamboo.jpg?rlkey=rlvz88foftdymj3z8rxip95p0&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bva3o1cia0repwkqsabwx/graphic-update2022-womens.jpg?rlkey=j44f3k6vgfttrm4xuu1o9blyq&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C343" s="0" t="inlineStr">
         <is>
-          <t>Marilynn Women's Bamboo T-Shirt</t>
+          <t>Livy Women's Off Shoulder Top</t>
         </is>
       </c>
       <c r="D343" s="0" t="inlineStr">
         <is>
-          <t>'108937</t>
+          <t>'108997</t>
         </is>
       </c>
       <c r="E343" s="0" t="inlineStr">
         <is>
-          <t>INDIANA MARILYNN:108937B-M</t>
+          <t>INDIANA LIVY:108997B-M</t>
         </is>
       </c>
       <c r="F343" s="0" t="inlineStr">
         <is>
-          <t>'800108937020</t>
+          <t>'800108997024</t>
         </is>
       </c>
       <c r="G343" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H343" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I343" s="0">
-        <v>29.99</v>
+        <v>42.99</v>
       </c>
       <c r="J343" s="0">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="0">
       <c r="A344" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/oi9c6l314tyhrteakyhjo/108937f.jpg?rlkey=j2qpjg8ai9v5myvx00yb7h7b7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tjfirxhhse8cfg6g1tyec/108997-af.jpg?rlkey=7s53higoziqv7c0mwvywtl59s&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B344" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f3eni9qi47npz3wkojbzz/womens-t-shirt-size-chartsmarilynn-bamboo.jpg?rlkey=rlvz88foftdymj3z8rxip95p0&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bva3o1cia0repwkqsabwx/graphic-update2022-womens.jpg?rlkey=j44f3k6vgfttrm4xuu1o9blyq&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C344" s="0" t="inlineStr">
         <is>
-          <t>Marilynn Women's Bamboo T-Shirt</t>
+          <t>Livy Women's Off Shoulder Top</t>
         </is>
       </c>
       <c r="D344" s="0" t="inlineStr">
         <is>
-          <t>'108937</t>
+          <t>'108997</t>
         </is>
       </c>
       <c r="E344" s="0" t="inlineStr">
         <is>
-          <t>INDIANA MARILYNN:108937C-L</t>
+          <t>INDIANA LIVY:108997C-L</t>
         </is>
       </c>
       <c r="F344" s="0" t="inlineStr">
         <is>
-          <t>'800108937037</t>
+          <t>'800108997031</t>
         </is>
       </c>
       <c r="G344" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H344" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I344" s="0">
-        <v>29.99</v>
+        <v>42.99</v>
       </c>
       <c r="J344" s="0">
-        <v>15</v>
+        <v>8</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="0">
       <c r="A345" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/oi9c6l314tyhrteakyhjo/108937f.jpg?rlkey=j2qpjg8ai9v5myvx00yb7h7b7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tjfirxhhse8cfg6g1tyec/108997-af.jpg?rlkey=7s53higoziqv7c0mwvywtl59s&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B345" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f3eni9qi47npz3wkojbzz/womens-t-shirt-size-chartsmarilynn-bamboo.jpg?rlkey=rlvz88foftdymj3z8rxip95p0&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bva3o1cia0repwkqsabwx/graphic-update2022-womens.jpg?rlkey=j44f3k6vgfttrm4xuu1o9blyq&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C345" s="0" t="inlineStr">
         <is>
-          <t>Marilynn Women's Bamboo T-Shirt</t>
+          <t>Livy Women's Off Shoulder Top</t>
         </is>
       </c>
       <c r="D345" s="0" t="inlineStr">
         <is>
-          <t>'108937</t>
+          <t>'108997</t>
         </is>
       </c>
       <c r="E345" s="0" t="inlineStr">
         <is>
-          <t>INDIANA MARILYNN:108937D-XL</t>
+          <t>INDIANA LIVY:108997D-XL</t>
         </is>
       </c>
       <c r="F345" s="0" t="inlineStr">
         <is>
-          <t>'800108937044</t>
+          <t>'800108997048</t>
         </is>
       </c>
       <c r="G345" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H345" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I345" s="0">
-        <v>29.99</v>
+        <v>42.99</v>
       </c>
       <c r="J345" s="0">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="0">
       <c r="A346" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/oi9c6l314tyhrteakyhjo/108937f.jpg?rlkey=j2qpjg8ai9v5myvx00yb7h7b7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tjfirxhhse8cfg6g1tyec/108997-af.jpg?rlkey=7s53higoziqv7c0mwvywtl59s&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B346" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f3eni9qi47npz3wkojbzz/womens-t-shirt-size-chartsmarilynn-bamboo.jpg?rlkey=rlvz88foftdymj3z8rxip95p0&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bva3o1cia0repwkqsabwx/graphic-update2022-womens.jpg?rlkey=j44f3k6vgfttrm4xuu1o9blyq&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C346" s="0" t="inlineStr">
         <is>
-          <t>Marilynn Women's Bamboo T-Shirt</t>
+          <t>Livy Women's Off Shoulder Top</t>
         </is>
       </c>
       <c r="D346" s="0" t="inlineStr">
         <is>
-          <t>'108937</t>
+          <t>'108997</t>
         </is>
       </c>
       <c r="E346" s="0" t="inlineStr">
         <is>
-          <t>INDIANA MARILYNN:108937E-2XL</t>
+          <t>INDIANA LIVY:108997E-2XL</t>
         </is>
       </c>
       <c r="F346" s="0" t="inlineStr">
         <is>
-          <t>'800108937051</t>
+          <t>'800108997055</t>
         </is>
       </c>
       <c r="G346" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H346" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I346" s="0">
-        <v>31.99</v>
+        <v>42.99</v>
       </c>
       <c r="J346" s="0">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="0">
       <c r="A347" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/oi9c6l314tyhrteakyhjo/108937f.jpg?rlkey=j2qpjg8ai9v5myvx00yb7h7b7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tjfirxhhse8cfg6g1tyec/108997-af.jpg?rlkey=7s53higoziqv7c0mwvywtl59s&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B347" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f3eni9qi47npz3wkojbzz/womens-t-shirt-size-chartsmarilynn-bamboo.jpg?rlkey=rlvz88foftdymj3z8rxip95p0&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bva3o1cia0repwkqsabwx/graphic-update2022-womens.jpg?rlkey=j44f3k6vgfttrm4xuu1o9blyq&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C347" s="0" t="inlineStr">
         <is>
-          <t>Marilynn Women's Bamboo T-Shirt</t>
+          <t>Livy Women's Off Shoulder Top</t>
         </is>
       </c>
       <c r="D347" s="0" t="inlineStr">
         <is>
-          <t>'108937</t>
+          <t>'108997</t>
         </is>
       </c>
       <c r="E347" s="0" t="inlineStr">
         <is>
-          <t>INDIANA MARILYNN:108937F-3XL</t>
+          <t>INDIANA LIVY:108997F-3XL</t>
         </is>
       </c>
       <c r="F347" s="0" t="inlineStr">
         <is>
-          <t>'800108937068</t>
+          <t>'800108997062</t>
         </is>
       </c>
       <c r="G347" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H347" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I347" s="0">
-        <v>31.99</v>
+        <v>42.99</v>
       </c>
       <c r="J347" s="0">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="0">
       <c r="A348" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mcdaqsh7asw37w6w7rowa/113971-af.jpg?rlkey=zigvy6cq7deoot9vpafhl589n&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qcm1zo8w6748hcdp7xxf9/indianaaf.jpg?rlkey=m7q3n2jzyvqy0mkjfa6cxzrr7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B348" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C348" s="0" t="inlineStr">
         <is>
-          <t>Quinton Men's Golf Polo</t>
+          <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D348" s="0" t="inlineStr">
         <is>
-          <t>'113971</t>
+          <t>'113961</t>
         </is>
       </c>
       <c r="E348" s="0" t="inlineStr">
         <is>
-          <t>INDIANA QUINTON M WHITE:113971A-S</t>
+          <t>INDIANA TRISHA W CRIMSON:113961A-S</t>
         </is>
       </c>
       <c r="F348" s="0" t="inlineStr">
         <is>
-          <t>'806113971042</t>
+          <t>'806113961043</t>
         </is>
       </c>
       <c r="G348" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H348" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I348" s="0">
-        <v>40.99</v>
+        <v>40.98</v>
       </c>
       <c r="J348" s="0">
-        <v>4</v>
+        <v>8</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="0">
       <c r="A349" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mcdaqsh7asw37w6w7rowa/113971-af.jpg?rlkey=zigvy6cq7deoot9vpafhl589n&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qcm1zo8w6748hcdp7xxf9/indianaaf.jpg?rlkey=m7q3n2jzyvqy0mkjfa6cxzrr7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B349" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C349" s="0" t="inlineStr">
         <is>
-          <t>Quinton Men's Golf Polo</t>
+          <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D349" s="0" t="inlineStr">
         <is>
-          <t>'113971</t>
+          <t>'113961</t>
         </is>
       </c>
       <c r="E349" s="0" t="inlineStr">
         <is>
-          <t>INDIANA QUINTON M WHITE:113971B-M</t>
+          <t>INDIANA TRISHA W CRIMSON:113961B-M</t>
         </is>
       </c>
       <c r="F349" s="0" t="inlineStr">
         <is>
-          <t>'806113971059</t>
+          <t>'806113961050</t>
         </is>
       </c>
       <c r="G349" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H349" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I349" s="0">
-        <v>40.99</v>
+        <v>40.98</v>
       </c>
       <c r="J349" s="0">
-        <v>0</v>
+        <v>16</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="0">
       <c r="A350" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mcdaqsh7asw37w6w7rowa/113971-af.jpg?rlkey=zigvy6cq7deoot9vpafhl589n&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qcm1zo8w6748hcdp7xxf9/indianaaf.jpg?rlkey=m7q3n2jzyvqy0mkjfa6cxzrr7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B350" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C350" s="0" t="inlineStr">
         <is>
-          <t>Quinton Men's Golf Polo</t>
+          <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D350" s="0" t="inlineStr">
         <is>
-          <t>'113971</t>
+          <t>'113961</t>
         </is>
       </c>
       <c r="E350" s="0" t="inlineStr">
         <is>
-          <t>INDIANA QUINTON M WHITE:113971C-L</t>
+          <t>INDIANA TRISHA W CRIMSON:113961C-L</t>
         </is>
       </c>
       <c r="F350" s="0" t="inlineStr">
         <is>
-          <t>'806113971066</t>
+          <t>'806113961067</t>
         </is>
       </c>
       <c r="G350" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H350" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I350" s="0">
-        <v>40.99</v>
+        <v>40.98</v>
       </c>
       <c r="J350" s="0">
-        <v>1</v>
+        <v>16</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="0">
       <c r="A351" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mcdaqsh7asw37w6w7rowa/113971-af.jpg?rlkey=zigvy6cq7deoot9vpafhl589n&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qcm1zo8w6748hcdp7xxf9/indianaaf.jpg?rlkey=m7q3n2jzyvqy0mkjfa6cxzrr7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B351" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C351" s="0" t="inlineStr">
         <is>
-          <t>Quinton Men's Golf Polo</t>
+          <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D351" s="0" t="inlineStr">
         <is>
-          <t>'113971</t>
+          <t>'113961</t>
         </is>
       </c>
       <c r="E351" s="0" t="inlineStr">
         <is>
-          <t>INDIANA QUINTON M WHITE:113971D-XL</t>
+          <t>INDIANA TRISHA W CRIMSON:113961D-XL</t>
         </is>
       </c>
       <c r="F351" s="0" t="inlineStr">
         <is>
-          <t>'806113971073</t>
+          <t>'806113961074</t>
         </is>
       </c>
       <c r="G351" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H351" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I351" s="0">
-        <v>40.99</v>
+        <v>40.98</v>
       </c>
       <c r="J351" s="0">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="0">
       <c r="A352" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mcdaqsh7asw37w6w7rowa/113971-af.jpg?rlkey=zigvy6cq7deoot9vpafhl589n&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qcm1zo8w6748hcdp7xxf9/indianaaf.jpg?rlkey=m7q3n2jzyvqy0mkjfa6cxzrr7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B352" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C352" s="0" t="inlineStr">
         <is>
-          <t>Quinton Men's Golf Polo</t>
+          <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D352" s="0" t="inlineStr">
         <is>
-          <t>'113971</t>
+          <t>'113961</t>
         </is>
       </c>
       <c r="E352" s="0" t="inlineStr">
         <is>
-          <t>INDIANA QUINTON M WHITE:113971E-2XL</t>
+          <t>INDIANA TRISHA W CRIMSON:113961E-2XL</t>
         </is>
       </c>
       <c r="F352" s="0" t="inlineStr">
         <is>
-          <t>'806113971080</t>
+          <t>'806113961081</t>
         </is>
       </c>
       <c r="G352" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H352" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I352" s="0">
-        <v>40.99</v>
+        <v>42.98</v>
       </c>
       <c r="J352" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="0">
       <c r="A353" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mcdaqsh7asw37w6w7rowa/113971-af.jpg?rlkey=zigvy6cq7deoot9vpafhl589n&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qcm1zo8w6748hcdp7xxf9/indianaaf.jpg?rlkey=m7q3n2jzyvqy0mkjfa6cxzrr7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B353" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C353" s="0" t="inlineStr">
         <is>
-          <t>Quinton Men's Golf Polo</t>
+          <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D353" s="0" t="inlineStr">
         <is>
-          <t>'113971</t>
+          <t>'113961</t>
         </is>
       </c>
       <c r="E353" s="0" t="inlineStr">
         <is>
-          <t>INDIANA QUINTON M WHITE:113971F-3XL</t>
+          <t>INDIANA TRISHA W CRIMSON:113961F-3XL</t>
         </is>
       </c>
       <c r="F353" s="0" t="inlineStr">
         <is>
-          <t>'806113971097</t>
+          <t>'806113961098</t>
         </is>
       </c>
       <c r="G353" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H353" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I353" s="0">
-        <v>40.99</v>
+        <v>42.98</v>
       </c>
       <c r="J353" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="0">
       <c r="A354" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mcdaqsh7asw37w6w7rowa/113971-af.jpg?rlkey=zigvy6cq7deoot9vpafhl589n&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qcm1zo8w6748hcdp7xxf9/indianaaf.jpg?rlkey=m7q3n2jzyvqy0mkjfa6cxzrr7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B354" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/chyowe2tvkwgvca37dasu/trisha-tn.jpg?rlkey=ea40qr6p2sw4oir47aoe9t9fb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C354" s="0" t="inlineStr">
         <is>
-          <t>Quinton Men's Golf Polo</t>
+          <t>Trisha Womens Golf Polo</t>
         </is>
       </c>
       <c r="D354" s="0" t="inlineStr">
         <is>
-          <t>'113971</t>
+          <t>'113961</t>
         </is>
       </c>
       <c r="E354" s="0" t="inlineStr">
         <is>
-          <t>INDIANA QUINTON M WHITE 12 PACK:113971Z-12PK</t>
+          <t>INDIANA TRISHA W CRIMSON 12 PACK:113961Z-12PK</t>
         </is>
       </c>
       <c r="F354" s="0" t="inlineStr">
         <is>
-          <t>'806113971998</t>
+          <t>'806113961999</t>
         </is>
       </c>
       <c r="G354" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H354" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I354" s="0">
         <v>473.76</v>
       </c>
       <c r="J354" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="0">
       <c r="A355" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qpcl5x4r5mpg9e14ghpx1/109004-af.jpg?rlkey=cmvoplj98pdi4jpchbqjd9icm&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/oi9c6l314tyhrteakyhjo/108937f.jpg?rlkey=j2qpjg8ai9v5myvx00yb7h7b7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B355" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u6nonjo40mj2yklcxsrs7/womens-hoodie-and-sweatshirt-size-chartsraven.jpg?rlkey=3kj1bg0tvsdwet03cqzpt9l3k&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f3eni9qi47npz3wkojbzz/womens-t-shirt-size-chartsmarilynn-bamboo.jpg?rlkey=rlvz88foftdymj3z8rxip95p0&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C355" s="0" t="inlineStr">
         <is>
-          <t>Raven Women's Sherpa Hoodie</t>
+          <t>Marilynn Women's Bamboo T-Shirt</t>
         </is>
       </c>
       <c r="D355" s="0" t="inlineStr">
         <is>
-          <t>'109004</t>
+          <t>'108937</t>
         </is>
       </c>
       <c r="E355" s="0" t="inlineStr">
         <is>
-          <t>INDIANA RAVEN:109004A-S</t>
+          <t>INDIANA MARILYNN:108937A-S</t>
         </is>
       </c>
       <c r="F355" s="0" t="inlineStr">
         <is>
-          <t>'800109004011</t>
+          <t>'800108937013</t>
         </is>
       </c>
       <c r="G355" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H355" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I355" s="0">
-        <v>59.99</v>
+        <v>29.99</v>
       </c>
       <c r="J355" s="0">
-        <v>8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="0">
       <c r="A356" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qpcl5x4r5mpg9e14ghpx1/109004-af.jpg?rlkey=cmvoplj98pdi4jpchbqjd9icm&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/oi9c6l314tyhrteakyhjo/108937f.jpg?rlkey=j2qpjg8ai9v5myvx00yb7h7b7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B356" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u6nonjo40mj2yklcxsrs7/womens-hoodie-and-sweatshirt-size-chartsraven.jpg?rlkey=3kj1bg0tvsdwet03cqzpt9l3k&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f3eni9qi47npz3wkojbzz/womens-t-shirt-size-chartsmarilynn-bamboo.jpg?rlkey=rlvz88foftdymj3z8rxip95p0&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C356" s="0" t="inlineStr">
         <is>
-          <t>Raven Women's Sherpa Hoodie</t>
+          <t>Marilynn Women's Bamboo T-Shirt</t>
         </is>
       </c>
       <c r="D356" s="0" t="inlineStr">
         <is>
-          <t>'109004</t>
+          <t>'108937</t>
         </is>
       </c>
       <c r="E356" s="0" t="inlineStr">
         <is>
-          <t>INDIANA RAVEN:109004B-M</t>
+          <t>INDIANA MARILYNN:108937B-M</t>
         </is>
       </c>
       <c r="F356" s="0" t="inlineStr">
         <is>
-          <t>'800109004028</t>
+          <t>'800108937020</t>
         </is>
       </c>
       <c r="G356" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H356" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I356" s="0">
-        <v>59.99</v>
+        <v>29.99</v>
       </c>
       <c r="J356" s="0">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="0">
       <c r="A357" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qpcl5x4r5mpg9e14ghpx1/109004-af.jpg?rlkey=cmvoplj98pdi4jpchbqjd9icm&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/oi9c6l314tyhrteakyhjo/108937f.jpg?rlkey=j2qpjg8ai9v5myvx00yb7h7b7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B357" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u6nonjo40mj2yklcxsrs7/womens-hoodie-and-sweatshirt-size-chartsraven.jpg?rlkey=3kj1bg0tvsdwet03cqzpt9l3k&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f3eni9qi47npz3wkojbzz/womens-t-shirt-size-chartsmarilynn-bamboo.jpg?rlkey=rlvz88foftdymj3z8rxip95p0&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C357" s="0" t="inlineStr">
         <is>
-          <t>Raven Women's Sherpa Hoodie</t>
+          <t>Marilynn Women's Bamboo T-Shirt</t>
         </is>
       </c>
       <c r="D357" s="0" t="inlineStr">
         <is>
-          <t>'109004</t>
+          <t>'108937</t>
         </is>
       </c>
       <c r="E357" s="0" t="inlineStr">
         <is>
-          <t>INDIANA RAVEN:109004C-L</t>
+          <t>INDIANA MARILYNN:108937C-L</t>
         </is>
       </c>
       <c r="F357" s="0" t="inlineStr">
         <is>
-          <t>'800109004035</t>
+          <t>'800108937037</t>
         </is>
       </c>
       <c r="G357" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H357" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I357" s="0">
-        <v>59.99</v>
+        <v>29.99</v>
       </c>
       <c r="J357" s="0">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="0">
       <c r="A358" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qpcl5x4r5mpg9e14ghpx1/109004-af.jpg?rlkey=cmvoplj98pdi4jpchbqjd9icm&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/oi9c6l314tyhrteakyhjo/108937f.jpg?rlkey=j2qpjg8ai9v5myvx00yb7h7b7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B358" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u6nonjo40mj2yklcxsrs7/womens-hoodie-and-sweatshirt-size-chartsraven.jpg?rlkey=3kj1bg0tvsdwet03cqzpt9l3k&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f3eni9qi47npz3wkojbzz/womens-t-shirt-size-chartsmarilynn-bamboo.jpg?rlkey=rlvz88foftdymj3z8rxip95p0&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C358" s="0" t="inlineStr">
         <is>
-          <t>Raven Women's Sherpa Hoodie</t>
+          <t>Marilynn Women's Bamboo T-Shirt</t>
         </is>
       </c>
       <c r="D358" s="0" t="inlineStr">
         <is>
-          <t>'109004</t>
+          <t>'108937</t>
         </is>
       </c>
       <c r="E358" s="0" t="inlineStr">
         <is>
-          <t>INDIANA RAVEN:109004D-XL</t>
+          <t>INDIANA MARILYNN:108937D-XL</t>
         </is>
       </c>
       <c r="F358" s="0" t="inlineStr">
         <is>
-          <t>'800109004042</t>
+          <t>'800108937044</t>
         </is>
       </c>
       <c r="G358" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H358" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I358" s="0">
-        <v>59.99</v>
+        <v>29.99</v>
       </c>
       <c r="J358" s="0">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="0">
       <c r="A359" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qpcl5x4r5mpg9e14ghpx1/109004-af.jpg?rlkey=cmvoplj98pdi4jpchbqjd9icm&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/oi9c6l314tyhrteakyhjo/108937f.jpg?rlkey=j2qpjg8ai9v5myvx00yb7h7b7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B359" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u6nonjo40mj2yklcxsrs7/womens-hoodie-and-sweatshirt-size-chartsraven.jpg?rlkey=3kj1bg0tvsdwet03cqzpt9l3k&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f3eni9qi47npz3wkojbzz/womens-t-shirt-size-chartsmarilynn-bamboo.jpg?rlkey=rlvz88foftdymj3z8rxip95p0&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C359" s="0" t="inlineStr">
         <is>
-          <t>Raven Women's Sherpa Hoodie</t>
+          <t>Marilynn Women's Bamboo T-Shirt</t>
         </is>
       </c>
       <c r="D359" s="0" t="inlineStr">
         <is>
-          <t>'109004</t>
+          <t>'108937</t>
         </is>
       </c>
       <c r="E359" s="0" t="inlineStr">
         <is>
-          <t>INDIANA RAVEN:109004E-2XL</t>
+          <t>INDIANA MARILYNN:108937E-2XL</t>
         </is>
       </c>
       <c r="F359" s="0" t="inlineStr">
         <is>
-          <t>'800109004059</t>
+          <t>'800108937051</t>
         </is>
       </c>
       <c r="G359" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H359" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I359" s="0">
-        <v>61.99</v>
+        <v>31.99</v>
       </c>
       <c r="J359" s="0">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="0">
       <c r="A360" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qpcl5x4r5mpg9e14ghpx1/109004-af.jpg?rlkey=cmvoplj98pdi4jpchbqjd9icm&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/oi9c6l314tyhrteakyhjo/108937f.jpg?rlkey=j2qpjg8ai9v5myvx00yb7h7b7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B360" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u6nonjo40mj2yklcxsrs7/womens-hoodie-and-sweatshirt-size-chartsraven.jpg?rlkey=3kj1bg0tvsdwet03cqzpt9l3k&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/f3eni9qi47npz3wkojbzz/womens-t-shirt-size-chartsmarilynn-bamboo.jpg?rlkey=rlvz88foftdymj3z8rxip95p0&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C360" s="0" t="inlineStr">
         <is>
-          <t>Raven Women's Sherpa Hoodie</t>
+          <t>Marilynn Women's Bamboo T-Shirt</t>
         </is>
       </c>
       <c r="D360" s="0" t="inlineStr">
         <is>
-          <t>'109004</t>
+          <t>'108937</t>
         </is>
       </c>
       <c r="E360" s="0" t="inlineStr">
         <is>
-          <t>INDIANA RAVEN:109004F-3XL</t>
+          <t>INDIANA MARILYNN:108937F-3XL</t>
         </is>
       </c>
       <c r="F360" s="0" t="inlineStr">
         <is>
-          <t>'800109004066</t>
+          <t>'800108937068</t>
         </is>
       </c>
       <c r="G360" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H360" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I360" s="0">
-        <v>61.99</v>
+        <v>31.99</v>
       </c>
       <c r="J360" s="0">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="0">
       <c r="A361" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xq10v2kyqyli6fktifcpj/104310-af.jpg?rlkey=wsu5f5y417e8edagkpno7628s&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mcdaqsh7asw37w6w7rowa/113971-af.jpg?rlkey=zigvy6cq7deoot9vpafhl589n&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B361" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C361" s="0" t="inlineStr">
         <is>
-          <t>Sloan Women's Cap</t>
+          <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D361" s="0" t="inlineStr">
         <is>
-          <t>'104310</t>
+          <t>'113971</t>
         </is>
       </c>
       <c r="E361" s="0" t="inlineStr">
         <is>
-          <t>SLOAN:104310</t>
+          <t>INDIANA QUINTON M WHITE:113971A-S</t>
         </is>
       </c>
       <c r="F361" s="0" t="inlineStr">
         <is>
-          <t>'000000000000</t>
+          <t>'806113971042</t>
         </is>
       </c>
       <c r="G361" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H361" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I361" s="0">
-        <v>22</v>
+        <v>40.99</v>
       </c>
       <c r="J361" s="0">
-        <v>92</v>
+        <v>4</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="0">
       <c r="A362" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/snc8qg3q2zyve58xrge6w/114566-af.jpg?rlkey=8t889kmgoxyn28hai7lmn1vb8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mcdaqsh7asw37w6w7rowa/113971-af.jpg?rlkey=zigvy6cq7deoot9vpafhl589n&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B362" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j6u7dskuhl9egl3q7dr7y/womens-hoodie-and-sweatshirt-size-chartstula.jpg?rlkey=z2yfdq1kmqd7i9ylmqp0e4jpo&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C362" s="0" t="inlineStr">
         <is>
-          <t>Tula Women's Cowl Neck Hoodie</t>
+          <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D362" s="0" t="inlineStr">
         <is>
-          <t>'114566</t>
+          <t>'113971</t>
         </is>
       </c>
       <c r="E362" s="0" t="inlineStr">
         <is>
-          <t>INDIANA TULA W GREY:114566A-S</t>
+          <t>INDIANA QUINTON M WHITE:113971B-M</t>
         </is>
       </c>
       <c r="F362" s="0" t="inlineStr">
         <is>
-          <t>'806114566049</t>
+          <t>'806113971059</t>
         </is>
       </c>
       <c r="G362" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H362" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I362" s="0">
-        <v>42.99</v>
+        <v>40.99</v>
       </c>
       <c r="J362" s="0">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="0">
       <c r="A363" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/snc8qg3q2zyve58xrge6w/114566-af.jpg?rlkey=8t889kmgoxyn28hai7lmn1vb8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mcdaqsh7asw37w6w7rowa/113971-af.jpg?rlkey=zigvy6cq7deoot9vpafhl589n&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B363" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j6u7dskuhl9egl3q7dr7y/womens-hoodie-and-sweatshirt-size-chartstula.jpg?rlkey=z2yfdq1kmqd7i9ylmqp0e4jpo&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C363" s="0" t="inlineStr">
         <is>
-          <t>Tula Women's Cowl Neck Hoodie</t>
+          <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D363" s="0" t="inlineStr">
         <is>
-          <t>'114566</t>
+          <t>'113971</t>
         </is>
       </c>
       <c r="E363" s="0" t="inlineStr">
         <is>
-          <t>INDIANA TULA W GREY:114566B-M</t>
+          <t>INDIANA QUINTON M WHITE:113971C-L</t>
         </is>
       </c>
       <c r="F363" s="0" t="inlineStr">
         <is>
-          <t>'806114566056</t>
+          <t>'806113971066</t>
         </is>
       </c>
       <c r="G363" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H363" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I363" s="0">
-        <v>42.99</v>
+        <v>40.99</v>
       </c>
       <c r="J363" s="0">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="0">
       <c r="A364" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/snc8qg3q2zyve58xrge6w/114566-af.jpg?rlkey=8t889kmgoxyn28hai7lmn1vb8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mcdaqsh7asw37w6w7rowa/113971-af.jpg?rlkey=zigvy6cq7deoot9vpafhl589n&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B364" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j6u7dskuhl9egl3q7dr7y/womens-hoodie-and-sweatshirt-size-chartstula.jpg?rlkey=z2yfdq1kmqd7i9ylmqp0e4jpo&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C364" s="0" t="inlineStr">
         <is>
-          <t>Tula Women's Cowl Neck Hoodie</t>
+          <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D364" s="0" t="inlineStr">
         <is>
-          <t>'114566</t>
+          <t>'113971</t>
         </is>
       </c>
       <c r="E364" s="0" t="inlineStr">
         <is>
-          <t>INDIANA TULA W GREY:114566C-L</t>
+          <t>INDIANA QUINTON M WHITE:113971D-XL</t>
         </is>
       </c>
       <c r="F364" s="0" t="inlineStr">
         <is>
-          <t>'806114566063</t>
+          <t>'806113971073</t>
         </is>
       </c>
       <c r="G364" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H364" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I364" s="0">
-        <v>42.99</v>
+        <v>40.99</v>
       </c>
       <c r="J364" s="0">
-        <v>8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="0">
       <c r="A365" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/snc8qg3q2zyve58xrge6w/114566-af.jpg?rlkey=8t889kmgoxyn28hai7lmn1vb8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mcdaqsh7asw37w6w7rowa/113971-af.jpg?rlkey=zigvy6cq7deoot9vpafhl589n&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B365" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j6u7dskuhl9egl3q7dr7y/womens-hoodie-and-sweatshirt-size-chartstula.jpg?rlkey=z2yfdq1kmqd7i9ylmqp0e4jpo&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C365" s="0" t="inlineStr">
         <is>
-          <t>Tula Women's Cowl Neck Hoodie</t>
+          <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D365" s="0" t="inlineStr">
         <is>
-          <t>'114566</t>
+          <t>'113971</t>
         </is>
       </c>
       <c r="E365" s="0" t="inlineStr">
         <is>
-          <t>INDIANA TULA W GREY:114566D-XL</t>
+          <t>INDIANA QUINTON M WHITE:113971E-2XL</t>
         </is>
       </c>
       <c r="F365" s="0" t="inlineStr">
         <is>
-          <t>'806114566070</t>
+          <t>'806113971080</t>
         </is>
       </c>
       <c r="G365" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H365" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I365" s="0">
-        <v>42.99</v>
+        <v>40.99</v>
       </c>
       <c r="J365" s="0">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="0">
       <c r="A366" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/snc8qg3q2zyve58xrge6w/114566-af.jpg?rlkey=8t889kmgoxyn28hai7lmn1vb8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mcdaqsh7asw37w6w7rowa/113971-af.jpg?rlkey=zigvy6cq7deoot9vpafhl589n&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B366" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j6u7dskuhl9egl3q7dr7y/womens-hoodie-and-sweatshirt-size-chartstula.jpg?rlkey=z2yfdq1kmqd7i9ylmqp0e4jpo&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C366" s="0" t="inlineStr">
         <is>
-          <t>Tula Women's Cowl Neck Hoodie</t>
+          <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D366" s="0" t="inlineStr">
         <is>
-          <t>'114566</t>
+          <t>'113971</t>
         </is>
       </c>
       <c r="E366" s="0" t="inlineStr">
         <is>
-          <t>INDIANA TULA W GREY:114566E-2XL</t>
+          <t>INDIANA QUINTON M WHITE:113971F-3XL</t>
         </is>
       </c>
       <c r="F366" s="0" t="inlineStr">
         <is>
-          <t>'806114566087</t>
+          <t>'806113971097</t>
         </is>
       </c>
       <c r="G366" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H366" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I366" s="0">
-        <v>44.99</v>
+        <v>40.99</v>
       </c>
       <c r="J366" s="0">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="0">
       <c r="A367" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/snc8qg3q2zyve58xrge6w/114566-af.jpg?rlkey=8t889kmgoxyn28hai7lmn1vb8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mcdaqsh7asw37w6w7rowa/113971-af.jpg?rlkey=zigvy6cq7deoot9vpafhl589n&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B367" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j6u7dskuhl9egl3q7dr7y/womens-hoodie-and-sweatshirt-size-chartstula.jpg?rlkey=z2yfdq1kmqd7i9ylmqp0e4jpo&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/scrsbg68nex4oavqa9lud/mens-polo-size-chartsbrent.jpg?rlkey=rrmaqcvz1qokdp3n7krx6rxwh&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C367" s="0" t="inlineStr">
         <is>
-          <t>Tula Women's Cowl Neck Hoodie</t>
+          <t>Quinton Men's Golf Polo</t>
         </is>
       </c>
       <c r="D367" s="0" t="inlineStr">
         <is>
-          <t>'114566</t>
+          <t>'113971</t>
         </is>
       </c>
       <c r="E367" s="0" t="inlineStr">
         <is>
-          <t>INDIANA TULA W GREY:114566F-3XL</t>
+          <t>INDIANA QUINTON M WHITE 12 PACK:113971Z-12PK</t>
         </is>
       </c>
       <c r="F367" s="0" t="inlineStr">
         <is>
-          <t>'806114566094</t>
+          <t>'806113971998</t>
         </is>
       </c>
       <c r="G367" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H367" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I367" s="0">
-        <v>44.99</v>
+        <v>473.76</v>
       </c>
       <c r="J367" s="0">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="0">
       <c r="A368" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/snc8qg3q2zyve58xrge6w/114566-af.jpg?rlkey=8t889kmgoxyn28hai7lmn1vb8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qpcl5x4r5mpg9e14ghpx1/109004-af.jpg?rlkey=cmvoplj98pdi4jpchbqjd9icm&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B368" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j6u7dskuhl9egl3q7dr7y/womens-hoodie-and-sweatshirt-size-chartstula.jpg?rlkey=z2yfdq1kmqd7i9ylmqp0e4jpo&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u6nonjo40mj2yklcxsrs7/womens-hoodie-and-sweatshirt-size-chartsraven.jpg?rlkey=3kj1bg0tvsdwet03cqzpt9l3k&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C368" s="0" t="inlineStr">
         <is>
-          <t>Tula Women's Cowl Neck Hoodie</t>
+          <t>Raven Women's Sherpa Hoodie</t>
         </is>
       </c>
       <c r="D368" s="0" t="inlineStr">
         <is>
-          <t>'114566</t>
+          <t>'109004</t>
         </is>
       </c>
       <c r="E368" s="0" t="inlineStr">
         <is>
-          <t>INDIANA TULA W GREY 12 PACK:114566Z-12PK</t>
+          <t>INDIANA RAVEN:109004A-S</t>
         </is>
       </c>
       <c r="F368" s="0" t="inlineStr">
         <is>
-          <t>'806114566995</t>
+          <t>'800109004011</t>
         </is>
       </c>
       <c r="G368" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H368" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I368" s="0">
-        <v>491.88</v>
+        <v>59.99</v>
       </c>
       <c r="J368" s="0">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="0">
       <c r="A369" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z50mqg1vtdk2w6rthlrbr/104363-af.jpg?rlkey=ftwhclspuc37uyhf5x9u4vrvk&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qpcl5x4r5mpg9e14ghpx1/109004-af.jpg?rlkey=cmvoplj98pdi4jpchbqjd9icm&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B369" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u6nonjo40mj2yklcxsrs7/womens-hoodie-and-sweatshirt-size-chartsraven.jpg?rlkey=3kj1bg0tvsdwet03cqzpt9l3k&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C369" s="0" t="inlineStr">
         <is>
-          <t>Myers Men's Cap</t>
+          <t>Raven Women's Sherpa Hoodie</t>
         </is>
       </c>
       <c r="D369" s="0" t="inlineStr">
         <is>
-          <t>'104363</t>
+          <t>'109004</t>
         </is>
       </c>
       <c r="E369" s="0" t="inlineStr">
         <is>
-          <t>MYERS:104363</t>
+          <t>INDIANA RAVEN:109004B-M</t>
         </is>
       </c>
       <c r="F369" s="0" t="inlineStr">
         <is>
-          <t>'000000000000</t>
+          <t>'800109004028</t>
         </is>
       </c>
       <c r="G369" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H369" s="0" t="inlineStr">
         <is>
-          <t>STANDARD MENS</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I369" s="0">
-        <v>21.99</v>
+        <v>59.99</v>
       </c>
       <c r="J369" s="0">
-        <v>141</v>
+        <v>20</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="0">
       <c r="A370" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qpcl5x4r5mpg9e14ghpx1/109004-af.jpg?rlkey=cmvoplj98pdi4jpchbqjd9icm&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B370" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u6nonjo40mj2yklcxsrs7/womens-hoodie-and-sweatshirt-size-chartsraven.jpg?rlkey=3kj1bg0tvsdwet03cqzpt9l3k&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C370" s="0" t="inlineStr">
         <is>
-          <t>Marta Womens Golf Polo</t>
+          <t>Raven Women's Sherpa Hoodie</t>
         </is>
       </c>
       <c r="D370" s="0" t="inlineStr">
         <is>
-          <t>'113966</t>
+          <t>'109004</t>
         </is>
       </c>
       <c r="E370" s="0" t="inlineStr">
         <is>
-          <t>INDIANA MARTA W CRIMSON:113966A-S</t>
+          <t>INDIANA RAVEN:109004C-L</t>
         </is>
       </c>
       <c r="F370" s="0" t="inlineStr">
         <is>
-          <t>'806113966048</t>
+          <t>'800109004035</t>
         </is>
       </c>
       <c r="G370" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H370" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I370" s="0">
-        <v>40.98</v>
+        <v>59.99</v>
       </c>
       <c r="J370" s="0">
-        <v>7</v>
+        <v>20</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="0">
       <c r="A371" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qpcl5x4r5mpg9e14ghpx1/109004-af.jpg?rlkey=cmvoplj98pdi4jpchbqjd9icm&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B371" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u6nonjo40mj2yklcxsrs7/womens-hoodie-and-sweatshirt-size-chartsraven.jpg?rlkey=3kj1bg0tvsdwet03cqzpt9l3k&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C371" s="0" t="inlineStr">
         <is>
-          <t>Marta Womens Golf Polo</t>
+          <t>Raven Women's Sherpa Hoodie</t>
         </is>
       </c>
       <c r="D371" s="0" t="inlineStr">
         <is>
-          <t>'113966</t>
+          <t>'109004</t>
         </is>
       </c>
       <c r="E371" s="0" t="inlineStr">
         <is>
-          <t>INDIANA MARTA W CRIMSON:113966B-M</t>
+          <t>INDIANA RAVEN:109004D-XL</t>
         </is>
       </c>
       <c r="F371" s="0" t="inlineStr">
         <is>
-          <t>'806113966055</t>
+          <t>'800109004042</t>
         </is>
       </c>
       <c r="G371" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H371" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I371" s="0">
-        <v>40.98</v>
+        <v>59.99</v>
       </c>
       <c r="J371" s="0">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="0">
       <c r="A372" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qpcl5x4r5mpg9e14ghpx1/109004-af.jpg?rlkey=cmvoplj98pdi4jpchbqjd9icm&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B372" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u6nonjo40mj2yklcxsrs7/womens-hoodie-and-sweatshirt-size-chartsraven.jpg?rlkey=3kj1bg0tvsdwet03cqzpt9l3k&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C372" s="0" t="inlineStr">
         <is>
-          <t>Marta Womens Golf Polo</t>
+          <t>Raven Women's Sherpa Hoodie</t>
         </is>
       </c>
       <c r="D372" s="0" t="inlineStr">
         <is>
-          <t>'113966</t>
+          <t>'109004</t>
         </is>
       </c>
       <c r="E372" s="0" t="inlineStr">
         <is>
-          <t>INDIANA MARTA W CRIMSON:113966C-L</t>
+          <t>INDIANA RAVEN:109004E-2XL</t>
         </is>
       </c>
       <c r="F372" s="0" t="inlineStr">
         <is>
-          <t>'806113966062</t>
+          <t>'800109004059</t>
         </is>
       </c>
       <c r="G372" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H372" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I372" s="0">
-        <v>40.98</v>
+        <v>61.99</v>
       </c>
       <c r="J372" s="0">
-        <v>15</v>
+        <v>4</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="0">
       <c r="A373" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qpcl5x4r5mpg9e14ghpx1/109004-af.jpg?rlkey=cmvoplj98pdi4jpchbqjd9icm&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B373" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u6nonjo40mj2yklcxsrs7/womens-hoodie-and-sweatshirt-size-chartsraven.jpg?rlkey=3kj1bg0tvsdwet03cqzpt9l3k&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C373" s="0" t="inlineStr">
         <is>
-          <t>Marta Womens Golf Polo</t>
+          <t>Raven Women's Sherpa Hoodie</t>
         </is>
       </c>
       <c r="D373" s="0" t="inlineStr">
         <is>
-          <t>'113966</t>
+          <t>'109004</t>
         </is>
       </c>
       <c r="E373" s="0" t="inlineStr">
         <is>
-          <t>INDIANA MARTA W CRIMSON:113966D-XL</t>
+          <t>INDIANA RAVEN:109004F-3XL</t>
         </is>
       </c>
       <c r="F373" s="0" t="inlineStr">
         <is>
-          <t>'806113966079</t>
+          <t>'800109004066</t>
         </is>
       </c>
       <c r="G373" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H373" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I373" s="0">
-        <v>40.98</v>
+        <v>61.99</v>
       </c>
       <c r="J373" s="0">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="0">
       <c r="A374" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xq10v2kyqyli6fktifcpj/104310-af.jpg?rlkey=wsu5f5y417e8edagkpno7628s&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C374" s="0" t="inlineStr">
         <is>
-          <t>Marta Womens Golf Polo</t>
+          <t>Sloan Women's Cap</t>
         </is>
       </c>
       <c r="D374" s="0" t="inlineStr">
         <is>
-          <t>'113966</t>
+          <t>'104310</t>
         </is>
       </c>
       <c r="E374" s="0" t="inlineStr">
         <is>
-          <t>INDIANA MARTA W CRIMSON:113966E-2XL</t>
+          <t>SLOAN:104310</t>
         </is>
       </c>
       <c r="F374" s="0" t="inlineStr">
         <is>
-          <t>'806113966086</t>
+          <t>'000000000000</t>
         </is>
       </c>
       <c r="G374" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H374" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="I374" s="0">
-        <v>42.98</v>
+        <v>22</v>
       </c>
       <c r="J374" s="0">
-        <v>0</v>
+        <v>92</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="0">
       <c r="A375" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/snc8qg3q2zyve58xrge6w/114566-af.jpg?rlkey=8t889kmgoxyn28hai7lmn1vb8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B375" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j6u7dskuhl9egl3q7dr7y/womens-hoodie-and-sweatshirt-size-chartstula.jpg?rlkey=z2yfdq1kmqd7i9ylmqp0e4jpo&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C375" s="0" t="inlineStr">
         <is>
-          <t>Marta Womens Golf Polo</t>
+          <t>Tula Women's Cowl Neck Hoodie</t>
         </is>
       </c>
       <c r="D375" s="0" t="inlineStr">
         <is>
-          <t>'113966</t>
+          <t>'114566</t>
         </is>
       </c>
       <c r="E375" s="0" t="inlineStr">
         <is>
-          <t>INDIANA MARTA W CRIMSON:113966F-3XL</t>
+          <t>INDIANA TULA W GREY:114566A-S</t>
         </is>
       </c>
       <c r="F375" s="0" t="inlineStr">
         <is>
-          <t>'806113966093</t>
+          <t>'806114566049</t>
         </is>
       </c>
       <c r="G375" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H375" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I375" s="0">
-        <v>42.98</v>
+        <v>42.99</v>
       </c>
       <c r="J375" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="0">
       <c r="A376" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/snc8qg3q2zyve58xrge6w/114566-af.jpg?rlkey=8t889kmgoxyn28hai7lmn1vb8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B376" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j6u7dskuhl9egl3q7dr7y/womens-hoodie-and-sweatshirt-size-chartstula.jpg?rlkey=z2yfdq1kmqd7i9ylmqp0e4jpo&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C376" s="0" t="inlineStr">
         <is>
-          <t>Marta Womens Golf Polo</t>
+          <t>Tula Women's Cowl Neck Hoodie</t>
         </is>
       </c>
       <c r="D376" s="0" t="inlineStr">
         <is>
-          <t>'113966</t>
+          <t>'114566</t>
         </is>
       </c>
       <c r="E376" s="0" t="inlineStr">
         <is>
-          <t>INDIANA MARTA W CRIMSON 12 PACK:113966Z-12PK</t>
+          <t>INDIANA TULA W GREY:114566B-M</t>
         </is>
       </c>
       <c r="F376" s="0" t="inlineStr">
         <is>
-          <t>'806113966994</t>
+          <t>'806114566056</t>
         </is>
       </c>
       <c r="G376" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H376" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I376" s="0">
-        <v>473.76</v>
+        <v>42.99</v>
       </c>
       <c r="J376" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="0">
       <c r="A377" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ls3cg1seq0jk0ldmil675/116116-af.jpg?rlkey=shhxpw7tgzf6na2aeuakiybu3&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/snc8qg3q2zyve58xrge6w/114566-af.jpg?rlkey=8t889kmgoxyn28hai7lmn1vb8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B377" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/etoyrbgfat9qc6slc40mz/womens-long-sleeve-size-chartscarmen.jpg?rlkey=jceblgdg7jj0akavbcy29mzki&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j6u7dskuhl9egl3q7dr7y/womens-hoodie-and-sweatshirt-size-chartstula.jpg?rlkey=z2yfdq1kmqd7i9ylmqp0e4jpo&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C377" s="0" t="inlineStr">
         <is>
-          <t>Carmen Womens Long Sleeve Shirt</t>
+          <t>Tula Women's Cowl Neck Hoodie</t>
         </is>
       </c>
       <c r="D377" s="0" t="inlineStr">
         <is>
-          <t>'116116</t>
+          <t>'114566</t>
         </is>
       </c>
       <c r="E377" s="0" t="inlineStr">
         <is>
-          <t>INDIANA CARMEN W CARDINAL:116116A-S</t>
+          <t>INDIANA TULA W GREY:114566C-L</t>
         </is>
       </c>
       <c r="F377" s="0" t="inlineStr">
         <is>
-          <t>'806116116044</t>
+          <t>'806114566063</t>
         </is>
       </c>
       <c r="G377" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H377" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I377" s="0">
         <v>42.99</v>
       </c>
       <c r="J377" s="0">
         <v>8</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="0">
       <c r="A378" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ls3cg1seq0jk0ldmil675/116116-af.jpg?rlkey=shhxpw7tgzf6na2aeuakiybu3&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/snc8qg3q2zyve58xrge6w/114566-af.jpg?rlkey=8t889kmgoxyn28hai7lmn1vb8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B378" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/etoyrbgfat9qc6slc40mz/womens-long-sleeve-size-chartscarmen.jpg?rlkey=jceblgdg7jj0akavbcy29mzki&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j6u7dskuhl9egl3q7dr7y/womens-hoodie-and-sweatshirt-size-chartstula.jpg?rlkey=z2yfdq1kmqd7i9ylmqp0e4jpo&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C378" s="0" t="inlineStr">
         <is>
-          <t>Carmen Womens Long Sleeve Shirt</t>
+          <t>Tula Women's Cowl Neck Hoodie</t>
         </is>
       </c>
       <c r="D378" s="0" t="inlineStr">
         <is>
-          <t>'116116</t>
+          <t>'114566</t>
         </is>
       </c>
       <c r="E378" s="0" t="inlineStr">
         <is>
-          <t>INDIANA CARMEN W CARDINAL:116116B-M</t>
+          <t>INDIANA TULA W GREY:114566D-XL</t>
         </is>
       </c>
       <c r="F378" s="0" t="inlineStr">
         <is>
-          <t>'806116116051</t>
+          <t>'806114566070</t>
         </is>
       </c>
       <c r="G378" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H378" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I378" s="0">
         <v>42.99</v>
       </c>
       <c r="J378" s="0">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="0">
       <c r="A379" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ls3cg1seq0jk0ldmil675/116116-af.jpg?rlkey=shhxpw7tgzf6na2aeuakiybu3&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/snc8qg3q2zyve58xrge6w/114566-af.jpg?rlkey=8t889kmgoxyn28hai7lmn1vb8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B379" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/etoyrbgfat9qc6slc40mz/womens-long-sleeve-size-chartscarmen.jpg?rlkey=jceblgdg7jj0akavbcy29mzki&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j6u7dskuhl9egl3q7dr7y/womens-hoodie-and-sweatshirt-size-chartstula.jpg?rlkey=z2yfdq1kmqd7i9ylmqp0e4jpo&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C379" s="0" t="inlineStr">
         <is>
-          <t>Carmen Womens Long Sleeve Shirt</t>
+          <t>Tula Women's Cowl Neck Hoodie</t>
         </is>
       </c>
       <c r="D379" s="0" t="inlineStr">
         <is>
-          <t>'116116</t>
+          <t>'114566</t>
         </is>
       </c>
       <c r="E379" s="0" t="inlineStr">
         <is>
-          <t>INDIANA CARMEN W CARDINAL:116116C-L</t>
+          <t>INDIANA TULA W GREY:114566E-2XL</t>
         </is>
       </c>
       <c r="F379" s="0" t="inlineStr">
         <is>
-          <t>'806116116068</t>
+          <t>'806114566087</t>
         </is>
       </c>
       <c r="G379" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H379" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I379" s="0">
-        <v>42.99</v>
+        <v>44.99</v>
       </c>
       <c r="J379" s="0">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="0">
       <c r="A380" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ls3cg1seq0jk0ldmil675/116116-af.jpg?rlkey=shhxpw7tgzf6na2aeuakiybu3&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/snc8qg3q2zyve58xrge6w/114566-af.jpg?rlkey=8t889kmgoxyn28hai7lmn1vb8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B380" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/etoyrbgfat9qc6slc40mz/womens-long-sleeve-size-chartscarmen.jpg?rlkey=jceblgdg7jj0akavbcy29mzki&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j6u7dskuhl9egl3q7dr7y/womens-hoodie-and-sweatshirt-size-chartstula.jpg?rlkey=z2yfdq1kmqd7i9ylmqp0e4jpo&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C380" s="0" t="inlineStr">
         <is>
-          <t>Carmen Womens Long Sleeve Shirt</t>
+          <t>Tula Women's Cowl Neck Hoodie</t>
         </is>
       </c>
       <c r="D380" s="0" t="inlineStr">
         <is>
-          <t>'116116</t>
+          <t>'114566</t>
         </is>
       </c>
       <c r="E380" s="0" t="inlineStr">
         <is>
-          <t>INDIANA CARMEN W CARDINAL:116116D-XL</t>
+          <t>INDIANA TULA W GREY:114566F-3XL</t>
         </is>
       </c>
       <c r="F380" s="0" t="inlineStr">
         <is>
-          <t>'806116116075</t>
+          <t>'806114566094</t>
         </is>
       </c>
       <c r="G380" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H380" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I380" s="0">
-        <v>42.99</v>
+        <v>44.99</v>
       </c>
       <c r="J380" s="0">
-        <v>8</v>
+        <v>3</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="0">
       <c r="A381" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ls3cg1seq0jk0ldmil675/116116-af.jpg?rlkey=shhxpw7tgzf6na2aeuakiybu3&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/snc8qg3q2zyve58xrge6w/114566-af.jpg?rlkey=8t889kmgoxyn28hai7lmn1vb8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B381" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/etoyrbgfat9qc6slc40mz/womens-long-sleeve-size-chartscarmen.jpg?rlkey=jceblgdg7jj0akavbcy29mzki&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j6u7dskuhl9egl3q7dr7y/womens-hoodie-and-sweatshirt-size-chartstula.jpg?rlkey=z2yfdq1kmqd7i9ylmqp0e4jpo&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C381" s="0" t="inlineStr">
         <is>
-          <t>Carmen Womens Long Sleeve Shirt</t>
+          <t>Tula Women's Cowl Neck Hoodie</t>
         </is>
       </c>
       <c r="D381" s="0" t="inlineStr">
         <is>
-          <t>'116116</t>
+          <t>'114566</t>
         </is>
       </c>
       <c r="E381" s="0" t="inlineStr">
         <is>
-          <t>INDIANA CARMEN W CARDINAL:116116E-2XL</t>
+          <t>INDIANA TULA W GREY 12 PACK:114566Z-12PK</t>
         </is>
       </c>
       <c r="F381" s="0" t="inlineStr">
         <is>
-          <t>'806116116082</t>
+          <t>'806114566995</t>
         </is>
       </c>
       <c r="G381" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H381" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I381" s="0">
-        <v>44.99</v>
+        <v>491.88</v>
       </c>
       <c r="J381" s="0">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="0">
       <c r="A382" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ls3cg1seq0jk0ldmil675/116116-af.jpg?rlkey=shhxpw7tgzf6na2aeuakiybu3&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/etoyrbgfat9qc6slc40mz/womens-long-sleeve-size-chartscarmen.jpg?rlkey=jceblgdg7jj0akavbcy29mzki&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z50mqg1vtdk2w6rthlrbr/104363-af.jpg?rlkey=ftwhclspuc37uyhf5x9u4vrvk&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C382" s="0" t="inlineStr">
         <is>
-          <t>Carmen Womens Long Sleeve Shirt</t>
+          <t>Myers Men's Cap</t>
         </is>
       </c>
       <c r="D382" s="0" t="inlineStr">
         <is>
-          <t>'116116</t>
+          <t>'104363</t>
         </is>
       </c>
       <c r="E382" s="0" t="inlineStr">
         <is>
-          <t>INDIANA CARMEN W CARDINAL:116116F-3XL</t>
+          <t>MYERS:104363</t>
         </is>
       </c>
       <c r="F382" s="0" t="inlineStr">
         <is>
-          <t>'806116116099</t>
+          <t>'000000000000</t>
         </is>
       </c>
       <c r="G382" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H382" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I382" s="0">
-        <v>44.99</v>
+        <v>21.99</v>
       </c>
       <c r="J382" s="0">
-        <v>1</v>
+        <v>141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="0">
       <c r="A383" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ls3cg1seq0jk0ldmil675/116116-af.jpg?rlkey=shhxpw7tgzf6na2aeuakiybu3&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B383" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/etoyrbgfat9qc6slc40mz/womens-long-sleeve-size-chartscarmen.jpg?rlkey=jceblgdg7jj0akavbcy29mzki&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C383" s="0" t="inlineStr">
         <is>
-          <t>Carmen Womens Long Sleeve Shirt</t>
+          <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D383" s="0" t="inlineStr">
         <is>
-          <t>'116116</t>
+          <t>'113966</t>
         </is>
       </c>
       <c r="E383" s="0" t="inlineStr">
         <is>
-          <t>INDIANA CARMEN W CARDINAL 12 PACK:116116Z-12PK</t>
+          <t>INDIANA MARTA W CRIMSON:113966A-S</t>
         </is>
       </c>
       <c r="F383" s="0" t="inlineStr">
         <is>
-          <t>'806116116990</t>
+          <t>'806113966048</t>
         </is>
       </c>
       <c r="G383" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H383" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I383" s="0">
-        <v>491.88</v>
+        <v>40.98</v>
       </c>
       <c r="J383" s="0">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="0">
       <c r="A384" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cel52qx6zqgi8f2qfr9re/z-indianna-7.jpg?rlkey=tpkwe3eeeo2mnlppt9ql5mki9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B384" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C384" s="0" t="inlineStr">
         <is>
-          <t>Haven Toddler Dress</t>
+          <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D384" s="0" t="inlineStr">
         <is>
-          <t>'111528</t>
+          <t>'113966</t>
         </is>
       </c>
       <c r="E384" s="0" t="inlineStr">
         <is>
-          <t>INDIANA HAVEN BLACK:111528A-2T</t>
+          <t>INDIANA MARTA W CRIMSON:113966B-M</t>
         </is>
       </c>
       <c r="F384" s="0" t="inlineStr">
         <is>
-          <t>'806111528088</t>
+          <t>'806113966055</t>
         </is>
       </c>
       <c r="G384" s="0" t="inlineStr">
         <is>
-          <t>TODDLER</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H384" s="0" t="inlineStr">
         <is>
-          <t>2T</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I384" s="0">
-        <v>29.99</v>
+        <v>40.98</v>
       </c>
       <c r="J384" s="0">
-        <v>2</v>
+        <v>12</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="0">
       <c r="A385" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cel52qx6zqgi8f2qfr9re/z-indianna-7.jpg?rlkey=tpkwe3eeeo2mnlppt9ql5mki9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B385" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C385" s="0" t="inlineStr">
         <is>
-          <t>Haven Toddler Dress</t>
+          <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D385" s="0" t="inlineStr">
         <is>
-          <t>'111528</t>
+          <t>'113966</t>
         </is>
       </c>
       <c r="E385" s="0" t="inlineStr">
         <is>
-          <t>INDIANA HAVEN BLACK:111528B-3T</t>
+          <t>INDIANA MARTA W CRIMSON:113966C-L</t>
         </is>
       </c>
       <c r="F385" s="0" t="inlineStr">
         <is>
-          <t>'806111528095</t>
+          <t>'806113966062</t>
         </is>
       </c>
       <c r="G385" s="0" t="inlineStr">
         <is>
-          <t>TODDLER</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H385" s="0" t="inlineStr">
         <is>
-          <t>3T</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I385" s="0">
-        <v>29.99</v>
+        <v>40.98</v>
       </c>
       <c r="J385" s="0">
-        <v>0</v>
+        <v>11</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="0">
       <c r="A386" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cel52qx6zqgi8f2qfr9re/z-indianna-7.jpg?rlkey=tpkwe3eeeo2mnlppt9ql5mki9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B386" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C386" s="0" t="inlineStr">
         <is>
-          <t>Haven Toddler Dress</t>
+          <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D386" s="0" t="inlineStr">
         <is>
-          <t>'111528</t>
+          <t>'113966</t>
         </is>
       </c>
       <c r="E386" s="0" t="inlineStr">
         <is>
-          <t>INDIANA HAVEN BLACK:111528C-4T</t>
+          <t>INDIANA MARTA W CRIMSON:113966D-XL</t>
         </is>
       </c>
       <c r="F386" s="0" t="inlineStr">
         <is>
-          <t>'806111528101</t>
+          <t>'806113966079</t>
         </is>
       </c>
       <c r="G386" s="0" t="inlineStr">
         <is>
-          <t>TODDLER</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H386" s="0" t="inlineStr">
         <is>
-          <t>4T</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I386" s="0">
-        <v>29.99</v>
+        <v>40.98</v>
       </c>
       <c r="J386" s="0">
         <v>4</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="0">
       <c r="A387" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cel52qx6zqgi8f2qfr9re/z-indianna-7.jpg?rlkey=tpkwe3eeeo2mnlppt9ql5mki9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B387" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C387" s="0" t="inlineStr">
         <is>
-          <t>Haven Toddler Dress</t>
+          <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D387" s="0" t="inlineStr">
         <is>
-          <t>'111528</t>
+          <t>'113966</t>
         </is>
       </c>
       <c r="E387" s="0" t="inlineStr">
         <is>
-          <t>INDIANA HAVEN BLACK:111528D-5T</t>
+          <t>INDIANA MARTA W CRIMSON:113966E-2XL</t>
         </is>
       </c>
       <c r="F387" s="0" t="inlineStr">
         <is>
-          <t>'806111528118</t>
+          <t>'806113966086</t>
         </is>
       </c>
       <c r="G387" s="0" t="inlineStr">
         <is>
-          <t>TODDLER</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H387" s="0" t="inlineStr">
         <is>
-          <t>5T</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I387" s="0">
-        <v>29.99</v>
+        <v>42.98</v>
       </c>
       <c r="J387" s="0">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="0">
       <c r="A388" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cel52qx6zqgi8f2qfr9re/z-indianna-7.jpg?rlkey=tpkwe3eeeo2mnlppt9ql5mki9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B388" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C388" s="0" t="inlineStr">
         <is>
-          <t>Haven Toddler Dress</t>
+          <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D388" s="0" t="inlineStr">
         <is>
-          <t>'111528</t>
+          <t>'113966</t>
         </is>
       </c>
       <c r="E388" s="0" t="inlineStr">
         <is>
-          <t>INDIANA HAVEN BLACK 12 PACK:111528Z-12PK</t>
+          <t>INDIANA MARTA W CRIMSON:113966F-3XL</t>
         </is>
       </c>
       <c r="F388" s="0" t="inlineStr">
         <is>
-          <t>'806111528996</t>
+          <t>'806113966093</t>
         </is>
       </c>
       <c r="G388" s="0" t="inlineStr">
         <is>
-          <t>TODDLER</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H388" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I388" s="0">
-        <v>335.88</v>
+        <v>42.98</v>
       </c>
       <c r="J388" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="0">
       <c r="A389" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/znlspwszuv08vestmcdoq/109224-f.jpg?rlkey=v4fsz807o1wmk4vtpe2rav1f2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B389" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mucr3prtsfve8pzfiblkv/womens-size-chartslori.jpg?rlkey=lrvsxwk32zh04bvemlwbqpmo7&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C389" s="0" t="inlineStr">
         <is>
-          <t>Iowa Lori Quilted Vest Premium Black</t>
+          <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D389" s="0" t="inlineStr">
         <is>
-          <t>'109224</t>
+          <t>'113966</t>
         </is>
       </c>
       <c r="E389" s="0" t="inlineStr">
         <is>
-          <t>INDIANA LORI WHITE:109224A-S</t>
+          <t>INDIANA MARTA W CRIMSON 12 PACK:113966Z-12PK</t>
         </is>
       </c>
       <c r="F389" s="0" t="inlineStr">
         <is>
-          <t>'800109224013</t>
+          <t>'806113966994</t>
         </is>
       </c>
       <c r="G389" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H389" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I389" s="0">
-        <v>59.99</v>
+        <v>473.76</v>
       </c>
       <c r="J389" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="0">
       <c r="A390" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/znlspwszuv08vestmcdoq/109224-f.jpg?rlkey=v4fsz807o1wmk4vtpe2rav1f2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ls3cg1seq0jk0ldmil675/116116-af.jpg?rlkey=shhxpw7tgzf6na2aeuakiybu3&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B390" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mucr3prtsfve8pzfiblkv/womens-size-chartslori.jpg?rlkey=lrvsxwk32zh04bvemlwbqpmo7&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/etoyrbgfat9qc6slc40mz/womens-long-sleeve-size-chartscarmen.jpg?rlkey=jceblgdg7jj0akavbcy29mzki&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C390" s="0" t="inlineStr">
         <is>
-          <t>Iowa Lori Quilted Vest Premium Black</t>
+          <t>Carmen Womens Long Sleeve Shirt</t>
         </is>
       </c>
       <c r="D390" s="0" t="inlineStr">
         <is>
-          <t>'109224</t>
+          <t>'116116</t>
         </is>
       </c>
       <c r="E390" s="0" t="inlineStr">
         <is>
-          <t>INDIANA LORI WHITE:109224B-M</t>
+          <t>INDIANA CARMEN W CARDINAL:116116A-S</t>
         </is>
       </c>
       <c r="F390" s="0" t="inlineStr">
         <is>
-          <t>'800109224020</t>
+          <t>'806116116044</t>
         </is>
       </c>
       <c r="G390" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H390" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I390" s="0">
-        <v>59.99</v>
+        <v>42.99</v>
       </c>
       <c r="J390" s="0">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="0">
       <c r="A391" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/znlspwszuv08vestmcdoq/109224-f.jpg?rlkey=v4fsz807o1wmk4vtpe2rav1f2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ls3cg1seq0jk0ldmil675/116116-af.jpg?rlkey=shhxpw7tgzf6na2aeuakiybu3&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B391" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mucr3prtsfve8pzfiblkv/womens-size-chartslori.jpg?rlkey=lrvsxwk32zh04bvemlwbqpmo7&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/etoyrbgfat9qc6slc40mz/womens-long-sleeve-size-chartscarmen.jpg?rlkey=jceblgdg7jj0akavbcy29mzki&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C391" s="0" t="inlineStr">
         <is>
-          <t>Iowa Lori Quilted Vest Premium Black</t>
+          <t>Carmen Womens Long Sleeve Shirt</t>
         </is>
       </c>
       <c r="D391" s="0" t="inlineStr">
         <is>
-          <t>'109224</t>
+          <t>'116116</t>
         </is>
       </c>
       <c r="E391" s="0" t="inlineStr">
         <is>
-          <t>INDIANA LORI WHITE:109224C-L</t>
+          <t>INDIANA CARMEN W CARDINAL:116116B-M</t>
         </is>
       </c>
       <c r="F391" s="0" t="inlineStr">
         <is>
-          <t>'800109224037</t>
+          <t>'806116116051</t>
         </is>
       </c>
       <c r="G391" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H391" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I391" s="0">
-        <v>59.99</v>
+        <v>42.99</v>
       </c>
       <c r="J391" s="0">
-        <v>4</v>
+        <v>16</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="0">
       <c r="A392" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/znlspwszuv08vestmcdoq/109224-f.jpg?rlkey=v4fsz807o1wmk4vtpe2rav1f2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ls3cg1seq0jk0ldmil675/116116-af.jpg?rlkey=shhxpw7tgzf6na2aeuakiybu3&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B392" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mucr3prtsfve8pzfiblkv/womens-size-chartslori.jpg?rlkey=lrvsxwk32zh04bvemlwbqpmo7&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/etoyrbgfat9qc6slc40mz/womens-long-sleeve-size-chartscarmen.jpg?rlkey=jceblgdg7jj0akavbcy29mzki&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C392" s="0" t="inlineStr">
         <is>
-          <t>Iowa Lori Quilted Vest Premium Black</t>
+          <t>Carmen Womens Long Sleeve Shirt</t>
         </is>
       </c>
       <c r="D392" s="0" t="inlineStr">
         <is>
-          <t>'109224</t>
+          <t>'116116</t>
         </is>
       </c>
       <c r="E392" s="0" t="inlineStr">
         <is>
-          <t>INDIANA LORI WHITE:109224D-XL</t>
+          <t>INDIANA CARMEN W CARDINAL:116116C-L</t>
         </is>
       </c>
       <c r="F392" s="0" t="inlineStr">
         <is>
-          <t>'800109224044</t>
+          <t>'806116116068</t>
         </is>
       </c>
       <c r="G392" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H392" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I392" s="0">
-        <v>59.99</v>
+        <v>42.99</v>
       </c>
       <c r="J392" s="0">
-        <v>1</v>
+        <v>16</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="0">
       <c r="A393" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/znlspwszuv08vestmcdoq/109224-f.jpg?rlkey=v4fsz807o1wmk4vtpe2rav1f2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ls3cg1seq0jk0ldmil675/116116-af.jpg?rlkey=shhxpw7tgzf6na2aeuakiybu3&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B393" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mucr3prtsfve8pzfiblkv/womens-size-chartslori.jpg?rlkey=lrvsxwk32zh04bvemlwbqpmo7&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/etoyrbgfat9qc6slc40mz/womens-long-sleeve-size-chartscarmen.jpg?rlkey=jceblgdg7jj0akavbcy29mzki&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C393" s="0" t="inlineStr">
         <is>
-          <t>Iowa Lori Quilted Vest Premium Black</t>
+          <t>Carmen Womens Long Sleeve Shirt</t>
         </is>
       </c>
       <c r="D393" s="0" t="inlineStr">
         <is>
-          <t>'109224</t>
+          <t>'116116</t>
         </is>
       </c>
       <c r="E393" s="0" t="inlineStr">
         <is>
-          <t>INDIANA LORI WHITE:109224E-2XL</t>
+          <t>INDIANA CARMEN W CARDINAL:116116D-XL</t>
         </is>
       </c>
       <c r="F393" s="0" t="inlineStr">
         <is>
-          <t>'800109224051</t>
+          <t>'806116116075</t>
         </is>
       </c>
       <c r="G393" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H393" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I393" s="0">
-        <v>61.99</v>
+        <v>42.99</v>
       </c>
       <c r="J393" s="0">
-        <v>4</v>
+        <v>8</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="0">
       <c r="A394" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/znlspwszuv08vestmcdoq/109224-f.jpg?rlkey=v4fsz807o1wmk4vtpe2rav1f2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ls3cg1seq0jk0ldmil675/116116-af.jpg?rlkey=shhxpw7tgzf6na2aeuakiybu3&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B394" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mucr3prtsfve8pzfiblkv/womens-size-chartslori.jpg?rlkey=lrvsxwk32zh04bvemlwbqpmo7&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/etoyrbgfat9qc6slc40mz/womens-long-sleeve-size-chartscarmen.jpg?rlkey=jceblgdg7jj0akavbcy29mzki&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C394" s="0" t="inlineStr">
         <is>
-          <t>Iowa Lori Quilted Vest Premium Black</t>
+          <t>Carmen Womens Long Sleeve Shirt</t>
         </is>
       </c>
       <c r="D394" s="0" t="inlineStr">
         <is>
-          <t>'109224</t>
+          <t>'116116</t>
         </is>
       </c>
       <c r="E394" s="0" t="inlineStr">
         <is>
-          <t>INDIANA LORI WHITE:109224F-3XL</t>
+          <t>INDIANA CARMEN W CARDINAL:116116E-2XL</t>
         </is>
       </c>
       <c r="F394" s="0" t="inlineStr">
         <is>
-          <t>'800109224068</t>
+          <t>'806116116082</t>
         </is>
       </c>
       <c r="G394" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H394" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I394" s="0">
-        <v>61.99</v>
+        <v>44.99</v>
       </c>
       <c r="J394" s="0">
         <v>4</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="0">
       <c r="A395" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/w1wxb1kt91nfknfcv2gsl/dsc9002-edit-s-2.jpg?rlkey=ez3rhzmee624t6pm5ybzzn8yd&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ls3cg1seq0jk0ldmil675/116116-af.jpg?rlkey=shhxpw7tgzf6na2aeuakiybu3&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B395" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7be376cn5an851ruzv7aj/womens-size-chartsdixie.jpg?rlkey=fzaemvmb7qtasme268t8j9f0q&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/etoyrbgfat9qc6slc40mz/womens-long-sleeve-size-chartscarmen.jpg?rlkey=jceblgdg7jj0akavbcy29mzki&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C395" s="0" t="inlineStr">
         <is>
-          <t>Dixie Women's Reversible Vest</t>
+          <t>Carmen Womens Long Sleeve Shirt</t>
         </is>
       </c>
       <c r="D395" s="0" t="inlineStr">
         <is>
-          <t>'114570</t>
+          <t>'116116</t>
         </is>
       </c>
       <c r="E395" s="0" t="inlineStr">
         <is>
-          <t>INDIANA DIXIE W CARDINAL:A-S</t>
+          <t>INDIANA CARMEN W CARDINAL:116116F-3XL</t>
         </is>
       </c>
       <c r="F395" s="0" t="inlineStr">
         <is>
-          <t>'806114570046</t>
+          <t>'806116116099</t>
         </is>
       </c>
       <c r="G395" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H395" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I395" s="0">
-        <v>54.99</v>
+        <v>44.99</v>
       </c>
       <c r="J395" s="0">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="0">
       <c r="A396" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/w1wxb1kt91nfknfcv2gsl/dsc9002-edit-s-2.jpg?rlkey=ez3rhzmee624t6pm5ybzzn8yd&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ls3cg1seq0jk0ldmil675/116116-af.jpg?rlkey=shhxpw7tgzf6na2aeuakiybu3&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B396" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7be376cn5an851ruzv7aj/womens-size-chartsdixie.jpg?rlkey=fzaemvmb7qtasme268t8j9f0q&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/etoyrbgfat9qc6slc40mz/womens-long-sleeve-size-chartscarmen.jpg?rlkey=jceblgdg7jj0akavbcy29mzki&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C396" s="0" t="inlineStr">
         <is>
-          <t>Dixie Women's Reversible Vest</t>
+          <t>Carmen Womens Long Sleeve Shirt</t>
         </is>
       </c>
       <c r="D396" s="0" t="inlineStr">
         <is>
-          <t>'114570</t>
+          <t>'116116</t>
         </is>
       </c>
       <c r="E396" s="0" t="inlineStr">
         <is>
-          <t>INDIANA DIXIE W CARDINAL:B-M</t>
+          <t>INDIANA CARMEN W CARDINAL 12 PACK:116116Z-12PK</t>
         </is>
       </c>
       <c r="F396" s="0" t="inlineStr">
         <is>
-          <t>'806114570053</t>
+          <t>'806116116990</t>
         </is>
       </c>
       <c r="G396" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H396" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I396" s="0">
-        <v>54.99</v>
+        <v>491.88</v>
       </c>
       <c r="J396" s="0">
-        <v>17</v>
+        <v>0</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="0">
       <c r="A397" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/w1wxb1kt91nfknfcv2gsl/dsc9002-edit-s-2.jpg?rlkey=ez3rhzmee624t6pm5ybzzn8yd&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7be376cn5an851ruzv7aj/womens-size-chartsdixie.jpg?rlkey=fzaemvmb7qtasme268t8j9f0q&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cel52qx6zqgi8f2qfr9re/z-indianna-7.jpg?rlkey=tpkwe3eeeo2mnlppt9ql5mki9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C397" s="0" t="inlineStr">
         <is>
-          <t>Dixie Women's Reversible Vest</t>
+          <t>Haven Toddler Dress</t>
         </is>
       </c>
       <c r="D397" s="0" t="inlineStr">
         <is>
-          <t>'114570</t>
+          <t>'111528</t>
         </is>
       </c>
       <c r="E397" s="0" t="inlineStr">
         <is>
-          <t>INDIANA DIXIE W CARDINAL:C-L</t>
+          <t>INDIANA HAVEN BLACK:111528A-2T</t>
         </is>
       </c>
       <c r="F397" s="0" t="inlineStr">
         <is>
-          <t>'806114570060</t>
+          <t>'806111528088</t>
         </is>
       </c>
       <c r="G397" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>TODDLER</t>
         </is>
       </c>
       <c r="H397" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>2T</t>
         </is>
       </c>
       <c r="I397" s="0">
-        <v>54.99</v>
+        <v>29.99</v>
       </c>
       <c r="J397" s="0">
-        <v>17</v>
+        <v>2</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="0">
       <c r="A398" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/w1wxb1kt91nfknfcv2gsl/dsc9002-edit-s-2.jpg?rlkey=ez3rhzmee624t6pm5ybzzn8yd&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7be376cn5an851ruzv7aj/womens-size-chartsdixie.jpg?rlkey=fzaemvmb7qtasme268t8j9f0q&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cel52qx6zqgi8f2qfr9re/z-indianna-7.jpg?rlkey=tpkwe3eeeo2mnlppt9ql5mki9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C398" s="0" t="inlineStr">
         <is>
-          <t>Dixie Women's Reversible Vest</t>
+          <t>Haven Toddler Dress</t>
         </is>
       </c>
       <c r="D398" s="0" t="inlineStr">
         <is>
-          <t>'114570</t>
+          <t>'111528</t>
         </is>
       </c>
       <c r="E398" s="0" t="inlineStr">
         <is>
-          <t>INDIANA DIXIE W CARDINAL:D-XL</t>
+          <t>INDIANA HAVEN BLACK:111528B-3T</t>
         </is>
       </c>
       <c r="F398" s="0" t="inlineStr">
         <is>
-          <t>'806114570077</t>
+          <t>'806111528095</t>
         </is>
       </c>
       <c r="G398" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>TODDLER</t>
         </is>
       </c>
       <c r="H398" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>3T</t>
         </is>
       </c>
       <c r="I398" s="0">
-        <v>54.99</v>
+        <v>29.99</v>
       </c>
       <c r="J398" s="0">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="0">
       <c r="A399" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/w1wxb1kt91nfknfcv2gsl/dsc9002-edit-s-2.jpg?rlkey=ez3rhzmee624t6pm5ybzzn8yd&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7be376cn5an851ruzv7aj/womens-size-chartsdixie.jpg?rlkey=fzaemvmb7qtasme268t8j9f0q&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cel52qx6zqgi8f2qfr9re/z-indianna-7.jpg?rlkey=tpkwe3eeeo2mnlppt9ql5mki9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C399" s="0" t="inlineStr">
         <is>
-          <t>Dixie Women's Reversible Vest</t>
+          <t>Haven Toddler Dress</t>
         </is>
       </c>
       <c r="D399" s="0" t="inlineStr">
         <is>
-          <t>'114570</t>
+          <t>'111528</t>
         </is>
       </c>
       <c r="E399" s="0" t="inlineStr">
         <is>
-          <t>INDIANA DIXIE W CARDINAL:E-2XL</t>
+          <t>INDIANA HAVEN BLACK:111528C-4T</t>
         </is>
       </c>
       <c r="F399" s="0" t="inlineStr">
         <is>
-          <t>'806114570084</t>
+          <t>'806111528101</t>
         </is>
       </c>
       <c r="G399" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>TODDLER</t>
         </is>
       </c>
       <c r="H399" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>4T</t>
         </is>
       </c>
       <c r="I399" s="0">
-        <v>56.99</v>
+        <v>29.99</v>
       </c>
       <c r="J399" s="0">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="0">
       <c r="A400" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/w1wxb1kt91nfknfcv2gsl/dsc9002-edit-s-2.jpg?rlkey=ez3rhzmee624t6pm5ybzzn8yd&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7be376cn5an851ruzv7aj/womens-size-chartsdixie.jpg?rlkey=fzaemvmb7qtasme268t8j9f0q&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cel52qx6zqgi8f2qfr9re/z-indianna-7.jpg?rlkey=tpkwe3eeeo2mnlppt9ql5mki9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C400" s="0" t="inlineStr">
         <is>
-          <t>Dixie Women's Reversible Vest</t>
+          <t>Haven Toddler Dress</t>
         </is>
       </c>
       <c r="D400" s="0" t="inlineStr">
         <is>
-          <t>'114570</t>
+          <t>'111528</t>
         </is>
       </c>
       <c r="E400" s="0" t="inlineStr">
         <is>
-          <t>INDIANA DIXIE W CARDINAL:F-3XL</t>
+          <t>INDIANA HAVEN BLACK:111528D-5T</t>
         </is>
       </c>
       <c r="F400" s="0" t="inlineStr">
         <is>
-          <t>'806114570091</t>
+          <t>'806111528118</t>
         </is>
       </c>
       <c r="G400" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>TODDLER</t>
         </is>
       </c>
       <c r="H400" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>5T</t>
         </is>
       </c>
       <c r="I400" s="0">
-        <v>56.99</v>
+        <v>29.99</v>
       </c>
       <c r="J400" s="0">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="0">
       <c r="A401" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/w1wxb1kt91nfknfcv2gsl/dsc9002-edit-s-2.jpg?rlkey=ez3rhzmee624t6pm5ybzzn8yd&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7be376cn5an851ruzv7aj/womens-size-chartsdixie.jpg?rlkey=fzaemvmb7qtasme268t8j9f0q&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cel52qx6zqgi8f2qfr9re/z-indianna-7.jpg?rlkey=tpkwe3eeeo2mnlppt9ql5mki9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C401" s="0" t="inlineStr">
         <is>
-          <t>Dixie Women's Reversible Vest</t>
+          <t>Haven Toddler Dress</t>
         </is>
       </c>
       <c r="D401" s="0" t="inlineStr">
         <is>
-          <t>'114570</t>
+          <t>'111528</t>
         </is>
       </c>
       <c r="E401" s="0" t="inlineStr">
         <is>
-          <t>INDIANA DIXIE W CARDINAL 12 PACK:Z-12PK</t>
+          <t>INDIANA HAVEN BLACK 12 PACK:111528Z-12PK</t>
         </is>
       </c>
       <c r="F401" s="0" t="inlineStr">
         <is>
-          <t>'806114570992</t>
+          <t>'806111528996</t>
         </is>
       </c>
       <c r="G401" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>TODDLER</t>
         </is>
       </c>
       <c r="H401" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I401" s="0">
-        <v>635.88</v>
+        <v>335.88</v>
       </c>
       <c r="J401" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="0">
       <c r="A402" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j0ffv17k832zde4emm0d9/114656-af.jpg?rlkey=2rcxykdj02c8mtm4oixw14f0n&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/znlspwszuv08vestmcdoq/109224-f.jpg?rlkey=v4fsz807o1wmk4vtpe2rav1f2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B402" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lun4t2j3is3zey2glwq3d/graphic-update22022-youth.jpg?rlkey=19ivbvvl4k7lltp0w0suna36r&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mucr3prtsfve8pzfiblkv/womens-size-chartslori.jpg?rlkey=lrvsxwk32zh04bvemlwbqpmo7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C402" s="0" t="inlineStr">
         <is>
-          <t>Birdie Youth Tri-Blend Button Up</t>
+          <t>Iowa Lori Quilted Vest Premium Black</t>
         </is>
       </c>
       <c r="D402" s="0" t="inlineStr">
         <is>
-          <t>'114656</t>
+          <t>'109224</t>
         </is>
       </c>
       <c r="E402" s="0" t="inlineStr">
         <is>
-          <t>INDIANA BIRDIE Y CARDINAL:114656B-YS</t>
+          <t>INDIANA LORI WHITE:109224A-S</t>
         </is>
       </c>
       <c r="F402" s="0" t="inlineStr">
         <is>
-          <t>'806114656016</t>
+          <t>'800109224013</t>
         </is>
       </c>
       <c r="G402" s="0" t="inlineStr">
         <is>
-          <t>YOUTH</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H402" s="0" t="inlineStr">
         <is>
-          <t>YS</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I402" s="0">
-        <v>34.99</v>
+        <v>59.99</v>
       </c>
       <c r="J402" s="0">
-        <v>9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="0">
       <c r="A403" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j0ffv17k832zde4emm0d9/114656-af.jpg?rlkey=2rcxykdj02c8mtm4oixw14f0n&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/znlspwszuv08vestmcdoq/109224-f.jpg?rlkey=v4fsz807o1wmk4vtpe2rav1f2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B403" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lun4t2j3is3zey2glwq3d/graphic-update22022-youth.jpg?rlkey=19ivbvvl4k7lltp0w0suna36r&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mucr3prtsfve8pzfiblkv/womens-size-chartslori.jpg?rlkey=lrvsxwk32zh04bvemlwbqpmo7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C403" s="0" t="inlineStr">
         <is>
-          <t>Birdie Youth Tri-Blend Button Up</t>
+          <t>Iowa Lori Quilted Vest Premium Black</t>
         </is>
       </c>
       <c r="D403" s="0" t="inlineStr">
         <is>
-          <t>'114656</t>
+          <t>'109224</t>
         </is>
       </c>
       <c r="E403" s="0" t="inlineStr">
         <is>
-          <t>INDIANA BIRDIE Y CARDINAL:114656C-YM</t>
+          <t>INDIANA LORI WHITE:109224B-M</t>
         </is>
       </c>
       <c r="F403" s="0" t="inlineStr">
         <is>
-          <t>'806114656023</t>
+          <t>'800109224020</t>
         </is>
       </c>
       <c r="G403" s="0" t="inlineStr">
         <is>
-          <t>YOUTH</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H403" s="0" t="inlineStr">
         <is>
-          <t>YM</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I403" s="0">
-        <v>34.99</v>
+        <v>59.99</v>
       </c>
       <c r="J403" s="0">
-        <v>9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="0">
       <c r="A404" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j0ffv17k832zde4emm0d9/114656-af.jpg?rlkey=2rcxykdj02c8mtm4oixw14f0n&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/znlspwszuv08vestmcdoq/109224-f.jpg?rlkey=v4fsz807o1wmk4vtpe2rav1f2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B404" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lun4t2j3is3zey2glwq3d/graphic-update22022-youth.jpg?rlkey=19ivbvvl4k7lltp0w0suna36r&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mucr3prtsfve8pzfiblkv/womens-size-chartslori.jpg?rlkey=lrvsxwk32zh04bvemlwbqpmo7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C404" s="0" t="inlineStr">
         <is>
-          <t>Birdie Youth Tri-Blend Button Up</t>
+          <t>Iowa Lori Quilted Vest Premium Black</t>
         </is>
       </c>
       <c r="D404" s="0" t="inlineStr">
         <is>
-          <t>'114656</t>
+          <t>'109224</t>
         </is>
       </c>
       <c r="E404" s="0" t="inlineStr">
         <is>
-          <t>INDIANA BIRDIE Y CARDINAL:114656D-YL</t>
+          <t>INDIANA LORI WHITE:109224C-L</t>
         </is>
       </c>
       <c r="F404" s="0" t="inlineStr">
         <is>
-          <t>'806114656030</t>
+          <t>'800109224037</t>
         </is>
       </c>
       <c r="G404" s="0" t="inlineStr">
         <is>
-          <t>YOUTH</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H404" s="0" t="inlineStr">
         <is>
-          <t>YL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I404" s="0">
-        <v>34.99</v>
+        <v>59.99</v>
       </c>
       <c r="J404" s="0">
-        <v>9</v>
+        <v>4</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="0">
       <c r="A405" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j0ffv17k832zde4emm0d9/114656-af.jpg?rlkey=2rcxykdj02c8mtm4oixw14f0n&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/znlspwszuv08vestmcdoq/109224-f.jpg?rlkey=v4fsz807o1wmk4vtpe2rav1f2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B405" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lun4t2j3is3zey2glwq3d/graphic-update22022-youth.jpg?rlkey=19ivbvvl4k7lltp0w0suna36r&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mucr3prtsfve8pzfiblkv/womens-size-chartslori.jpg?rlkey=lrvsxwk32zh04bvemlwbqpmo7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C405" s="0" t="inlineStr">
         <is>
-          <t>Birdie Youth Tri-Blend Button Up</t>
+          <t>Iowa Lori Quilted Vest Premium Black</t>
         </is>
       </c>
       <c r="D405" s="0" t="inlineStr">
         <is>
-          <t>'114656</t>
+          <t>'109224</t>
         </is>
       </c>
       <c r="E405" s="0" t="inlineStr">
         <is>
-          <t>INDIANA BIRDIE Y CARDINAL:114656E-YXL</t>
+          <t>INDIANA LORI WHITE:109224D-XL</t>
         </is>
       </c>
       <c r="F405" s="0" t="inlineStr">
         <is>
-          <t>'806114656047</t>
+          <t>'800109224044</t>
         </is>
       </c>
       <c r="G405" s="0" t="inlineStr">
         <is>
-          <t>YOUTH</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H405" s="0" t="inlineStr">
         <is>
-          <t>YXL</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I405" s="0">
-        <v>34.99</v>
+        <v>59.99</v>
       </c>
       <c r="J405" s="0">
-        <v>9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="0">
       <c r="A406" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j0ffv17k832zde4emm0d9/114656-af.jpg?rlkey=2rcxykdj02c8mtm4oixw14f0n&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/znlspwszuv08vestmcdoq/109224-f.jpg?rlkey=v4fsz807o1wmk4vtpe2rav1f2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B406" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lun4t2j3is3zey2glwq3d/graphic-update22022-youth.jpg?rlkey=19ivbvvl4k7lltp0w0suna36r&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mucr3prtsfve8pzfiblkv/womens-size-chartslori.jpg?rlkey=lrvsxwk32zh04bvemlwbqpmo7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C406" s="0" t="inlineStr">
         <is>
-          <t>Birdie Youth Tri-Blend Button Up</t>
+          <t>Iowa Lori Quilted Vest Premium Black</t>
         </is>
       </c>
       <c r="D406" s="0" t="inlineStr">
         <is>
-          <t>'114656</t>
+          <t>'109224</t>
         </is>
       </c>
       <c r="E406" s="0" t="inlineStr">
         <is>
-          <t>INDIANA BIRDIE Y CARDINAL 12 PACK:114656Z-12PK</t>
+          <t>INDIANA LORI WHITE:109224E-2XL</t>
         </is>
       </c>
       <c r="F406" s="0" t="inlineStr">
         <is>
-          <t>'806114656993</t>
+          <t>'800109224051</t>
         </is>
       </c>
       <c r="G406" s="0" t="inlineStr">
         <is>
-          <t>YOUTH</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H406" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I406" s="0">
-        <v>395.88</v>
+        <v>61.99</v>
       </c>
       <c r="J406" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="0">
       <c r="A407" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4zb22c3gkf01hbtic13fi/114656-af.jpg?rlkey=72nsfjt2dhk5i13m7co2utr2i&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/znlspwszuv08vestmcdoq/109224-f.jpg?rlkey=v4fsz807o1wmk4vtpe2rav1f2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B407" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/m67acfzbzqr316pxxubz3/graphic-update22022-toddler.jpg?rlkey=j8j3gdzi8bmqti1l32pqvfpbn&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mucr3prtsfve8pzfiblkv/womens-size-chartslori.jpg?rlkey=lrvsxwk32zh04bvemlwbqpmo7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C407" s="0" t="inlineStr">
         <is>
-          <t>Birdie Toddler Tri-Blend Button Up</t>
+          <t>Iowa Lori Quilted Vest Premium Black</t>
         </is>
       </c>
       <c r="D407" s="0" t="inlineStr">
         <is>
-          <t>'114867</t>
+          <t>'109224</t>
         </is>
       </c>
       <c r="E407" s="0" t="inlineStr">
         <is>
-          <t>INDIANA BIRDIE T CARDINAL:114867A-2T</t>
+          <t>INDIANA LORI WHITE:109224F-3XL</t>
         </is>
       </c>
       <c r="F407" s="0" t="inlineStr">
         <is>
-          <t>'806114867085</t>
+          <t>'800109224068</t>
         </is>
       </c>
       <c r="G407" s="0" t="inlineStr">
         <is>
-          <t>TODDLER</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H407" s="0" t="inlineStr">
         <is>
-          <t>2T</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I407" s="0">
-        <v>34.99</v>
+        <v>61.99</v>
       </c>
       <c r="J407" s="0">
-        <v>9</v>
+        <v>4</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="0">
       <c r="A408" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4zb22c3gkf01hbtic13fi/114656-af.jpg?rlkey=72nsfjt2dhk5i13m7co2utr2i&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/w1wxb1kt91nfknfcv2gsl/dsc9002-edit-s-2.jpg?rlkey=ez3rhzmee624t6pm5ybzzn8yd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B408" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/m67acfzbzqr316pxxubz3/graphic-update22022-toddler.jpg?rlkey=j8j3gdzi8bmqti1l32pqvfpbn&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7be376cn5an851ruzv7aj/womens-size-chartsdixie.jpg?rlkey=fzaemvmb7qtasme268t8j9f0q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C408" s="0" t="inlineStr">
         <is>
-          <t>Birdie Toddler Tri-Blend Button Up</t>
+          <t>Dixie Women's Reversible Vest</t>
         </is>
       </c>
       <c r="D408" s="0" t="inlineStr">
         <is>
-          <t>'114867</t>
+          <t>'114570</t>
         </is>
       </c>
       <c r="E408" s="0" t="inlineStr">
         <is>
-          <t>INDIANA BIRDIE T CARDINAL:114867B-3T</t>
+          <t>INDIANA DIXIE W CARDINAL:A-S</t>
         </is>
       </c>
       <c r="F408" s="0" t="inlineStr">
         <is>
-          <t>'806114867092</t>
+          <t>'806114570046</t>
         </is>
       </c>
       <c r="G408" s="0" t="inlineStr">
         <is>
-          <t>TODDLER</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H408" s="0" t="inlineStr">
         <is>
-          <t>3T</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I408" s="0">
-        <v>34.99</v>
+        <v>54.99</v>
       </c>
       <c r="J408" s="0">
-        <v>9</v>
+        <v>5</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="0">
       <c r="A409" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4zb22c3gkf01hbtic13fi/114656-af.jpg?rlkey=72nsfjt2dhk5i13m7co2utr2i&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/w1wxb1kt91nfknfcv2gsl/dsc9002-edit-s-2.jpg?rlkey=ez3rhzmee624t6pm5ybzzn8yd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B409" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/m67acfzbzqr316pxxubz3/graphic-update22022-toddler.jpg?rlkey=j8j3gdzi8bmqti1l32pqvfpbn&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7be376cn5an851ruzv7aj/womens-size-chartsdixie.jpg?rlkey=fzaemvmb7qtasme268t8j9f0q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C409" s="0" t="inlineStr">
         <is>
-          <t>Birdie Toddler Tri-Blend Button Up</t>
+          <t>Dixie Women's Reversible Vest</t>
         </is>
       </c>
       <c r="D409" s="0" t="inlineStr">
         <is>
-          <t>'114867</t>
+          <t>'114570</t>
         </is>
       </c>
       <c r="E409" s="0" t="inlineStr">
         <is>
-          <t>INDIANA BIRDIE T CARDINAL:114867C-4T</t>
+          <t>INDIANA DIXIE W CARDINAL:B-M</t>
         </is>
       </c>
       <c r="F409" s="0" t="inlineStr">
         <is>
-          <t>'806114867108</t>
+          <t>'806114570053</t>
         </is>
       </c>
       <c r="G409" s="0" t="inlineStr">
         <is>
-          <t>TODDLER</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H409" s="0" t="inlineStr">
         <is>
-          <t>4T</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I409" s="0">
-        <v>34.99</v>
+        <v>54.99</v>
       </c>
       <c r="J409" s="0">
-        <v>9</v>
+        <v>17</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="0">
       <c r="A410" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4zb22c3gkf01hbtic13fi/114656-af.jpg?rlkey=72nsfjt2dhk5i13m7co2utr2i&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/w1wxb1kt91nfknfcv2gsl/dsc9002-edit-s-2.jpg?rlkey=ez3rhzmee624t6pm5ybzzn8yd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B410" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/m67acfzbzqr316pxxubz3/graphic-update22022-toddler.jpg?rlkey=j8j3gdzi8bmqti1l32pqvfpbn&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7be376cn5an851ruzv7aj/womens-size-chartsdixie.jpg?rlkey=fzaemvmb7qtasme268t8j9f0q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C410" s="0" t="inlineStr">
         <is>
-          <t>Birdie Toddler Tri-Blend Button Up</t>
+          <t>Dixie Women's Reversible Vest</t>
         </is>
       </c>
       <c r="D410" s="0" t="inlineStr">
         <is>
-          <t>'114867</t>
+          <t>'114570</t>
         </is>
       </c>
       <c r="E410" s="0" t="inlineStr">
         <is>
-          <t>INDIANA BIRDIE T CARDINAL:114867D-5T</t>
+          <t>INDIANA DIXIE W CARDINAL:C-L</t>
         </is>
       </c>
       <c r="F410" s="0" t="inlineStr">
         <is>
-          <t>'806114867115</t>
+          <t>'806114570060</t>
         </is>
       </c>
       <c r="G410" s="0" t="inlineStr">
         <is>
-          <t>TODDLER</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H410" s="0" t="inlineStr">
         <is>
-          <t>5T</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I410" s="0">
-        <v>34.99</v>
+        <v>54.99</v>
       </c>
       <c r="J410" s="0">
-        <v>9</v>
+        <v>17</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="0">
       <c r="A411" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4zb22c3gkf01hbtic13fi/114656-af.jpg?rlkey=72nsfjt2dhk5i13m7co2utr2i&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/w1wxb1kt91nfknfcv2gsl/dsc9002-edit-s-2.jpg?rlkey=ez3rhzmee624t6pm5ybzzn8yd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B411" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/m67acfzbzqr316pxxubz3/graphic-update22022-toddler.jpg?rlkey=j8j3gdzi8bmqti1l32pqvfpbn&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7be376cn5an851ruzv7aj/womens-size-chartsdixie.jpg?rlkey=fzaemvmb7qtasme268t8j9f0q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C411" s="0" t="inlineStr">
         <is>
-          <t>Birdie Toddler Tri-Blend Button Up</t>
+          <t>Dixie Women's Reversible Vest</t>
         </is>
       </c>
       <c r="D411" s="0" t="inlineStr">
         <is>
-          <t>'114867</t>
+          <t>'114570</t>
         </is>
       </c>
       <c r="E411" s="0" t="inlineStr">
         <is>
-          <t>INDIANA BIRDIE T CARDINAL 12 PACK:114867Z-12PK</t>
+          <t>INDIANA DIXIE W CARDINAL:D-XL</t>
         </is>
       </c>
       <c r="F411" s="0" t="inlineStr">
         <is>
-          <t>'806114867993</t>
+          <t>'806114570077</t>
         </is>
       </c>
       <c r="G411" s="0" t="inlineStr">
         <is>
-          <t>TODDLER</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H411" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I411" s="0">
-        <v>395.88</v>
+        <v>54.99</v>
       </c>
       <c r="J411" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="0">
       <c r="A412" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tgooxpftnx8641h24j6z6/108960af-125620.jpg?rlkey=pgdxb6oma44zfgtoweqtjsfub&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/w1wxb1kt91nfknfcv2gsl/dsc9002-edit-s-2.jpg?rlkey=ez3rhzmee624t6pm5ybzzn8yd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B412" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jaoohvz0bo48cnwwumg62/8-19womens-fitted.jpg?rlkey=6y6r44srifpjz3a8epss8z98s&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7be376cn5an851ruzv7aj/womens-size-chartsdixie.jpg?rlkey=fzaemvmb7qtasme268t8j9f0q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C412" s="0" t="inlineStr">
         <is>
-          <t>Jacqueline Women's Quilted Puffer Jacket</t>
+          <t>Dixie Women's Reversible Vest</t>
         </is>
       </c>
       <c r="D412" s="0" t="inlineStr">
         <is>
-          <t>'108961</t>
+          <t>'114570</t>
         </is>
       </c>
       <c r="E412" s="0" t="inlineStr">
         <is>
-          <t>INDIANA JACQUELINE:108961A-S</t>
+          <t>INDIANA DIXIE W CARDINAL:E-2XL</t>
         </is>
       </c>
       <c r="F412" s="0" t="inlineStr">
         <is>
-          <t>'800108961018</t>
+          <t>'806114570084</t>
         </is>
       </c>
       <c r="G412" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H412" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I412" s="0">
-        <v>129.99</v>
+        <v>56.99</v>
       </c>
       <c r="J412" s="0">
-        <v>12</v>
+        <v>5</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="0">
       <c r="A413" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tgooxpftnx8641h24j6z6/108960af-125620.jpg?rlkey=pgdxb6oma44zfgtoweqtjsfub&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/w1wxb1kt91nfknfcv2gsl/dsc9002-edit-s-2.jpg?rlkey=ez3rhzmee624t6pm5ybzzn8yd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B413" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jaoohvz0bo48cnwwumg62/8-19womens-fitted.jpg?rlkey=6y6r44srifpjz3a8epss8z98s&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7be376cn5an851ruzv7aj/womens-size-chartsdixie.jpg?rlkey=fzaemvmb7qtasme268t8j9f0q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C413" s="0" t="inlineStr">
         <is>
-          <t>Jacqueline Women's Quilted Puffer Jacket</t>
+          <t>Dixie Women's Reversible Vest</t>
         </is>
       </c>
       <c r="D413" s="0" t="inlineStr">
         <is>
-          <t>'108961</t>
+          <t>'114570</t>
         </is>
       </c>
       <c r="E413" s="0" t="inlineStr">
         <is>
-          <t>INDIANA JACQUELINE:108961B-M</t>
+          <t>INDIANA DIXIE W CARDINAL:F-3XL</t>
         </is>
       </c>
       <c r="F413" s="0" t="inlineStr">
         <is>
-          <t>'800108961025</t>
+          <t>'806114570091</t>
         </is>
       </c>
       <c r="G413" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H413" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I413" s="0">
-        <v>129.99</v>
+        <v>56.99</v>
       </c>
       <c r="J413" s="0">
-        <v>24</v>
+        <v>3</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="0">
       <c r="A414" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tgooxpftnx8641h24j6z6/108960af-125620.jpg?rlkey=pgdxb6oma44zfgtoweqtjsfub&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/w1wxb1kt91nfknfcv2gsl/dsc9002-edit-s-2.jpg?rlkey=ez3rhzmee624t6pm5ybzzn8yd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B414" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jaoohvz0bo48cnwwumg62/8-19womens-fitted.jpg?rlkey=6y6r44srifpjz3a8epss8z98s&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7be376cn5an851ruzv7aj/womens-size-chartsdixie.jpg?rlkey=fzaemvmb7qtasme268t8j9f0q&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C414" s="0" t="inlineStr">
         <is>
-          <t>Jacqueline Women's Quilted Puffer Jacket</t>
+          <t>Dixie Women's Reversible Vest</t>
         </is>
       </c>
       <c r="D414" s="0" t="inlineStr">
         <is>
-          <t>'108961</t>
+          <t>'114570</t>
         </is>
       </c>
       <c r="E414" s="0" t="inlineStr">
         <is>
-          <t>INDIANA JACQUELINE:108961C-L</t>
+          <t>INDIANA DIXIE W CARDINAL 12 PACK:Z-12PK</t>
         </is>
       </c>
       <c r="F414" s="0" t="inlineStr">
         <is>
-          <t>'800108961032</t>
+          <t>'806114570992</t>
         </is>
       </c>
       <c r="G414" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H414" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I414" s="0">
-        <v>129.99</v>
+        <v>635.88</v>
       </c>
       <c r="J414" s="0">
-        <v>24</v>
+        <v>0</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="0">
       <c r="A415" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tgooxpftnx8641h24j6z6/108960af-125620.jpg?rlkey=pgdxb6oma44zfgtoweqtjsfub&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j0ffv17k832zde4emm0d9/114656-af.jpg?rlkey=2rcxykdj02c8mtm4oixw14f0n&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B415" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jaoohvz0bo48cnwwumg62/8-19womens-fitted.jpg?rlkey=6y6r44srifpjz3a8epss8z98s&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lun4t2j3is3zey2glwq3d/graphic-update22022-youth.jpg?rlkey=19ivbvvl4k7lltp0w0suna36r&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C415" s="0" t="inlineStr">
         <is>
-          <t>Jacqueline Women's Quilted Puffer Jacket</t>
+          <t>Birdie Youth Tri-Blend Button Up</t>
         </is>
       </c>
       <c r="D415" s="0" t="inlineStr">
         <is>
-          <t>'108961</t>
+          <t>'114656</t>
         </is>
       </c>
       <c r="E415" s="0" t="inlineStr">
         <is>
-          <t>INDIANA JACQUELINE:108961D-XL</t>
+          <t>INDIANA BIRDIE Y CARDINAL:114656B-YS</t>
         </is>
       </c>
       <c r="F415" s="0" t="inlineStr">
         <is>
-          <t>'800108961049</t>
+          <t>'806114656016</t>
         </is>
       </c>
       <c r="G415" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>YOUTH</t>
         </is>
       </c>
       <c r="H415" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>YS</t>
         </is>
       </c>
       <c r="I415" s="0">
-        <v>129.99</v>
+        <v>34.99</v>
       </c>
       <c r="J415" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="0">
       <c r="A416" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tgooxpftnx8641h24j6z6/108960af-125620.jpg?rlkey=pgdxb6oma44zfgtoweqtjsfub&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j0ffv17k832zde4emm0d9/114656-af.jpg?rlkey=2rcxykdj02c8mtm4oixw14f0n&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B416" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jaoohvz0bo48cnwwumg62/8-19womens-fitted.jpg?rlkey=6y6r44srifpjz3a8epss8z98s&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lun4t2j3is3zey2glwq3d/graphic-update22022-youth.jpg?rlkey=19ivbvvl4k7lltp0w0suna36r&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C416" s="0" t="inlineStr">
         <is>
-          <t>Jacqueline Women's Quilted Puffer Jacket</t>
+          <t>Birdie Youth Tri-Blend Button Up</t>
         </is>
       </c>
       <c r="D416" s="0" t="inlineStr">
         <is>
-          <t>'108961</t>
+          <t>'114656</t>
         </is>
       </c>
       <c r="E416" s="0" t="inlineStr">
         <is>
-          <t>INDIANA JACQUELINE:108961E-2XL</t>
+          <t>INDIANA BIRDIE Y CARDINAL:114656C-YM</t>
         </is>
       </c>
       <c r="F416" s="0" t="inlineStr">
         <is>
-          <t>'800108961056</t>
+          <t>'806114656023</t>
         </is>
       </c>
       <c r="G416" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>YOUTH</t>
         </is>
       </c>
       <c r="H416" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>YM</t>
         </is>
       </c>
       <c r="I416" s="0">
-        <v>131.99</v>
+        <v>34.99</v>
       </c>
       <c r="J416" s="0">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="0">
       <c r="A417" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tgooxpftnx8641h24j6z6/108960af-125620.jpg?rlkey=pgdxb6oma44zfgtoweqtjsfub&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j0ffv17k832zde4emm0d9/114656-af.jpg?rlkey=2rcxykdj02c8mtm4oixw14f0n&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B417" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jaoohvz0bo48cnwwumg62/8-19womens-fitted.jpg?rlkey=6y6r44srifpjz3a8epss8z98s&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lun4t2j3is3zey2glwq3d/graphic-update22022-youth.jpg?rlkey=19ivbvvl4k7lltp0w0suna36r&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C417" s="0" t="inlineStr">
         <is>
-          <t>Jacqueline Women's Quilted Puffer Jacket</t>
+          <t>Birdie Youth Tri-Blend Button Up</t>
         </is>
       </c>
       <c r="D417" s="0" t="inlineStr">
         <is>
-          <t>'108961</t>
+          <t>'114656</t>
         </is>
       </c>
       <c r="E417" s="0" t="inlineStr">
         <is>
-          <t>INDIANA JACQUELINE:108961F-3XL</t>
+          <t>INDIANA BIRDIE Y CARDINAL:114656D-YL</t>
         </is>
       </c>
       <c r="F417" s="0" t="inlineStr">
         <is>
-          <t>'800108961063</t>
+          <t>'806114656030</t>
         </is>
       </c>
       <c r="G417" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>YOUTH</t>
         </is>
       </c>
       <c r="H417" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>YL</t>
         </is>
       </c>
       <c r="I417" s="0">
-        <v>131.99</v>
+        <v>34.99</v>
       </c>
       <c r="J417" s="0">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="0">
       <c r="A418" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/199q9u0825k5cqdcfwoxo/109024-af.jpg?rlkey=ehjip8z5q21fpgzr3hcrsyzfl&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j0ffv17k832zde4emm0d9/114656-af.jpg?rlkey=2rcxykdj02c8mtm4oixw14f0n&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B418" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qvtobkxfwnzrntzzrrshl/graphic-update2022-womens-no-inseam.jpg?rlkey=q1rkbpt0bw41870eaomwr1rhv&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lun4t2j3is3zey2glwq3d/graphic-update22022-youth.jpg?rlkey=19ivbvvl4k7lltp0w0suna36r&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C418" s="0" t="inlineStr">
         <is>
-          <t>Mina Women's Jacket</t>
+          <t>Birdie Youth Tri-Blend Button Up</t>
         </is>
       </c>
       <c r="D418" s="0" t="inlineStr">
         <is>
-          <t>'152430</t>
+          <t>'114656</t>
         </is>
       </c>
       <c r="E418" s="0" t="inlineStr">
         <is>
-          <t>IND MINA W BK:152430A-S</t>
+          <t>INDIANA BIRDIE Y CARDINAL:114656E-YXL</t>
         </is>
       </c>
       <c r="F418" s="0" t="inlineStr">
         <is>
-          <t>'806152430043</t>
+          <t>'806114656047</t>
         </is>
       </c>
       <c r="G418" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>YOUTH</t>
         </is>
       </c>
       <c r="H418" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>YXL</t>
         </is>
       </c>
       <c r="I418" s="0">
-        <v>89.99</v>
+        <v>34.99</v>
       </c>
       <c r="J418" s="0">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="0">
       <c r="A419" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/199q9u0825k5cqdcfwoxo/109024-af.jpg?rlkey=ehjip8z5q21fpgzr3hcrsyzfl&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j0ffv17k832zde4emm0d9/114656-af.jpg?rlkey=2rcxykdj02c8mtm4oixw14f0n&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B419" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qvtobkxfwnzrntzzrrshl/graphic-update2022-womens-no-inseam.jpg?rlkey=q1rkbpt0bw41870eaomwr1rhv&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lun4t2j3is3zey2glwq3d/graphic-update22022-youth.jpg?rlkey=19ivbvvl4k7lltp0w0suna36r&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C419" s="0" t="inlineStr">
         <is>
-          <t>Mina Women's Jacket</t>
+          <t>Birdie Youth Tri-Blend Button Up</t>
         </is>
       </c>
       <c r="D419" s="0" t="inlineStr">
         <is>
-          <t>'152430</t>
+          <t>'114656</t>
         </is>
       </c>
       <c r="E419" s="0" t="inlineStr">
         <is>
-          <t>IND MINA W BK:152430B-M</t>
+          <t>INDIANA BIRDIE Y CARDINAL 12 PACK:114656Z-12PK</t>
         </is>
       </c>
       <c r="F419" s="0" t="inlineStr">
         <is>
-          <t>'806152430050</t>
+          <t>'806114656993</t>
         </is>
       </c>
       <c r="G419" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>YOUTH</t>
         </is>
       </c>
       <c r="H419" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I419" s="0">
-        <v>89.99</v>
+        <v>395.88</v>
       </c>
       <c r="J419" s="0">
-        <v>16</v>
+        <v>0</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="0">
       <c r="A420" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/199q9u0825k5cqdcfwoxo/109024-af.jpg?rlkey=ehjip8z5q21fpgzr3hcrsyzfl&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4zb22c3gkf01hbtic13fi/114656-af.jpg?rlkey=72nsfjt2dhk5i13m7co2utr2i&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B420" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qvtobkxfwnzrntzzrrshl/graphic-update2022-womens-no-inseam.jpg?rlkey=q1rkbpt0bw41870eaomwr1rhv&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/m67acfzbzqr316pxxubz3/graphic-update22022-toddler.jpg?rlkey=j8j3gdzi8bmqti1l32pqvfpbn&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C420" s="0" t="inlineStr">
         <is>
-          <t>Mina Women's Jacket</t>
+          <t>Birdie Toddler Tri-Blend Button Up</t>
         </is>
       </c>
       <c r="D420" s="0" t="inlineStr">
         <is>
-          <t>'152430</t>
+          <t>'114867</t>
         </is>
       </c>
       <c r="E420" s="0" t="inlineStr">
         <is>
-          <t>IND MINA W BK:152430C-L</t>
+          <t>INDIANA BIRDIE T CARDINAL:114867A-2T</t>
         </is>
       </c>
       <c r="F420" s="0" t="inlineStr">
         <is>
-          <t>'806152430067</t>
+          <t>'806114867085</t>
         </is>
       </c>
       <c r="G420" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>TODDLER</t>
         </is>
       </c>
       <c r="H420" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>2T</t>
         </is>
       </c>
       <c r="I420" s="0">
-        <v>89.99</v>
+        <v>34.99</v>
       </c>
       <c r="J420" s="0">
-        <v>16</v>
+        <v>9</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="0">
       <c r="A421" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/199q9u0825k5cqdcfwoxo/109024-af.jpg?rlkey=ehjip8z5q21fpgzr3hcrsyzfl&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4zb22c3gkf01hbtic13fi/114656-af.jpg?rlkey=72nsfjt2dhk5i13m7co2utr2i&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B421" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qvtobkxfwnzrntzzrrshl/graphic-update2022-womens-no-inseam.jpg?rlkey=q1rkbpt0bw41870eaomwr1rhv&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/m67acfzbzqr316pxxubz3/graphic-update22022-toddler.jpg?rlkey=j8j3gdzi8bmqti1l32pqvfpbn&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C421" s="0" t="inlineStr">
         <is>
-          <t>Mina Women's Jacket</t>
+          <t>Birdie Toddler Tri-Blend Button Up</t>
         </is>
       </c>
       <c r="D421" s="0" t="inlineStr">
         <is>
-          <t>'152430</t>
+          <t>'114867</t>
         </is>
       </c>
       <c r="E421" s="0" t="inlineStr">
         <is>
-          <t>IND MINA W BK:152430D-XL</t>
+          <t>INDIANA BIRDIE T CARDINAL:114867B-3T</t>
         </is>
       </c>
       <c r="F421" s="0" t="inlineStr">
         <is>
-          <t>'806152430074</t>
+          <t>'806114867092</t>
         </is>
       </c>
       <c r="G421" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>TODDLER</t>
         </is>
       </c>
       <c r="H421" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>3T</t>
         </is>
       </c>
       <c r="I421" s="0">
-        <v>89.99</v>
+        <v>34.99</v>
       </c>
       <c r="J421" s="0">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="0">
       <c r="A422" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/199q9u0825k5cqdcfwoxo/109024-af.jpg?rlkey=ehjip8z5q21fpgzr3hcrsyzfl&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4zb22c3gkf01hbtic13fi/114656-af.jpg?rlkey=72nsfjt2dhk5i13m7co2utr2i&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B422" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qvtobkxfwnzrntzzrrshl/graphic-update2022-womens-no-inseam.jpg?rlkey=q1rkbpt0bw41870eaomwr1rhv&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/m67acfzbzqr316pxxubz3/graphic-update22022-toddler.jpg?rlkey=j8j3gdzi8bmqti1l32pqvfpbn&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C422" s="0" t="inlineStr">
         <is>
-          <t>Mina Women's Jacket</t>
+          <t>Birdie Toddler Tri-Blend Button Up</t>
         </is>
       </c>
       <c r="D422" s="0" t="inlineStr">
         <is>
-          <t>'152430</t>
+          <t>'114867</t>
         </is>
       </c>
       <c r="E422" s="0" t="inlineStr">
         <is>
-          <t>IND MINA W BK:152430E-2XL</t>
+          <t>INDIANA BIRDIE T CARDINAL:114867C-4T</t>
         </is>
       </c>
       <c r="F422" s="0" t="inlineStr">
         <is>
-          <t>'806152430081</t>
+          <t>'806114867108</t>
         </is>
       </c>
       <c r="G422" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>TODDLER</t>
         </is>
       </c>
       <c r="H422" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>4T</t>
         </is>
       </c>
       <c r="I422" s="0">
-        <v>91.99</v>
+        <v>34.99</v>
       </c>
       <c r="J422" s="0">
-        <v>2</v>
+        <v>9</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="0">
       <c r="A423" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/199q9u0825k5cqdcfwoxo/109024-af.jpg?rlkey=ehjip8z5q21fpgzr3hcrsyzfl&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4zb22c3gkf01hbtic13fi/114656-af.jpg?rlkey=72nsfjt2dhk5i13m7co2utr2i&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B423" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qvtobkxfwnzrntzzrrshl/graphic-update2022-womens-no-inseam.jpg?rlkey=q1rkbpt0bw41870eaomwr1rhv&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/m67acfzbzqr316pxxubz3/graphic-update22022-toddler.jpg?rlkey=j8j3gdzi8bmqti1l32pqvfpbn&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C423" s="0" t="inlineStr">
         <is>
-          <t>Mina Women's Jacket</t>
+          <t>Birdie Toddler Tri-Blend Button Up</t>
         </is>
       </c>
       <c r="D423" s="0" t="inlineStr">
         <is>
-          <t>'152430</t>
+          <t>'114867</t>
         </is>
       </c>
       <c r="E423" s="0" t="inlineStr">
         <is>
-          <t>IND MINA W BK:152430F-3XL</t>
+          <t>INDIANA BIRDIE T CARDINAL:114867D-5T</t>
         </is>
       </c>
       <c r="F423" s="0" t="inlineStr">
         <is>
-          <t>'806152430098</t>
+          <t>'806114867115</t>
         </is>
       </c>
       <c r="G423" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>TODDLER</t>
         </is>
       </c>
       <c r="H423" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>5T</t>
         </is>
       </c>
       <c r="I423" s="0">
-        <v>91.99</v>
+        <v>34.99</v>
       </c>
       <c r="J423" s="0">
-        <v>2</v>
+        <v>9</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="0">
       <c r="A424" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/199q9u0825k5cqdcfwoxo/109024-af.jpg?rlkey=ehjip8z5q21fpgzr3hcrsyzfl&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4zb22c3gkf01hbtic13fi/114656-af.jpg?rlkey=72nsfjt2dhk5i13m7co2utr2i&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B424" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qvtobkxfwnzrntzzrrshl/graphic-update2022-womens-no-inseam.jpg?rlkey=q1rkbpt0bw41870eaomwr1rhv&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/m67acfzbzqr316pxxubz3/graphic-update22022-toddler.jpg?rlkey=j8j3gdzi8bmqti1l32pqvfpbn&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C424" s="0" t="inlineStr">
         <is>
-          <t>Mina Women's Jacket</t>
+          <t>Birdie Toddler Tri-Blend Button Up</t>
         </is>
       </c>
       <c r="D424" s="0" t="inlineStr">
         <is>
-          <t>'152430</t>
+          <t>'114867</t>
         </is>
       </c>
       <c r="E424" s="0" t="inlineStr">
         <is>
-          <t>IND MINA W BK:152430Z-12PK</t>
+          <t>INDIANA BIRDIE T CARDINAL 12 PACK:114867Z-12PK</t>
         </is>
       </c>
       <c r="F424" s="0" t="inlineStr">
         <is>
-          <t>'806152430999</t>
+          <t>'806114867993</t>
         </is>
       </c>
       <c r="G424" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>TODDLER</t>
         </is>
       </c>
       <c r="H424" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I424" s="0">
-        <v>865</v>
+        <v>395.88</v>
       </c>
       <c r="J424" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="0">
       <c r="A425" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tgooxpftnx8641h24j6z6/108960af-125620.jpg?rlkey=pgdxb6oma44zfgtoweqtjsfub&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B425" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jaoohvz0bo48cnwwumg62/8-19womens-fitted.jpg?rlkey=6y6r44srifpjz3a8epss8z98s&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C425" s="0" t="inlineStr">
+        <is>
+          <t>Jacqueline Women's Quilted Puffer Jacket</t>
+        </is>
+      </c>
+      <c r="D425" s="0" t="inlineStr">
+        <is>
+          <t>'108961</t>
+        </is>
+      </c>
+      <c r="E425" s="0" t="inlineStr">
+        <is>
+          <t>INDIANA JACQUELINE:108961A-S</t>
+        </is>
+      </c>
+      <c r="F425" s="0" t="inlineStr">
+        <is>
+          <t>'800108961018</t>
+        </is>
+      </c>
+      <c r="G425" s="0" t="inlineStr">
+        <is>
+          <t>WOMENS</t>
+        </is>
+      </c>
+      <c r="H425" s="0" t="inlineStr">
+        <is>
+          <t>S</t>
+        </is>
+      </c>
+      <c r="I425" s="0">
+        <v>129.99</v>
+      </c>
+      <c r="J425" s="0">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="426" spans="1:10" customHeight="0">
+      <c r="A426" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tgooxpftnx8641h24j6z6/108960af-125620.jpg?rlkey=pgdxb6oma44zfgtoweqtjsfub&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B426" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jaoohvz0bo48cnwwumg62/8-19womens-fitted.jpg?rlkey=6y6r44srifpjz3a8epss8z98s&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C426" s="0" t="inlineStr">
+        <is>
+          <t>Jacqueline Women's Quilted Puffer Jacket</t>
+        </is>
+      </c>
+      <c r="D426" s="0" t="inlineStr">
+        <is>
+          <t>'108961</t>
+        </is>
+      </c>
+      <c r="E426" s="0" t="inlineStr">
+        <is>
+          <t>INDIANA JACQUELINE:108961B-M</t>
+        </is>
+      </c>
+      <c r="F426" s="0" t="inlineStr">
+        <is>
+          <t>'800108961025</t>
+        </is>
+      </c>
+      <c r="G426" s="0" t="inlineStr">
+        <is>
+          <t>WOMENS</t>
+        </is>
+      </c>
+      <c r="H426" s="0" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="I426" s="0">
+        <v>129.99</v>
+      </c>
+      <c r="J426" s="0">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="427" spans="1:10" customHeight="0">
+      <c r="A427" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tgooxpftnx8641h24j6z6/108960af-125620.jpg?rlkey=pgdxb6oma44zfgtoweqtjsfub&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B427" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jaoohvz0bo48cnwwumg62/8-19womens-fitted.jpg?rlkey=6y6r44srifpjz3a8epss8z98s&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C427" s="0" t="inlineStr">
+        <is>
+          <t>Jacqueline Women's Quilted Puffer Jacket</t>
+        </is>
+      </c>
+      <c r="D427" s="0" t="inlineStr">
+        <is>
+          <t>'108961</t>
+        </is>
+      </c>
+      <c r="E427" s="0" t="inlineStr">
+        <is>
+          <t>INDIANA JACQUELINE:108961C-L</t>
+        </is>
+      </c>
+      <c r="F427" s="0" t="inlineStr">
+        <is>
+          <t>'800108961032</t>
+        </is>
+      </c>
+      <c r="G427" s="0" t="inlineStr">
+        <is>
+          <t>WOMENS</t>
+        </is>
+      </c>
+      <c r="H427" s="0" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="I427" s="0">
+        <v>129.99</v>
+      </c>
+      <c r="J427" s="0">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="428" spans="1:10" customHeight="0">
+      <c r="A428" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tgooxpftnx8641h24j6z6/108960af-125620.jpg?rlkey=pgdxb6oma44zfgtoweqtjsfub&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B428" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jaoohvz0bo48cnwwumg62/8-19womens-fitted.jpg?rlkey=6y6r44srifpjz3a8epss8z98s&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C428" s="0" t="inlineStr">
+        <is>
+          <t>Jacqueline Women's Quilted Puffer Jacket</t>
+        </is>
+      </c>
+      <c r="D428" s="0" t="inlineStr">
+        <is>
+          <t>'108961</t>
+        </is>
+      </c>
+      <c r="E428" s="0" t="inlineStr">
+        <is>
+          <t>INDIANA JACQUELINE:108961D-XL</t>
+        </is>
+      </c>
+      <c r="F428" s="0" t="inlineStr">
+        <is>
+          <t>'800108961049</t>
+        </is>
+      </c>
+      <c r="G428" s="0" t="inlineStr">
+        <is>
+          <t>WOMENS</t>
+        </is>
+      </c>
+      <c r="H428" s="0" t="inlineStr">
+        <is>
+          <t>XL</t>
+        </is>
+      </c>
+      <c r="I428" s="0">
+        <v>129.99</v>
+      </c>
+      <c r="J428" s="0">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="429" spans="1:10" customHeight="0">
+      <c r="A429" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tgooxpftnx8641h24j6z6/108960af-125620.jpg?rlkey=pgdxb6oma44zfgtoweqtjsfub&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B429" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jaoohvz0bo48cnwwumg62/8-19womens-fitted.jpg?rlkey=6y6r44srifpjz3a8epss8z98s&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C429" s="0" t="inlineStr">
+        <is>
+          <t>Jacqueline Women's Quilted Puffer Jacket</t>
+        </is>
+      </c>
+      <c r="D429" s="0" t="inlineStr">
+        <is>
+          <t>'108961</t>
+        </is>
+      </c>
+      <c r="E429" s="0" t="inlineStr">
+        <is>
+          <t>INDIANA JACQUELINE:108961E-2XL</t>
+        </is>
+      </c>
+      <c r="F429" s="0" t="inlineStr">
+        <is>
+          <t>'800108961056</t>
+        </is>
+      </c>
+      <c r="G429" s="0" t="inlineStr">
+        <is>
+          <t>WOMENS</t>
+        </is>
+      </c>
+      <c r="H429" s="0" t="inlineStr">
+        <is>
+          <t>2XL</t>
+        </is>
+      </c>
+      <c r="I429" s="0">
+        <v>131.99</v>
+      </c>
+      <c r="J429" s="0">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="430" spans="1:10" customHeight="0">
+      <c r="A430" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tgooxpftnx8641h24j6z6/108960af-125620.jpg?rlkey=pgdxb6oma44zfgtoweqtjsfub&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B430" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jaoohvz0bo48cnwwumg62/8-19womens-fitted.jpg?rlkey=6y6r44srifpjz3a8epss8z98s&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C430" s="0" t="inlineStr">
+        <is>
+          <t>Jacqueline Women's Quilted Puffer Jacket</t>
+        </is>
+      </c>
+      <c r="D430" s="0" t="inlineStr">
+        <is>
+          <t>'108961</t>
+        </is>
+      </c>
+      <c r="E430" s="0" t="inlineStr">
+        <is>
+          <t>INDIANA JACQUELINE:108961F-3XL</t>
+        </is>
+      </c>
+      <c r="F430" s="0" t="inlineStr">
+        <is>
+          <t>'800108961063</t>
+        </is>
+      </c>
+      <c r="G430" s="0" t="inlineStr">
+        <is>
+          <t>WOMENS</t>
+        </is>
+      </c>
+      <c r="H430" s="0" t="inlineStr">
+        <is>
+          <t>3XL</t>
+        </is>
+      </c>
+      <c r="I430" s="0">
+        <v>131.99</v>
+      </c>
+      <c r="J430" s="0">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="431" spans="1:10" customHeight="0">
+      <c r="A431" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k99oqzanrytdee7ch1u0e/masks.jpg?rlkey=dd22p3zqoomyg7c3x92lzadss&amp;dl=0","Click to download Image")</f>
       </c>
-      <c r="C425" s="0" t="inlineStr">
+      <c r="C431" s="0" t="inlineStr">
         <is>
           <t>Printed Reusable Face Mask 6pk</t>
         </is>
       </c>
-      <c r="D425" s="0" t="inlineStr">
+      <c r="D431" s="0" t="inlineStr">
         <is>
           <t>'119523PK</t>
         </is>
       </c>
-      <c r="E425" s="0" t="inlineStr">
+      <c r="E431" s="0" t="inlineStr">
         <is>
           <t>INDIANA MASK:119523PK</t>
         </is>
       </c>
-      <c r="F425" s="0" t="inlineStr">
+      <c r="F431" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
-      <c r="I425" s="0">
+      <c r="I431" s="0">
         <v>59.99</v>
       </c>
-      <c r="J425" s="0">
+      <c r="J431" s="0">
         <v>1208</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>