--- v2 (2026-05-23)
+++ v3 (2026-07-22)
@@ -1102,51 +1102,51 @@
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
           <t>IND BROCK I BK:139193Z-12PK</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
           <t>'806139193992</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
           <t>INFANT</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I24" s="0">
         <v>335.9</v>
       </c>
       <c r="J24" s="0">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="0">
       <c r="A25" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uszh2zeoj3i2wttk0jhgn/quincy-138625-tn.jpg?rlkey=qtsuftuugxf7haznu6eisl9d3&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B25" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kb6gpjzpz7smued2wfq8x/mens-hoodie-size-chartsquincy.jpg?rlkey=3rdo5zggqwj204m2wpgqik71f&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>Quincy Men's Hoodie</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t>'138625</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
           <t>IND QUINCY M GY:138625A-S</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
@@ -4016,51 +4016,51 @@
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
           <t>IND CLARA W GY:131058</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
           <t>'706131058018</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="I92" s="0">
         <v>24.99</v>
       </c>
       <c r="J92" s="0">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="0">
       <c r="A93" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/at31kbvwqi4d0b1kkai4t/130977af93717.jpg?rlkey=1i6zhk4mbrxch9lys29huj7rb&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>Elodie Women's Cap</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t>'130977</t>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
           <t>IND ELODIE A CO:130977</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
           <t>'706130977013</t>
         </is>
@@ -5028,50 +5028,55 @@
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>Marianne Women's Beanie</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t>'131065</t>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
           <t>IND MARIAN W GY:131065</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
           <t>'706131065016</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
+      <c r="H116" s="0" t="inlineStr">
+        <is>
+          <t>ADULT</t>
+        </is>
+      </c>
       <c r="I116" s="0">
         <v>24.99</v>
       </c>
       <c r="J116" s="0">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="0">
       <c r="A117" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/wr1u31i0wrbxvqdiheu0m/kenny-131031-f.jpg?rlkey=rwmynvlb62u029aqy723empna&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>Kenny Men's Beanie</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t>'131031</t>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
           <t>IND KENNY A BK:131031</t>
         </is>
@@ -16554,183 +16559,183 @@
       </c>
       <c r="E383" s="0" t="inlineStr">
         <is>
           <t>INDIANA MARTA W CRIMSON:113966A-S</t>
         </is>
       </c>
       <c r="F383" s="0" t="inlineStr">
         <is>
           <t>'806113966048</t>
         </is>
       </c>
       <c r="G383" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H383" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I383" s="0">
         <v>40.98</v>
       </c>
       <c r="J383" s="0">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="0">
       <c r="A384" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B384" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C384" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D384" s="0" t="inlineStr">
         <is>
           <t>'113966</t>
         </is>
       </c>
       <c r="E384" s="0" t="inlineStr">
         <is>
           <t>INDIANA MARTA W CRIMSON:113966B-M</t>
         </is>
       </c>
       <c r="F384" s="0" t="inlineStr">
         <is>
           <t>'806113966055</t>
         </is>
       </c>
       <c r="G384" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H384" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I384" s="0">
         <v>40.98</v>
       </c>
       <c r="J384" s="0">
-        <v>12</v>
+        <v>16</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="0">
       <c r="A385" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B385" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C385" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D385" s="0" t="inlineStr">
         <is>
           <t>'113966</t>
         </is>
       </c>
       <c r="E385" s="0" t="inlineStr">
         <is>
           <t>INDIANA MARTA W CRIMSON:113966C-L</t>
         </is>
       </c>
       <c r="F385" s="0" t="inlineStr">
         <is>
           <t>'806113966062</t>
         </is>
       </c>
       <c r="G385" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H385" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I385" s="0">
         <v>40.98</v>
       </c>
       <c r="J385" s="0">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="0">
       <c r="A386" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B386" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C386" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D386" s="0" t="inlineStr">
         <is>
           <t>'113966</t>
         </is>
       </c>
       <c r="E386" s="0" t="inlineStr">
         <is>
           <t>INDIANA MARTA W CRIMSON:113966D-XL</t>
         </is>
       </c>
       <c r="F386" s="0" t="inlineStr">
         <is>
           <t>'806113966079</t>
         </is>
       </c>
       <c r="G386" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H386" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I386" s="0">
         <v>40.98</v>
       </c>
       <c r="J386" s="0">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="0">
       <c r="A387" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mxa5pjxs9pfxvm5afoid3/indiana.jpg?rlkey=8qcru7tssho8oh0oxsx63e0on&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B387" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hp9azgxk1q9mhpm0a9m35/marta.jpg?rlkey=j01fx2qbmqwm1ou1jpch5anqd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C387" s="0" t="inlineStr">
         <is>
           <t>Marta Womens Golf Polo</t>
         </is>
       </c>
       <c r="D387" s="0" t="inlineStr">
         <is>
           <t>'113966</t>
         </is>
       </c>
       <c r="E387" s="0" t="inlineStr">
         <is>
           <t>INDIANA MARTA W CRIMSON:113966E-2XL</t>
         </is>
       </c>
       <c r="F387" s="0" t="inlineStr">