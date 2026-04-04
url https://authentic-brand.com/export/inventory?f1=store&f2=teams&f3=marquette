--- v0 (2026-02-04)
+++ v1 (2026-04-04)
@@ -72,51 +72,51 @@
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J68"/>
+  <dimension ref="A1:J86"/>
   <sheetData>
     <row r="1" spans="1:10" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>ImageURL</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>SizeChart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Product Name</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Model</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>SKU</t>
@@ -1607,1470 +1607,2224 @@
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
           <t>'000000000000</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="I35" s="0">
         <v>19.99</v>
       </c>
       <c r="J35" s="0">
         <v>24</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="0">
       <c r="A36" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1o3lr5ia671oe4o70dsvj/108921af.jpg?rlkey=54ayyspu8gacv9ag1ooblfk66&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jzudyy1wkomf0uvyo5l6v/109299-af.jpg?rlkey=ps2tpbosmbqnjtjegb60zpwfm&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B36" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z68anr4nv2e7t0yb7qkkm/graphic-update2022-womens.jpg?rlkey=bpnhnhn4pqgadtzdybn9odwep&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7uz37gdukjub0rfanayhz/graphic-update22022-youth.jpg?rlkey=z51cg15qxn67mf0mzmzo38ade&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>Acadia Women's Hoodie</t>
+          <t>Gail Youth Ruffled Long Sleeve</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
-          <t>'108921</t>
+          <t>'109299</t>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>MARQ ACADIA:108921A-S</t>
+          <t>MARQ GAIL:109299A-S</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
-          <t>'800108921012</t>
+          <t>'800109299011</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
-[...4 lines deleted...]
-          <t>S</t>
+          <t>YOUTH</t>
         </is>
       </c>
       <c r="I36" s="0">
-        <v>39.99</v>
+        <v>42.99</v>
       </c>
       <c r="J36" s="0">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="0">
       <c r="A37" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1o3lr5ia671oe4o70dsvj/108921af.jpg?rlkey=54ayyspu8gacv9ag1ooblfk66&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jzudyy1wkomf0uvyo5l6v/109299-af.jpg?rlkey=ps2tpbosmbqnjtjegb60zpwfm&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B37" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z68anr4nv2e7t0yb7qkkm/graphic-update2022-womens.jpg?rlkey=bpnhnhn4pqgadtzdybn9odwep&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7uz37gdukjub0rfanayhz/graphic-update22022-youth.jpg?rlkey=z51cg15qxn67mf0mzmzo38ade&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
-          <t>Acadia Women's Hoodie</t>
+          <t>Gail Youth Ruffled Long Sleeve</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
-          <t>'108921</t>
+          <t>'109299</t>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>MARQ ACADIA:108921B-M</t>
+          <t>MARQ GAIL:109299B-M</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
-          <t>'800108921029</t>
+          <t>'800109299028</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
-[...4 lines deleted...]
-          <t>M</t>
+          <t>YOUTH</t>
         </is>
       </c>
       <c r="I37" s="0">
-        <v>39.99</v>
+        <v>42.99</v>
       </c>
       <c r="J37" s="0">
-        <v>24</v>
+        <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="0">
       <c r="A38" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1o3lr5ia671oe4o70dsvj/108921af.jpg?rlkey=54ayyspu8gacv9ag1ooblfk66&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jzudyy1wkomf0uvyo5l6v/109299-af.jpg?rlkey=ps2tpbosmbqnjtjegb60zpwfm&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B38" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z68anr4nv2e7t0yb7qkkm/graphic-update2022-womens.jpg?rlkey=bpnhnhn4pqgadtzdybn9odwep&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7uz37gdukjub0rfanayhz/graphic-update22022-youth.jpg?rlkey=z51cg15qxn67mf0mzmzo38ade&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>Acadia Women's Hoodie</t>
+          <t>Gail Youth Ruffled Long Sleeve</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
-          <t>'108921</t>
+          <t>'109299</t>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>MARQ ACADIA:108921C-L</t>
+          <t>MARQ GAIL:109299C-L</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
-          <t>'800108921036</t>
+          <t>'800109299035</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
-[...4 lines deleted...]
-          <t>L</t>
+          <t>YOUTH</t>
         </is>
       </c>
       <c r="I38" s="0">
-        <v>39.99</v>
+        <v>42.99</v>
       </c>
       <c r="J38" s="0">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="0">
       <c r="A39" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1o3lr5ia671oe4o70dsvj/108921af.jpg?rlkey=54ayyspu8gacv9ag1ooblfk66&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jzudyy1wkomf0uvyo5l6v/109299-af.jpg?rlkey=ps2tpbosmbqnjtjegb60zpwfm&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B39" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z68anr4nv2e7t0yb7qkkm/graphic-update2022-womens.jpg?rlkey=bpnhnhn4pqgadtzdybn9odwep&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7uz37gdukjub0rfanayhz/graphic-update22022-youth.jpg?rlkey=z51cg15qxn67mf0mzmzo38ade&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t>Acadia Women's Hoodie</t>
+          <t>Gail Youth Ruffled Long Sleeve</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
-          <t>'108921</t>
+          <t>'109299</t>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>MARQ ACADIA:108921D-XL</t>
+          <t>MARQ GAIL:109299D-XL</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
-          <t>'800108921043</t>
+          <t>'800109299042</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
-[...4 lines deleted...]
-          <t>XL</t>
+          <t>YOUTH</t>
         </is>
       </c>
       <c r="I39" s="0">
-        <v>39.99</v>
+        <v>42.99</v>
       </c>
       <c r="J39" s="0">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="0">
       <c r="A40" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1o3lr5ia671oe4o70dsvj/108921af.jpg?rlkey=54ayyspu8gacv9ag1ooblfk66&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B40" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z68anr4nv2e7t0yb7qkkm/graphic-update2022-womens.jpg?rlkey=bpnhnhn4pqgadtzdybn9odwep&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>Acadia Women's Hoodie</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t>'108921</t>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>MARQ ACADIA:108921E-2XL</t>
+          <t>MARQ ACADIA:108921A-S</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
-          <t>'800108921050</t>
+          <t>'800108921012</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I40" s="0">
-        <v>41.99</v>
+        <v>39.99</v>
       </c>
       <c r="J40" s="0">
-        <v>4</v>
+        <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="0">
       <c r="A41" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1o3lr5ia671oe4o70dsvj/108921af.jpg?rlkey=54ayyspu8gacv9ag1ooblfk66&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B41" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z68anr4nv2e7t0yb7qkkm/graphic-update2022-womens.jpg?rlkey=bpnhnhn4pqgadtzdybn9odwep&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>Acadia Women's Hoodie</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t>'108921</t>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>MARQ ACADIA:108921F-3XL</t>
+          <t>MARQ ACADIA:108921B-M</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
-          <t>'800108921067</t>
+          <t>'800108921029</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I41" s="0">
-        <v>41.99</v>
+        <v>39.99</v>
       </c>
       <c r="J41" s="0">
-        <v>4</v>
+        <v>24</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="0">
       <c r="A42" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/n0vekl9du1rbn55ker7nq/104283-af.jpg?rlkey=fgia0uoel1gxc92td99mmanx1&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1o3lr5ia671oe4o70dsvj/108921af.jpg?rlkey=54ayyspu8gacv9ag1ooblfk66&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B42" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z68anr4nv2e7t0yb7qkkm/graphic-update2022-womens.jpg?rlkey=bpnhnhn4pqgadtzdybn9odwep&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t>Mick Men's Cap</t>
+          <t>Acadia Women's Hoodie</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
-          <t>'104283</t>
+          <t>'108921</t>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>MICK:104283</t>
+          <t>MARQ ACADIA:108921C-L</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
-          <t>'000000000000</t>
+          <t>'800108921036</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
-          <t>STANDARD MENS</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I42" s="0">
-        <v>24.99</v>
+        <v>39.99</v>
       </c>
       <c r="J42" s="0">
-        <v>104</v>
+        <v>24</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="0">
       <c r="A43" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/g9p56x57yuit0jsh58zjv/dsc1969.jpg?rlkey=ntsjhe5dzqm1py8c3wcvi6ykg&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1o3lr5ia671oe4o70dsvj/108921af.jpg?rlkey=54ayyspu8gacv9ag1ooblfk66&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B43" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z68anr4nv2e7t0yb7qkkm/graphic-update2022-womens.jpg?rlkey=bpnhnhn4pqgadtzdybn9odwep&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
-          <t>Sloan Women's Cap</t>
+          <t>Acadia Women's Hoodie</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
-          <t>'104306</t>
+          <t>'108921</t>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>SLOAN:104306</t>
+          <t>MARQ ACADIA:108921D-XL</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
-          <t>'000000000000</t>
+          <t>'800108921043</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I43" s="0">
-        <v>22</v>
+        <v>39.99</v>
       </c>
       <c r="J43" s="0">
-        <v>142</v>
+        <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="0">
       <c r="A44" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mexytl89li85mc0jx7ely/104357-af.jpg?rlkey=woyr6uiselnb8wddu0vecur05&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1o3lr5ia671oe4o70dsvj/108921af.jpg?rlkey=54ayyspu8gacv9ag1ooblfk66&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B44" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z68anr4nv2e7t0yb7qkkm/graphic-update2022-womens.jpg?rlkey=bpnhnhn4pqgadtzdybn9odwep&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
-          <t>Myers Men's Cap</t>
+          <t>Acadia Women's Hoodie</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
-          <t>'104357</t>
+          <t>'108921</t>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>MYERS:104357</t>
+          <t>MARQ ACADIA:108921E-2XL</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
-          <t>'000000000000</t>
+          <t>'800108921050</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
-          <t>STANDARD MENS</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I44" s="0">
-        <v>21.99</v>
+        <v>41.99</v>
       </c>
       <c r="J44" s="0">
-        <v>135</v>
+        <v>4</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="0">
       <c r="A45" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xgdjru4bbl32pcxwak3pk/109220f.jpg?rlkey=lf8ztis6jq96ionab72jamb4p&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1o3lr5ia671oe4o70dsvj/108921af.jpg?rlkey=54ayyspu8gacv9ag1ooblfk66&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B45" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mucr3prtsfve8pzfiblkv/womens-size-chartslori.jpg?rlkey=lrvsxwk32zh04bvemlwbqpmo7&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z68anr4nv2e7t0yb7qkkm/graphic-update2022-womens.jpg?rlkey=bpnhnhn4pqgadtzdybn9odwep&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
-          <t>Iowa Lori Quilted Vest Premium Black</t>
+          <t>Acadia Women's Hoodie</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
-          <t>'109220</t>
+          <t>'108921</t>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>MARQ LORI WHITE:109220A-S</t>
+          <t>MARQ ACADIA:108921F-3XL</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
-          <t>'800109220015</t>
+          <t>'800108921067</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I45" s="0">
-        <v>59.99</v>
+        <v>41.99</v>
       </c>
       <c r="J45" s="0">
-        <v>13</v>
+        <v>4</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="0">
       <c r="A46" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xgdjru4bbl32pcxwak3pk/109220f.jpg?rlkey=lf8ztis6jq96ionab72jamb4p&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j1x95lvpppdrf9bejenxh/109411f.jpg?rlkey=rl86fnfr7h7s44khylnpodlqj&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B46" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mucr3prtsfve8pzfiblkv/womens-size-chartslori.jpg?rlkey=lrvsxwk32zh04bvemlwbqpmo7&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/muqz6sosmrwixu93uhruf/graphic-update22022-infant.jpg?rlkey=phqw07f40z8q9lnu5uwon3yae&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
-          <t>Iowa Lori Quilted Vest Premium Black</t>
+          <t>Lynn Infant Overall Dress</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
-          <t>'109220</t>
+          <t>'109411</t>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>MARQ LORI WHITE:109220B-M</t>
+          <t>MARQ LYNN INFANT:109411A-0-3M</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
-          <t>'800109220022</t>
+          <t>'800109411017</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>INFANT</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>0-3M</t>
         </is>
       </c>
       <c r="I46" s="0">
-        <v>59.99</v>
+        <v>29.99</v>
       </c>
       <c r="J46" s="0">
-        <v>24</v>
+        <v>8</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="0">
       <c r="A47" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xgdjru4bbl32pcxwak3pk/109220f.jpg?rlkey=lf8ztis6jq96ionab72jamb4p&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j1x95lvpppdrf9bejenxh/109411f.jpg?rlkey=rl86fnfr7h7s44khylnpodlqj&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B47" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mucr3prtsfve8pzfiblkv/womens-size-chartslori.jpg?rlkey=lrvsxwk32zh04bvemlwbqpmo7&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/muqz6sosmrwixu93uhruf/graphic-update22022-infant.jpg?rlkey=phqw07f40z8q9lnu5uwon3yae&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t>Iowa Lori Quilted Vest Premium Black</t>
+          <t>Lynn Infant Overall Dress</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
-          <t>'109220</t>
+          <t>'109411</t>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>MARQ LORI WHITE:109220C-L</t>
+          <t>MARQ LYNN INFANT:109411B-3-6M</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
-          <t>'800109220039</t>
+          <t>'800109411024</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>INFANT</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>3-6M</t>
         </is>
       </c>
       <c r="I47" s="0">
-        <v>59.99</v>
+        <v>29.99</v>
       </c>
       <c r="J47" s="0">
-        <v>24</v>
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="0">
       <c r="A48" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xgdjru4bbl32pcxwak3pk/109220f.jpg?rlkey=lf8ztis6jq96ionab72jamb4p&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j1x95lvpppdrf9bejenxh/109411f.jpg?rlkey=rl86fnfr7h7s44khylnpodlqj&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B48" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mucr3prtsfve8pzfiblkv/womens-size-chartslori.jpg?rlkey=lrvsxwk32zh04bvemlwbqpmo7&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/muqz6sosmrwixu93uhruf/graphic-update22022-infant.jpg?rlkey=phqw07f40z8q9lnu5uwon3yae&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
-          <t>Iowa Lori Quilted Vest Premium Black</t>
+          <t>Lynn Infant Overall Dress</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
-          <t>'109220</t>
+          <t>'109411</t>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>MARQ LORI WHITE:109220D-XL</t>
+          <t>MARQ LYNN INFANT:109411C-6-9M</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
-          <t>'800109220046</t>
+          <t>'800109411031</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>INFANT</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>6-9M</t>
         </is>
       </c>
       <c r="I48" s="0">
-        <v>59.99</v>
+        <v>29.99</v>
       </c>
       <c r="J48" s="0">
-        <v>12</v>
+        <v>6</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="0">
       <c r="A49" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xgdjru4bbl32pcxwak3pk/109220f.jpg?rlkey=lf8ztis6jq96ionab72jamb4p&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/j1x95lvpppdrf9bejenxh/109411f.jpg?rlkey=rl86fnfr7h7s44khylnpodlqj&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B49" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mucr3prtsfve8pzfiblkv/womens-size-chartslori.jpg?rlkey=lrvsxwk32zh04bvemlwbqpmo7&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/muqz6sosmrwixu93uhruf/graphic-update22022-infant.jpg?rlkey=phqw07f40z8q9lnu5uwon3yae&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
-          <t>Iowa Lori Quilted Vest Premium Black</t>
+          <t>Lynn Infant Overall Dress</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
-          <t>'109220</t>
+          <t>'109411</t>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>MARQ LORI WHITE:109220E-2XL</t>
+          <t>MARQ LYNN INFANT:109411F-12M</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
-          <t>'800109220053</t>
+          <t>'800109411048</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>INFANT</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>12M</t>
         </is>
       </c>
       <c r="I49" s="0">
-        <v>61.99</v>
+        <v>29.99</v>
       </c>
       <c r="J49" s="0">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="0">
       <c r="A50" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xgdjru4bbl32pcxwak3pk/109220f.jpg?rlkey=lf8ztis6jq96ionab72jamb4p&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/y005mplhwtd4kn104taj6/109405-af.jpg?rlkey=3d12kczpn6a9nz70v6i11zh1d&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B50" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mucr3prtsfve8pzfiblkv/womens-size-chartslori.jpg?rlkey=lrvsxwk32zh04bvemlwbqpmo7&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/a22l7ua0u23ramr3f2uhz/graphic-update22022-toddler.jpg?rlkey=8j0jstpdrxxdajk2rbbrjm33t&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
-          <t>Iowa Lori Quilted Vest Premium Black</t>
+          <t>Lynn Toddler Overall Dress</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
-          <t>'109220</t>
+          <t>'109405</t>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>UMN LORI WHITE:109220F-3XL</t>
+          <t>MARQ LYNN TDLR:109405A-2T</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
-          <t>'800109220060</t>
+          <t>'800109405016</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>TODDLER</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>2T</t>
         </is>
       </c>
       <c r="I50" s="0">
-        <v>61.99</v>
+        <v>29.99</v>
       </c>
       <c r="J50" s="0">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="0">
       <c r="A51" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/p1f5pqtc68k9em3jj8g4u/109209-af.jpg?rlkey=n94odasx5kwgm97k8epjmd0g1&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/y005mplhwtd4kn104taj6/109405-af.jpg?rlkey=3d12kczpn6a9nz70v6i11zh1d&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B51" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/coq1b0ld9g09rkd8de9s9/mens-pullover-size-charts-trenton.jpg?rlkey=bhmhqh9jnbkdp30kx2gzfk9aw&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/a22l7ua0u23ramr3f2uhz/graphic-update22022-toddler.jpg?rlkey=8j0jstpdrxxdajk2rbbrjm33t&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
-          <t>Trenton Men's Pullover</t>
+          <t>Lynn Toddler Overall Dress</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
-          <t>'109209</t>
+          <t>'109405</t>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>MARQ TRENTON:109209A - S</t>
+          <t>MARQ LYNN TDLR:109405B-3T</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
-          <t>'800109209010</t>
+          <t>'800109405023</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>TODDLER</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>3T</t>
         </is>
       </c>
       <c r="I51" s="0">
-        <v>59.99</v>
+        <v>29.99</v>
       </c>
       <c r="J51" s="0">
-        <v>3</v>
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="0">
       <c r="A52" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/p1f5pqtc68k9em3jj8g4u/109209-af.jpg?rlkey=n94odasx5kwgm97k8epjmd0g1&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/y005mplhwtd4kn104taj6/109405-af.jpg?rlkey=3d12kczpn6a9nz70v6i11zh1d&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B52" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/coq1b0ld9g09rkd8de9s9/mens-pullover-size-charts-trenton.jpg?rlkey=bhmhqh9jnbkdp30kx2gzfk9aw&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/a22l7ua0u23ramr3f2uhz/graphic-update22022-toddler.jpg?rlkey=8j0jstpdrxxdajk2rbbrjm33t&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
-          <t>Trenton Men's Pullover</t>
+          <t>Lynn Toddler Overall Dress</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
-          <t>'109209</t>
+          <t>'109405</t>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>MARQ TRENTON:109209B - M</t>
+          <t>MARQ LYNN TDLR:109405C-4T</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
-          <t>'800109209027</t>
+          <t>'800109405030</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>TODDLER</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>4T</t>
         </is>
       </c>
       <c r="I52" s="0">
-        <v>59.99</v>
+        <v>29.99</v>
       </c>
       <c r="J52" s="0">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="0">
       <c r="A53" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/p1f5pqtc68k9em3jj8g4u/109209-af.jpg?rlkey=n94odasx5kwgm97k8epjmd0g1&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/y005mplhwtd4kn104taj6/109405-af.jpg?rlkey=3d12kczpn6a9nz70v6i11zh1d&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B53" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/coq1b0ld9g09rkd8de9s9/mens-pullover-size-charts-trenton.jpg?rlkey=bhmhqh9jnbkdp30kx2gzfk9aw&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/a22l7ua0u23ramr3f2uhz/graphic-update22022-toddler.jpg?rlkey=8j0jstpdrxxdajk2rbbrjm33t&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
-          <t>Trenton Men's Pullover</t>
+          <t>Lynn Toddler Overall Dress</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
-          <t>'109209</t>
+          <t>'109405</t>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>MARQ TRENTON:109209C - L</t>
+          <t>MARQ LYNN TDLR:109405D-5T</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
-          <t>'800109209034</t>
+          <t>'800109405047</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>TODDLER</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>5T</t>
         </is>
       </c>
       <c r="I53" s="0">
-        <v>59.99</v>
+        <v>29.99</v>
       </c>
       <c r="J53" s="0">
-        <v>9</v>
+        <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="0">
       <c r="A54" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/p1f5pqtc68k9em3jj8g4u/109209-af.jpg?rlkey=n94odasx5kwgm97k8epjmd0g1&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/coq1b0ld9g09rkd8de9s9/mens-pullover-size-charts-trenton.jpg?rlkey=bhmhqh9jnbkdp30kx2gzfk9aw&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/n0vekl9du1rbn55ker7nq/104283-af.jpg?rlkey=fgia0uoel1gxc92td99mmanx1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
-          <t>Trenton Men's Pullover</t>
+          <t>Mick Men's Cap</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
-          <t>'109209</t>
+          <t>'104283</t>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>MARQ TRENTON:109209D - XL</t>
+          <t>MICK:104283</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
-          <t>'800109209041</t>
+          <t>'000000000000</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I54" s="0">
-        <v>59.99</v>
+        <v>24.99</v>
       </c>
       <c r="J54" s="0">
-        <v>9</v>
+        <v>104</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="0">
       <c r="A55" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/p1f5pqtc68k9em3jj8g4u/109209-af.jpg?rlkey=n94odasx5kwgm97k8epjmd0g1&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/coq1b0ld9g09rkd8de9s9/mens-pullover-size-charts-trenton.jpg?rlkey=bhmhqh9jnbkdp30kx2gzfk9aw&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/g9p56x57yuit0jsh58zjv/dsc1969.jpg?rlkey=ntsjhe5dzqm1py8c3wcvi6ykg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
-          <t>Trenton Men's Pullover</t>
+          <t>Sloan Women's Cap</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
-          <t>'109209</t>
+          <t>'104306</t>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>MARQ TRENTON:109209E - 2XL</t>
+          <t>SLOAN:104306</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
-          <t>'800109209058</t>
+          <t>'000000000000</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="I55" s="0">
-        <v>61.99</v>
+        <v>22</v>
       </c>
       <c r="J55" s="0">
-        <v>6</v>
+        <v>142</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="0">
       <c r="A56" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/p1f5pqtc68k9em3jj8g4u/109209-af.jpg?rlkey=n94odasx5kwgm97k8epjmd0g1&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/coq1b0ld9g09rkd8de9s9/mens-pullover-size-charts-trenton.jpg?rlkey=bhmhqh9jnbkdp30kx2gzfk9aw&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mexytl89li85mc0jx7ely/104357-af.jpg?rlkey=woyr6uiselnb8wddu0vecur05&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
-          <t>Trenton Men's Pullover</t>
+          <t>Myers Men's Cap</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
-          <t>'109209</t>
+          <t>'104357</t>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>MARQ TRENTON:109209F - 3XL</t>
+          <t>MYERS:104357</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
-          <t>'800109209065</t>
+          <t>'000000000000</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I56" s="0">
-        <v>61.99</v>
+        <v>21.99</v>
       </c>
       <c r="J56" s="0">
-        <v>3</v>
+        <v>135</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="0">
       <c r="A57" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6n93r5p5uyc9qprtm619h/108962f51447.jpg?rlkey=wxdaef0ne7z7566l5jp2r4dp9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xgdjru4bbl32pcxwak3pk/109220f.jpg?rlkey=lf8ztis6jq96ionab72jamb4p&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B57" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jaoohvz0bo48cnwwumg62/8-19womens-fitted.jpg?rlkey=6y6r44srifpjz3a8epss8z98s&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mucr3prtsfve8pzfiblkv/womens-size-chartslori.jpg?rlkey=lrvsxwk32zh04bvemlwbqpmo7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
-          <t>Jacqueline Women's Quilted Puffer Jacket</t>
+          <t>Iowa Lori Quilted Vest Premium Black</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
-          <t>'108962</t>
+          <t>'109220</t>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>MARQ JACQUELINE:108962A-S</t>
+          <t>MARQ LORI WHITE:109220A-S</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
-          <t>'800108962015</t>
+          <t>'800109220015</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I57" s="0">
-        <v>129.99</v>
+        <v>59.99</v>
       </c>
       <c r="J57" s="0">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="0">
       <c r="A58" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6n93r5p5uyc9qprtm619h/108962f51447.jpg?rlkey=wxdaef0ne7z7566l5jp2r4dp9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xgdjru4bbl32pcxwak3pk/109220f.jpg?rlkey=lf8ztis6jq96ionab72jamb4p&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B58" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jaoohvz0bo48cnwwumg62/8-19womens-fitted.jpg?rlkey=6y6r44srifpjz3a8epss8z98s&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mucr3prtsfve8pzfiblkv/womens-size-chartslori.jpg?rlkey=lrvsxwk32zh04bvemlwbqpmo7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
-          <t>Jacqueline Women's Quilted Puffer Jacket</t>
+          <t>Iowa Lori Quilted Vest Premium Black</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
-          <t>'108962</t>
+          <t>'109220</t>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>MARQ JACQUELINE:108962B-M</t>
+          <t>MARQ LORI WHITE:109220B-M</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
-          <t>'800108962022</t>
+          <t>'800109220022</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I58" s="0">
-        <v>129.99</v>
+        <v>59.99</v>
       </c>
       <c r="J58" s="0">
         <v>24</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="0">
       <c r="A59" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6n93r5p5uyc9qprtm619h/108962f51447.jpg?rlkey=wxdaef0ne7z7566l5jp2r4dp9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xgdjru4bbl32pcxwak3pk/109220f.jpg?rlkey=lf8ztis6jq96ionab72jamb4p&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B59" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jaoohvz0bo48cnwwumg62/8-19womens-fitted.jpg?rlkey=6y6r44srifpjz3a8epss8z98s&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mucr3prtsfve8pzfiblkv/womens-size-chartslori.jpg?rlkey=lrvsxwk32zh04bvemlwbqpmo7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
-          <t>Jacqueline Women's Quilted Puffer Jacket</t>
+          <t>Iowa Lori Quilted Vest Premium Black</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
-          <t>'108962</t>
+          <t>'109220</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>MARQ JACQUELINE:108962C-L</t>
+          <t>MARQ LORI WHITE:109220C-L</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
-          <t>'800108962039</t>
+          <t>'800109220039</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I59" s="0">
-        <v>129.99</v>
+        <v>59.99</v>
       </c>
       <c r="J59" s="0">
         <v>24</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="0">
       <c r="A60" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6n93r5p5uyc9qprtm619h/108962f51447.jpg?rlkey=wxdaef0ne7z7566l5jp2r4dp9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xgdjru4bbl32pcxwak3pk/109220f.jpg?rlkey=lf8ztis6jq96ionab72jamb4p&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B60" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jaoohvz0bo48cnwwumg62/8-19womens-fitted.jpg?rlkey=6y6r44srifpjz3a8epss8z98s&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mucr3prtsfve8pzfiblkv/womens-size-chartslori.jpg?rlkey=lrvsxwk32zh04bvemlwbqpmo7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
-          <t>Jacqueline Women's Quilted Puffer Jacket</t>
+          <t>Iowa Lori Quilted Vest Premium Black</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
-          <t>'108962</t>
+          <t>'109220</t>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>MARQ JACQUELINE:108962D-XL</t>
+          <t>MARQ LORI WHITE:109220D-XL</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
-          <t>'800108962046</t>
+          <t>'800109220046</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I60" s="0">
-        <v>129.99</v>
+        <v>59.99</v>
       </c>
       <c r="J60" s="0">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="0">
       <c r="A61" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6n93r5p5uyc9qprtm619h/108962f51447.jpg?rlkey=wxdaef0ne7z7566l5jp2r4dp9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xgdjru4bbl32pcxwak3pk/109220f.jpg?rlkey=lf8ztis6jq96ionab72jamb4p&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B61" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jaoohvz0bo48cnwwumg62/8-19womens-fitted.jpg?rlkey=6y6r44srifpjz3a8epss8z98s&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mucr3prtsfve8pzfiblkv/womens-size-chartslori.jpg?rlkey=lrvsxwk32zh04bvemlwbqpmo7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
-          <t>Jacqueline Women's Quilted Puffer Jacket</t>
+          <t>Iowa Lori Quilted Vest Premium Black</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
-          <t>'108962</t>
+          <t>'109220</t>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>MARQ JACQUELINE:108962E-2XL</t>
+          <t>MARQ LORI WHITE:109220E-2XL</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
-          <t>'800108962053</t>
+          <t>'800109220053</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I61" s="0">
-        <v>131.99</v>
+        <v>61.99</v>
       </c>
       <c r="J61" s="0">
         <v>4</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="0">
       <c r="A62" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6n93r5p5uyc9qprtm619h/108962f51447.jpg?rlkey=wxdaef0ne7z7566l5jp2r4dp9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xgdjru4bbl32pcxwak3pk/109220f.jpg?rlkey=lf8ztis6jq96ionab72jamb4p&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B62" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jaoohvz0bo48cnwwumg62/8-19womens-fitted.jpg?rlkey=6y6r44srifpjz3a8epss8z98s&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mucr3prtsfve8pzfiblkv/womens-size-chartslori.jpg?rlkey=lrvsxwk32zh04bvemlwbqpmo7&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
-          <t>Jacqueline Women's Quilted Puffer Jacket</t>
+          <t>Iowa Lori Quilted Vest Premium Black</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
-          <t>'108962</t>
+          <t>'109220</t>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>MARQ JACQUELINE:108962F-3XL</t>
+          <t>UMN LORI WHITE:109220F-3XL</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
-          <t>'800108962060</t>
+          <t>'800109220060</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I62" s="0">
-        <v>131.99</v>
+        <v>61.99</v>
       </c>
       <c r="J62" s="0">
         <v>4</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="0">
       <c r="A63" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/32sjrxwenb3gtagjbmbmq/104234-af.jpg?rlkey=eayh4z8zm5j9725382kn3xrtj&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/p1f5pqtc68k9em3jj8g4u/109209-af.jpg?rlkey=n94odasx5kwgm97k8epjmd0g1&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B63" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/coq1b0ld9g09rkd8de9s9/mens-pullover-size-charts-trenton.jpg?rlkey=bhmhqh9jnbkdp30kx2gzfk9aw&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
-          <t>Chain Yarn Men's Hoodie</t>
+          <t>Trenton Men's Pullover</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
-          <t>'104234</t>
+          <t>'109209</t>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>CHAIN YARN:104234A-S</t>
+          <t>MARQ TRENTON:109209A - S</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
-          <t>'080010423401</t>
+          <t>'800109209010</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I63" s="0">
-        <v>39.99</v>
+        <v>59.99</v>
       </c>
       <c r="J63" s="0">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="0">
       <c r="A64" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/32sjrxwenb3gtagjbmbmq/104234-af.jpg?rlkey=eayh4z8zm5j9725382kn3xrtj&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/p1f5pqtc68k9em3jj8g4u/109209-af.jpg?rlkey=n94odasx5kwgm97k8epjmd0g1&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B64" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/coq1b0ld9g09rkd8de9s9/mens-pullover-size-charts-trenton.jpg?rlkey=bhmhqh9jnbkdp30kx2gzfk9aw&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
-          <t>Chain Yarn Men's Hoodie</t>
+          <t>Trenton Men's Pullover</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
-          <t>'104234</t>
+          <t>'109209</t>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>CHAIN YARN:104234B-M</t>
+          <t>MARQ TRENTON:109209B - M</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
-          <t>'080010423402</t>
+          <t>'800109209027</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I64" s="0">
-        <v>39.99</v>
+        <v>59.99</v>
       </c>
       <c r="J64" s="0">
-        <v>12</v>
+        <v>6</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="0">
       <c r="A65" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/32sjrxwenb3gtagjbmbmq/104234-af.jpg?rlkey=eayh4z8zm5j9725382kn3xrtj&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/p1f5pqtc68k9em3jj8g4u/109209-af.jpg?rlkey=n94odasx5kwgm97k8epjmd0g1&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B65" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/coq1b0ld9g09rkd8de9s9/mens-pullover-size-charts-trenton.jpg?rlkey=bhmhqh9jnbkdp30kx2gzfk9aw&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
-          <t>Chain Yarn Men's Hoodie</t>
+          <t>Trenton Men's Pullover</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
-          <t>'104234</t>
+          <t>'109209</t>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>CHAIN YARN:104234C-L</t>
+          <t>MARQ TRENTON:109209C - L</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
-          <t>'080010423403</t>
+          <t>'800109209034</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I65" s="0">
-        <v>39.99</v>
+        <v>59.99</v>
       </c>
       <c r="J65" s="0">
-        <v>16</v>
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="0">
       <c r="A66" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/32sjrxwenb3gtagjbmbmq/104234-af.jpg?rlkey=eayh4z8zm5j9725382kn3xrtj&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/p1f5pqtc68k9em3jj8g4u/109209-af.jpg?rlkey=n94odasx5kwgm97k8epjmd0g1&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B66" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/coq1b0ld9g09rkd8de9s9/mens-pullover-size-charts-trenton.jpg?rlkey=bhmhqh9jnbkdp30kx2gzfk9aw&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
-          <t>Chain Yarn Men's Hoodie</t>
+          <t>Trenton Men's Pullover</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
-          <t>'104234</t>
+          <t>'109209</t>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>CHAIN YARN:104234D-XL</t>
+          <t>MARQ TRENTON:109209D - XL</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
-          <t>'080010423404</t>
+          <t>'800109209041</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I66" s="0">
-        <v>39.99</v>
+        <v>59.99</v>
       </c>
       <c r="J66" s="0">
-        <v>17</v>
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="0">
       <c r="A67" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/32sjrxwenb3gtagjbmbmq/104234-af.jpg?rlkey=eayh4z8zm5j9725382kn3xrtj&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/p1f5pqtc68k9em3jj8g4u/109209-af.jpg?rlkey=n94odasx5kwgm97k8epjmd0g1&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B67" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/coq1b0ld9g09rkd8de9s9/mens-pullover-size-charts-trenton.jpg?rlkey=bhmhqh9jnbkdp30kx2gzfk9aw&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
-          <t>Chain Yarn Men's Hoodie</t>
+          <t>Trenton Men's Pullover</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
-          <t>'104234</t>
+          <t>'109209</t>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>CHAIN YARN:104234E-2XL</t>
+          <t>MARQ TRENTON:109209E - 2XL</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
-          <t>'080010423405</t>
+          <t>'800109209058</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I67" s="0">
-        <v>41.99</v>
+        <v>61.99</v>
       </c>
       <c r="J67" s="0">
-        <v>12</v>
+        <v>6</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="0">
       <c r="A68" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/p1f5pqtc68k9em3jj8g4u/109209-af.jpg?rlkey=n94odasx5kwgm97k8epjmd0g1&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B68" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/coq1b0ld9g09rkd8de9s9/mens-pullover-size-charts-trenton.jpg?rlkey=bhmhqh9jnbkdp30kx2gzfk9aw&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C68" s="0" t="inlineStr">
+        <is>
+          <t>Trenton Men's Pullover</t>
+        </is>
+      </c>
+      <c r="D68" s="0" t="inlineStr">
+        <is>
+          <t>'109209</t>
+        </is>
+      </c>
+      <c r="E68" s="0" t="inlineStr">
+        <is>
+          <t>MARQ TRENTON:109209F - 3XL</t>
+        </is>
+      </c>
+      <c r="F68" s="0" t="inlineStr">
+        <is>
+          <t>'800109209065</t>
+        </is>
+      </c>
+      <c r="G68" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H68" s="0" t="inlineStr">
+        <is>
+          <t>3XL</t>
+        </is>
+      </c>
+      <c r="I68" s="0">
+        <v>61.99</v>
+      </c>
+      <c r="J68" s="0">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" customHeight="0">
+      <c r="A69" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6n93r5p5uyc9qprtm619h/108962f51447.jpg?rlkey=wxdaef0ne7z7566l5jp2r4dp9&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B69" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jaoohvz0bo48cnwwumg62/8-19womens-fitted.jpg?rlkey=6y6r44srifpjz3a8epss8z98s&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C69" s="0" t="inlineStr">
+        <is>
+          <t>Jacqueline Women's Quilted Puffer Jacket</t>
+        </is>
+      </c>
+      <c r="D69" s="0" t="inlineStr">
+        <is>
+          <t>'108962</t>
+        </is>
+      </c>
+      <c r="E69" s="0" t="inlineStr">
+        <is>
+          <t>MARQ JACQUELINE:108962A-S</t>
+        </is>
+      </c>
+      <c r="F69" s="0" t="inlineStr">
+        <is>
+          <t>'800108962015</t>
+        </is>
+      </c>
+      <c r="G69" s="0" t="inlineStr">
+        <is>
+          <t>WOMENS</t>
+        </is>
+      </c>
+      <c r="H69" s="0" t="inlineStr">
+        <is>
+          <t>S</t>
+        </is>
+      </c>
+      <c r="I69" s="0">
+        <v>129.99</v>
+      </c>
+      <c r="J69" s="0">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" customHeight="0">
+      <c r="A70" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6n93r5p5uyc9qprtm619h/108962f51447.jpg?rlkey=wxdaef0ne7z7566l5jp2r4dp9&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B70" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jaoohvz0bo48cnwwumg62/8-19womens-fitted.jpg?rlkey=6y6r44srifpjz3a8epss8z98s&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C70" s="0" t="inlineStr">
+        <is>
+          <t>Jacqueline Women's Quilted Puffer Jacket</t>
+        </is>
+      </c>
+      <c r="D70" s="0" t="inlineStr">
+        <is>
+          <t>'108962</t>
+        </is>
+      </c>
+      <c r="E70" s="0" t="inlineStr">
+        <is>
+          <t>MARQ JACQUELINE:108962B-M</t>
+        </is>
+      </c>
+      <c r="F70" s="0" t="inlineStr">
+        <is>
+          <t>'800108962022</t>
+        </is>
+      </c>
+      <c r="G70" s="0" t="inlineStr">
+        <is>
+          <t>WOMENS</t>
+        </is>
+      </c>
+      <c r="H70" s="0" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="I70" s="0">
+        <v>129.99</v>
+      </c>
+      <c r="J70" s="0">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" customHeight="0">
+      <c r="A71" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6n93r5p5uyc9qprtm619h/108962f51447.jpg?rlkey=wxdaef0ne7z7566l5jp2r4dp9&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B71" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jaoohvz0bo48cnwwumg62/8-19womens-fitted.jpg?rlkey=6y6r44srifpjz3a8epss8z98s&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C71" s="0" t="inlineStr">
+        <is>
+          <t>Jacqueline Women's Quilted Puffer Jacket</t>
+        </is>
+      </c>
+      <c r="D71" s="0" t="inlineStr">
+        <is>
+          <t>'108962</t>
+        </is>
+      </c>
+      <c r="E71" s="0" t="inlineStr">
+        <is>
+          <t>MARQ JACQUELINE:108962C-L</t>
+        </is>
+      </c>
+      <c r="F71" s="0" t="inlineStr">
+        <is>
+          <t>'800108962039</t>
+        </is>
+      </c>
+      <c r="G71" s="0" t="inlineStr">
+        <is>
+          <t>WOMENS</t>
+        </is>
+      </c>
+      <c r="H71" s="0" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="I71" s="0">
+        <v>129.99</v>
+      </c>
+      <c r="J71" s="0">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" customHeight="0">
+      <c r="A72" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6n93r5p5uyc9qprtm619h/108962f51447.jpg?rlkey=wxdaef0ne7z7566l5jp2r4dp9&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B72" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jaoohvz0bo48cnwwumg62/8-19womens-fitted.jpg?rlkey=6y6r44srifpjz3a8epss8z98s&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C72" s="0" t="inlineStr">
+        <is>
+          <t>Jacqueline Women's Quilted Puffer Jacket</t>
+        </is>
+      </c>
+      <c r="D72" s="0" t="inlineStr">
+        <is>
+          <t>'108962</t>
+        </is>
+      </c>
+      <c r="E72" s="0" t="inlineStr">
+        <is>
+          <t>MARQ JACQUELINE:108962D-XL</t>
+        </is>
+      </c>
+      <c r="F72" s="0" t="inlineStr">
+        <is>
+          <t>'800108962046</t>
+        </is>
+      </c>
+      <c r="G72" s="0" t="inlineStr">
+        <is>
+          <t>WOMENS</t>
+        </is>
+      </c>
+      <c r="H72" s="0" t="inlineStr">
+        <is>
+          <t>XL</t>
+        </is>
+      </c>
+      <c r="I72" s="0">
+        <v>129.99</v>
+      </c>
+      <c r="J72" s="0">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" customHeight="0">
+      <c r="A73" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6n93r5p5uyc9qprtm619h/108962f51447.jpg?rlkey=wxdaef0ne7z7566l5jp2r4dp9&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B73" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jaoohvz0bo48cnwwumg62/8-19womens-fitted.jpg?rlkey=6y6r44srifpjz3a8epss8z98s&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C73" s="0" t="inlineStr">
+        <is>
+          <t>Jacqueline Women's Quilted Puffer Jacket</t>
+        </is>
+      </c>
+      <c r="D73" s="0" t="inlineStr">
+        <is>
+          <t>'108962</t>
+        </is>
+      </c>
+      <c r="E73" s="0" t="inlineStr">
+        <is>
+          <t>MARQ JACQUELINE:108962E-2XL</t>
+        </is>
+      </c>
+      <c r="F73" s="0" t="inlineStr">
+        <is>
+          <t>'800108962053</t>
+        </is>
+      </c>
+      <c r="G73" s="0" t="inlineStr">
+        <is>
+          <t>WOMENS</t>
+        </is>
+      </c>
+      <c r="H73" s="0" t="inlineStr">
+        <is>
+          <t>2XL</t>
+        </is>
+      </c>
+      <c r="I73" s="0">
+        <v>131.99</v>
+      </c>
+      <c r="J73" s="0">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" customHeight="0">
+      <c r="A74" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6n93r5p5uyc9qprtm619h/108962f51447.jpg?rlkey=wxdaef0ne7z7566l5jp2r4dp9&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B74" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jaoohvz0bo48cnwwumg62/8-19womens-fitted.jpg?rlkey=6y6r44srifpjz3a8epss8z98s&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C74" s="0" t="inlineStr">
+        <is>
+          <t>Jacqueline Women's Quilted Puffer Jacket</t>
+        </is>
+      </c>
+      <c r="D74" s="0" t="inlineStr">
+        <is>
+          <t>'108962</t>
+        </is>
+      </c>
+      <c r="E74" s="0" t="inlineStr">
+        <is>
+          <t>MARQ JACQUELINE:108962F-3XL</t>
+        </is>
+      </c>
+      <c r="F74" s="0" t="inlineStr">
+        <is>
+          <t>'800108962060</t>
+        </is>
+      </c>
+      <c r="G74" s="0" t="inlineStr">
+        <is>
+          <t>WOMENS</t>
+        </is>
+      </c>
+      <c r="H74" s="0" t="inlineStr">
+        <is>
+          <t>3XL</t>
+        </is>
+      </c>
+      <c r="I74" s="0">
+        <v>131.99</v>
+      </c>
+      <c r="J74" s="0">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" customHeight="0">
+      <c r="A75" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/32sjrxwenb3gtagjbmbmq/104234-af.jpg?rlkey=eayh4z8zm5j9725382kn3xrtj&amp;dl=0","Click to download Image")</f>
       </c>
-      <c r="C68" s="0" t="inlineStr">
+      <c r="C75" s="0" t="inlineStr">
         <is>
           <t>Chain Yarn Men's Hoodie</t>
         </is>
       </c>
-      <c r="D68" s="0" t="inlineStr">
+      <c r="D75" s="0" t="inlineStr">
         <is>
           <t>'104234</t>
         </is>
       </c>
-      <c r="E68" s="0" t="inlineStr">
+      <c r="E75" s="0" t="inlineStr">
+        <is>
+          <t>CHAIN YARN:104234A-S</t>
+        </is>
+      </c>
+      <c r="F75" s="0" t="inlineStr">
+        <is>
+          <t>'080010423401</t>
+        </is>
+      </c>
+      <c r="G75" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H75" s="0" t="inlineStr">
+        <is>
+          <t>S</t>
+        </is>
+      </c>
+      <c r="I75" s="0">
+        <v>39.99</v>
+      </c>
+      <c r="J75" s="0">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" customHeight="0">
+      <c r="A76" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/32sjrxwenb3gtagjbmbmq/104234-af.jpg?rlkey=eayh4z8zm5j9725382kn3xrtj&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C76" s="0" t="inlineStr">
+        <is>
+          <t>Chain Yarn Men's Hoodie</t>
+        </is>
+      </c>
+      <c r="D76" s="0" t="inlineStr">
+        <is>
+          <t>'104234</t>
+        </is>
+      </c>
+      <c r="E76" s="0" t="inlineStr">
+        <is>
+          <t>CHAIN YARN:104234B-M</t>
+        </is>
+      </c>
+      <c r="F76" s="0" t="inlineStr">
+        <is>
+          <t>'080010423402</t>
+        </is>
+      </c>
+      <c r="G76" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H76" s="0" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="I76" s="0">
+        <v>39.99</v>
+      </c>
+      <c r="J76" s="0">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" customHeight="0">
+      <c r="A77" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/32sjrxwenb3gtagjbmbmq/104234-af.jpg?rlkey=eayh4z8zm5j9725382kn3xrtj&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C77" s="0" t="inlineStr">
+        <is>
+          <t>Chain Yarn Men's Hoodie</t>
+        </is>
+      </c>
+      <c r="D77" s="0" t="inlineStr">
+        <is>
+          <t>'104234</t>
+        </is>
+      </c>
+      <c r="E77" s="0" t="inlineStr">
+        <is>
+          <t>CHAIN YARN:104234C-L</t>
+        </is>
+      </c>
+      <c r="F77" s="0" t="inlineStr">
+        <is>
+          <t>'080010423403</t>
+        </is>
+      </c>
+      <c r="G77" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H77" s="0" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="I77" s="0">
+        <v>39.99</v>
+      </c>
+      <c r="J77" s="0">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10" customHeight="0">
+      <c r="A78" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/32sjrxwenb3gtagjbmbmq/104234-af.jpg?rlkey=eayh4z8zm5j9725382kn3xrtj&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C78" s="0" t="inlineStr">
+        <is>
+          <t>Chain Yarn Men's Hoodie</t>
+        </is>
+      </c>
+      <c r="D78" s="0" t="inlineStr">
+        <is>
+          <t>'104234</t>
+        </is>
+      </c>
+      <c r="E78" s="0" t="inlineStr">
+        <is>
+          <t>CHAIN YARN:104234D-XL</t>
+        </is>
+      </c>
+      <c r="F78" s="0" t="inlineStr">
+        <is>
+          <t>'080010423404</t>
+        </is>
+      </c>
+      <c r="G78" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H78" s="0" t="inlineStr">
+        <is>
+          <t>XL</t>
+        </is>
+      </c>
+      <c r="I78" s="0">
+        <v>39.99</v>
+      </c>
+      <c r="J78" s="0">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" customHeight="0">
+      <c r="A79" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/32sjrxwenb3gtagjbmbmq/104234-af.jpg?rlkey=eayh4z8zm5j9725382kn3xrtj&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C79" s="0" t="inlineStr">
+        <is>
+          <t>Chain Yarn Men's Hoodie</t>
+        </is>
+      </c>
+      <c r="D79" s="0" t="inlineStr">
+        <is>
+          <t>'104234</t>
+        </is>
+      </c>
+      <c r="E79" s="0" t="inlineStr">
+        <is>
+          <t>CHAIN YARN:104234E-2XL</t>
+        </is>
+      </c>
+      <c r="F79" s="0" t="inlineStr">
+        <is>
+          <t>'080010423405</t>
+        </is>
+      </c>
+      <c r="G79" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H79" s="0" t="inlineStr">
+        <is>
+          <t>2XL</t>
+        </is>
+      </c>
+      <c r="I79" s="0">
+        <v>41.99</v>
+      </c>
+      <c r="J79" s="0">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" customHeight="0">
+      <c r="A80" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/32sjrxwenb3gtagjbmbmq/104234-af.jpg?rlkey=eayh4z8zm5j9725382kn3xrtj&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C80" s="0" t="inlineStr">
+        <is>
+          <t>Chain Yarn Men's Hoodie</t>
+        </is>
+      </c>
+      <c r="D80" s="0" t="inlineStr">
+        <is>
+          <t>'104234</t>
+        </is>
+      </c>
+      <c r="E80" s="0" t="inlineStr">
         <is>
           <t>CHAIN YARN:104234F-3XL</t>
         </is>
       </c>
-      <c r="F68" s="0" t="inlineStr">
+      <c r="F80" s="0" t="inlineStr">
         <is>
           <t>'080010423406</t>
         </is>
       </c>
-      <c r="G68" s="0" t="inlineStr">
+      <c r="G80" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
-      <c r="H68" s="0" t="inlineStr">
+      <c r="H80" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
-      <c r="I68" s="0">
+      <c r="I80" s="0">
         <v>41.99</v>
       </c>
-      <c r="J68" s="0">
+      <c r="J80" s="0">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" customHeight="0">
+      <c r="A81" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kwlssfze0hgwoa4ymvje2/104219af03815.jpg?rlkey=2e4b095qn7f5f4t7wb1n9nncn&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C81" s="0" t="inlineStr">
+        <is>
+          <t>Chain Yarn Men's Hoodie</t>
+        </is>
+      </c>
+      <c r="D81" s="0" t="inlineStr">
+        <is>
+          <t>'104219</t>
+        </is>
+      </c>
+      <c r="E81" s="0" t="inlineStr">
+        <is>
+          <t>CHAIN YARN:104219A-S</t>
+        </is>
+      </c>
+      <c r="F81" s="0" t="inlineStr">
+        <is>
+          <t>'080010421901</t>
+        </is>
+      </c>
+      <c r="G81" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H81" s="0" t="inlineStr">
+        <is>
+          <t>S</t>
+        </is>
+      </c>
+      <c r="I81" s="0">
+        <v>39.99</v>
+      </c>
+      <c r="J81" s="0">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10" customHeight="0">
+      <c r="A82" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kwlssfze0hgwoa4ymvje2/104219af03815.jpg?rlkey=2e4b095qn7f5f4t7wb1n9nncn&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C82" s="0" t="inlineStr">
+        <is>
+          <t>Chain Yarn Men's Hoodie</t>
+        </is>
+      </c>
+      <c r="D82" s="0" t="inlineStr">
+        <is>
+          <t>'104219</t>
+        </is>
+      </c>
+      <c r="E82" s="0" t="inlineStr">
+        <is>
+          <t>CHAIN YARN:104219B-M</t>
+        </is>
+      </c>
+      <c r="F82" s="0" t="inlineStr">
+        <is>
+          <t>'080010421902</t>
+        </is>
+      </c>
+      <c r="G82" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H82" s="0" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="I82" s="0">
+        <v>39.99</v>
+      </c>
+      <c r="J82" s="0">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" customHeight="0">
+      <c r="A83" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kwlssfze0hgwoa4ymvje2/104219af03815.jpg?rlkey=2e4b095qn7f5f4t7wb1n9nncn&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C83" s="0" t="inlineStr">
+        <is>
+          <t>Chain Yarn Men's Hoodie</t>
+        </is>
+      </c>
+      <c r="D83" s="0" t="inlineStr">
+        <is>
+          <t>'104219</t>
+        </is>
+      </c>
+      <c r="E83" s="0" t="inlineStr">
+        <is>
+          <t>CHAIN YARN:104219C-L</t>
+        </is>
+      </c>
+      <c r="F83" s="0" t="inlineStr">
+        <is>
+          <t>'080010421903</t>
+        </is>
+      </c>
+      <c r="G83" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H83" s="0" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="I83" s="0">
+        <v>39.99</v>
+      </c>
+      <c r="J83" s="0">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" customHeight="0">
+      <c r="A84" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kwlssfze0hgwoa4ymvje2/104219af03815.jpg?rlkey=2e4b095qn7f5f4t7wb1n9nncn&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C84" s="0" t="inlineStr">
+        <is>
+          <t>Chain Yarn Men's Hoodie</t>
+        </is>
+      </c>
+      <c r="D84" s="0" t="inlineStr">
+        <is>
+          <t>'104219</t>
+        </is>
+      </c>
+      <c r="E84" s="0" t="inlineStr">
+        <is>
+          <t>CHAIN YARN:104219D-XL</t>
+        </is>
+      </c>
+      <c r="F84" s="0" t="inlineStr">
+        <is>
+          <t>'080010421904</t>
+        </is>
+      </c>
+      <c r="G84" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H84" s="0" t="inlineStr">
+        <is>
+          <t>XL</t>
+        </is>
+      </c>
+      <c r="I84" s="0">
+        <v>39.99</v>
+      </c>
+      <c r="J84" s="0">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10" customHeight="0">
+      <c r="A85" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kwlssfze0hgwoa4ymvje2/104219af03815.jpg?rlkey=2e4b095qn7f5f4t7wb1n9nncn&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C85" s="0" t="inlineStr">
+        <is>
+          <t>Chain Yarn Men's Hoodie</t>
+        </is>
+      </c>
+      <c r="D85" s="0" t="inlineStr">
+        <is>
+          <t>'104219</t>
+        </is>
+      </c>
+      <c r="E85" s="0" t="inlineStr">
+        <is>
+          <t>CHAIN YARN:104219E-2XL</t>
+        </is>
+      </c>
+      <c r="F85" s="0" t="inlineStr">
+        <is>
+          <t>'080010421905</t>
+        </is>
+      </c>
+      <c r="G85" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H85" s="0" t="inlineStr">
+        <is>
+          <t>2XL</t>
+        </is>
+      </c>
+      <c r="I85" s="0">
+        <v>41.99</v>
+      </c>
+      <c r="J85" s="0">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" customHeight="0">
+      <c r="A86" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kwlssfze0hgwoa4ymvje2/104219af03815.jpg?rlkey=2e4b095qn7f5f4t7wb1n9nncn&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="C86" s="0" t="inlineStr">
+        <is>
+          <t>Chain Yarn Men's Hoodie</t>
+        </is>
+      </c>
+      <c r="D86" s="0" t="inlineStr">
+        <is>
+          <t>'104219</t>
+        </is>
+      </c>
+      <c r="E86" s="0" t="inlineStr">
+        <is>
+          <t>CHAIN YARN:104219F-3XL</t>
+        </is>
+      </c>
+      <c r="F86" s="0" t="inlineStr">
+        <is>
+          <t>'080010421906</t>
+        </is>
+      </c>
+      <c r="G86" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H86" s="0" t="inlineStr">
+        <is>
+          <t>3XL</t>
+        </is>
+      </c>
+      <c r="I86" s="0">
+        <v>41.99</v>
+      </c>
+      <c r="J86" s="0">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>