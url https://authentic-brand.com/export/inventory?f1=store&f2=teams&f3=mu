--- v1 (2026-03-25)
+++ v2 (2026-05-12)
@@ -5685,51 +5685,51 @@
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
           <t>MU ZACH M WE:138392A-S</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
           <t>'803138392043</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I132" s="0">
         <v>39.99</v>
       </c>
       <c r="J132" s="0">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="0">
       <c r="A133" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uk0we5h95x55wfszb9mdw/zach-138392-tn.jpg?rlkey=802bakb9v7sxrko04zxhe39c0&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B133" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/r820xwsfsha17bufdqa39/graphic-update2022-mens.jpg?rlkey=zm1csada0fuwvykvd9qoovkni&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>Zach Men's Hoodie</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t>'138392</t>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
           <t>MU ZACH M WE:138392B-M</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
@@ -5773,183 +5773,183 @@
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
           <t>MU ZACH M WE:138392C-L</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
           <t>'803138392067</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I134" s="0">
         <v>39.99</v>
       </c>
       <c r="J134" s="0">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="0">
       <c r="A135" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uk0we5h95x55wfszb9mdw/zach-138392-tn.jpg?rlkey=802bakb9v7sxrko04zxhe39c0&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B135" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/r820xwsfsha17bufdqa39/graphic-update2022-mens.jpg?rlkey=zm1csada0fuwvykvd9qoovkni&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>Zach Men's Hoodie</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t>'138392</t>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
           <t>MU ZACH M WE:138392D-XL</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
           <t>'803138392074</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I135" s="0">
         <v>39.99</v>
       </c>
       <c r="J135" s="0">
-        <v>24</v>
+        <v>22</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="0">
       <c r="A136" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uk0we5h95x55wfszb9mdw/zach-138392-tn.jpg?rlkey=802bakb9v7sxrko04zxhe39c0&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B136" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/r820xwsfsha17bufdqa39/graphic-update2022-mens.jpg?rlkey=zm1csada0fuwvykvd9qoovkni&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>Zach Men's Hoodie</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t>'138392</t>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
           <t>MU ZACH M WE:138392E-2XL</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
           <t>'803138392081</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I136" s="0">
         <v>41.99</v>
       </c>
       <c r="J136" s="0">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="0">
       <c r="A137" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uk0we5h95x55wfszb9mdw/zach-138392-tn.jpg?rlkey=802bakb9v7sxrko04zxhe39c0&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B137" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/r820xwsfsha17bufdqa39/graphic-update2022-mens.jpg?rlkey=zm1csada0fuwvykvd9qoovkni&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>Zach Men's Hoodie</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t>'138392</t>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
           <t>MU ZACH M WE:138392F-3XL</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
           <t>'803138392098</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I137" s="0">
         <v>41.99</v>
       </c>
       <c r="J137" s="0">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="0">
       <c r="A138" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z6apjfp3tgsvwya69v8kn/elkhart-132499-tn.jpg?rlkey=3jv6ysq3ff1l0dxoghqyj5n46&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B138" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/czikyfdrlcpbyd6h166qj/graphic-update2022-mens.jpg?rlkey=4kikom6lcnnr4w6tod0wijsfd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>Elkhart Men's Short Sleeve Shirt</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t>'132499</t>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
           <t>MU ELKHAR M GD:132499C-L</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">