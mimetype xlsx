--- v2 (2026-05-12)
+++ v3 (2026-07-01)
@@ -529,51 +529,51 @@
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t>MU FLEET M BK:139356B-M</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
           <t>'803139356051</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I11" s="0">
         <v>49.99</v>
       </c>
       <c r="J11" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="0">
       <c r="A12" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/05ovzwt3e1wg4zxztkbj1/fleet-139356-tn.jpg?rlkey=atienn57fyptlrbatssjm68ej&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B12" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/d8vomaxff09wo850k860d/mens-polo-size-chartsfleet.jpg?rlkey=l8np6w1qgoutb31rhdh76451h&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>Fleet Men's Polo</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t>'139356</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
           <t>MU FLEET M BK:139356C-L</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
@@ -749,51 +749,51 @@
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t>MU FLEET M BK:139356Z-12PK</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
           <t>'803139356990</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I16" s="0">
         <v>486</v>
       </c>
       <c r="J16" s="0">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="0">
       <c r="A17" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/75kr447h19ojuj6xk9efw/brock-139187-tn.jpg?rlkey=xe5b88xbmxqcyud713jzs92qa&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B17" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/koa95objo3xntk9yqo774/graphic-update2022-infant.jpg?rlkey=6lz2sevitkly7a90cgwj52ag8&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>Brock Infant Sweatshirt</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t>'139187</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t>MU BROCK I BK:139187A-0-3M</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
@@ -969,51 +969,51 @@
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
           <t>MU BROCK I BK:139187Z-12PK</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
           <t>'803139187990</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
           <t>INFANT</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I21" s="0">
         <v>335.9</v>
       </c>
       <c r="J21" s="0">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="0">
       <c r="A22" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/vn6jfrvkv1oibxirzyn4c/reign-138311-tn.jpg?rlkey=jhnntef45wsiisvtz26ganwzl&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B22" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/x89aq0rsaffti6v6ks518/mens-hoodie-size-chartsreign.jpg?rlkey=50ui1nxg8wt782mk41gl38hlu&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>Reign Men's Hoodie</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t>'138311</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
           <t>MU REIGN M BK:138311A-S</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
@@ -1585,51 +1585,51 @@
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
           <t>MU AMANDA W BK:137534Z-12PK</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
           <t>'803137534994</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I35" s="0">
         <v>335.9</v>
       </c>
       <c r="J35" s="0">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="0">
       <c r="A36" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rx3cyreigi9h9lvi1fiza/calla-138177-tn.jpg?rlkey=e6ilnrzxv5304zcb83g86c128&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>Calla Youth Long Sleeve Shirt</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t>'138177</t>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
           <t>MU CALLA Y GY:Y138177B-YS</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
           <t>'803138177015</t>
         </is>
@@ -2778,51 +2778,51 @@
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
           <t>MU TACKLE I BK:151397Z-12PK</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
           <t>'803151397971</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
           <t>INFANT</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I63" s="0">
         <v>240</v>
       </c>
       <c r="J63" s="0">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="0">
       <c r="A64" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/q49sjqjyypccurbuc6m6i/hali-150996-tn.jpg?rlkey=19hy9ya9fo9oe13wezvirxcxd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>Hali Infant Bodysuit</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t>'150996</t>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
           <t>MU HALI I BK:150996A-0-3M</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
           <t>'803150996007</t>
         </is>