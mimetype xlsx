--- v3 (2026-07-01)
+++ v4 (2026-08-30)
@@ -21,102 +21,116 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rIdSheet1" state="visible"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Unknown</author>
   </authors>
   <commentList>    </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="0"/>
-  <fonts count="1">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="000000000000"/>
+  </numFmts>
+  <fonts count="3">
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J390"/>
+  <dimension ref="A1:J18"/>
   <sheetData>
     <row r="1" spans="1:10" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>ImageURL</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>SizeChart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Product Name</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Model</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>SKU</t>
@@ -128,16714 +142,710 @@
         </is>
       </c>
       <c r="G1" s="0" t="inlineStr">
         <is>
           <t>Size Range</t>
         </is>
       </c>
       <c r="H1" s="0" t="inlineStr">
         <is>
           <t>Size</t>
         </is>
       </c>
       <c r="I1" s="0" t="inlineStr">
         <is>
           <t>MSRP</t>
         </is>
       </c>
       <c r="J1" s="0" t="inlineStr">
         <is>
           <t>AvailableQuantity</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:10" customHeight="0">
       <c r="A2" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3qbxmreiwmen2y3fpdses/blaine-137342-tn.jpg?rlkey=0f77ywf8qcoy67bfnjp7xka4w&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/e25oe4pi97t3mzckj56p8/relay-139536-tn.jpg?rlkey=q43wd9lx30b647h37bq5uymrl&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>Blaine Infant Cap</t>
-[...5 lines deleted...]
-        </is>
+          <t>Clear Relay Sling Bag</t>
+        </is>
+      </c>
+      <c r="D2" s="1">
+        <v>139536</v>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>MU BLAINE I BK:137342</t>
-[...15 lines deleted...]
-        </is>
+          <t>MU RELAY CR:139536</t>
+        </is>
+      </c>
+      <c r="F2" s="2">
+        <v>903139536016</v>
       </c>
       <c r="I2" s="0">
         <v>24.99</v>
       </c>
       <c r="J2" s="0">
-        <v>24</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="0">
       <c r="A3" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/r3w0ava05559ktkgmojbt/vos-m-137177-f.jpg?rlkey=16b6agjbmnx6js9agr0yi5ry8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/dayjtcvqyj297h3bh1obm/thumb-sideline2023beaniesmumarianne62858.jpg?rlkey=98nvtko9ce9ce3mi7gpive3ij&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>Vos Men's Beanie</t>
-[...5 lines deleted...]
-        </is>
+          <t>Marianne Women's Beanie</t>
+        </is>
+      </c>
+      <c r="D3" s="1">
+        <v>140880</v>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>MU VOS M BK:137177</t>
-[...5 lines deleted...]
-        </is>
+          <t>MU MARIAN W GY:140880</t>
+        </is>
+      </c>
+      <c r="F3" s="2">
+        <v>703140880012</v>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
-          <t>ADULT</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="I3" s="0">
-        <v>24.99</v>
+        <v>24</v>
       </c>
       <c r="J3" s="0">
-        <v>29</v>
+        <v>78</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="0">
       <c r="A4" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/algcxc8dztwyh99rs42m6/martina-139415-tn.jpg?rlkey=6metcjjxo941yu9u3ms01ryv1&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z6apjfp3tgsvwya69v8kn/elkhart-132499-tn.jpg?rlkey=3jv6ysq3ff1l0dxoghqyj5n46&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B4" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/czikyfdrlcpbyd6h166qj/graphic-update2022-mens.jpg?rlkey=4kikom6lcnnr4w6tod0wijsfd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>Martina Women's Beanie</t>
-[...5 lines deleted...]
-        </is>
+          <t>Elkhart Men's Short Sleeve Shirt</t>
+        </is>
+      </c>
+      <c r="D4" s="1">
+        <v>132499</v>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>MU MARTIN W BK:139415</t>
-[...5 lines deleted...]
-        </is>
+          <t>MU ELKHAR M GD:132499C-L</t>
+        </is>
+      </c>
+      <c r="F4" s="2">
+        <v>803132499069</v>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
-          <t>ADULT</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I4" s="0">
         <v>29.99</v>
       </c>
       <c r="J4" s="0">
-        <v>36</v>
+        <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="0">
       <c r="A5" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hl6e0tr96chusf0l8s78a/dove-138047-f.jpg?rlkey=kosi0wqwfe4bi9w16wzpsiknx&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z6apjfp3tgsvwya69v8kn/elkhart-132499-tn.jpg?rlkey=3jv6ysq3ff1l0dxoghqyj5n46&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B5" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/czikyfdrlcpbyd6h166qj/graphic-update2022-mens.jpg?rlkey=4kikom6lcnnr4w6tod0wijsfd&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>Dove Women's Beanie</t>
-[...5 lines deleted...]
-        </is>
+          <t>Elkhart Men's Short Sleeve Shirt</t>
+        </is>
+      </c>
+      <c r="D5" s="1">
+        <v>132499</v>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>MU DOVE W WE:138047</t>
-[...5 lines deleted...]
-        </is>
+          <t>MU ELKHAR M GD:132499E-2XL</t>
+        </is>
+      </c>
+      <c r="F5" s="2">
+        <v>803132499083</v>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
-          <t>ADULT</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I5" s="0">
         <v>29.99</v>
       </c>
       <c r="J5" s="0">
-        <v>36</v>
+        <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="0">
       <c r="A6" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z3laz2ylxzxvxcihodwed/vos-i-137150-tn.jpg?rlkey=q107p9m1038g9omzc0twumyjb&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w9mn7l8ukj9db4xt4any/screenshot-2025-04-03-at-1.38.47pm.png?rlkey=5kvf61ay3fymqvoqdd3zdwzhu&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B6" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>Vos Infant Beanie</t>
-[...5 lines deleted...]
-        </is>
+          <t>Sherwood Men's Golf Polo</t>
+        </is>
+      </c>
+      <c r="D6" s="1">
+        <v>113974</v>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>MU VOS I BK:137150</t>
-[...5 lines deleted...]
-        </is>
+          <t>MU SHERWOOD M BLACK:113974A-S</t>
+        </is>
+      </c>
+      <c r="F6" s="2">
+        <v>803113974042</v>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>INFANT</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
-          <t>INFANT</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I6" s="0">
-        <v>24.99</v>
+        <v>40.99</v>
       </c>
       <c r="J6" s="0">
-        <v>24</v>
+        <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="0">
       <c r="A7" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/vjlvo6nrvylx66p69gr1z/vos-yt-137162-tn.jpg?rlkey=3epx8cb3t7wa3hptqxz8hqqca&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w9mn7l8ukj9db4xt4any/screenshot-2025-04-03-at-1.38.47pm.png?rlkey=5kvf61ay3fymqvoqdd3zdwzhu&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B7" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>Vos Youth Beanie</t>
-[...5 lines deleted...]
-        </is>
+          <t>Sherwood Men's Golf Polo</t>
+        </is>
+      </c>
+      <c r="D7" s="1">
+        <v>113974</v>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>MU VOS Y BK:Y137162</t>
-[...5 lines deleted...]
-        </is>
+          <t>MU SHERWOOD M BLACK:113974B-M</t>
+        </is>
+      </c>
+      <c r="F7" s="2">
+        <v>803113974059</v>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>YOUTH</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
-          <t>YOUTH</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I7" s="0">
-        <v>24.99</v>
+        <v>40.99</v>
       </c>
       <c r="J7" s="0">
-        <v>36</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="0">
       <c r="A8" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z71el5tyvs3oghi33au2s/vos-yt-137162-tn.jpg?rlkey=pqy1cyo6t2ntanqfoauiastgl&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w9mn7l8ukj9db4xt4any/screenshot-2025-04-03-at-1.38.47pm.png?rlkey=5kvf61ay3fymqvoqdd3zdwzhu&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B8" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>Vos Toddler Beanie</t>
-[...5 lines deleted...]
-        </is>
+          <t>Sherwood Men's Golf Polo</t>
+        </is>
+      </c>
+      <c r="D8" s="1">
+        <v>113974</v>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>MU VOS T BK:T137162</t>
-[...5 lines deleted...]
-        </is>
+          <t>MU SHERWOOD M BLACK:113974C-L</t>
+        </is>
+      </c>
+      <c r="F8" s="2">
+        <v>803113974066</v>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>TODDLER</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
-          <t>TODDLER</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I8" s="0">
-        <v>24.99</v>
+        <v>40.99</v>
       </c>
       <c r="J8" s="0">
-        <v>36</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="0">
       <c r="A9" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/e25oe4pi97t3mzckj56p8/relay-139536-tn.jpg?rlkey=q43wd9lx30b647h37bq5uymrl&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w9mn7l8ukj9db4xt4any/screenshot-2025-04-03-at-1.38.47pm.png?rlkey=5kvf61ay3fymqvoqdd3zdwzhu&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B9" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>Clear Relay Sling Bag</t>
-[...5 lines deleted...]
-        </is>
+          <t>Sherwood Men's Golf Polo</t>
+        </is>
+      </c>
+      <c r="D9" s="1">
+        <v>113974</v>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>MU RELAY CR:139536</t>
-[...4 lines deleted...]
-          <t>'903139536016</t>
+          <t>MU SHERWOOD M BLACK:113974D-XL</t>
+        </is>
+      </c>
+      <c r="F9" s="2">
+        <v>803113974073</v>
+      </c>
+      <c r="G9" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H9" s="0" t="inlineStr">
+        <is>
+          <t>XL</t>
         </is>
       </c>
       <c r="I9" s="0">
-        <v>24.99</v>
+        <v>40.99</v>
       </c>
       <c r="J9" s="0">
-        <v>7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="0">
       <c r="A10" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/05ovzwt3e1wg4zxztkbj1/fleet-139356-tn.jpg?rlkey=atienn57fyptlrbatssjm68ej&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w9mn7l8ukj9db4xt4any/screenshot-2025-04-03-at-1.38.47pm.png?rlkey=5kvf61ay3fymqvoqdd3zdwzhu&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B10" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/d8vomaxff09wo850k860d/mens-polo-size-chartsfleet.jpg?rlkey=l8np6w1qgoutb31rhdh76451h&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>Fleet Men's Polo</t>
-[...5 lines deleted...]
-        </is>
+          <t>Sherwood Men's Golf Polo</t>
+        </is>
+      </c>
+      <c r="D10" s="1">
+        <v>113974</v>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>MU FLEET M BK:139356A-S</t>
-[...5 lines deleted...]
-        </is>
+          <t>MU SHERWOOD M BLACK:113974E-2XL</t>
+        </is>
+      </c>
+      <c r="F10" s="2">
+        <v>803113974080</v>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I10" s="0">
-        <v>49.99</v>
+        <v>42.99</v>
       </c>
       <c r="J10" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="0">
       <c r="A11" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/05ovzwt3e1wg4zxztkbj1/fleet-139356-tn.jpg?rlkey=atienn57fyptlrbatssjm68ej&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w9mn7l8ukj9db4xt4any/screenshot-2025-04-03-at-1.38.47pm.png?rlkey=5kvf61ay3fymqvoqdd3zdwzhu&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B11" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/d8vomaxff09wo850k860d/mens-polo-size-chartsfleet.jpg?rlkey=l8np6w1qgoutb31rhdh76451h&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>Fleet Men's Polo</t>
-[...5 lines deleted...]
-        </is>
+          <t>Sherwood Men's Golf Polo</t>
+        </is>
+      </c>
+      <c r="D11" s="1">
+        <v>113974</v>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>MU FLEET M BK:139356B-M</t>
-[...5 lines deleted...]
-        </is>
+          <t>MU SHERWOOD M BLACK:113974F-3XL</t>
+        </is>
+      </c>
+      <c r="F11" s="2">
+        <v>803113974097</v>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I11" s="0">
-        <v>49.99</v>
+        <v>42.99</v>
       </c>
       <c r="J11" s="0">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="0">
       <c r="A12" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/05ovzwt3e1wg4zxztkbj1/fleet-139356-tn.jpg?rlkey=atienn57fyptlrbatssjm68ej&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2w9mn7l8ukj9db4xt4any/screenshot-2025-04-03-at-1.38.47pm.png?rlkey=5kvf61ay3fymqvoqdd3zdwzhu&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B12" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/d8vomaxff09wo850k860d/mens-polo-size-chartsfleet.jpg?rlkey=l8np6w1qgoutb31rhdh76451h&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/7eqqfhfkzxwbnbxw9foa4/mens-polo-size-chartsbruce.jpg?rlkey=e2vayzos0zzkth50bvlogdjit&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>Fleet Men's Polo</t>
-[...5 lines deleted...]
-        </is>
+          <t>Sherwood Men's Golf Polo</t>
+        </is>
+      </c>
+      <c r="D12" s="1">
+        <v>113974</v>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>MU FLEET M BK:139356C-L</t>
-[...5 lines deleted...]
-        </is>
+          <t>MU SHERWOOD M BLACK 12 PACK:113974Z-12PK</t>
+        </is>
+      </c>
+      <c r="F12" s="2">
+        <v>803113974998</v>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>12 PACK</t>
         </is>
       </c>
       <c r="I12" s="0">
-        <v>49.99</v>
+        <v>393.6</v>
       </c>
       <c r="J12" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="0">
       <c r="A13" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/05ovzwt3e1wg4zxztkbj1/fleet-139356-tn.jpg?rlkey=atienn57fyptlrbatssjm68ej&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ylkxpagt7c7vuf6hn1jv1/109210-af.jpg?rlkey=wzci00fjfuflk6w8czkygatm6&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B13" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/d8vomaxff09wo850k860d/mens-polo-size-chartsfleet.jpg?rlkey=l8np6w1qgoutb31rhdh76451h&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/coq1b0ld9g09rkd8de9s9/mens-pullover-size-charts-trenton.jpg?rlkey=bhmhqh9jnbkdp30kx2gzfk9aw&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>Fleet Men's Polo</t>
-[...5 lines deleted...]
-        </is>
+          <t>Trenton Men's Pullover</t>
+        </is>
+      </c>
+      <c r="D13" s="1">
+        <v>109210</v>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>MU FLEET M BK:139356D-XL</t>
-[...5 lines deleted...]
-        </is>
+          <t>MU TRENTON:109210A - S</t>
+        </is>
+      </c>
+      <c r="F13" s="2">
+        <v>800109210016</v>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I13" s="0">
-        <v>49.99</v>
+        <v>59.99</v>
       </c>
       <c r="J13" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="0">
       <c r="A14" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/05ovzwt3e1wg4zxztkbj1/fleet-139356-tn.jpg?rlkey=atienn57fyptlrbatssjm68ej&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ylkxpagt7c7vuf6hn1jv1/109210-af.jpg?rlkey=wzci00fjfuflk6w8czkygatm6&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B14" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/d8vomaxff09wo850k860d/mens-polo-size-chartsfleet.jpg?rlkey=l8np6w1qgoutb31rhdh76451h&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/coq1b0ld9g09rkd8de9s9/mens-pullover-size-charts-trenton.jpg?rlkey=bhmhqh9jnbkdp30kx2gzfk9aw&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>Fleet Men's Polo</t>
-[...5 lines deleted...]
-        </is>
+          <t>Trenton Men's Pullover</t>
+        </is>
+      </c>
+      <c r="D14" s="1">
+        <v>109210</v>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>MU FLEET M BK:139356E-2XL</t>
-[...5 lines deleted...]
-        </is>
+          <t>MU TRENTON:109210B - M</t>
+        </is>
+      </c>
+      <c r="F14" s="2">
+        <v>800109210023</v>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I14" s="0">
-        <v>51.99</v>
+        <v>59.99</v>
       </c>
       <c r="J14" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="0">
       <c r="A15" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/05ovzwt3e1wg4zxztkbj1/fleet-139356-tn.jpg?rlkey=atienn57fyptlrbatssjm68ej&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ylkxpagt7c7vuf6hn1jv1/109210-af.jpg?rlkey=wzci00fjfuflk6w8czkygatm6&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B15" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/d8vomaxff09wo850k860d/mens-polo-size-chartsfleet.jpg?rlkey=l8np6w1qgoutb31rhdh76451h&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/coq1b0ld9g09rkd8de9s9/mens-pullover-size-charts-trenton.jpg?rlkey=bhmhqh9jnbkdp30kx2gzfk9aw&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>Fleet Men's Polo</t>
-[...5 lines deleted...]
-        </is>
+          <t>Trenton Men's Pullover</t>
+        </is>
+      </c>
+      <c r="D15" s="1">
+        <v>109210</v>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>MU FLEET M BK:139356F-3XL</t>
-[...5 lines deleted...]
-        </is>
+          <t>MU TRENTON:109210C - L</t>
+        </is>
+      </c>
+      <c r="F15" s="2">
+        <v>800109210030</v>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I15" s="0">
-        <v>51.99</v>
+        <v>59.99</v>
       </c>
       <c r="J15" s="0">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="0">
       <c r="A16" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/05ovzwt3e1wg4zxztkbj1/fleet-139356-tn.jpg?rlkey=atienn57fyptlrbatssjm68ej&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ylkxpagt7c7vuf6hn1jv1/109210-af.jpg?rlkey=wzci00fjfuflk6w8czkygatm6&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B16" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/d8vomaxff09wo850k860d/mens-polo-size-chartsfleet.jpg?rlkey=l8np6w1qgoutb31rhdh76451h&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/coq1b0ld9g09rkd8de9s9/mens-pullover-size-charts-trenton.jpg?rlkey=bhmhqh9jnbkdp30kx2gzfk9aw&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>Fleet Men's Polo</t>
-[...5 lines deleted...]
-        </is>
+          <t>Trenton Men's Pullover</t>
+        </is>
+      </c>
+      <c r="D16" s="1">
+        <v>109210</v>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>MU FLEET M BK:139356Z-12PK</t>
-[...5 lines deleted...]
-        </is>
+          <t>MU TRENTON:109210D - XL</t>
+        </is>
+      </c>
+      <c r="F16" s="2">
+        <v>800109210047</v>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
-          <t>12 PACK</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I16" s="0">
-        <v>486</v>
+        <v>59.99</v>
       </c>
       <c r="J16" s="0">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="0">
       <c r="A17" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/75kr447h19ojuj6xk9efw/brock-139187-tn.jpg?rlkey=xe5b88xbmxqcyud713jzs92qa&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ylkxpagt7c7vuf6hn1jv1/109210-af.jpg?rlkey=wzci00fjfuflk6w8czkygatm6&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B17" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/koa95objo3xntk9yqo774/graphic-update2022-infant.jpg?rlkey=6lz2sevitkly7a90cgwj52ag8&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/coq1b0ld9g09rkd8de9s9/mens-pullover-size-charts-trenton.jpg?rlkey=bhmhqh9jnbkdp30kx2gzfk9aw&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>Brock Infant Sweatshirt</t>
-[...5 lines deleted...]
-        </is>
+          <t>Trenton Men's Pullover</t>
+        </is>
+      </c>
+      <c r="D17" s="1">
+        <v>109210</v>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>MU BROCK I BK:139187A-0-3M</t>
-[...5 lines deleted...]
-        </is>
+          <t>MU TRENTON:109210E - 2XL</t>
+        </is>
+      </c>
+      <c r="F17" s="2">
+        <v>800109210054</v>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>INFANT</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
-          <t>0-3M</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I17" s="0">
-        <v>34.99</v>
+        <v>61.99</v>
       </c>
       <c r="J17" s="0">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="0">
       <c r="A18" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/75kr447h19ojuj6xk9efw/brock-139187-tn.jpg?rlkey=xe5b88xbmxqcyud713jzs92qa&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ylkxpagt7c7vuf6hn1jv1/109210-af.jpg?rlkey=wzci00fjfuflk6w8czkygatm6&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B18" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/koa95objo3xntk9yqo774/graphic-update2022-infant.jpg?rlkey=6lz2sevitkly7a90cgwj52ag8&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/coq1b0ld9g09rkd8de9s9/mens-pullover-size-charts-trenton.jpg?rlkey=bhmhqh9jnbkdp30kx2gzfk9aw&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>Brock Infant Sweatshirt</t>
-[...5 lines deleted...]
-        </is>
+          <t>Trenton Men's Pullover</t>
+        </is>
+      </c>
+      <c r="D18" s="1">
+        <v>109210</v>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>MU BROCK I BK:139187B-3-6M</t>
-[...5 lines deleted...]
-        </is>
+          <t>MU TRENTON:109210F - 3XL</t>
+        </is>
+      </c>
+      <c r="F18" s="2">
+        <v>800109210061</v>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>INFANT</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
-          <t>3-6M</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I18" s="0">
-        <v>34.99</v>
+        <v>61.99</v>
       </c>
       <c r="J18" s="0">
-        <v>6</v>
-[...1816 lines deleted...]
-      <c r="J60" s="0">
         <v>3</v>
-      </c>
-[...14134 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>