--- v1 (2026-03-29)
+++ v2 (2026-05-27)
@@ -695,95 +695,95 @@
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t>SUPER SLATE M BE:155344A-S</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
           <t>'898155344045</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I14" s="0">
         <v>29.99</v>
       </c>
       <c r="J14" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="0">
       <c r="A15" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8j9ve37n0ocd7bxnxbzn9/slate-155344-f.jpg?rlkey=m9p1gx5f9xlxmpa4mnw8hysh7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B15" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/wayv0hf8xh91ojidkurwo/mens-t-shirt-size-chartsslate-cason.jpg?rlkey=55bnfk0fqif5ff0kgk58olwmm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>Slate Men's Ultra-Soft T-Shirt</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t>'155344</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
           <t>SUPER SLATE M BE:155344B-M</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
           <t>'898155344052</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I15" s="0">
         <v>29.99</v>
       </c>
       <c r="J15" s="0">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="0">
       <c r="A16" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/8j9ve37n0ocd7bxnxbzn9/slate-155344-f.jpg?rlkey=m9p1gx5f9xlxmpa4mnw8hysh7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B16" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/wayv0hf8xh91ojidkurwo/mens-t-shirt-size-chartsslate-cason.jpg?rlkey=55bnfk0fqif5ff0kgk58olwmm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>Slate Men's Ultra-Soft T-Shirt</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t>'155344</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t>SUPER SLATE M BE:155344C-L</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
@@ -915,51 +915,51 @@
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
           <t>SUPER SLATE M BE:155344F-3XL</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
           <t>'898155344090</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I19" s="0">
         <v>29.99</v>
       </c>
       <c r="J19" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="0">
       <c r="A20" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/m1nky672dt0marb6i7pj0/brent-155345-f.jpg?rlkey=3bbqao08cltmmt0kff2xitrf5&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B20" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ceqr4b5rgjxb74pffdonj/mens-polo-size-chartsbrent.jpg?rlkey=93j2u7926a48yyjaqhpvy97ea&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>Brent Men's Pique Polo</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t>'155345</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
           <t>SUPER BRENT M BK:155345A-S</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">