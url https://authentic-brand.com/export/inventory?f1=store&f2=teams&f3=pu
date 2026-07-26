--- v1 (2026-03-28)
+++ v2 (2026-07-26)
@@ -1287,51 +1287,51 @@
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
           <t>PUR BROCK I BK:135655Z-12PK</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
           <t>'804135655995</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
           <t>INFANT</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I28" s="0">
         <v>335.9</v>
       </c>
       <c r="J28" s="0">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="0">
       <c r="A29" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1ju4ibthnwhdya769mypk/quincy-138627-tn.jpg?rlkey=ygsisu2l2nd018kdu5v3uzaf1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B29" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kb6gpjzpz7smued2wfq8x/mens-hoodie-size-chartsquincy.jpg?rlkey=3rdo5zggqwj204m2wpgqik71f&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>Quincy Men's Hoodie</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t>'138627</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
           <t>PUR QUINCY M GY:138627A-S</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
@@ -1595,51 +1595,51 @@
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
           <t>PUR QUINCY M GY:138627Z-12PK</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
           <t>'804138627999</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I35" s="0">
         <v>582</v>
       </c>
       <c r="J35" s="0">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="0">
       <c r="A36" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/10e6vrxi5gftxlm8b2w88/harlow-139266-tn.jpg?rlkey=ohaf5k02b7atiqjkmn3j79fln&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B36" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/e7db3s8v5nepsb39zvrtt/womens-size-chartsharlow.jpg?rlkey=2a9jeuxmk0wp93d4817zkiuwa&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>Harlow Women's Puffer Vest</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t>'139266</t>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
           <t>PUR HARLOW W BK:139266A-S</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
@@ -2563,95 +2563,95 @@
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
           <t>PUR CHANCE Y BK:Y138241B-YS</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
           <t>'804138241010</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
           <t>YOUTH</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
           <t>YS</t>
         </is>
       </c>
       <c r="I57" s="0">
         <v>49.99</v>
       </c>
       <c r="J57" s="0">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="0">
       <c r="A58" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xmkfoj88sxubx4nd50284/chance-138241-tn.jpg?rlkey=73teqvffki29k1btendl9lvxu&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B58" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/w3jue5adjacrtvdbos89f/graphic-update2022-youth.jpg?rlkey=5arb3v8swe90svwqgjarakhsg&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>Chance Youth Pullover</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t>'138241</t>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
           <t>PUR CHANCE Y BK:Y138241C-YM</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
           <t>'804138241027</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
           <t>YOUTH</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
           <t>YM</t>
         </is>
       </c>
       <c r="I58" s="0">
         <v>49.99</v>
       </c>
       <c r="J58" s="0">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="0">
       <c r="A59" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xmkfoj88sxubx4nd50284/chance-138241-tn.jpg?rlkey=73teqvffki29k1btendl9lvxu&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B59" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/w3jue5adjacrtvdbos89f/graphic-update2022-youth.jpg?rlkey=5arb3v8swe90svwqgjarakhsg&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>Chance Youth Pullover</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t>'138241</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
           <t>PUR CHANCE Y BK:Y138241D-YL</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
@@ -6214,51 +6214,51 @@
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
           <t>PUR OAKLEY W DG 12PK:130635Z-12PK</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
           <t>'804130635992</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I142" s="0">
         <v>384</v>
       </c>
       <c r="J142" s="0">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="0">
       <c r="A143" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/vl2drjrgtn3lxky9msnla/lena-131009-af.jpg?rlkey=fzyx2uiu9v84thqt1xripy267&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>Lena Women's Cap</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t>'131009</t>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
           <t>PUR LENA A CO:131009</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
           <t>'704131009016</t>
         </is>