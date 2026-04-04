--- v0 (2026-01-31)
+++ v1 (2026-04-04)
@@ -72,51 +72,51 @@
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J17"/>
+  <dimension ref="A1:J24"/>
   <sheetData>
     <row r="1" spans="1:10" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>ImageURL</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>SizeChart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Product Name</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Model</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>SKU</t>
@@ -518,353 +518,661 @@
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
           <t>'824150752998</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I10" s="0">
         <v>576</v>
       </c>
       <c r="J10" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="0">
       <c r="A11" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tusc765h6lc3kt7thojw5/150707-fleet-tn.jpg?rlkey=9m5qrhh7ozmqd4ix0czcx55b7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fovtrozacg5wd4l5f89s4/thea-150708-f.jpg?rlkey=g51uj9arftkcxs5cmd9jwwlz1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B11" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jmy2l8pzwvbdqrh6p4t40/mens-polo-size-chartsfleet.jpg?rlkey=hb3ytnajq76c6ffzae0kg5hfp&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/y5mts7g004schiu45b5nx/womens-hoodie-and-sweatshirt-size-chartsthea.jpg?rlkey=hp1iq65ktzfdf49tf7wkuu3ek&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>Fleet Men's Polo</t>
+          <t>Thea Women's Lightweight Hoodie</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
-          <t>'150707</t>
+          <t>'150708</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>WAR FLEET M BK:150707A-S</t>
+          <t>WAR THEA W OR:150708A-S</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
-          <t>'824150707042</t>
+          <t>'824150708049</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I11" s="0">
-        <v>54.99</v>
+        <v>59.99</v>
       </c>
       <c r="J11" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="0">
       <c r="A12" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tusc765h6lc3kt7thojw5/150707-fleet-tn.jpg?rlkey=9m5qrhh7ozmqd4ix0czcx55b7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fovtrozacg5wd4l5f89s4/thea-150708-f.jpg?rlkey=g51uj9arftkcxs5cmd9jwwlz1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B12" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jmy2l8pzwvbdqrh6p4t40/mens-polo-size-chartsfleet.jpg?rlkey=hb3ytnajq76c6ffzae0kg5hfp&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/y5mts7g004schiu45b5nx/womens-hoodie-and-sweatshirt-size-chartsthea.jpg?rlkey=hp1iq65ktzfdf49tf7wkuu3ek&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>Fleet Men's Polo</t>
+          <t>Thea Women's Lightweight Hoodie</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
-          <t>'150707</t>
+          <t>'150708</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>WAR FLEET M BK:150707B-M</t>
+          <t>WAR THEA W OR:150708B-M</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
-          <t>'824150707059</t>
+          <t>'824150708056</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I12" s="0">
-        <v>54.99</v>
+        <v>59.99</v>
       </c>
       <c r="J12" s="0">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="0">
       <c r="A13" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tusc765h6lc3kt7thojw5/150707-fleet-tn.jpg?rlkey=9m5qrhh7ozmqd4ix0czcx55b7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fovtrozacg5wd4l5f89s4/thea-150708-f.jpg?rlkey=g51uj9arftkcxs5cmd9jwwlz1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B13" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jmy2l8pzwvbdqrh6p4t40/mens-polo-size-chartsfleet.jpg?rlkey=hb3ytnajq76c6ffzae0kg5hfp&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/y5mts7g004schiu45b5nx/womens-hoodie-and-sweatshirt-size-chartsthea.jpg?rlkey=hp1iq65ktzfdf49tf7wkuu3ek&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>Fleet Men's Polo</t>
+          <t>Thea Women's Lightweight Hoodie</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
-          <t>'150707</t>
+          <t>'150708</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>WAR FLEET M BK:150707C-L</t>
+          <t>WAR THEA W OR:150708C-L</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
-          <t>'824150707066</t>
+          <t>'824150708063</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I13" s="0">
-        <v>54.99</v>
+        <v>59.99</v>
       </c>
       <c r="J13" s="0">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="0">
       <c r="A14" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tusc765h6lc3kt7thojw5/150707-fleet-tn.jpg?rlkey=9m5qrhh7ozmqd4ix0czcx55b7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fovtrozacg5wd4l5f89s4/thea-150708-f.jpg?rlkey=g51uj9arftkcxs5cmd9jwwlz1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B14" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jmy2l8pzwvbdqrh6p4t40/mens-polo-size-chartsfleet.jpg?rlkey=hb3ytnajq76c6ffzae0kg5hfp&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/y5mts7g004schiu45b5nx/womens-hoodie-and-sweatshirt-size-chartsthea.jpg?rlkey=hp1iq65ktzfdf49tf7wkuu3ek&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>Fleet Men's Polo</t>
+          <t>Thea Women's Lightweight Hoodie</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
-          <t>'150707</t>
+          <t>'150708</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>WAR FLEET M BK:150707D-XL</t>
+          <t>WAR THEA W OR:150708D-XL</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
-          <t>'824150707073</t>
+          <t>'824150708070</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I14" s="0">
-        <v>54.99</v>
+        <v>59.99</v>
       </c>
       <c r="J14" s="0">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="0">
       <c r="A15" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tusc765h6lc3kt7thojw5/150707-fleet-tn.jpg?rlkey=9m5qrhh7ozmqd4ix0czcx55b7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fovtrozacg5wd4l5f89s4/thea-150708-f.jpg?rlkey=g51uj9arftkcxs5cmd9jwwlz1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B15" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jmy2l8pzwvbdqrh6p4t40/mens-polo-size-chartsfleet.jpg?rlkey=hb3ytnajq76c6ffzae0kg5hfp&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/y5mts7g004schiu45b5nx/womens-hoodie-and-sweatshirt-size-chartsthea.jpg?rlkey=hp1iq65ktzfdf49tf7wkuu3ek&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>Fleet Men's Polo</t>
+          <t>Thea Women's Lightweight Hoodie</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
-          <t>'150707</t>
+          <t>'150708</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>WAR FLEET M BK:150707E-2XL</t>
+          <t>WAR THEA W OR:150708E-2XL</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
-          <t>'824150707080</t>
+          <t>'824150708087</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I15" s="0">
-        <v>54.99</v>
+        <v>59.99</v>
       </c>
       <c r="J15" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="0">
       <c r="A16" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tusc765h6lc3kt7thojw5/150707-fleet-tn.jpg?rlkey=9m5qrhh7ozmqd4ix0czcx55b7&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fovtrozacg5wd4l5f89s4/thea-150708-f.jpg?rlkey=g51uj9arftkcxs5cmd9jwwlz1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B16" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jmy2l8pzwvbdqrh6p4t40/mens-polo-size-chartsfleet.jpg?rlkey=hb3ytnajq76c6ffzae0kg5hfp&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/y5mts7g004schiu45b5nx/womens-hoodie-and-sweatshirt-size-chartsthea.jpg?rlkey=hp1iq65ktzfdf49tf7wkuu3ek&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>Fleet Men's Polo</t>
+          <t>Thea Women's Lightweight Hoodie</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
-          <t>'150707</t>
+          <t>'150708</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>WAR FLEET M BK:150707F-3XL</t>
+          <t>WAR THEA W OR:150708F-3XL</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
-          <t>'824150707097</t>
+          <t>'824150708094</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I16" s="0">
-        <v>54.99</v>
+        <v>59.99</v>
       </c>
       <c r="J16" s="0">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="0">
       <c r="A17" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fovtrozacg5wd4l5f89s4/thea-150708-f.jpg?rlkey=g51uj9arftkcxs5cmd9jwwlz1&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B17" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/y5mts7g004schiu45b5nx/womens-hoodie-and-sweatshirt-size-chartsthea.jpg?rlkey=hp1iq65ktzfdf49tf7wkuu3ek&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C17" s="0" t="inlineStr">
+        <is>
+          <t>Thea Women's Lightweight Hoodie</t>
+        </is>
+      </c>
+      <c r="D17" s="0" t="inlineStr">
+        <is>
+          <t>'150708</t>
+        </is>
+      </c>
+      <c r="E17" s="0" t="inlineStr">
+        <is>
+          <t>WAR THEA W OR:150708Z-12PK</t>
+        </is>
+      </c>
+      <c r="F17" s="0" t="inlineStr">
+        <is>
+          <t>'824150708995</t>
+        </is>
+      </c>
+      <c r="G17" s="0" t="inlineStr">
+        <is>
+          <t>WOMENS</t>
+        </is>
+      </c>
+      <c r="H17" s="0" t="inlineStr">
+        <is>
+          <t>12 PACK</t>
+        </is>
+      </c>
+      <c r="I17" s="0">
+        <v>576</v>
+      </c>
+      <c r="J17" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" customHeight="0">
+      <c r="A18" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tusc765h6lc3kt7thojw5/150707-fleet-tn.jpg?rlkey=9m5qrhh7ozmqd4ix0czcx55b7&amp;dl=0","Click to download Image")</f>
       </c>
-      <c r="B17" s="0">
+      <c r="B18" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jmy2l8pzwvbdqrh6p4t40/mens-polo-size-chartsfleet.jpg?rlkey=hb3ytnajq76c6ffzae0kg5hfp&amp;dl=0","Click to download SizeChart")</f>
       </c>
-      <c r="C17" s="0" t="inlineStr">
+      <c r="C18" s="0" t="inlineStr">
         <is>
           <t>Fleet Men's Polo</t>
         </is>
       </c>
-      <c r="D17" s="0" t="inlineStr">
+      <c r="D18" s="0" t="inlineStr">
         <is>
           <t>'150707</t>
         </is>
       </c>
-      <c r="E17" s="0" t="inlineStr">
+      <c r="E18" s="0" t="inlineStr">
+        <is>
+          <t>WAR FLEET M BK:150707A-S</t>
+        </is>
+      </c>
+      <c r="F18" s="0" t="inlineStr">
+        <is>
+          <t>'824150707042</t>
+        </is>
+      </c>
+      <c r="G18" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H18" s="0" t="inlineStr">
+        <is>
+          <t>S</t>
+        </is>
+      </c>
+      <c r="I18" s="0">
+        <v>54.99</v>
+      </c>
+      <c r="J18" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" customHeight="0">
+      <c r="A19" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tusc765h6lc3kt7thojw5/150707-fleet-tn.jpg?rlkey=9m5qrhh7ozmqd4ix0czcx55b7&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B19" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jmy2l8pzwvbdqrh6p4t40/mens-polo-size-chartsfleet.jpg?rlkey=hb3ytnajq76c6ffzae0kg5hfp&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C19" s="0" t="inlineStr">
+        <is>
+          <t>Fleet Men's Polo</t>
+        </is>
+      </c>
+      <c r="D19" s="0" t="inlineStr">
+        <is>
+          <t>'150707</t>
+        </is>
+      </c>
+      <c r="E19" s="0" t="inlineStr">
+        <is>
+          <t>WAR FLEET M BK:150707B-M</t>
+        </is>
+      </c>
+      <c r="F19" s="0" t="inlineStr">
+        <is>
+          <t>'824150707059</t>
+        </is>
+      </c>
+      <c r="G19" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H19" s="0" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="I19" s="0">
+        <v>54.99</v>
+      </c>
+      <c r="J19" s="0">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" customHeight="0">
+      <c r="A20" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tusc765h6lc3kt7thojw5/150707-fleet-tn.jpg?rlkey=9m5qrhh7ozmqd4ix0czcx55b7&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B20" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jmy2l8pzwvbdqrh6p4t40/mens-polo-size-chartsfleet.jpg?rlkey=hb3ytnajq76c6ffzae0kg5hfp&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C20" s="0" t="inlineStr">
+        <is>
+          <t>Fleet Men's Polo</t>
+        </is>
+      </c>
+      <c r="D20" s="0" t="inlineStr">
+        <is>
+          <t>'150707</t>
+        </is>
+      </c>
+      <c r="E20" s="0" t="inlineStr">
+        <is>
+          <t>WAR FLEET M BK:150707C-L</t>
+        </is>
+      </c>
+      <c r="F20" s="0" t="inlineStr">
+        <is>
+          <t>'824150707066</t>
+        </is>
+      </c>
+      <c r="G20" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H20" s="0" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="I20" s="0">
+        <v>54.99</v>
+      </c>
+      <c r="J20" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" customHeight="0">
+      <c r="A21" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tusc765h6lc3kt7thojw5/150707-fleet-tn.jpg?rlkey=9m5qrhh7ozmqd4ix0czcx55b7&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B21" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jmy2l8pzwvbdqrh6p4t40/mens-polo-size-chartsfleet.jpg?rlkey=hb3ytnajq76c6ffzae0kg5hfp&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C21" s="0" t="inlineStr">
+        <is>
+          <t>Fleet Men's Polo</t>
+        </is>
+      </c>
+      <c r="D21" s="0" t="inlineStr">
+        <is>
+          <t>'150707</t>
+        </is>
+      </c>
+      <c r="E21" s="0" t="inlineStr">
+        <is>
+          <t>WAR FLEET M BK:150707D-XL</t>
+        </is>
+      </c>
+      <c r="F21" s="0" t="inlineStr">
+        <is>
+          <t>'824150707073</t>
+        </is>
+      </c>
+      <c r="G21" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H21" s="0" t="inlineStr">
+        <is>
+          <t>XL</t>
+        </is>
+      </c>
+      <c r="I21" s="0">
+        <v>54.99</v>
+      </c>
+      <c r="J21" s="0">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" customHeight="0">
+      <c r="A22" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tusc765h6lc3kt7thojw5/150707-fleet-tn.jpg?rlkey=9m5qrhh7ozmqd4ix0czcx55b7&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B22" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jmy2l8pzwvbdqrh6p4t40/mens-polo-size-chartsfleet.jpg?rlkey=hb3ytnajq76c6ffzae0kg5hfp&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C22" s="0" t="inlineStr">
+        <is>
+          <t>Fleet Men's Polo</t>
+        </is>
+      </c>
+      <c r="D22" s="0" t="inlineStr">
+        <is>
+          <t>'150707</t>
+        </is>
+      </c>
+      <c r="E22" s="0" t="inlineStr">
+        <is>
+          <t>WAR FLEET M BK:150707E-2XL</t>
+        </is>
+      </c>
+      <c r="F22" s="0" t="inlineStr">
+        <is>
+          <t>'824150707080</t>
+        </is>
+      </c>
+      <c r="G22" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H22" s="0" t="inlineStr">
+        <is>
+          <t>2XL</t>
+        </is>
+      </c>
+      <c r="I22" s="0">
+        <v>54.99</v>
+      </c>
+      <c r="J22" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" customHeight="0">
+      <c r="A23" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tusc765h6lc3kt7thojw5/150707-fleet-tn.jpg?rlkey=9m5qrhh7ozmqd4ix0czcx55b7&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B23" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jmy2l8pzwvbdqrh6p4t40/mens-polo-size-chartsfleet.jpg?rlkey=hb3ytnajq76c6ffzae0kg5hfp&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C23" s="0" t="inlineStr">
+        <is>
+          <t>Fleet Men's Polo</t>
+        </is>
+      </c>
+      <c r="D23" s="0" t="inlineStr">
+        <is>
+          <t>'150707</t>
+        </is>
+      </c>
+      <c r="E23" s="0" t="inlineStr">
+        <is>
+          <t>WAR FLEET M BK:150707F-3XL</t>
+        </is>
+      </c>
+      <c r="F23" s="0" t="inlineStr">
+        <is>
+          <t>'824150707097</t>
+        </is>
+      </c>
+      <c r="G23" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H23" s="0" t="inlineStr">
+        <is>
+          <t>3XL</t>
+        </is>
+      </c>
+      <c r="I23" s="0">
+        <v>54.99</v>
+      </c>
+      <c r="J23" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" customHeight="0">
+      <c r="A24" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tusc765h6lc3kt7thojw5/150707-fleet-tn.jpg?rlkey=9m5qrhh7ozmqd4ix0czcx55b7&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B24" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jmy2l8pzwvbdqrh6p4t40/mens-polo-size-chartsfleet.jpg?rlkey=hb3ytnajq76c6ffzae0kg5hfp&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C24" s="0" t="inlineStr">
+        <is>
+          <t>Fleet Men's Polo</t>
+        </is>
+      </c>
+      <c r="D24" s="0" t="inlineStr">
+        <is>
+          <t>'150707</t>
+        </is>
+      </c>
+      <c r="E24" s="0" t="inlineStr">
         <is>
           <t>WAR FLEET M BK:150707Z-12PK</t>
         </is>
       </c>
-      <c r="F17" s="0" t="inlineStr">
+      <c r="F24" s="0" t="inlineStr">
         <is>
           <t>'824150707998</t>
         </is>
       </c>
-      <c r="G17" s="0" t="inlineStr">
+      <c r="G24" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
-      <c r="H17" s="0" t="inlineStr">
+      <c r="H24" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
-      <c r="I17" s="0">
+      <c r="I24" s="0">
         <v>534</v>
       </c>
-      <c r="J17" s="0">
+      <c r="J24" s="0">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>