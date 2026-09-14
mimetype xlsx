--- v1 (2026-04-04)
+++ v2 (2026-09-14)
@@ -21,79 +21,93 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rIdSheet1" state="visible"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Unknown</author>
   </authors>
   <commentList>    </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="0"/>
-  <fonts count="1">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="000000000000"/>
+  </numFmts>
+  <fonts count="3">
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J24"/>
   <sheetData>
     <row r="1" spans="1:10" customHeight="0">
@@ -135,1029 +149,937 @@
       <c r="H1" s="0" t="inlineStr">
         <is>
           <t>Size</t>
         </is>
       </c>
       <c r="I1" s="0" t="inlineStr">
         <is>
           <t>MSRP</t>
         </is>
       </c>
       <c r="J1" s="0" t="inlineStr">
         <is>
           <t>AvailableQuantity</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:10" customHeight="0">
       <c r="A2" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6f2brm4lfd7ikzt6grq4p/liza-150709-tn.jpg?rlkey=svdvbrx2cpv50qe7lvper32i7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Liza Women's Ponytail Cap</t>
         </is>
       </c>
-      <c r="D2" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D2" s="1">
+        <v>150709</v>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>WAR LIZA A BK:150709</t>
         </is>
       </c>
-      <c r="F2" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F2" s="2">
+        <v>724150709018</v>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="I2" s="0">
         <v>29.99</v>
       </c>
       <c r="J2" s="0">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="0">
       <c r="A3" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/r7nhp3jybyt5h42h36027/hunt-150712-tn.jpg?rlkey=442q6v8jeo1hh7go3fg8krmjp&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>Hunt Men's Cap</t>
         </is>
       </c>
-      <c r="D3" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D3" s="1">
+        <v>150712</v>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>WAR HUNT M BK:150712</t>
         </is>
       </c>
-      <c r="F3" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F3" s="2">
+        <v>724150712001</v>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I3" s="0">
         <v>24.99</v>
       </c>
       <c r="J3" s="0">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="0">
       <c r="A4" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6vvwior0ce47fe5nh7jer/thea-150752-f.jpg?rlkey=raqybei3eqpfijrvap7yxyuw6&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B4" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/y5mts7g004schiu45b5nx/womens-hoodie-and-sweatshirt-size-chartsthea.jpg?rlkey=hp1iq65ktzfdf49tf7wkuu3ek&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>Thea Women's Lightweight Hoodie</t>
         </is>
       </c>
-      <c r="D4" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D4" s="1">
+        <v>150752</v>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>WAR THEA W BK:150752A-S</t>
         </is>
       </c>
-      <c r="F4" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F4" s="2">
+        <v>824150752042</v>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I4" s="0">
         <v>59.99</v>
       </c>
       <c r="J4" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="0">
       <c r="A5" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6vvwior0ce47fe5nh7jer/thea-150752-f.jpg?rlkey=raqybei3eqpfijrvap7yxyuw6&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B5" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/y5mts7g004schiu45b5nx/womens-hoodie-and-sweatshirt-size-chartsthea.jpg?rlkey=hp1iq65ktzfdf49tf7wkuu3ek&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>Thea Women's Lightweight Hoodie</t>
         </is>
       </c>
-      <c r="D5" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D5" s="1">
+        <v>150752</v>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>WAR THEA W BK:150752B-M</t>
         </is>
       </c>
-      <c r="F5" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F5" s="2">
+        <v>824150752059</v>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I5" s="0">
         <v>59.99</v>
       </c>
       <c r="J5" s="0">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="0">
       <c r="A6" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6vvwior0ce47fe5nh7jer/thea-150752-f.jpg?rlkey=raqybei3eqpfijrvap7yxyuw6&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B6" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/y5mts7g004schiu45b5nx/womens-hoodie-and-sweatshirt-size-chartsthea.jpg?rlkey=hp1iq65ktzfdf49tf7wkuu3ek&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>Thea Women's Lightweight Hoodie</t>
         </is>
       </c>
-      <c r="D6" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D6" s="1">
+        <v>150752</v>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>WAR THEA W BK:150752C-L</t>
         </is>
       </c>
-      <c r="F6" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F6" s="2">
+        <v>824150752066</v>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I6" s="0">
         <v>59.99</v>
       </c>
       <c r="J6" s="0">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="0">
       <c r="A7" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6vvwior0ce47fe5nh7jer/thea-150752-f.jpg?rlkey=raqybei3eqpfijrvap7yxyuw6&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B7" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/y5mts7g004schiu45b5nx/womens-hoodie-and-sweatshirt-size-chartsthea.jpg?rlkey=hp1iq65ktzfdf49tf7wkuu3ek&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>Thea Women's Lightweight Hoodie</t>
         </is>
       </c>
-      <c r="D7" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D7" s="1">
+        <v>150752</v>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t>WAR THEA W BK:150752D-XL</t>
         </is>
       </c>
-      <c r="F7" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F7" s="2">
+        <v>824150752073</v>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I7" s="0">
         <v>59.99</v>
       </c>
       <c r="J7" s="0">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="0">
       <c r="A8" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6vvwior0ce47fe5nh7jer/thea-150752-f.jpg?rlkey=raqybei3eqpfijrvap7yxyuw6&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B8" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/y5mts7g004schiu45b5nx/womens-hoodie-and-sweatshirt-size-chartsthea.jpg?rlkey=hp1iq65ktzfdf49tf7wkuu3ek&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>Thea Women's Lightweight Hoodie</t>
         </is>
       </c>
-      <c r="D8" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D8" s="1">
+        <v>150752</v>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
           <t>WAR THEA W BK:150752E-2XL</t>
         </is>
       </c>
-      <c r="F8" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F8" s="2">
+        <v>824150752080</v>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I8" s="0">
         <v>59.99</v>
       </c>
       <c r="J8" s="0">
         <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="0">
       <c r="A9" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6vvwior0ce47fe5nh7jer/thea-150752-f.jpg?rlkey=raqybei3eqpfijrvap7yxyuw6&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B9" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/y5mts7g004schiu45b5nx/womens-hoodie-and-sweatshirt-size-chartsthea.jpg?rlkey=hp1iq65ktzfdf49tf7wkuu3ek&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>Thea Women's Lightweight Hoodie</t>
         </is>
       </c>
-      <c r="D9" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D9" s="1">
+        <v>150752</v>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
           <t>WAR THEA W BK:150752F-3XL</t>
         </is>
       </c>
-      <c r="F9" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F9" s="2">
+        <v>824150752097</v>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I9" s="0">
         <v>59.99</v>
       </c>
       <c r="J9" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="0">
       <c r="A10" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6vvwior0ce47fe5nh7jer/thea-150752-f.jpg?rlkey=raqybei3eqpfijrvap7yxyuw6&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B10" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/y5mts7g004schiu45b5nx/womens-hoodie-and-sweatshirt-size-chartsthea.jpg?rlkey=hp1iq65ktzfdf49tf7wkuu3ek&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>Thea Women's Lightweight Hoodie</t>
         </is>
       </c>
-      <c r="D10" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D10" s="1">
+        <v>150752</v>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t>WAR THEA W BK:150752Z-12PK</t>
         </is>
       </c>
-      <c r="F10" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F10" s="2">
+        <v>824150752998</v>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I10" s="0">
         <v>576</v>
       </c>
       <c r="J10" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="0">
       <c r="A11" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fovtrozacg5wd4l5f89s4/thea-150708-f.jpg?rlkey=g51uj9arftkcxs5cmd9jwwlz1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B11" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/y5mts7g004schiu45b5nx/womens-hoodie-and-sweatshirt-size-chartsthea.jpg?rlkey=hp1iq65ktzfdf49tf7wkuu3ek&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>Thea Women's Lightweight Hoodie</t>
         </is>
       </c>
-      <c r="D11" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D11" s="1">
+        <v>150708</v>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t>WAR THEA W OR:150708A-S</t>
         </is>
       </c>
-      <c r="F11" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F11" s="2">
+        <v>824150708049</v>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I11" s="0">
         <v>59.99</v>
       </c>
       <c r="J11" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="0">
       <c r="A12" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fovtrozacg5wd4l5f89s4/thea-150708-f.jpg?rlkey=g51uj9arftkcxs5cmd9jwwlz1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B12" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/y5mts7g004schiu45b5nx/womens-hoodie-and-sweatshirt-size-chartsthea.jpg?rlkey=hp1iq65ktzfdf49tf7wkuu3ek&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>Thea Women's Lightweight Hoodie</t>
         </is>
       </c>
-      <c r="D12" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D12" s="1">
+        <v>150708</v>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
           <t>WAR THEA W OR:150708B-M</t>
         </is>
       </c>
-      <c r="F12" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F12" s="2">
+        <v>824150708056</v>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I12" s="0">
         <v>59.99</v>
       </c>
       <c r="J12" s="0">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="0">
       <c r="A13" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fovtrozacg5wd4l5f89s4/thea-150708-f.jpg?rlkey=g51uj9arftkcxs5cmd9jwwlz1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B13" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/y5mts7g004schiu45b5nx/womens-hoodie-and-sweatshirt-size-chartsthea.jpg?rlkey=hp1iq65ktzfdf49tf7wkuu3ek&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>Thea Women's Lightweight Hoodie</t>
         </is>
       </c>
-      <c r="D13" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D13" s="1">
+        <v>150708</v>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
           <t>WAR THEA W OR:150708C-L</t>
         </is>
       </c>
-      <c r="F13" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F13" s="2">
+        <v>824150708063</v>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I13" s="0">
         <v>59.99</v>
       </c>
       <c r="J13" s="0">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="0">
       <c r="A14" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fovtrozacg5wd4l5f89s4/thea-150708-f.jpg?rlkey=g51uj9arftkcxs5cmd9jwwlz1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B14" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/y5mts7g004schiu45b5nx/womens-hoodie-and-sweatshirt-size-chartsthea.jpg?rlkey=hp1iq65ktzfdf49tf7wkuu3ek&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>Thea Women's Lightweight Hoodie</t>
         </is>
       </c>
-      <c r="D14" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D14" s="1">
+        <v>150708</v>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t>WAR THEA W OR:150708D-XL</t>
         </is>
       </c>
-      <c r="F14" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F14" s="2">
+        <v>824150708070</v>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I14" s="0">
         <v>59.99</v>
       </c>
       <c r="J14" s="0">
         <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="0">
       <c r="A15" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fovtrozacg5wd4l5f89s4/thea-150708-f.jpg?rlkey=g51uj9arftkcxs5cmd9jwwlz1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B15" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/y5mts7g004schiu45b5nx/womens-hoodie-and-sweatshirt-size-chartsthea.jpg?rlkey=hp1iq65ktzfdf49tf7wkuu3ek&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>Thea Women's Lightweight Hoodie</t>
         </is>
       </c>
-      <c r="D15" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D15" s="1">
+        <v>150708</v>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
           <t>WAR THEA W OR:150708E-2XL</t>
         </is>
       </c>
-      <c r="F15" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F15" s="2">
+        <v>824150708087</v>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I15" s="0">
         <v>59.99</v>
       </c>
       <c r="J15" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="0">
       <c r="A16" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fovtrozacg5wd4l5f89s4/thea-150708-f.jpg?rlkey=g51uj9arftkcxs5cmd9jwwlz1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B16" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/y5mts7g004schiu45b5nx/womens-hoodie-and-sweatshirt-size-chartsthea.jpg?rlkey=hp1iq65ktzfdf49tf7wkuu3ek&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>Thea Women's Lightweight Hoodie</t>
         </is>
       </c>
-      <c r="D16" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D16" s="1">
+        <v>150708</v>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t>WAR THEA W OR:150708F-3XL</t>
         </is>
       </c>
-      <c r="F16" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F16" s="2">
+        <v>824150708094</v>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I16" s="0">
         <v>59.99</v>
       </c>
       <c r="J16" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="0">
       <c r="A17" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/fovtrozacg5wd4l5f89s4/thea-150708-f.jpg?rlkey=g51uj9arftkcxs5cmd9jwwlz1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B17" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/y5mts7g004schiu45b5nx/womens-hoodie-and-sweatshirt-size-chartsthea.jpg?rlkey=hp1iq65ktzfdf49tf7wkuu3ek&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>Thea Women's Lightweight Hoodie</t>
         </is>
       </c>
-      <c r="D17" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D17" s="1">
+        <v>150708</v>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t>WAR THEA W OR:150708Z-12PK</t>
         </is>
       </c>
-      <c r="F17" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F17" s="2">
+        <v>824150708995</v>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I17" s="0">
         <v>576</v>
       </c>
       <c r="J17" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="0">
       <c r="A18" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tusc765h6lc3kt7thojw5/150707-fleet-tn.jpg?rlkey=9m5qrhh7ozmqd4ix0czcx55b7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B18" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jmy2l8pzwvbdqrh6p4t40/mens-polo-size-chartsfleet.jpg?rlkey=hb3ytnajq76c6ffzae0kg5hfp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>Fleet Men's Polo</t>
         </is>
       </c>
-      <c r="D18" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D18" s="1">
+        <v>150707</v>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
           <t>WAR FLEET M BK:150707A-S</t>
         </is>
       </c>
-      <c r="F18" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F18" s="2">
+        <v>824150707042</v>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I18" s="0">
         <v>54.99</v>
       </c>
       <c r="J18" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="0">
       <c r="A19" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tusc765h6lc3kt7thojw5/150707-fleet-tn.jpg?rlkey=9m5qrhh7ozmqd4ix0czcx55b7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B19" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jmy2l8pzwvbdqrh6p4t40/mens-polo-size-chartsfleet.jpg?rlkey=hb3ytnajq76c6ffzae0kg5hfp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>Fleet Men's Polo</t>
         </is>
       </c>
-      <c r="D19" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D19" s="1">
+        <v>150707</v>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
           <t>WAR FLEET M BK:150707B-M</t>
         </is>
       </c>
-      <c r="F19" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F19" s="2">
+        <v>824150707059</v>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I19" s="0">
         <v>54.99</v>
       </c>
       <c r="J19" s="0">
         <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="0">
       <c r="A20" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tusc765h6lc3kt7thojw5/150707-fleet-tn.jpg?rlkey=9m5qrhh7ozmqd4ix0czcx55b7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B20" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jmy2l8pzwvbdqrh6p4t40/mens-polo-size-chartsfleet.jpg?rlkey=hb3ytnajq76c6ffzae0kg5hfp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>Fleet Men's Polo</t>
         </is>
       </c>
-      <c r="D20" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D20" s="1">
+        <v>150707</v>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
           <t>WAR FLEET M BK:150707C-L</t>
         </is>
       </c>
-      <c r="F20" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F20" s="2">
+        <v>824150707066</v>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I20" s="0">
         <v>54.99</v>
       </c>
       <c r="J20" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="0">
       <c r="A21" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tusc765h6lc3kt7thojw5/150707-fleet-tn.jpg?rlkey=9m5qrhh7ozmqd4ix0czcx55b7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B21" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jmy2l8pzwvbdqrh6p4t40/mens-polo-size-chartsfleet.jpg?rlkey=hb3ytnajq76c6ffzae0kg5hfp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>Fleet Men's Polo</t>
         </is>
       </c>
-      <c r="D21" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D21" s="1">
+        <v>150707</v>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
           <t>WAR FLEET M BK:150707D-XL</t>
         </is>
       </c>
-      <c r="F21" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F21" s="2">
+        <v>824150707073</v>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I21" s="0">
         <v>54.99</v>
       </c>
       <c r="J21" s="0">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="0">
       <c r="A22" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tusc765h6lc3kt7thojw5/150707-fleet-tn.jpg?rlkey=9m5qrhh7ozmqd4ix0czcx55b7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B22" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jmy2l8pzwvbdqrh6p4t40/mens-polo-size-chartsfleet.jpg?rlkey=hb3ytnajq76c6ffzae0kg5hfp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>Fleet Men's Polo</t>
         </is>
       </c>
-      <c r="D22" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D22" s="1">
+        <v>150707</v>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
           <t>WAR FLEET M BK:150707E-2XL</t>
         </is>
       </c>
-      <c r="F22" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F22" s="2">
+        <v>824150707080</v>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I22" s="0">
         <v>54.99</v>
       </c>
       <c r="J22" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="0">
       <c r="A23" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tusc765h6lc3kt7thojw5/150707-fleet-tn.jpg?rlkey=9m5qrhh7ozmqd4ix0czcx55b7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B23" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jmy2l8pzwvbdqrh6p4t40/mens-polo-size-chartsfleet.jpg?rlkey=hb3ytnajq76c6ffzae0kg5hfp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>Fleet Men's Polo</t>
         </is>
       </c>
-      <c r="D23" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D23" s="1">
+        <v>150707</v>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
           <t>WAR FLEET M BK:150707F-3XL</t>
         </is>
       </c>
-      <c r="F23" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F23" s="2">
+        <v>824150707097</v>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I23" s="0">
         <v>54.99</v>
       </c>
       <c r="J23" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="0">
       <c r="A24" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tusc765h6lc3kt7thojw5/150707-fleet-tn.jpg?rlkey=9m5qrhh7ozmqd4ix0czcx55b7&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B24" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/jmy2l8pzwvbdqrh6p4t40/mens-polo-size-chartsfleet.jpg?rlkey=hb3ytnajq76c6ffzae0kg5hfp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>Fleet Men's Polo</t>
         </is>
       </c>
-      <c r="D24" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D24" s="1">
+        <v>150707</v>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
           <t>WAR FLEET M BK:150707Z-12PK</t>
         </is>
       </c>
-      <c r="F24" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F24" s="2">
+        <v>824150707998</v>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
           <t>12 PACK</t>
         </is>
       </c>
       <c r="I24" s="0">
         <v>534</v>
       </c>
       <c r="J24" s="0">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">